--- v0 (2026-09-20)
+++ v1 (2026-10-27)
@@ -1,149 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E84B2BE" w14:textId="2245E1A2" w:rsidR="00BE3686" w:rsidRDefault="00111ADB" w:rsidP="00F9514D">
+    <w:p w:rsidR="00BE3686" w:rsidP="00F9514D" w:rsidRDefault="00111ADB" w14:paraId="5E84B2BE" w14:textId="2245E1A2">
       <w:pPr>
         <w:pStyle w:val="Omslagsrubrik"/>
         <w:spacing w:before="1200" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Medicinsk </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
       <w:r>
         <w:t>behandling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E34165E" w14:textId="5CC6FC6E" w:rsidR="00F9514D" w:rsidRDefault="00111ADB" w:rsidP="00F9514D">
+    <w:p w:rsidR="00F9514D" w:rsidP="00F9514D" w:rsidRDefault="00111ADB" w14:paraId="3E34165E" w14:textId="5CC6FC6E">
       <w:pPr>
         <w:pStyle w:val="UnderrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Prioritering och vårdflöden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058E49F6" w14:textId="08C9FF55" w:rsidR="00D06A6D" w:rsidRPr="00D06A6D" w:rsidRDefault="00D06A6D" w:rsidP="00D06A6D"/>
-    <w:p w14:paraId="2C68BC85" w14:textId="77777777" w:rsidR="00B50D1B" w:rsidRDefault="00B50D1B">
+    <w:p w:rsidRPr="00D06A6D" w:rsidR="00D06A6D" w:rsidP="00D06A6D" w:rsidRDefault="00D06A6D" w14:paraId="058E49F6" w14:textId="08C9FF55"/>
+    <w:p w:rsidR="00B50D1B" w:rsidRDefault="00B50D1B" w14:paraId="2C68BC85" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-27881518"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="5632ADF2" w14:textId="2E61F61E" w:rsidR="00F3530A" w:rsidRDefault="00F3530A">
+        <w:p w:rsidR="00F3530A" w:rsidRDefault="00F3530A" w14:paraId="5632ADF2" w14:textId="2E61F61E">
           <w:pPr>
-            <w:pStyle w:val="TOCHeading"/>
+            <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
           </w:pPr>
           <w:r>
             <w:t>Innehåll</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4C63A5BB" w14:textId="56959E3A" w:rsidR="00406D56" w:rsidRDefault="00F3530A">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00F3530A" w14:paraId="4C63A5BB" w14:textId="56959E3A">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc240528284" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc240528284">
+            <w:r w:rsidRPr="00045E45" w:rsidR="00406D56">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sammanfattning</w:t>
             </w:r>
             <w:r w:rsidR="00406D56">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00406D56">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00406D56">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528284 \h </w:instrText>
             </w:r>
@@ -154,67 +159,67 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00406D56">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00406D56">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00406D56">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25D9C5AF" w14:textId="7713F285" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="25D9C5AF" w14:textId="7713F285">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528285" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528285">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Syfte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528285 \h </w:instrText>
             </w:r>
@@ -225,67 +230,67 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E81A0BE" w14:textId="2092EE7F" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="2E81A0BE" w14:textId="2092EE7F">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528286" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528286">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Mål</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528286 \h </w:instrText>
             </w:r>
@@ -296,67 +301,67 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E006E84" w14:textId="4BC4F718" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="3E006E84" w14:textId="4BC4F718">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528287" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528287">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528287 \h </w:instrText>
             </w:r>
@@ -367,67 +372,67 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="319CA176" w14:textId="112B4295" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="319CA176" w14:textId="112B4295">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528288" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528288">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Planeringsunderlag till sjuksköterska och läkare</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528288 \h </w:instrText>
             </w:r>
@@ -438,67 +443,67 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60EAE7BC" w14:textId="5416B7C7" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="60EAE7BC" w14:textId="5416B7C7">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528289" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528289">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Triagering och prioritering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528289 \h </w:instrText>
             </w:r>
@@ -509,67 +514,67 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2EC8F628" w14:textId="27130699" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="2EC8F628" w14:textId="27130699">
           <w:pPr>
-            <w:pStyle w:val="TOC3"/>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528290" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528290">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rond och receptförnyelsefilen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528290 \h </w:instrText>
             </w:r>
@@ -580,67 +585,67 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E9834B8" w14:textId="76B4080E" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="6E9834B8" w14:textId="76B4080E">
           <w:pPr>
-            <w:pStyle w:val="TOC3"/>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528291" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528291">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Flödesschema</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528291 \h </w:instrText>
             </w:r>
@@ -651,67 +656,67 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="602B6F07" w14:textId="40B1FB0B" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="602B6F07" w14:textId="40B1FB0B">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528292" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528292">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Flödesschema för läkemedelsordinationer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528292 \h </w:instrText>
             </w:r>
@@ -722,67 +727,67 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7D4F46DE" w14:textId="0DCB143F" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="7D4F46DE" w14:textId="0DCB143F">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528293" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528293">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ansvariga</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528293 \h </w:instrText>
             </w:r>
@@ -793,67 +798,67 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="655E9EFE" w14:textId="67EE5DE3" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="655E9EFE" w14:textId="67EE5DE3">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528294" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528294">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Uppföljning och utvärdering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528294 \h </w:instrText>
             </w:r>
@@ -864,67 +869,67 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A066949" w14:textId="6D696D61" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="7A066949" w14:textId="6D696D61">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528295" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528295">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bilaga 1. Prioriteringsstöd till läkarbesök</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528295 \h </w:instrText>
             </w:r>
@@ -935,67 +940,67 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="63020EC0" w14:textId="15BD93F6" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="63020EC0" w14:textId="15BD93F6">
           <w:pPr>
-            <w:pStyle w:val="TOC3"/>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528296" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528296">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Utbildningsnivå läkare</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528296 \h </w:instrText>
             </w:r>
@@ -1006,67 +1011,67 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60FCD80E" w14:textId="0FAB2B94" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="60FCD80E" w14:textId="0FAB2B94">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528297" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528297">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bilaga 2. Taligenkänningsmall läkarbesök</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528297 \h </w:instrText>
             </w:r>
@@ -1077,67 +1082,67 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5EF97809" w14:textId="68BCA48E" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="5EF97809" w14:textId="68BCA48E">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528298" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528298">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bilaga 3. Prioriteringsstöd till sjuksköterskebesök</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528298 \h </w:instrText>
             </w:r>
@@ -1148,67 +1153,67 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="237EE124" w14:textId="67D732EB" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="237EE124" w14:textId="67D732EB">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528299" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528299">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bilaga 4. Taligenkänningsmall sjuksköterskebesök</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528299 \h </w:instrText>
             </w:r>
@@ -1219,67 +1224,67 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="558FDCD2" w14:textId="59271C48" w:rsidR="00406D56" w:rsidRDefault="00406D56">
+        <w:p w:rsidR="00406D56" w:rsidRDefault="00406D56" w14:paraId="558FDCD2" w14:textId="59271C48">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc240528300" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc240528300">
             <w:r w:rsidRPr="00045E45">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hyperlnk"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bilaga 5. ELVIS planeringsunderlag för läkare och sjuksköterska</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc240528300 \h </w:instrText>
             </w:r>
@@ -1290,98 +1295,98 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7147FB79" w14:textId="0B174DB7" w:rsidR="00F3530A" w:rsidRDefault="00F3530A">
+        <w:p w:rsidR="00F3530A" w:rsidRDefault="00F3530A" w14:paraId="7147FB79" w14:textId="0B174DB7">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4D594DF9" w14:textId="7B8CD5B4" w:rsidR="00EA00CB" w:rsidRPr="006919B0" w:rsidRDefault="00EA00CB" w:rsidP="006919B0">
+    <w:p w:rsidRPr="006919B0" w:rsidR="00EA00CB" w:rsidP="006919B0" w:rsidRDefault="00EA00CB" w14:paraId="4D594DF9" w14:textId="7B8CD5B4">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3452FC9F" w14:textId="77777777" w:rsidR="00567820" w:rsidRDefault="00567820" w:rsidP="00F35B05">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="00567820" w:rsidP="00F35B05" w:rsidRDefault="00567820" w14:paraId="3452FC9F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00567820" w:rsidSect="00CA39EF">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="070F8399" w14:textId="78A3EDF5" w:rsidR="00BC44CD" w:rsidRDefault="00B50D1B" w:rsidP="004B5391">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc240528284"/>
+    <w:p w:rsidR="00BC44CD" w:rsidP="004B5391" w:rsidRDefault="00B50D1B" w14:paraId="070F8399" w14:textId="78A3EDF5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc83200214" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc240528284" w:id="2"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="30912B79" w14:textId="49B79440" w:rsidR="00CB4096" w:rsidRDefault="00CB4096" w:rsidP="00340FB9">
+    <w:p w:rsidR="00CB4096" w:rsidP="00340FB9" w:rsidRDefault="00CB4096" w14:paraId="30912B79" w14:textId="49B79440">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>Rutinen</w:t>
       </w:r>
       <w:r w:rsidR="00BD39EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> är</w:t>
       </w:r>
       <w:r w:rsidR="009166F4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Segoe UI"/>
@@ -1395,937 +1400,949 @@
         </w:rPr>
         <w:t>för ett</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t> förtydligande kring optimering av nyttjandet av resurser och att öka</w:t>
       </w:r>
       <w:r w:rsidR="00243A7A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> patientsäkerheten avseende medicinsk </w:t>
       </w:r>
       <w:r w:rsidR="008963E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>behandling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014BD249" w14:textId="18384C91" w:rsidR="002B0568" w:rsidRPr="00340FB9" w:rsidRDefault="00E17503" w:rsidP="006956FA">
+    <w:p w:rsidRPr="00340FB9" w:rsidR="002B0568" w:rsidP="006956FA" w:rsidRDefault="00E17503" w14:paraId="014BD249" w14:textId="18384C91">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6D14">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4096" w:rsidRPr="004B6D14">
+      <w:r w:rsidRPr="004B6D14" w:rsidR="00CB4096">
         <w:t>trukturerade uppföljningar av medicinering kan genomföras av sjuksköterska</w:t>
       </w:r>
       <w:r w:rsidR="00FB4EF5">
         <w:t xml:space="preserve"> i större utsträckning</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4096" w:rsidRPr="004B6D14">
+      <w:r w:rsidRPr="004B6D14" w:rsidR="00CB4096">
         <w:t>, exempelvis uppföljning efter insättning eller dosjustering, kontroll av biverkningar, följsamhet till behandling och monitorering av symtomutveckling. </w:t>
       </w:r>
-      <w:r w:rsidR="006956FA" w:rsidRPr="004B6D14">
+      <w:r w:rsidRPr="004B6D14" w:rsidR="006956FA">
         <w:t>Rutinen</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4096" w:rsidRPr="004B6D14">
+      <w:r w:rsidRPr="004B6D14" w:rsidR="00CB4096">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F6BB4">
         <w:t>avser</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4096" w:rsidRPr="004B6D14">
+      <w:r w:rsidRPr="004B6D14" w:rsidR="00CB4096">
         <w:t xml:space="preserve"> att optimera</w:t>
       </w:r>
       <w:r w:rsidR="004B6D14">
         <w:t xml:space="preserve"> resursanvändningen </w:t>
       </w:r>
       <w:r w:rsidR="00A51B31">
         <w:t xml:space="preserve">på </w:t>
       </w:r>
       <w:r w:rsidR="00DC2CBB">
         <w:t>ett patientsäkert sätt inom verk</w:t>
       </w:r>
       <w:r w:rsidR="003674C1">
         <w:t>samheten</w:t>
       </w:r>
       <w:r w:rsidR="00340FB9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EAB7385" w14:textId="58242BDA" w:rsidR="00BC44CD" w:rsidRDefault="00BA3251" w:rsidP="00B351E3">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Toc240528285"/>
+    <w:p w:rsidR="00BC44CD" w:rsidP="00B351E3" w:rsidRDefault="00BA3251" w14:paraId="7EAB7385" w14:textId="58242BDA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528285" w:id="3"/>
       <w:r>
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="1742579C" w14:textId="06739835" w:rsidR="000E41FB" w:rsidRPr="00A22363" w:rsidRDefault="000E41FB" w:rsidP="000E41FB">
+    <w:p w:rsidRPr="00A22363" w:rsidR="000E41FB" w:rsidP="000E41FB" w:rsidRDefault="000E41FB" w14:paraId="1742579C" w14:textId="06739835">
       <w:r w:rsidRPr="000E41FB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Syftet med rutinen är att säkerställa medicinsk säkerhet och jämlik prioritering utifrån tillgängliga resurser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7519E27C" w14:textId="0108F212" w:rsidR="004C1B36" w:rsidRDefault="00540F42" w:rsidP="00540F42">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc240528286"/>
+    <w:p w:rsidR="004C1B36" w:rsidP="00540F42" w:rsidRDefault="00540F42" w14:paraId="7519E27C" w14:textId="0108F212">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528286" w:id="4"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Mål</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="2ECD59E8" w14:textId="2363F9B7" w:rsidR="00540F42" w:rsidRDefault="00FB48D3" w:rsidP="004C1B36">
+    <w:p w:rsidR="00540F42" w:rsidP="004C1B36" w:rsidRDefault="00FB48D3" w14:paraId="2ECD59E8" w14:textId="2363F9B7">
       <w:r w:rsidRPr="00FB48D3">
         <w:t>Prioriteringen ska säkerställa jämlik och säker medicinsk vård utifrån patientens mående, symtom och funktionsnivå</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6E50D9" w14:textId="18436359" w:rsidR="002B0568" w:rsidRDefault="00FB48D3" w:rsidP="002B0568">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc240528287"/>
+    <w:p w:rsidR="002B0568" w:rsidP="002B0568" w:rsidRDefault="00FB48D3" w14:paraId="0C6E50D9" w14:textId="18436359">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528287" w:id="5"/>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="7F23FAF4" w14:textId="77777777" w:rsidR="00360619" w:rsidRDefault="00CD75C5" w:rsidP="00360619">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidR="00360619" w:rsidP="00360619" w:rsidRDefault="00CD75C5" w14:paraId="7F23FAF4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD75C5">
         <w:t>För att kunna prioritera rätt patient till rätt kompetens och i rätt tid är det en förutsättning att det dels finns rutiner för hur </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD75C5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>prioritering av olika behov ska</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD75C5">
         <w:t> ske och </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD75C5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>vårdförlopp gällande medicinsk behandling</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD75C5">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5991137B" w14:textId="4F8E073A" w:rsidR="00360619" w:rsidRPr="00360619" w:rsidRDefault="00360619" w:rsidP="00360619">
-[...4 lines deleted...]
-        <w:t>Prioriteringen ska ta hänsyn till symtomtyngd, komplexiteten av frågeställningen och inom vilken tidsram</w:t>
+    <w:p w:rsidRPr="00360619" w:rsidR="00360619" w:rsidP="00360619" w:rsidRDefault="00360619" w14:paraId="5991137B" w14:textId="4F8E073A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00360619">
+        <w:rPr/>
+        <w:t>Prioriteringen ska ta hänsyn till symtomtyngd, komplexiteten av frågeställningen och inom vilken </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Int_iExB6POk" w:id="1818622959"/>
+      <w:r w:rsidR="00360619">
+        <w:rPr/>
+        <w:t>tidsram</w:t>
       </w:r>
       <w:r w:rsidR="00EF29D4">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00360619">
-[...5 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+      <w:r w:rsidR="00360619">
+        <w:rPr/>
+        <w:t>behovet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1818622959"/>
+      <w:r w:rsidR="00360619">
+        <w:rPr/>
+        <w:t> ska tillgodoses.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360619" w:rsidR="00360619" w:rsidP="00360619" w:rsidRDefault="00360619" w14:paraId="2DA54B8C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00360619">
         <w:t>Rutinen för vårdförlopp gällande läkemedelsuppföljning ska säkerställa lika och säker vård som baseras på regionala och nationella riktlinjer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395008FC" w14:textId="77777777" w:rsidR="00360619" w:rsidRPr="00360619" w:rsidRDefault="00360619" w:rsidP="00360619">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00360619" w:rsidR="00360619" w:rsidP="00360619" w:rsidRDefault="00360619" w14:paraId="395008FC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00360619">
         <w:t>Säkerhetskänsliga behandlingar har inte fått förändrade kontrollintervall. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B723BC5" w14:textId="73DFB960" w:rsidR="002B0568" w:rsidRDefault="00360619" w:rsidP="00360619">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidR="002B0568" w:rsidP="00360619" w:rsidRDefault="00360619" w14:paraId="6B723BC5" w14:textId="73DFB960">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00360619">
         <w:t>Vid klinisk försämring, betydande biverkningar eller otillräcklig behandlingseffekt ska läkarkontakt tas via rond eller direktkontakt med behandlande läkare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C167BD5" w14:textId="74E81410" w:rsidR="000516A1" w:rsidRDefault="00221ECE" w:rsidP="000516A1">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc240528288"/>
+    <w:p w:rsidR="000516A1" w:rsidP="000516A1" w:rsidRDefault="00221ECE" w14:paraId="5C167BD5" w14:textId="74E81410">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528288" w:id="6"/>
       <w:r>
         <w:t>Planering</w:t>
       </w:r>
       <w:r w:rsidR="00340250">
         <w:t>sunderlag</w:t>
       </w:r>
       <w:r w:rsidR="005E4951">
         <w:t xml:space="preserve"> till</w:t>
       </w:r>
       <w:r w:rsidR="00314335">
         <w:t xml:space="preserve"> sjuksköterska och läkare</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="469CCEF7" w14:textId="0DCCA1BF" w:rsidR="00314335" w:rsidRDefault="008F1334" w:rsidP="00314335">
+    <w:p w:rsidR="00314335" w:rsidP="00314335" w:rsidRDefault="008F1334" w14:paraId="469CCEF7" w14:textId="0DCCA1BF">
       <w:r w:rsidRPr="008F1334">
         <w:t>Vid upprättande av planeringsunderlag i det patientadministrativa systemet ELVIS</w:t>
       </w:r>
       <w:r w:rsidR="00AE6009">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F1334">
         <w:t>se rutin</w:t>
       </w:r>
-      <w:r w:rsidR="00731563" w:rsidRPr="00731563">
+      <w:r w:rsidRPr="00731563" w:rsidR="00731563">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00731563" w:rsidRPr="00731563">
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="00731563" w:rsidR="00731563">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Planeringsunderlag till sjuksköterska och läkare</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0073518D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4595E8AB" w14:textId="08616FBE" w:rsidR="00AE6009" w:rsidRDefault="00AE6009" w:rsidP="00747420">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Toc240528289"/>
+    <w:p w:rsidR="00AE6009" w:rsidP="00747420" w:rsidRDefault="00AE6009" w14:paraId="4595E8AB" w14:textId="08616FBE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528289" w:id="7"/>
       <w:r>
         <w:t>Triagering och prioritering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="2C163874" w14:textId="3764A974" w:rsidR="00747420" w:rsidRDefault="00747420" w:rsidP="00314335">
+    <w:p w:rsidR="00747420" w:rsidP="00314335" w:rsidRDefault="00747420" w14:paraId="2C163874" w14:textId="3764A974">
       <w:r>
         <w:t>Triagering och prioritering handlar om att hantera vårdbehov men med olika fokus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F468900" w14:textId="77777777" w:rsidR="00FF7DF8" w:rsidRPr="00FF7DF8" w:rsidRDefault="00FF7DF8" w:rsidP="00FF7DF8">
+    <w:p w:rsidRPr="00FF7DF8" w:rsidR="00FF7DF8" w:rsidP="00FF7DF8" w:rsidRDefault="00FF7DF8" w14:paraId="6F468900" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF7DF8">
         <w:t>Triagering har fokus på tid </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0002B9D1" w14:textId="77777777" w:rsidR="00FF7DF8" w:rsidRPr="00FF7DF8" w:rsidRDefault="00FF7DF8" w:rsidP="00FF7DF8">
+    <w:p w:rsidRPr="00FF7DF8" w:rsidR="00FF7DF8" w:rsidP="00FF7DF8" w:rsidRDefault="00FF7DF8" w14:paraId="0002B9D1" w14:textId="77777777">
       <w:r w:rsidRPr="00FF7DF8">
         <w:t>Åtgärder sätts in i tid för att rädda liv eller undvika försämring. En sortering av patienter, vilket innebär att patienter med mest trängande behov får vård först.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039F414D" w14:textId="77777777" w:rsidR="00FF7DF8" w:rsidRPr="00FF7DF8" w:rsidRDefault="00FF7DF8" w:rsidP="00FF7DF8">
+    <w:p w:rsidRPr="00FF7DF8" w:rsidR="00FF7DF8" w:rsidP="00FF7DF8" w:rsidRDefault="00FF7DF8" w14:paraId="039F414D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF7DF8">
         <w:t>Prioritering har fokus på resursfördelning och rättvisa </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F98C732" w14:textId="77777777" w:rsidR="00FF7DF8" w:rsidRPr="00FF7DF8" w:rsidRDefault="00FF7DF8" w:rsidP="00FF7DF8">
+    <w:p w:rsidRPr="00FF7DF8" w:rsidR="00FF7DF8" w:rsidP="00FF7DF8" w:rsidRDefault="00FF7DF8" w14:paraId="0F98C732" w14:textId="77777777">
       <w:r w:rsidRPr="00FF7DF8">
         <w:t>Att sätta något före något annat så att en rangordning uppstår. Ger vägledning vid beslut om resursfördelning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E097452" w14:textId="1EB255A0" w:rsidR="00FF7DF8" w:rsidRDefault="00717E44" w:rsidP="00314335">
+    <w:p w:rsidR="00FF7DF8" w:rsidP="00314335" w:rsidRDefault="00717E44" w14:paraId="2E097452" w14:textId="1EB255A0">
       <w:r>
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A34F0B5" w14:textId="77777777" w:rsidR="00562863" w:rsidRPr="00562863" w:rsidRDefault="00562863" w:rsidP="004A38BD">
+    <w:p w:rsidRPr="00562863" w:rsidR="00562863" w:rsidP="004A38BD" w:rsidRDefault="00562863" w14:paraId="7A34F0B5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00562863">
         <w:t>Prioritering  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C035B32" w14:textId="057081BE" w:rsidR="00562863" w:rsidRPr="00562863" w:rsidRDefault="00562863" w:rsidP="00562863">
+    <w:p w:rsidRPr="00562863" w:rsidR="00562863" w:rsidP="00562863" w:rsidRDefault="00562863" w14:paraId="5C035B32" w14:textId="057081BE">
       <w:r w:rsidRPr="00562863">
         <w:t>Prioriteringen sker under</w:t>
       </w:r>
       <w:r w:rsidR="004A38BD">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D03C71A" w14:textId="77777777" w:rsidR="004A38BD" w:rsidRPr="004A38BD" w:rsidRDefault="004A38BD" w:rsidP="004A38BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="004A38BD" w:rsidR="004A38BD" w:rsidP="004A38BD" w:rsidRDefault="004A38BD" w14:paraId="6D03C71A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="004A38BD">
         <w:t>behandlingskonferens i närvaro av läkare, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FA11A1" w14:textId="77777777" w:rsidR="004A38BD" w:rsidRPr="004A38BD" w:rsidRDefault="004A38BD" w:rsidP="004A38BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="004A38BD" w:rsidR="004A38BD" w:rsidP="004A38BD" w:rsidRDefault="004A38BD" w14:paraId="44FA11A1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="004A38BD">
         <w:t>läkarbesök </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48831798" w14:textId="77777777" w:rsidR="004A38BD" w:rsidRPr="004A38BD" w:rsidRDefault="004A38BD" w:rsidP="004A38BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="004A38BD" w:rsidR="004A38BD" w:rsidP="004A38BD" w:rsidRDefault="004A38BD" w14:paraId="48831798" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="004A38BD">
         <w:t>medicinskt besök hos sjuksköterska </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682CEE58" w14:textId="77777777" w:rsidR="004A38BD" w:rsidRDefault="004A38BD" w:rsidP="004A38BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidR="004A38BD" w:rsidP="004A38BD" w:rsidRDefault="004A38BD" w14:paraId="682CEE58" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="004A38BD">
         <w:t>akutbesök i samråd med läkare </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD7C8A4" w14:textId="77777777" w:rsidR="00DE343A" w:rsidRPr="00DE343A" w:rsidRDefault="00DE343A" w:rsidP="00D95F26">
+    <w:p w:rsidRPr="00DE343A" w:rsidR="00DE343A" w:rsidP="00D95F26" w:rsidRDefault="00DE343A" w14:paraId="2CD7C8A4" w14:textId="77777777">
       <w:r w:rsidRPr="00DE343A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE343A">
         <w:t> Behöver planeringsunderlaget prioriteras till ett snabbare läkarbesök behöver detta tas på rond eller behandlingskonferens.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3915DD" w14:textId="77777777" w:rsidR="00DE343A" w:rsidRPr="00DE343A" w:rsidRDefault="00DE343A" w:rsidP="00D95F26">
+    <w:p w:rsidRPr="00DE343A" w:rsidR="00DE343A" w:rsidP="00D95F26" w:rsidRDefault="00DE343A" w14:paraId="6D3915DD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE343A">
         <w:t>Prioriteringssystemet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4208BAC4" w14:textId="74BA80E0" w:rsidR="00DE343A" w:rsidRPr="00DE343A" w:rsidRDefault="00DE343A" w:rsidP="00D95F26">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00DE343A" w:rsidR="00DE343A" w:rsidP="00D95F26" w:rsidRDefault="00DE343A" w14:paraId="4208BAC4" w14:textId="74BA80E0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE343A">
         <w:t>Prioritet från </w:t>
       </w:r>
-      <w:r w:rsidR="00D95F26" w:rsidRPr="00DE343A">
+      <w:r w:rsidRPr="00DE343A" w:rsidR="00D95F26">
         <w:t>1–4</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE343A">
         <w:t> eller måldatum, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D95F26">
         <w:t>utifrån</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE343A">
         <w:t xml:space="preserve"> symtomtyngd, komplexitet och tidsaspekt.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F1D83A" w14:textId="77777777" w:rsidR="00DE343A" w:rsidRPr="00DE343A" w:rsidRDefault="00DE343A" w:rsidP="00D95F26">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00DE343A" w:rsidR="00DE343A" w:rsidP="00D95F26" w:rsidRDefault="00DE343A" w14:paraId="63F1D83A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE343A">
         <w:t xml:space="preserve">Ryms inte prioriteringen gällande </w:t>
       </w:r>
       <w:r w:rsidRPr="00D95F26">
         <w:t>tid</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE343A">
         <w:t xml:space="preserve"> inom Prio1-4 ska planeringsunderlag läggas utan prioritet men med medicinskt måldatum. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50011FE8" w14:textId="77777777" w:rsidR="00DE343A" w:rsidRPr="00DE343A" w:rsidRDefault="00DE343A" w:rsidP="00751366">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00DE343A" w:rsidR="00DE343A" w:rsidP="00751366" w:rsidRDefault="00DE343A" w14:paraId="50011FE8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE343A">
         <w:t>Utifrån prioriteringen och underlaget i patientbokningssystemet bokas och kallas patienten in till respektive kompetens. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5631E444" w14:textId="77777777" w:rsidR="00DE343A" w:rsidRPr="00DE343A" w:rsidRDefault="00DE343A" w:rsidP="00D95F26">
+    <w:p w:rsidRPr="00DE343A" w:rsidR="00DE343A" w:rsidP="00D95F26" w:rsidRDefault="00DE343A" w14:paraId="5631E444" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE343A">
         <w:t>Dokumentation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530EEE80" w14:textId="77777777" w:rsidR="00DE343A" w:rsidRPr="00DE343A" w:rsidRDefault="00DE343A" w:rsidP="00751366">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00DE343A" w:rsidR="00DE343A" w:rsidP="00751366" w:rsidRDefault="00DE343A" w14:paraId="530EEE80" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE343A">
         <w:t>Bedömningen och motiveringen avseende prioriteringsbeslut, ska dokumenteras i patientens journal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE0909E" w14:textId="77777777" w:rsidR="00DE343A" w:rsidRPr="00DE343A" w:rsidRDefault="00DE343A" w:rsidP="00751366">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00DE343A" w:rsidR="00DE343A" w:rsidP="00751366" w:rsidRDefault="00DE343A" w14:paraId="7EE0909E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE343A">
         <w:t>Upplägget för den långsiktiga medicinska behandlingen ska beskrivas i Vårdplan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081901BA" w14:textId="77777777" w:rsidR="00DE343A" w:rsidRPr="00DE343A" w:rsidRDefault="00DE343A" w:rsidP="00D95F26">
+    <w:p w:rsidRPr="00DE343A" w:rsidR="00DE343A" w:rsidP="00D95F26" w:rsidRDefault="00DE343A" w14:paraId="081901BA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE343A">
         <w:t>Prioriteringsstöd </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4263E7A7" w14:textId="4B65E148" w:rsidR="00DE343A" w:rsidRPr="00DE343A" w:rsidRDefault="00DE343A" w:rsidP="00562EDC">
+    <w:p w:rsidRPr="00DE343A" w:rsidR="00DE343A" w:rsidP="00562EDC" w:rsidRDefault="00DE343A" w14:paraId="4263E7A7" w14:textId="4B65E148">
       <w:r w:rsidRPr="00DE343A">
         <w:t>Det finns två olika former av prioriteringsstöd med ett stöd för bokningsunderlaget i ELVIS utifrån prioriteringen och TIK-mall.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBADC85" w14:textId="52D50D7F" w:rsidR="00DE343A" w:rsidRPr="00DE343A" w:rsidRDefault="00DE343A" w:rsidP="00562EDC">
-[...3 lines deleted...]
-      <w:hyperlink w:anchor="Bilaga1" w:history="1">
+    <w:p w:rsidRPr="00DE343A" w:rsidR="00DE343A" w:rsidP="00562EDC" w:rsidRDefault="00DE343A" w14:paraId="0DBADC85" w14:textId="52D50D7F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="Bilaga1">
         <w:r w:rsidRPr="00DF7C71">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Prioriteringsstöd till läkarbesök, bilaga 1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54AA8E8A" w14:textId="3655027B" w:rsidR="00DE343A" w:rsidRPr="00DE343A" w:rsidRDefault="00DE343A" w:rsidP="00562EDC">
-[...3 lines deleted...]
-      <w:hyperlink w:anchor="BIlaga2" w:history="1">
+    <w:p w:rsidRPr="00DE343A" w:rsidR="00DE343A" w:rsidP="00562EDC" w:rsidRDefault="00DE343A" w14:paraId="54AA8E8A" w14:textId="3655027B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="BIlaga2">
         <w:r w:rsidRPr="00A23BB5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Taligenkänningsmall, läkarbesök, bilaga</w:t>
         </w:r>
-        <w:r w:rsidR="00A36422" w:rsidRPr="00A23BB5">
+        <w:r w:rsidRPr="00A23BB5" w:rsidR="00A36422">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A23BB5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E2B3520" w14:textId="4072613F" w:rsidR="00DE343A" w:rsidRPr="00DE343A" w:rsidRDefault="00DE343A" w:rsidP="00562EDC">
-[...3 lines deleted...]
-      <w:hyperlink w:anchor="Bilaga3" w:history="1">
+    <w:p w:rsidRPr="00DE343A" w:rsidR="00DE343A" w:rsidP="00562EDC" w:rsidRDefault="00DE343A" w14:paraId="2E2B3520" w14:textId="4072613F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="Bilaga3">
         <w:r w:rsidRPr="003C41F6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Prioriteringsstöd till sjuksköterska, bilaga</w:t>
         </w:r>
-        <w:r w:rsidR="00A36422" w:rsidRPr="003C41F6">
+        <w:r w:rsidRPr="003C41F6" w:rsidR="00A36422">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="003C41F6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AA1E32B" w14:textId="7C195490" w:rsidR="00DE343A" w:rsidRPr="00DE343A" w:rsidRDefault="00DE343A" w:rsidP="00562EDC">
-[...3 lines deleted...]
-      <w:hyperlink w:anchor="Bilaga4" w:history="1">
+    <w:p w:rsidRPr="00DE343A" w:rsidR="00DE343A" w:rsidP="00562EDC" w:rsidRDefault="00DE343A" w14:paraId="4AA1E32B" w14:textId="7C195490">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="Bilaga4">
         <w:r w:rsidRPr="009511EE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Taligenkänningsmall,</w:t>
         </w:r>
-        <w:r w:rsidR="00A36422" w:rsidRPr="009511EE">
+        <w:r w:rsidRPr="009511EE" w:rsidR="00A36422">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="009511EE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>sjuksköterska, bilaga</w:t>
         </w:r>
-        <w:r w:rsidR="00A36422" w:rsidRPr="009511EE">
+        <w:r w:rsidRPr="009511EE" w:rsidR="00A36422">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="009511EE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3962107F" w14:textId="77526FF7" w:rsidR="00DE343A" w:rsidRDefault="000F1D5D" w:rsidP="004A38BD">
-[...3 lines deleted...]
-      <w:hyperlink w:anchor="Bilaga5" w:history="1">
+    <w:p w:rsidR="00DE343A" w:rsidP="004A38BD" w:rsidRDefault="000F1D5D" w14:paraId="3962107F" w14:textId="77526FF7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="Bilaga5">
         <w:r w:rsidRPr="009511EE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>ELVIS planeringsunderlag för</w:t>
         </w:r>
-        <w:r w:rsidR="00A36422" w:rsidRPr="009511EE">
+        <w:r w:rsidRPr="009511EE" w:rsidR="00A36422">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="009511EE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>läkare och sjuksköterska,</w:t>
         </w:r>
-        <w:r w:rsidR="00A36422" w:rsidRPr="009511EE">
+        <w:r w:rsidRPr="009511EE" w:rsidR="00A36422">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="009511EE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>bilaga 5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54C038D3" w14:textId="24B62070" w:rsidR="000F1D5D" w:rsidRPr="000F1D5D" w:rsidRDefault="000F1D5D" w:rsidP="000F1D5D">
+    <w:p w:rsidRPr="000F1D5D" w:rsidR="000F1D5D" w:rsidP="000F1D5D" w:rsidRDefault="000F1D5D" w14:paraId="54C038D3" w14:textId="24B62070">
       <w:r w:rsidRPr="000F1D5D">
         <w:t>Vid insättning eller justering av läkemedel dokumenterar läkare följande i patientens journal, i enlighet med</w:t>
       </w:r>
       <w:r w:rsidR="00A36422">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F1D5D">
         <w:t>HSLF-FS 2017:37 6 kap:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D50EA57" w14:textId="622E91F3" w:rsidR="000F1D5D" w:rsidRPr="000F1D5D" w:rsidRDefault="000F1D5D" w:rsidP="004260B5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="000F1D5D" w:rsidR="000F1D5D" w:rsidP="004260B5" w:rsidRDefault="000F1D5D" w14:paraId="6D50EA57" w14:textId="622E91F3">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="000F1D5D">
         <w:t>läkemedelsnamn eller aktiv substans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543AF6D4" w14:textId="1E27A938" w:rsidR="000F1D5D" w:rsidRPr="000F1D5D" w:rsidRDefault="000F1D5D" w:rsidP="004260B5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="000F1D5D" w:rsidR="000F1D5D" w:rsidP="004260B5" w:rsidRDefault="000F1D5D" w14:paraId="543AF6D4" w14:textId="1E27A938">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="000F1D5D">
         <w:t>läkemedelsform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751BFA28" w14:textId="72937AF2" w:rsidR="000F1D5D" w:rsidRPr="000F1D5D" w:rsidRDefault="000F1D5D" w:rsidP="004260B5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="000F1D5D" w:rsidR="000F1D5D" w:rsidP="004260B5" w:rsidRDefault="000F1D5D" w14:paraId="751BFA28" w14:textId="72937AF2">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="000F1D5D">
         <w:t>läkemedlets styrka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D58B3E3" w14:textId="3337C681" w:rsidR="000F1D5D" w:rsidRPr="000F1D5D" w:rsidRDefault="000F1D5D" w:rsidP="004260B5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="000F1D5D" w:rsidR="000F1D5D" w:rsidP="004260B5" w:rsidRDefault="000F1D5D" w14:paraId="4D58B3E3" w14:textId="3337C681">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="000F1D5D">
         <w:t>dosering/upptrappningsschema, preliminär</w:t>
       </w:r>
       <w:r w:rsidR="00CC0AD1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F1D5D">
         <w:t>måldos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF9DFE8" w14:textId="2FA20FB0" w:rsidR="000F1D5D" w:rsidRPr="000F1D5D" w:rsidRDefault="000F1D5D" w:rsidP="004260B5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="000F1D5D" w:rsidR="000F1D5D" w:rsidP="004260B5" w:rsidRDefault="000F1D5D" w14:paraId="5EF9DFE8" w14:textId="2FA20FB0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="000F1D5D">
         <w:t>administreringssätt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330FBC52" w14:textId="7740A8CD" w:rsidR="000F1D5D" w:rsidRPr="000F1D5D" w:rsidRDefault="000F1D5D" w:rsidP="004260B5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="000F1D5D" w:rsidR="000F1D5D" w:rsidP="004260B5" w:rsidRDefault="000F1D5D" w14:paraId="330FBC52" w14:textId="7740A8CD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="000F1D5D">
         <w:t>administreringstillfällen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB864FC" w14:textId="425B3F95" w:rsidR="000F1D5D" w:rsidRPr="000F1D5D" w:rsidRDefault="000F1D5D" w:rsidP="00DF62FC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="000F1D5D" w:rsidR="000F1D5D" w:rsidP="00DF62FC" w:rsidRDefault="000F1D5D" w14:paraId="7DB864FC" w14:textId="425B3F95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="000F1D5D">
         <w:t>läkemedelsbehandlingens preliminär</w:t>
       </w:r>
       <w:r w:rsidR="00DF62FC">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="000F1D5D">
         <w:t xml:space="preserve"> planerade längd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26071787" w14:textId="41A31ED4" w:rsidR="000F1D5D" w:rsidRPr="000F1D5D" w:rsidRDefault="000F1D5D" w:rsidP="00DF62FC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="000F1D5D" w:rsidR="000F1D5D" w:rsidP="00DF62FC" w:rsidRDefault="000F1D5D" w14:paraId="26071787" w14:textId="41A31ED4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="000F1D5D">
         <w:t>ordinationsorsak</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791E52CF" w14:textId="5E6A7919" w:rsidR="000F1D5D" w:rsidRPr="000F1D5D" w:rsidRDefault="000F1D5D" w:rsidP="00DF62FC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="000F1D5D" w:rsidR="000F1D5D" w:rsidP="00DF62FC" w:rsidRDefault="000F1D5D" w14:paraId="791E52CF" w14:textId="5E6A7919">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="000F1D5D">
         <w:t>när och hur läkemedelsbehandlingen ska följas upp eller avslutas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5BB4F4" w14:textId="43E101D5" w:rsidR="000F1D5D" w:rsidRPr="000F1D5D" w:rsidRDefault="000F1D5D" w:rsidP="00DF62FC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="000F1D5D" w:rsidR="000F1D5D" w:rsidP="00DF62FC" w:rsidRDefault="000F1D5D" w14:paraId="1B5BB4F4" w14:textId="43E101D5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="000F1D5D">
         <w:t>sådana övriga uppgifter som behövs för en säker hantering av läkemedlet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78630EC4" w14:textId="633B484C" w:rsidR="000F1D5D" w:rsidRPr="004A38BD" w:rsidRDefault="00D54CA7" w:rsidP="00D54CA7">
+    <w:p w:rsidRPr="004A38BD" w:rsidR="000F1D5D" w:rsidP="00D54CA7" w:rsidRDefault="00D54CA7" w14:paraId="78630EC4" w14:textId="633B484C">
       <w:r w:rsidRPr="00D54CA7">
         <w:t>Sjuksköterskan följer den dokumenterade upptrappningsplanen. Sjuksköterskan kan bromsa upptrappningen om effekten uppnås med lägre dos än måldosen, eller stoppa upptrappning vid biverkningar. Läkemedel som inte bygger upp en konstant blodkoncentration kan sättas ut direkt vid biverkning. Exempel på sådana läkemedel är vid behovs läkemedel eller centralstimulerande medel (OBS:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D54CA7">
         <w:t>Intuniv/Guanfacin</w:t>
       </w:r>
       <w:r w:rsidR="00893C13">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D54CA7">
         <w:t>och</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D54CA7">
         <w:t>Strattera/Atomoxetin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D54CA7">
         <w:t>är INTE centralstimulerande och bygger upp en konstant blodkoncentration). Sjuksköterskan tar sedan kontakt med läkare för att diskutera vidare strategi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169FBEFC" w14:textId="566CCB06" w:rsidR="00717E44" w:rsidRDefault="00C756B3" w:rsidP="00454E77">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="_Toc240528290"/>
+    <w:p w:rsidR="00717E44" w:rsidP="00454E77" w:rsidRDefault="00C756B3" w14:paraId="169FBEFC" w14:textId="566CCB06">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528290" w:id="8"/>
       <w:r>
         <w:t>Rond och receptförnyelsefilen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="077BA5C4" w14:textId="77777777" w:rsidR="008065A8" w:rsidRDefault="00B222CF" w:rsidP="00B222CF">
+    <w:p w:rsidR="008065A8" w:rsidP="00B222CF" w:rsidRDefault="00B222CF" w14:paraId="077BA5C4" w14:textId="77777777">
       <w:r w:rsidRPr="00B222CF">
         <w:t>Sjuksköterskorna har regelbundna schemalagda rondtider med läkare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A5A613" w14:textId="34476049" w:rsidR="00B222CF" w:rsidRPr="00B222CF" w:rsidRDefault="00B222CF" w:rsidP="00A90223">
-[...1 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    <w:p w:rsidRPr="00B222CF" w:rsidR="00B222CF" w:rsidP="00A90223" w:rsidRDefault="00B222CF" w14:paraId="12A5A613" w14:textId="34476049">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
       <w:r w:rsidRPr="00B222CF">
         <w:t>Ärenden som ska tas upp vid rond är:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E0DC66" w14:textId="5FF90544" w:rsidR="00B222CF" w:rsidRDefault="00B222CF" w:rsidP="00B222CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidR="00B222CF" w:rsidP="00B222CF" w:rsidRDefault="00B222CF" w14:paraId="77E0DC66" w14:textId="5FF90544">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00B222CF">
         <w:t>Biverkningar (OBS: vid biverkningar av allvarlig karaktär eller allvarligt försämrat mående får antingen överläkaren</w:t>
       </w:r>
       <w:r w:rsidRPr="00B222CF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B222CF">
         <w:t>på mottagningen eller, i avsaknad av en sådan, bakjouren kontaktas omedelbart)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A237651" w14:textId="40308C4A" w:rsidR="00271B1D" w:rsidRDefault="00271B1D" w:rsidP="00271B1D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidR="00271B1D" w:rsidP="00271B1D" w:rsidRDefault="00271B1D" w14:paraId="4A237651" w14:textId="40308C4A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>Otillräcklig effekt när måldosen är uppnådd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7ECB4E" w14:textId="2182D21E" w:rsidR="00271B1D" w:rsidRDefault="00271B1D" w:rsidP="00271B1D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidR="00271B1D" w:rsidP="00271B1D" w:rsidRDefault="00271B1D" w14:paraId="4D7ECB4E" w14:textId="2182D21E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>Andra somatiska eller psykiatriska problem som har samband med läkemedelsbehandlingen eller patientens psykiatriska tillstånd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E62BBF3" w14:textId="1AEE73E5" w:rsidR="00271B1D" w:rsidRPr="00B222CF" w:rsidRDefault="006D3E79" w:rsidP="00B222CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00B222CF" w:rsidR="00271B1D" w:rsidP="00B222CF" w:rsidRDefault="006D3E79" w14:paraId="4E62BBF3" w14:textId="1AEE73E5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Behov av att priori</w:t>
       </w:r>
       <w:r w:rsidR="008065A8">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t>era upp ett läkarbesök</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9BB909" w14:textId="6B6CCB80" w:rsidR="008065A8" w:rsidRPr="008065A8" w:rsidRDefault="008065A8" w:rsidP="00A90223">
-[...1 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    <w:p w:rsidRPr="008065A8" w:rsidR="008065A8" w:rsidP="00A90223" w:rsidRDefault="008065A8" w14:paraId="1A9BB909" w14:textId="6B6CCB80">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
       <w:r w:rsidRPr="008065A8">
         <w:t>Frågor som</w:t>
       </w:r>
       <w:r w:rsidR="00A90223">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>int</w:t>
       </w:r>
       <w:r w:rsidR="00A90223">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>ska tas upp på rond är:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63164F88" w14:textId="5206DD87" w:rsidR="008065A8" w:rsidRPr="008065A8" w:rsidRDefault="008065A8" w:rsidP="00A90223">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="008065A8" w:rsidR="008065A8" w:rsidP="00A90223" w:rsidRDefault="008065A8" w14:paraId="63164F88" w14:textId="5206DD87">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008065A8">
         <w:t>Frågor om andra behandlingsinsatser</w:t>
       </w:r>
       <w:r w:rsidR="00A90223">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>→</w:t>
       </w:r>
       <w:r w:rsidR="00A90223">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>dessa h</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>nvisas till behandlingskonferens</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F5F643" w14:textId="4B2F4A6B" w:rsidR="008065A8" w:rsidRPr="008065A8" w:rsidRDefault="008065A8" w:rsidP="00A90223">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="008065A8" w:rsidR="008065A8" w:rsidP="00A90223" w:rsidRDefault="008065A8" w14:paraId="69F5F643" w14:textId="4B2F4A6B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008065A8">
         <w:t>Behov av</w:t>
       </w:r>
       <w:r w:rsidR="00D9643C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008065A8">
         <w:t>psykoedukation</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A90223">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>för ångest, depression, bipolär sjukdom (lyfts under behandlingskonferens)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF54AB9" w14:textId="588AC7FF" w:rsidR="008065A8" w:rsidRPr="008065A8" w:rsidRDefault="008065A8" w:rsidP="00A90223">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="008065A8" w:rsidR="008065A8" w:rsidP="00A90223" w:rsidRDefault="008065A8" w14:paraId="1BF54AB9" w14:textId="588AC7FF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008065A8">
         <w:t>Enkla receptförnyelser eller dosökningar som följer upptrappningsschemat</w:t>
       </w:r>
       <w:r w:rsidR="00D9643C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>→</w:t>
       </w:r>
       <w:r w:rsidR="00D9643C">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>dessa h</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>nvisas till receptf</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t>ö</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>rnyelsefilen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4061A4" w14:textId="5DA505A0" w:rsidR="008065A8" w:rsidRPr="008065A8" w:rsidRDefault="008065A8" w:rsidP="00A90223">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="008065A8" w:rsidR="008065A8" w:rsidP="00A90223" w:rsidRDefault="008065A8" w14:paraId="2C4061A4" w14:textId="5DA505A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008065A8">
         <w:t>Fråga om enkelt preparatbyte</w:t>
       </w:r>
       <w:r w:rsidR="00D9643C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D9643C" w:rsidRPr="008065A8">
+      <w:r w:rsidRPr="008065A8" w:rsidR="00D9643C">
         <w:t>till exempel</w:t>
       </w:r>
       <w:r w:rsidR="00D9643C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>mellan olika ADHD preparat</w:t>
       </w:r>
       <w:r w:rsidR="00D9643C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>→</w:t>
       </w:r>
       <w:r w:rsidR="00D9643C">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>h</w:t>
@@ -2336,3533 +2353,3505 @@
         </w:rPr>
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>nvisas till receptf</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t>ö</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>rnyelsefilen, viktigt att sjuksk</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t>ö</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>terskans dokumentation finns</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEEA087" w14:textId="405CC188" w:rsidR="008065A8" w:rsidRPr="008065A8" w:rsidRDefault="008065A8" w:rsidP="00D9643C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="008065A8" w:rsidR="008065A8" w:rsidP="00D9643C" w:rsidRDefault="008065A8" w14:paraId="3CEEA087" w14:textId="405CC188">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008065A8">
         <w:t>Somatiska frågor som ligger utanför psykiatrin och som inte kan kopplas till en biverkning (astma, allergi, ont i magen, huvudvärk)</w:t>
       </w:r>
       <w:r w:rsidR="00D9643C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>→</w:t>
       </w:r>
       <w:r w:rsidR="00D9643C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>nvisas till prim</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>rv</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
         </w:rPr>
         <w:t>å</w:t>
       </w:r>
       <w:r w:rsidRPr="008065A8">
         <w:t>rden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29912D9E" w14:textId="77777777" w:rsidR="008065A8" w:rsidRPr="008065A8" w:rsidRDefault="008065A8" w:rsidP="00F566B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="008065A8" w:rsidR="008065A8" w:rsidP="00F566B3" w:rsidRDefault="008065A8" w14:paraId="29912D9E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008065A8">
         <w:t>Intygsförfrågningar hänvisas till intygsfilen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582F6D4B" w14:textId="3FAA17B8" w:rsidR="00B222CF" w:rsidRDefault="00F566B3" w:rsidP="003F3F78">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Toc240528291"/>
+    <w:p w:rsidR="00B222CF" w:rsidP="003F3F78" w:rsidRDefault="00F566B3" w14:paraId="582F6D4B" w14:textId="3FAA17B8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528291" w:id="9"/>
       <w:r>
         <w:t>Flödesschema</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="49514318" w14:textId="4B5920F5" w:rsidR="003F3F78" w:rsidRPr="003F3F78" w:rsidRDefault="003F3F78" w:rsidP="003F3F78">
+    <w:p w:rsidRPr="003F3F78" w:rsidR="003F3F78" w:rsidP="003F3F78" w:rsidRDefault="003F3F78" w14:paraId="49514318" w14:textId="4B5920F5">
       <w:r w:rsidRPr="003F3F78">
         <w:t>Nedan finns flödesscheman för de vanligaste läkemedelsgrupperna i barnpsykiatrin, och hur dessa ska följas upp.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F78">
         <w:t>Rutinen innehåller ett tydligt schema för insättning, uppföljning och utsättning för olika indikationer (diagnoser).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758B7B6D" w14:textId="17EE8807" w:rsidR="00BF7CE4" w:rsidRPr="00BF7CE4" w:rsidRDefault="003F3F78" w:rsidP="00BF7CE4">
+    <w:p w:rsidRPr="00BF7CE4" w:rsidR="00BF7CE4" w:rsidP="00BF7CE4" w:rsidRDefault="003F3F78" w14:paraId="758B7B6D" w14:textId="17EE8807">
       <w:r w:rsidRPr="003F3F78">
         <w:t>Det är alltid en individuell bedömning av behandlande läkare eller sjuksköterska i samråd med läkare huruvida patienten ska följa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00BF7CE4" w:rsidRPr="00BF7CE4">
+      <w:r w:rsidRPr="00BF7CE4" w:rsidR="00BF7CE4">
         <w:t>enligt rutinen, eller om det behöver göras avsteg från befintlig rutin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030B05DA" w14:textId="34E52134" w:rsidR="00BF7CE4" w:rsidRPr="00BF7CE4" w:rsidRDefault="00BF7CE4" w:rsidP="00BF7CE4">
+    <w:p w:rsidRPr="00BF7CE4" w:rsidR="00BF7CE4" w:rsidP="00BF7CE4" w:rsidRDefault="00BF7CE4" w14:paraId="030B05DA" w14:textId="34E52134">
       <w:r w:rsidRPr="00BF7CE4">
         <w:t>Varje patientkontakt genererar en planerad åtgärd för uppföljning eller avslut som ska motiveras, dokumenteras och föras in ett planeringsunderlag för patientens fortsatta vård. Använd koderna i rutinen för att meddela hur planeringsunderlaget ska se ut. I kodningen ingår en prioritering för att möjliggöra triagering (se längre upp i dokumentet).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EC3C68" w14:textId="01EBB001" w:rsidR="00BF7CE4" w:rsidRDefault="00BF7CE4" w:rsidP="00BF7CE4">
+    <w:p w:rsidR="00BF7CE4" w:rsidP="00BF7CE4" w:rsidRDefault="00BF7CE4" w14:paraId="58EC3C68" w14:textId="01EBB001">
       <w:r w:rsidRPr="00BF7CE4">
         <w:t>Uppmuntra alltid vårdnadshavaren/patienten att höra av sig vid biverkningar, försämrat mående eller om önskad effekt uteblir! Ge realistiska tidsfönster om när i</w:t>
       </w:r>
       <w:r w:rsidR="009A1956">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF7CE4">
         <w:t>tid effekt</w:t>
       </w:r>
       <w:r w:rsidR="009A1956">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF7CE4">
         <w:t>kan förväntas kunna utvärderas efter</w:t>
       </w:r>
       <w:r w:rsidR="009A1956">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF7CE4">
         <w:t>nyinsättning/dosjustering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618B09E5" w14:textId="774C17CF" w:rsidR="00D0017C" w:rsidRPr="00D0017C" w:rsidRDefault="00D0017C" w:rsidP="00D0017C">
+    <w:p w:rsidRPr="00D0017C" w:rsidR="00D0017C" w:rsidP="00D0017C" w:rsidRDefault="00D0017C" w14:paraId="618B09E5" w14:textId="774C17CF">
       <w:r w:rsidRPr="00D0017C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid behandling med flera läkemedel:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t>Följ flödesschemat för det läkemedlet som har tätaste uppföljning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E077FBB" w14:textId="6B8EE491" w:rsidR="00D0017C" w:rsidRPr="00D0017C" w:rsidRDefault="00D0017C" w:rsidP="00D0017C">
+    <w:p w:rsidRPr="00D0017C" w:rsidR="00D0017C" w:rsidP="00D0017C" w:rsidRDefault="00D0017C" w14:paraId="2E077FBB" w14:textId="6B8EE491">
       <w:r w:rsidRPr="00D0017C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid kontakt utanför flödesschemat:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009009B2">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t>iskutera fortsatt uppföljning därefter med läkare. Behovet kan variera utifrån frågeställning. Beroende på frågeställning kan det antingen bli återgång till tidigare schema, eller tätare uppföljningar under en period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BBE985" w14:textId="53552056" w:rsidR="00D0017C" w:rsidRPr="00D0017C" w:rsidRDefault="00D0017C" w:rsidP="00D0017C">
+    <w:p w:rsidRPr="00D0017C" w:rsidR="00D0017C" w:rsidP="00D0017C" w:rsidRDefault="00D0017C" w14:paraId="70BBE985" w14:textId="53552056">
       <w:r w:rsidRPr="00D0017C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lab:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009009B2">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t>e provtagningsrutin vilka prover som gäller för olika tillstånd/läkemedel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId17">
         <w:r w:rsidRPr="00D0017C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Provtagning och laboratorieundersökningar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73FA832E" w14:textId="700F6A32" w:rsidR="00D0017C" w:rsidRPr="00D0017C" w:rsidRDefault="00D0017C" w:rsidP="00D0017C">
+    <w:p w:rsidRPr="00D0017C" w:rsidR="00D0017C" w:rsidP="00D0017C" w:rsidRDefault="00D0017C" w14:paraId="73FA832E" w14:textId="700F6A32">
       <w:r w:rsidRPr="00D0017C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mätvärden:</w:t>
       </w:r>
       <w:r w:rsidR="009009B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t>standard är vikt, längd, blodtryck, puls. Vid behandling med</w:t>
       </w:r>
       <w:r w:rsidR="009009B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t>neuroleptika</w:t>
       </w:r>
       <w:r w:rsidR="009009B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t>även bukomfång.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C878341" w14:textId="02DA82E9" w:rsidR="00D0017C" w:rsidRPr="00D0017C" w:rsidRDefault="00D0017C" w:rsidP="00D0017C">
+    <w:p w:rsidRPr="00D0017C" w:rsidR="00D0017C" w:rsidP="00D0017C" w:rsidRDefault="00D0017C" w14:paraId="6C878341" w14:textId="02DA82E9">
       <w:r w:rsidRPr="00D0017C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Skattningsformulär:</w:t>
       </w:r>
       <w:r w:rsidR="009009B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t>Observera,</w:t>
       </w:r>
       <w:r w:rsidR="009009B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t>se regionala</w:t>
       </w:r>
       <w:r w:rsidR="009009B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t>medicinska</w:t>
       </w:r>
       <w:r w:rsidR="009009B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t>riktlinjer för respektive</w:t>
       </w:r>
       <w:r w:rsidR="009009B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t>diagnos</w:t>
       </w:r>
       <w:r w:rsidR="009009B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t>(sjukdomstillstånd</w:t>
       </w:r>
       <w:r w:rsidR="009009B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t>gällande vilka skattningsformulär som ska användas för uppföljning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43088440" w14:textId="27B299F4" w:rsidR="003F3F78" w:rsidRDefault="00D0017C" w:rsidP="00C00EB2">
+    <w:p w:rsidR="003F3F78" w:rsidP="00C00EB2" w:rsidRDefault="00D0017C" w14:paraId="43088440" w14:textId="27B299F4">
       <w:r w:rsidRPr="00D0017C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fysiskt besök eller telefon</w:t>
       </w:r>
       <w:r w:rsidRPr="009377C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009377C5">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t xml:space="preserve"> rutinen ges</w:t>
       </w:r>
       <w:r w:rsidR="009009B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>förslag,</w:t>
       </w:r>
       <w:r w:rsidR="009009B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t>utifrån patientens behov kan besök ändras till telefon eller vice versa. MINST ett besökstillfälle/halvår för mer allvarliga tillstånd, minst ett besökstillfälle/år vid stabila tillstånd. Observera. Vid telefon: se till att ta del av barnets/ungdomens upplevelse, ju äldre barnet</w:t>
       </w:r>
       <w:r w:rsidR="00C00EB2">
         <w:t xml:space="preserve"> är</w:t>
       </w:r>
       <w:r w:rsidRPr="00D0017C">
         <w:t xml:space="preserve"> desto viktigare</w:t>
       </w:r>
       <w:r w:rsidR="00C00EB2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA26A05" w14:textId="36CA3FB5" w:rsidR="00C00EB2" w:rsidRDefault="00C00EB2" w:rsidP="00C73032">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Toc240528292"/>
+    <w:p w:rsidR="00C00EB2" w:rsidP="00C73032" w:rsidRDefault="00C00EB2" w14:paraId="7BA26A05" w14:textId="36CA3FB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528292" w:id="10"/>
       <w:r>
         <w:t>Flödesschema för läkemedelsordinationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="2B47A62D" w14:textId="4B7BA99E" w:rsidR="00C73032" w:rsidRDefault="00BB6A0B" w:rsidP="00751366">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00C73032" w:rsidP="00751366" w:rsidRDefault="00BB6A0B" w14:paraId="2B47A62D" w14:textId="4B7BA99E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SSRI indikation depression (gäller även SNRI och andra jämförbara läkemedel mot depression)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72413ADA" w14:textId="44A2B6D4" w:rsidR="00BB6A0B" w:rsidRDefault="00180FF8" w:rsidP="00751366">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00BB6A0B" w:rsidP="00751366" w:rsidRDefault="00180FF8" w14:paraId="72413ADA" w14:textId="44A2B6D4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId19">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SSRI indikation ångestsjukdomar, OCD eller relaterade tillstånd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69F59835" w14:textId="38B3C0C3" w:rsidR="00180FF8" w:rsidRDefault="00E30227" w:rsidP="00751366">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00180FF8" w:rsidP="00751366" w:rsidRDefault="00E30227" w14:paraId="69F59835" w14:textId="38B3C0C3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId20">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Neuroleptika vid psykos eller bipolär sjukdom</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5958997A" w14:textId="4DF4FE6F" w:rsidR="005F63AA" w:rsidRDefault="005F63AA" w:rsidP="00751366">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="005F63AA" w:rsidP="00751366" w:rsidRDefault="005F63AA" w14:paraId="5958997A" w14:textId="4DF4FE6F">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId21">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Neuroleptika vid beteendestörning eller tics</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17F501E9" w14:textId="05DCE37C" w:rsidR="0024217A" w:rsidRDefault="0024217A" w:rsidP="00751366">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0024217A" w:rsidP="00751366" w:rsidRDefault="0024217A" w14:paraId="17F501E9" w14:textId="05DCE37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId22">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Litium vid bipolär sjukdom</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22EEA37A" w14:textId="4504B63E" w:rsidR="0024217A" w:rsidRDefault="006A1D4C" w:rsidP="00751366">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="0024217A" w:rsidP="00751366" w:rsidRDefault="006A1D4C" w14:paraId="22EEA37A" w14:textId="4504B63E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId23">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Antiepileptika som stämningsstabiliserande medicin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A634828" w14:textId="16AC5ECB" w:rsidR="00E232D0" w:rsidRDefault="00E232D0" w:rsidP="00751366">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00E232D0" w:rsidP="00751366" w:rsidRDefault="00E232D0" w14:paraId="2A634828" w14:textId="16AC5ECB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId24">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Medicinering mot ADHD</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D687F6E" w14:textId="0A3A4C9C" w:rsidR="009800BC" w:rsidRDefault="00891722" w:rsidP="00751366">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="009800BC" w:rsidP="00751366" w:rsidRDefault="00891722" w14:paraId="0D687F6E" w14:textId="0A3A4C9C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId25">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Medicinering mot sömnbesvär</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79D39C17" w14:textId="76BEC464" w:rsidR="00C73032" w:rsidRPr="00C73032" w:rsidRDefault="00C73032" w:rsidP="00C73032">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Toc240528293"/>
+    <w:p w:rsidRPr="00C73032" w:rsidR="00C73032" w:rsidP="00C73032" w:rsidRDefault="00C73032" w14:paraId="79D39C17" w14:textId="76BEC464">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528293" w:id="11"/>
       <w:r w:rsidRPr="00C73032">
         <w:t>Ansvariga</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="46181484" w14:textId="5D5794BE" w:rsidR="00C73032" w:rsidRPr="00C73032" w:rsidRDefault="00C73032" w:rsidP="00C73032">
+    <w:p w:rsidRPr="00C73032" w:rsidR="00C73032" w:rsidP="00C73032" w:rsidRDefault="00C73032" w14:paraId="46181484" w14:textId="5D5794BE">
       <w:r w:rsidRPr="00C73032">
         <w:t>Ansvariga för att rutinen följs är Verksamhetschef, vårdenhetschef och vårdenhetsöverläkare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D7F707" w14:textId="22328AA7" w:rsidR="00C73032" w:rsidRPr="00C73032" w:rsidRDefault="00C73032" w:rsidP="002B04F2">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Toc240528294"/>
+    <w:p w:rsidRPr="00C73032" w:rsidR="00C73032" w:rsidP="002B04F2" w:rsidRDefault="00C73032" w14:paraId="24D7F707" w14:textId="22328AA7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528294" w:id="12"/>
       <w:r w:rsidRPr="00C73032">
         <w:t>Uppföljning och utvärdering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="6A9B6402" w14:textId="1781E433" w:rsidR="00040B98" w:rsidRDefault="00C73032" w:rsidP="00040B98">
+    <w:p w:rsidR="00040B98" w:rsidP="00040B98" w:rsidRDefault="00C73032" w14:paraId="6A9B6402" w14:textId="1781E433">
       <w:r w:rsidRPr="00C73032">
         <w:t>Verksamheten ansvarar för att följa upp att rutinen följs. Avsteg från rutinen rapporteras i</w:t>
       </w:r>
       <w:r w:rsidR="002B04F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C73032">
         <w:t>MedControl</w:t>
       </w:r>
       <w:r w:rsidR="002B04F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C73032">
         <w:t>PRO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1C31FF" w14:textId="77777777" w:rsidR="00040B98" w:rsidRDefault="00040B98">
+    <w:p w:rsidR="00040B98" w:rsidRDefault="00040B98" w14:paraId="6D1C31FF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9F621F" w14:textId="315A4074" w:rsidR="00323280" w:rsidRPr="00323280" w:rsidRDefault="00323280" w:rsidP="00323280">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="Bilaga1"/>
+    <w:p w:rsidRPr="00323280" w:rsidR="00323280" w:rsidP="00323280" w:rsidRDefault="00323280" w14:paraId="2D9F621F" w14:textId="315A4074">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528295" w:id="13"/>
+      <w:bookmarkStart w:name="Bilaga1" w:id="14"/>
       <w:r w:rsidRPr="00323280">
         <w:t>Bilaga 1. Prioriteringsstöd</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00323280">
         <w:t>till läkarbesök</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="8617" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2381"/>
         <w:gridCol w:w="6236"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A564BD" w14:paraId="3627A662" w14:textId="77777777" w:rsidTr="00F20D54">
+      <w:tr w:rsidR="00A564BD" w:rsidTr="00F20D54" w14:paraId="3627A662" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E896A2" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="14"/>
-          <w:p w14:paraId="089403E5" w14:textId="3A59ABEC" w:rsidR="00A564BD" w:rsidRPr="007D4CF9" w:rsidRDefault="00A564BD" w:rsidP="00040B98">
+          <w:p w:rsidRPr="007D4CF9" w:rsidR="00A564BD" w:rsidP="00040B98" w:rsidRDefault="00A564BD" w14:paraId="089403E5" w14:textId="3A59ABEC">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D4CF9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">PRIO 1 inom 14 </w:t>
             </w:r>
-            <w:r w:rsidR="00154921" w:rsidRPr="007D4CF9">
+            <w:r w:rsidRPr="007D4CF9" w:rsidR="00154921">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="007D4CF9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>agar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E896A2" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="627B0E66" w14:textId="4645277A" w:rsidR="00C32776" w:rsidRPr="00C32776" w:rsidRDefault="00C32776" w:rsidP="00C32776">
+          <w:p w:rsidRPr="00C32776" w:rsidR="00C32776" w:rsidP="00C32776" w:rsidRDefault="00C32776" w14:paraId="627B0E66" w14:textId="4645277A">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00C32776">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Läkemedelsbehandling av svåra symtom</w:t>
             </w:r>
             <w:r w:rsidRPr="00C32776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32776">
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00C32776">
               <w:t xml:space="preserve">Patient med betydligt nedsatt funktionsnivå </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32776">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00C32776">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(C-GAS &lt;40)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C32776">
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C32776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25E455D1" w14:textId="740C8557" w:rsidR="00C32776" w:rsidRPr="00C32776" w:rsidRDefault="00C32776" w:rsidP="00C32776">
+          <w:p w:rsidRPr="00C32776" w:rsidR="00C32776" w:rsidP="00C32776" w:rsidRDefault="00C32776" w14:paraId="25E455D1" w14:textId="740C8557">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00C32776">
               <w:t>Till exempel svår depression, psykos, självskadebeteende, maniska symtom, ätstörning med samsjuklighet för bedömning inför eventuell läkemedelsinsättning, eller i behov av tät uppföljning.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43BD08F2" w14:textId="6F0EEFC8" w:rsidR="00C32776" w:rsidRPr="00C32776" w:rsidRDefault="00C32776" w:rsidP="00C32776">
+          <w:p w:rsidRPr="00C32776" w:rsidR="00C32776" w:rsidP="00C32776" w:rsidRDefault="00C32776" w14:paraId="43BD08F2" w14:textId="6F0EEFC8">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00C32776">
               <w:t>Ta hänsyn till riskfaktorer som</w:t>
             </w:r>
             <w:r w:rsidR="00D7339A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C32776">
               <w:t>suicidalitet</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D7339A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32776">
               <w:t>(hög suicidrisk – akut bedömning via BUP-akuten!), svår impulsivitet, allvarligt självskadebeteende, skolfrånvaro, bristfälligt socialt nätverk,</w:t>
             </w:r>
             <w:r w:rsidR="00D7339A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C32776">
               <w:t>SoL</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D7339A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32776">
               <w:t>eller LVU-placerade barn.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02348EB7" w14:textId="604E7C24" w:rsidR="000679E0" w:rsidRPr="000679E0" w:rsidRDefault="000679E0" w:rsidP="000679E0">
+          <w:p w:rsidRPr="000679E0" w:rsidR="000679E0" w:rsidP="000679E0" w:rsidRDefault="000679E0" w14:paraId="02348EB7" w14:textId="604E7C24">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="000679E0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Undersökning/bedömning av akuta somatiska symtom</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="316621B3" w14:textId="5F622CEF" w:rsidR="00A564BD" w:rsidRDefault="000679E0" w:rsidP="00040B98">
+          <w:p w:rsidR="00A564BD" w:rsidP="00040B98" w:rsidRDefault="000679E0" w14:paraId="316621B3" w14:textId="5F622CEF">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="000679E0">
               <w:t>Av mer brådskande karaktär hänvisas till vårdcentralen eller barnmedicin (till exempel</w:t>
             </w:r>
             <w:r w:rsidRPr="000679E0">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000679E0">
               <w:t>akut tillkomna somatiska symtom, akut somatisk försämring eller akut svälttillstånd).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A564BD" w14:paraId="7244FB92" w14:textId="77777777" w:rsidTr="00F20D54">
+      <w:tr w:rsidR="00A564BD" w:rsidTr="00F20D54" w14:paraId="7244FB92" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCE5E" w:themeFill="accent3" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="2A26D156" w14:textId="0EF078DF" w:rsidR="00A564BD" w:rsidRPr="007D4CF9" w:rsidRDefault="008234D5" w:rsidP="00040B98">
+          <w:p w:rsidRPr="007D4CF9" w:rsidR="00A564BD" w:rsidP="00040B98" w:rsidRDefault="008234D5" w14:paraId="2A26D156" w14:textId="0EF078DF">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D4CF9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PRIO 2 inom 30 dagar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCE5E" w:themeFill="accent3" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="7C487540" w14:textId="6FCE34B3" w:rsidR="009A10C0" w:rsidRPr="009A10C0" w:rsidRDefault="009A10C0" w:rsidP="009A10C0">
+          <w:p w:rsidRPr="009A10C0" w:rsidR="009A10C0" w:rsidP="009A10C0" w:rsidRDefault="009A10C0" w14:paraId="7C487540" w14:textId="6FCE34B3">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009A10C0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Läkemedelsbehandling av medelsvåra symtom</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02C70EB7" w14:textId="0178ECB7" w:rsidR="009A10C0" w:rsidRPr="009A10C0" w:rsidRDefault="009A10C0" w:rsidP="009A10C0">
+          <w:p w:rsidRPr="009A10C0" w:rsidR="009A10C0" w:rsidP="009A10C0" w:rsidRDefault="009A10C0" w14:paraId="02C70EB7" w14:textId="0178ECB7">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009A10C0">
               <w:t>Patient med måttlig störning av funktionsnivå</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009A10C0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(C-GAS &lt;50)</w:t>
             </w:r>
             <w:r w:rsidRPr="009A10C0">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="298C3CB4" w14:textId="714366EB" w:rsidR="009A10C0" w:rsidRPr="009A10C0" w:rsidRDefault="009A10C0" w:rsidP="009A10C0">
+          <w:p w:rsidRPr="009A10C0" w:rsidR="009A10C0" w:rsidP="009A10C0" w:rsidRDefault="009A10C0" w14:paraId="298C3CB4" w14:textId="714366EB">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009A10C0">
               <w:t>Till exempel medelsvår depression hos patient med pågående behandling, frågeställning ADHD-medicin eller sömnmedicin. Ta hänsyn till riskfaktorer som impulsivitet, självskadebeteende, skolfrånvaro, skolsvårigheter, bristfälligt socialt nätverk.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04017E0B" w14:textId="60EB61BD" w:rsidR="009A10C0" w:rsidRPr="009A10C0" w:rsidRDefault="009A10C0" w:rsidP="009A10C0">
+          <w:p w:rsidRPr="009A10C0" w:rsidR="009A10C0" w:rsidP="009A10C0" w:rsidRDefault="009A10C0" w14:paraId="04017E0B" w14:textId="60EB61BD">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009A10C0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Undersökning/bedömning</w:t>
             </w:r>
             <w:r w:rsidRPr="009A10C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="484D1C66" w14:textId="55D59AB4" w:rsidR="009A10C0" w:rsidRPr="009A10C0" w:rsidRDefault="009A10C0" w:rsidP="009A10C0">
+          <w:p w:rsidRPr="009A10C0" w:rsidR="009A10C0" w:rsidP="009A10C0" w:rsidRDefault="009A10C0" w14:paraId="484D1C66" w14:textId="55D59AB4">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009A10C0">
               <w:t>Differentialdiagnostiska somatiska (inte akuta) frågeställningar för patienter med pågående behandling, läkardelen i en pågående utredning.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E39963A" w14:textId="1265A804" w:rsidR="00A564BD" w:rsidRDefault="009A10C0" w:rsidP="00040B98">
+          <w:p w:rsidR="00A564BD" w:rsidP="00040B98" w:rsidRDefault="009A10C0" w14:paraId="2E39963A" w14:textId="1265A804">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009A10C0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Tid för</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009A10C0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>diagnosdiskussion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009A10C0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>läggs in som planeringsunderlag i ELVIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A564BD" w14:paraId="7977AC0E" w14:textId="77777777" w:rsidTr="00F20D54">
+      <w:tr w:rsidR="00A564BD" w:rsidTr="00F20D54" w14:paraId="7977AC0E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="5B73FB56" w14:textId="0C3C2906" w:rsidR="00A564BD" w:rsidRPr="007D4CF9" w:rsidRDefault="008234D5" w:rsidP="00040B98">
+          <w:p w:rsidRPr="007D4CF9" w:rsidR="00A564BD" w:rsidP="00040B98" w:rsidRDefault="008234D5" w14:paraId="5B73FB56" w14:textId="0C3C2906">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D4CF9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">PRIO 3 inom </w:t>
             </w:r>
-            <w:r w:rsidR="00F33B9B" w:rsidRPr="007D4CF9">
+            <w:r w:rsidRPr="007D4CF9" w:rsidR="00F33B9B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>60 dagar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="2D754DDC" w14:textId="3F048600" w:rsidR="00596B3E" w:rsidRPr="00596B3E" w:rsidRDefault="00596B3E" w:rsidP="00596B3E">
+          <w:p w:rsidRPr="00596B3E" w:rsidR="00596B3E" w:rsidP="00596B3E" w:rsidRDefault="00596B3E" w14:paraId="2D754DDC" w14:textId="3F048600">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00596B3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Läkemedelsbehandling av medelsvåra, inte akuta symtom</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0838BEED" w14:textId="2037BC05" w:rsidR="00596B3E" w:rsidRPr="00596B3E" w:rsidRDefault="00596B3E" w:rsidP="00596B3E">
+          <w:p w:rsidRPr="00596B3E" w:rsidR="00596B3E" w:rsidP="00596B3E" w:rsidRDefault="00596B3E" w14:paraId="0838BEED" w14:textId="2037BC05">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00596B3E">
               <w:t>Patient med varierande funktionsförmåga</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00596B3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(C-GAS&gt;50)</w:t>
             </w:r>
             <w:r w:rsidRPr="00596B3E">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B7DF048" w14:textId="5CCEAA05" w:rsidR="00A564BD" w:rsidRDefault="00596B3E" w:rsidP="00040B98">
+          <w:p w:rsidR="00A564BD" w:rsidP="00040B98" w:rsidRDefault="00596B3E" w14:paraId="0B7DF048" w14:textId="5CCEAA05">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00596B3E">
               <w:t>Till exempel ADHD inför läkemedelsinsättning eller behov av läkemedelsjustering. Patienter som har ett stabilt mående och ett hållande socialt nätverk och/eller pågående behandling.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A564BD" w14:paraId="24707B74" w14:textId="77777777" w:rsidTr="00F20D54">
+      <w:tr w:rsidR="00A564BD" w:rsidTr="00F20D54" w14:paraId="24707B74" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7F10943C" w14:textId="0E091ED5" w:rsidR="00A564BD" w:rsidRPr="007D4CF9" w:rsidRDefault="00F33B9B" w:rsidP="00040B98">
+          <w:p w:rsidRPr="007D4CF9" w:rsidR="00A564BD" w:rsidP="00040B98" w:rsidRDefault="00F33B9B" w14:paraId="7F10943C" w14:textId="0E091ED5">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D4CF9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PRIO 4 inom</w:t>
             </w:r>
             <w:r w:rsidR="007D4CF9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007D4CF9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>90 dagar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="639031B0" w14:textId="6A00D96F" w:rsidR="00E049C1" w:rsidRPr="007D4CF9" w:rsidRDefault="00E049C1" w:rsidP="00E049C1">
+          <w:p w:rsidRPr="007D4CF9" w:rsidR="00E049C1" w:rsidP="00E049C1" w:rsidRDefault="00E049C1" w14:paraId="639031B0" w14:textId="6A00D96F">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E049C1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Läkemedelsuppföljning enligt PM, från år 2</w:t>
             </w:r>
             <w:r w:rsidR="007D4CF9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00E049C1">
               <w:t>Patient med exempelvis medicinering mot ADHD, depression, OCD; Ångest, bipolär sjukdom, psykos eller sömnsvårigheter.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A13CB71" w14:textId="11105949" w:rsidR="00E049C1" w:rsidRDefault="00E049C1" w:rsidP="00040B98">
+          <w:p w:rsidR="00E049C1" w:rsidP="00040B98" w:rsidRDefault="00E049C1" w14:paraId="3A13CB71" w14:textId="11105949">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E049C1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Körkortsbedömning</w:t>
             </w:r>
             <w:r w:rsidRPr="00E049C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007D4CF9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00E049C1">
               <w:t>Se rutin för läkarutlåtande till Trafikverket</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E049C1">
               <w:t>(till exempel patient med</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E049C1">
               <w:t>Intellektuell funktionsnedsättning (IF) och Tourettes syndrom)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A9306B7" w14:textId="0CF3CDBC" w:rsidR="007F3166" w:rsidRPr="007F3166" w:rsidRDefault="007F3166" w:rsidP="007F3166">
+    <w:p w:rsidRPr="007F3166" w:rsidR="007F3166" w:rsidP="007F3166" w:rsidRDefault="007F3166" w14:paraId="4A9306B7" w14:textId="0CF3CDBC">
       <w:r w:rsidRPr="007F3166">
         <w:t>OBS! Patienter som inte faller inom prio</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F3166">
         <w:t>1–4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F3166">
         <w:t>ska sättas upp utan prioritet men med medicinskt datum som beskriver när patienten senast ska ha ett besök.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057571DA" w14:textId="338AFC89" w:rsidR="007F3166" w:rsidRPr="007F3166" w:rsidRDefault="007F3166" w:rsidP="004E525D">
+    <w:p w:rsidRPr="007F3166" w:rsidR="007F3166" w:rsidP="004E525D" w:rsidRDefault="007F3166" w14:paraId="057571DA" w14:textId="338AFC89">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="007F3166">
         <w:t>Måldatum utöver PRIO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F3166">
         <w:t>1–4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059D63BC" w14:textId="0244DF32" w:rsidR="007F3166" w:rsidRPr="007F3166" w:rsidRDefault="007F3166" w:rsidP="007F3166">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="007F3166" w:rsidR="007F3166" w:rsidP="007F3166" w:rsidRDefault="007F3166" w14:paraId="059D63BC" w14:textId="0244DF32">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007F3166">
         <w:t>Om 6 månader</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0207C4DE" w14:textId="7BC31DA9" w:rsidR="007F3166" w:rsidRPr="007F3166" w:rsidRDefault="007F3166" w:rsidP="007F3166">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="007F3166" w:rsidR="007F3166" w:rsidP="007F3166" w:rsidRDefault="007F3166" w14:paraId="0207C4DE" w14:textId="7BC31DA9">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007F3166">
         <w:t>Om 12 månader</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E55886" w14:textId="7EDFD4B7" w:rsidR="00C73032" w:rsidRDefault="004E525D" w:rsidP="004E525D">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Toc240528296"/>
+    <w:p w:rsidR="00C73032" w:rsidP="004E525D" w:rsidRDefault="004E525D" w14:paraId="36E55886" w14:textId="7EDFD4B7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528296" w:id="15"/>
       <w:r>
         <w:t>Utbildningsnivå läkare</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="8812" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="1871"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E525D" w14:paraId="138F900D" w14:textId="77777777" w:rsidTr="007D4162">
+      <w:tr w:rsidR="004E525D" w:rsidTr="007D4162" w14:paraId="138F900D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8A7D3C" w14:textId="31797CF5" w:rsidR="004E525D" w:rsidRPr="000E2662" w:rsidRDefault="004E525D" w:rsidP="004E525D">
+          <w:p w:rsidRPr="000E2662" w:rsidR="004E525D" w:rsidP="004E525D" w:rsidRDefault="004E525D" w14:paraId="7A8A7D3C" w14:textId="31797CF5">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E2662">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Frågeställning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF36610" w14:textId="41546D84" w:rsidR="004E525D" w:rsidRPr="000E2662" w:rsidRDefault="004E525D" w:rsidP="004E525D">
+          <w:p w:rsidRPr="000E2662" w:rsidR="004E525D" w:rsidP="004E525D" w:rsidRDefault="004E525D" w14:paraId="2DF36610" w14:textId="41546D84">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E2662">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Utbildningsnivå</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9F4E66" w14:textId="63CB3F7D" w:rsidR="004E525D" w:rsidRPr="000E2662" w:rsidRDefault="004E525D" w:rsidP="004E525D">
+          <w:p w:rsidRPr="000E2662" w:rsidR="004E525D" w:rsidP="004E525D" w:rsidRDefault="004E525D" w14:paraId="6D9F4E66" w14:textId="63CB3F7D">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E2662">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ELVIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E525D" w14:paraId="595E19AC" w14:textId="77777777" w:rsidTr="007D4162">
+      <w:tr w:rsidR="004E525D" w:rsidTr="007D4162" w14:paraId="595E19AC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6FCBFF" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0595F2E8" w14:textId="49982C10" w:rsidR="004E525D" w:rsidRDefault="00697B34" w:rsidP="004E525D">
+          <w:p w:rsidR="004E525D" w:rsidP="004E525D" w:rsidRDefault="00697B34" w14:paraId="0595F2E8" w14:textId="49982C10">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00697B34">
               <w:t>Läkemedelsuppföljning ADHD, läkemedelsuppföljning depression eller ångest/OCD utan komplicerande faktorer, utredningar eller utredningsrutinen, körkortsbedömningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6D99A3" w14:textId="66FF8869" w:rsidR="00B252AE" w:rsidRDefault="00B252AE" w:rsidP="009A5997">
+          <w:p w:rsidR="00B252AE" w:rsidP="009A5997" w:rsidRDefault="00B252AE" w14:paraId="4F6D99A3" w14:textId="66FF8869">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00B252AE">
               <w:t>Underläkare, ST-läkare BUM,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="649459E3" w14:textId="3AABD430" w:rsidR="004E525D" w:rsidRDefault="00B252AE" w:rsidP="004E525D">
+          <w:p w:rsidR="004E525D" w:rsidP="004E525D" w:rsidRDefault="00B252AE" w14:paraId="649459E3" w14:textId="3AABD430">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00B252AE">
               <w:t>ST-läkare BUP första 6 månader.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A494EBB" w14:textId="6A76BCD0" w:rsidR="004E525D" w:rsidRDefault="0026647A" w:rsidP="004E525D">
+          <w:p w:rsidR="004E525D" w:rsidP="004E525D" w:rsidRDefault="0026647A" w14:paraId="2A494EBB" w14:textId="6A76BCD0">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>UL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E525D" w14:paraId="740563F9" w14:textId="77777777" w:rsidTr="007D4162">
+      <w:tr w:rsidR="004E525D" w:rsidTr="007D4162" w14:paraId="740563F9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0BCF1A" w14:textId="006A5339" w:rsidR="004E525D" w:rsidRDefault="00A045D0" w:rsidP="004E525D">
+          <w:p w:rsidR="004E525D" w:rsidP="004E525D" w:rsidRDefault="00A045D0" w14:paraId="0A0BCF1A" w14:textId="006A5339">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00A045D0">
               <w:t>Alla typer av besök förutom särskilt komplicerade/komplexa fall som bedöms i behov av</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> handläggning genom specialistkompetent läkare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0214D657" w14:textId="6C90B1E7" w:rsidR="004E525D" w:rsidRDefault="0026647A" w:rsidP="004E525D">
+          <w:p w:rsidR="004E525D" w:rsidP="004E525D" w:rsidRDefault="0026647A" w14:paraId="0214D657" w14:textId="6C90B1E7">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0026647A">
               <w:t>ST-läkare BUP eller VUP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="746F7C6D" w14:textId="35E3939F" w:rsidR="004E525D" w:rsidRDefault="0026647A" w:rsidP="004E525D">
+          <w:p w:rsidR="004E525D" w:rsidP="004E525D" w:rsidRDefault="0026647A" w14:paraId="746F7C6D" w14:textId="35E3939F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>ST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E525D" w14:paraId="0181F01C" w14:textId="77777777" w:rsidTr="007D4162">
+      <w:tr w:rsidR="004E525D" w:rsidTr="007D4162" w14:paraId="0181F01C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2608"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFDE93" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0DD93A7A" w14:textId="56DA7DBE" w:rsidR="004E525D" w:rsidRDefault="0026647A" w:rsidP="004E525D">
+          <w:p w:rsidR="004E525D" w:rsidP="004E525D" w:rsidRDefault="0026647A" w14:paraId="0DD93A7A" w14:textId="56DA7DBE">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0026647A">
               <w:t>Särskilt komplexa/komplicerade fall, specialistläkare/överläkare beslutar om denna nivå.</w:t>
             </w:r>
             <w:r w:rsidRPr="0026647A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61A506E7" w14:textId="1DB69981" w:rsidR="004E525D" w:rsidRDefault="00032521" w:rsidP="004E525D">
+          <w:p w:rsidR="004E525D" w:rsidP="004E525D" w:rsidRDefault="00032521" w14:paraId="61A506E7" w14:textId="1DB69981">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00032521">
               <w:t>Specialistläkare, överläkare, eventuellt ST-läkare BUP år 4/5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1306A8AF" w14:textId="76900E40" w:rsidR="004E525D" w:rsidRDefault="00032521" w:rsidP="004E525D">
+          <w:p w:rsidR="004E525D" w:rsidP="004E525D" w:rsidRDefault="00032521" w14:paraId="1306A8AF" w14:textId="76900E40">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>ÖL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C25024F" w14:textId="77777777" w:rsidR="004E525D" w:rsidRDefault="004E525D" w:rsidP="004E525D"/>
-    <w:p w14:paraId="6CE3E9E8" w14:textId="7E914883" w:rsidR="00174274" w:rsidRDefault="00174274">
+    <w:p w:rsidR="004E525D" w:rsidP="004E525D" w:rsidRDefault="004E525D" w14:paraId="3C25024F" w14:textId="77777777"/>
+    <w:p w:rsidR="00174274" w:rsidRDefault="00174274" w14:paraId="6CE3E9E8" w14:textId="7E914883">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2697C4B3" w14:textId="55339848" w:rsidR="00174274" w:rsidRDefault="00833B8F" w:rsidP="00833B8F">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="BIlaga2"/>
+    <w:p w:rsidR="00174274" w:rsidP="00833B8F" w:rsidRDefault="00833B8F" w14:paraId="2697C4B3" w14:textId="55339848">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528297" w:id="16"/>
+      <w:bookmarkStart w:name="BIlaga2" w:id="17"/>
       <w:r w:rsidRPr="00833B8F">
         <w:t>Bilaga</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00833B8F">
         <w:t>2. Taligenkänningsmall</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00833B8F">
         <w:t>läkarbesök</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="8642" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C21000" w14:paraId="4C82E78A" w14:textId="77777777" w:rsidTr="00205A41">
+      <w:tr w:rsidR="00C21000" w:rsidTr="00205A41" w14:paraId="4C82E78A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="17"/>
-          <w:p w14:paraId="12A46DE4" w14:textId="270AB6C2" w:rsidR="00C21000" w:rsidRPr="0046546C" w:rsidRDefault="00C21000" w:rsidP="00793C0B">
+          <w:p w:rsidRPr="0046546C" w:rsidR="00C21000" w:rsidP="00793C0B" w:rsidRDefault="00C21000" w14:paraId="12A46DE4" w14:textId="270AB6C2">
             <w:pPr>
               <w:ind w:left="0" w:right="867"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046546C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Fall</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="491883BE" w14:textId="2C75BE5B" w:rsidR="00C21000" w:rsidRPr="0046546C" w:rsidRDefault="00C21000" w:rsidP="00793C0B">
+          <w:p w:rsidRPr="0046546C" w:rsidR="00C21000" w:rsidP="00793C0B" w:rsidRDefault="00C21000" w14:paraId="491883BE" w14:textId="2C75BE5B">
             <w:pPr>
               <w:ind w:left="0" w:right="867"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046546C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Exempel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C21000" w14:paraId="5259BEA1" w14:textId="77777777" w:rsidTr="00205A41">
+      <w:tr w:rsidR="00C21000" w:rsidTr="00205A41" w14:paraId="5259BEA1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="54F978F7" w14:textId="094200DE" w:rsidR="00C21000" w:rsidRDefault="00C21000" w:rsidP="00793C0B">
+          <w:p w:rsidR="00C21000" w:rsidP="00793C0B" w:rsidRDefault="00C21000" w14:paraId="54F978F7" w14:textId="094200DE">
             <w:pPr>
               <w:ind w:left="0" w:right="867"/>
             </w:pPr>
             <w:r>
               <w:t>LMIPSYKOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="01A281C9" w14:textId="60FB6B2A" w:rsidR="00C21000" w:rsidRDefault="00C21000" w:rsidP="00793C0B">
+          <w:p w:rsidR="00C21000" w:rsidP="00793C0B" w:rsidRDefault="00C21000" w14:paraId="01A281C9" w14:textId="60FB6B2A">
             <w:pPr>
               <w:ind w:left="0" w:right="867"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="007D3218">
               <w:t>RIO</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 1 – LMI PSYKOS ÖL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C21000" w:rsidRPr="007D3218" w14:paraId="38A4F641" w14:textId="77777777" w:rsidTr="00205A41">
+      <w:tr w:rsidRPr="007D3218" w:rsidR="00C21000" w:rsidTr="00205A41" w14:paraId="38A4F641" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="57F312AF" w14:textId="30383254" w:rsidR="00C21000" w:rsidRDefault="00C21000" w:rsidP="00793C0B">
+          <w:p w:rsidR="00C21000" w:rsidP="00793C0B" w:rsidRDefault="00C21000" w14:paraId="57F312AF" w14:textId="30383254">
             <w:pPr>
               <w:ind w:left="0" w:right="867"/>
             </w:pPr>
             <w:r>
               <w:t>DEP (medelsvår utan risk)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2320B3F8" w14:textId="66F925B1" w:rsidR="00C21000" w:rsidRPr="007D3218" w:rsidRDefault="007D3218" w:rsidP="00793C0B">
+          <w:p w:rsidRPr="007D3218" w:rsidR="00C21000" w:rsidP="00793C0B" w:rsidRDefault="007D3218" w14:paraId="2320B3F8" w14:textId="66F925B1">
             <w:pPr>
               <w:ind w:left="0" w:right="867"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3218">
               <w:t>PRIO 2 LMU – DEP – ST-LÄ</w:t>
             </w:r>
             <w:r>
               <w:t>K</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C21000" w14:paraId="0AA7B24F" w14:textId="77777777" w:rsidTr="00205A41">
+      <w:tr w:rsidR="00C21000" w:rsidTr="00205A41" w14:paraId="0AA7B24F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2B87E831" w14:textId="40658F79" w:rsidR="00C21000" w:rsidRDefault="007D3218" w:rsidP="00793C0B">
+          <w:p w:rsidR="00C21000" w:rsidP="00793C0B" w:rsidRDefault="007D3218" w14:paraId="2B87E831" w14:textId="40658F79">
             <w:pPr>
               <w:ind w:left="0" w:right="867"/>
             </w:pPr>
             <w:r>
               <w:t>ÅNGEST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="17E36BB5" w14:textId="2E0E055F" w:rsidR="00C21000" w:rsidRDefault="007D3218" w:rsidP="00793C0B">
+          <w:p w:rsidR="00C21000" w:rsidP="00793C0B" w:rsidRDefault="007D3218" w14:paraId="17E36BB5" w14:textId="2E0E055F">
             <w:pPr>
               <w:ind w:left="0" w:right="867"/>
             </w:pPr>
             <w:r>
               <w:t>PRIO 3 – LMU – ÅNG - UL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C21000" w14:paraId="3C9F1EF5" w14:textId="77777777" w:rsidTr="00205A41">
+      <w:tr w:rsidR="00C21000" w:rsidTr="00205A41" w14:paraId="3C9F1EF5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5E7032F9" w14:textId="2669A7F6" w:rsidR="00C21000" w:rsidRDefault="007D3218" w:rsidP="00793C0B">
+          <w:p w:rsidR="00C21000" w:rsidP="00793C0B" w:rsidRDefault="007D3218" w14:paraId="5E7032F9" w14:textId="2669A7F6">
             <w:pPr>
               <w:ind w:left="0" w:right="867"/>
             </w:pPr>
             <w:r>
               <w:t>Stabil årlig kontroll</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="11607618" w14:textId="642BEEE4" w:rsidR="00C21000" w:rsidRDefault="007D3218" w:rsidP="00793C0B">
+          <w:p w:rsidR="00C21000" w:rsidP="00793C0B" w:rsidRDefault="007D3218" w14:paraId="11607618" w14:textId="642BEEE4">
             <w:pPr>
               <w:ind w:left="0" w:right="867"/>
             </w:pPr>
             <w:r>
               <w:t>Om 1 år (måldatum</w:t>
             </w:r>
             <w:r w:rsidR="003920FA">
               <w:t>) LMU sömn - läkare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58EF403B" w14:textId="379A124F" w:rsidR="00793C0B" w:rsidRDefault="00793C0B" w:rsidP="00833B8F"/>
-    <w:p w14:paraId="2CBD3BF7" w14:textId="77777777" w:rsidR="00793C0B" w:rsidRDefault="00793C0B">
+    <w:p w:rsidR="00793C0B" w:rsidP="00833B8F" w:rsidRDefault="00793C0B" w14:paraId="58EF403B" w14:textId="379A124F"/>
+    <w:p w:rsidR="00793C0B" w:rsidRDefault="00793C0B" w14:paraId="2CBD3BF7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B571A55" w14:textId="4AB6E7FE" w:rsidR="00833B8F" w:rsidRDefault="0022428E" w:rsidP="00205A41">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="Bilaga3"/>
+    <w:p w:rsidR="00833B8F" w:rsidP="00205A41" w:rsidRDefault="0022428E" w14:paraId="5B571A55" w14:textId="4AB6E7FE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528298" w:id="18"/>
+      <w:bookmarkStart w:name="Bilaga3" w:id="19"/>
       <w:r w:rsidRPr="0022428E">
         <w:t>Bilaga 3. Prioriteringsstöd till sjuksköterskebesök</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="0022428E">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="8642" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2264"/>
         <w:gridCol w:w="6378"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0022428E" w14:paraId="4E4F4B22" w14:textId="77777777" w:rsidTr="0091153E">
+      <w:tr w:rsidR="0022428E" w:rsidTr="0091153E" w14:paraId="4E4F4B22" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E896A2" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="19"/>
-          <w:p w14:paraId="28F1AF52" w14:textId="0E0D4696" w:rsidR="0022428E" w:rsidRPr="0091153E" w:rsidRDefault="0022428E" w:rsidP="00833B8F">
+          <w:p w:rsidRPr="0091153E" w:rsidR="0022428E" w:rsidP="00833B8F" w:rsidRDefault="0022428E" w14:paraId="28F1AF52" w14:textId="0E0D4696">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091153E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PRIO 1 inom 14 dagar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E896A2" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="28172905" w14:textId="77777777" w:rsidR="009455EE" w:rsidRPr="009455EE" w:rsidRDefault="009455EE" w:rsidP="009455EE">
+          <w:p w:rsidRPr="009455EE" w:rsidR="009455EE" w:rsidP="009455EE" w:rsidRDefault="009455EE" w14:paraId="28172905" w14:textId="17D45037">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009455EE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Nyinsatta läkemedel mot depression, ångest, tvång, psykos eller bipolär sjukdom enligt PM</w:t>
+              <w:t>Nyinsatta läkemedel mot depression, psykos eller bipolär sjukdom enligt PM</w:t>
             </w:r>
             <w:r w:rsidRPr="009455EE">
               <w:t>  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B8D712C" w14:textId="77777777" w:rsidR="009455EE" w:rsidRPr="009455EE" w:rsidRDefault="009455EE" w:rsidP="009455EE">
+          <w:p w:rsidRPr="009455EE" w:rsidR="009455EE" w:rsidP="009455EE" w:rsidRDefault="009455EE" w14:paraId="1B8D712C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009455EE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Läkemedelsbehandling av svåra symtom, utöver PM</w:t>
             </w:r>
             <w:r w:rsidRPr="009455EE">
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C3B5BFC" w14:textId="77777777" w:rsidR="009455EE" w:rsidRPr="009455EE" w:rsidRDefault="009455EE" w:rsidP="009455EE">
+          <w:p w:rsidRPr="009455EE" w:rsidR="009455EE" w:rsidP="009455EE" w:rsidRDefault="009455EE" w14:paraId="1C3B5BFC" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009455EE">
               <w:t>Patient med betydligt nedsatt funktionsnivå </w:t>
             </w:r>
             <w:r w:rsidRPr="009455EE">
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009455EE">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="009455EE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C-GAS &lt;40</w:t>
             </w:r>
             <w:r w:rsidRPr="009455EE">
               <w:t>):  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C449276" w14:textId="77777777" w:rsidR="009455EE" w:rsidRPr="009455EE" w:rsidRDefault="009455EE" w:rsidP="009455EE">
+          <w:p w:rsidRPr="009455EE" w:rsidR="009455EE" w:rsidP="009455EE" w:rsidRDefault="009455EE" w14:paraId="2C449276" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009455EE">
               <w:t>Ostabilt mående, till exempel svår depression, psykos, självskadebeteende, maniska symtom; behov av justering </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DB39062" w14:textId="77777777" w:rsidR="009455EE" w:rsidRPr="009455EE" w:rsidRDefault="009455EE" w:rsidP="009455EE">
+          <w:p w:rsidRPr="009455EE" w:rsidR="009455EE" w:rsidP="009455EE" w:rsidRDefault="009455EE" w14:paraId="5DB39062" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009455EE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Psykoedukation</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> depression C-GAS</w:t>
+              <w:t>Psykoedukation depression C-GAS</w:t>
             </w:r>
             <w:r w:rsidRPr="009455EE">
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ADF9476" w14:textId="77777777" w:rsidR="0022428E" w:rsidRDefault="0022428E" w:rsidP="00833B8F">
+          <w:p w:rsidR="0022428E" w:rsidP="00833B8F" w:rsidRDefault="0022428E" w14:paraId="5ADF9476" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022428E" w14:paraId="41938EE1" w14:textId="77777777" w:rsidTr="0091153E">
+      <w:tr w:rsidR="0022428E" w:rsidTr="0091153E" w14:paraId="41938EE1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCE5E" w:themeFill="accent3" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="53023024" w14:textId="7FB86836" w:rsidR="0022428E" w:rsidRPr="0091153E" w:rsidRDefault="009455EE" w:rsidP="00833B8F">
+          <w:p w:rsidRPr="0091153E" w:rsidR="0022428E" w:rsidP="00833B8F" w:rsidRDefault="009455EE" w14:paraId="53023024" w14:textId="7FB86836">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091153E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PRIO 2 inom 30 dagar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFCE5E" w:themeFill="accent3" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="37B2B3CB" w14:textId="77777777" w:rsidR="00891CB7" w:rsidRPr="00891CB7" w:rsidRDefault="00891CB7" w:rsidP="00891CB7">
+          <w:p w:rsidRPr="00891CB7" w:rsidR="00891CB7" w:rsidP="00891CB7" w:rsidRDefault="00891CB7" w14:paraId="37B2B3CB" w14:textId="50F27932">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00891CB7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Nyinsatt medicinering av ADHD sömnbesvär, nyinsatt vid behovs medicin för till exempel ångest</w:t>
+              <w:t>Nyinsatt medicinering av ADHD</w:t>
+            </w:r>
+            <w:r w:rsidR="00173314">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, ångest, tvång,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00891CB7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sömnbesvär, nyinsatt vid behovs medicin för till exempel ångest</w:t>
             </w:r>
             <w:r w:rsidRPr="00891CB7">
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DA85187" w14:textId="77777777" w:rsidR="00891CB7" w:rsidRPr="00891CB7" w:rsidRDefault="00891CB7" w:rsidP="00891CB7">
+          <w:p w:rsidRPr="00891CB7" w:rsidR="00891CB7" w:rsidP="00891CB7" w:rsidRDefault="00891CB7" w14:paraId="5DA85187" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00891CB7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Läkemedelsbehandling av medelsvåra symtom utöver PM</w:t>
             </w:r>
             <w:r w:rsidRPr="00891CB7">
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D4C9FA2" w14:textId="77777777" w:rsidR="00891CB7" w:rsidRPr="00891CB7" w:rsidRDefault="00891CB7" w:rsidP="00891CB7">
+          <w:p w:rsidRPr="00891CB7" w:rsidR="00891CB7" w:rsidP="00891CB7" w:rsidRDefault="00891CB7" w14:paraId="1D4C9FA2" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00891CB7">
               <w:t>Patient med måttlig störning av funktionsnivå (</w:t>
             </w:r>
             <w:r w:rsidRPr="00891CB7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C-GAS &lt;50</w:t>
             </w:r>
             <w:r w:rsidRPr="00891CB7">
               <w:t>): </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F94B96F" w14:textId="77777777" w:rsidR="00891CB7" w:rsidRPr="00891CB7" w:rsidRDefault="00891CB7" w:rsidP="00891CB7">
+          <w:p w:rsidRPr="00891CB7" w:rsidR="00891CB7" w:rsidP="00891CB7" w:rsidRDefault="00891CB7" w14:paraId="1F94B96F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00891CB7">
               <w:t>Till exempel medelsvår depression hos patient med pågående läkemedelsbehandling, risk för försämring </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="279A97EA" w14:textId="77777777" w:rsidR="00891CB7" w:rsidRPr="00891CB7" w:rsidRDefault="00891CB7" w:rsidP="00891CB7">
+          <w:p w:rsidRPr="00891CB7" w:rsidR="00891CB7" w:rsidP="00891CB7" w:rsidRDefault="00891CB7" w14:paraId="279A97EA" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00891CB7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Patient i behov av medicinjustering, utan allvarliga biverkningar och med C-GAS &gt;50</w:t>
             </w:r>
             <w:r w:rsidRPr="00891CB7">
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70C2B583" w14:textId="77777777" w:rsidR="00891CB7" w:rsidRPr="00891CB7" w:rsidRDefault="00891CB7" w:rsidP="00891CB7">
+          <w:p w:rsidRPr="00891CB7" w:rsidR="00891CB7" w:rsidP="00891CB7" w:rsidRDefault="00891CB7" w14:paraId="70C2B583" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00891CB7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Psykoedukation</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Psykoedukation depression C-GAS &gt;40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00891CB7">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0022428E" w:rsidP="00833B8F" w:rsidRDefault="00891CB7" w14:paraId="15FDB849" w14:textId="153F2C4C">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
             <w:r w:rsidRPr="00891CB7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> depression C-GAS &gt;40</w:t>
+              <w:t>Psykoedukation ångest, OCD</w:t>
             </w:r>
             <w:r w:rsidRPr="00891CB7">
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15FDB849" w14:textId="153F2C4C" w:rsidR="0022428E" w:rsidRDefault="00891CB7" w:rsidP="00833B8F">
-[...22 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022428E" w14:paraId="3D39D2AE" w14:textId="77777777" w:rsidTr="0091153E">
+      <w:tr w:rsidR="0022428E" w:rsidTr="0091153E" w14:paraId="3D39D2AE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="54DD16B8" w14:textId="20904F29" w:rsidR="0022428E" w:rsidRPr="0091153E" w:rsidRDefault="00891CB7" w:rsidP="00833B8F">
+          <w:p w:rsidRPr="0091153E" w:rsidR="0022428E" w:rsidP="00833B8F" w:rsidRDefault="00891CB7" w14:paraId="54DD16B8" w14:textId="20904F29">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091153E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PRIO 3 inom 60 dagar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="7EFE1FDB" w14:textId="77777777" w:rsidR="00891CB7" w:rsidRPr="00891CB7" w:rsidRDefault="00891CB7" w:rsidP="00891CB7">
+          <w:p w:rsidRPr="00891CB7" w:rsidR="00891CB7" w:rsidP="00891CB7" w:rsidRDefault="00891CB7" w14:paraId="7EFE1FDB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00891CB7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Läkemedelsuppföljning enligt PM, år 1 </w:t>
             </w:r>
             <w:r w:rsidRPr="00891CB7">
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76191176" w14:textId="77777777" w:rsidR="00891CB7" w:rsidRPr="00891CB7" w:rsidRDefault="00891CB7" w:rsidP="00891CB7">
+          <w:p w:rsidRPr="00891CB7" w:rsidR="00891CB7" w:rsidP="00891CB7" w:rsidRDefault="00891CB7" w14:paraId="76191176" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00891CB7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Läkemedelsbehandling av medelsvåra, icke akuta symtom utöver PM </w:t>
             </w:r>
             <w:r w:rsidRPr="00891CB7">
               <w:t>Patient med varierande funktionsförmåga, uppföljning efter en mer ostabil period (</w:t>
             </w:r>
             <w:r w:rsidRPr="00891CB7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C-GAS &gt;50</w:t>
             </w:r>
             <w:r w:rsidRPr="00891CB7">
               <w:t>) eller till exempel Informationsinhämtning inför omvårdnadsbidrag </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ABFD447" w14:textId="77777777" w:rsidR="00891CB7" w:rsidRPr="00891CB7" w:rsidRDefault="00891CB7" w:rsidP="00891CB7">
+          <w:p w:rsidRPr="00891CB7" w:rsidR="00891CB7" w:rsidP="00891CB7" w:rsidRDefault="00891CB7" w14:paraId="3ABFD447" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00891CB7">
               <w:t>Uppföljning av VAB eller sjukskrivning från skolan </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40BD6789" w14:textId="5550A144" w:rsidR="0022428E" w:rsidRDefault="00891CB7" w:rsidP="00833B8F">
+          <w:p w:rsidR="0022428E" w:rsidP="00833B8F" w:rsidRDefault="00891CB7" w14:paraId="40BD6789" w14:textId="5550A144">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00891CB7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rådgivning kost, sömn, motion (FAR?) för patient C-GAS &gt;50</w:t>
             </w:r>
             <w:r w:rsidRPr="00891CB7">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022428E" w14:paraId="2FE17B39" w14:textId="77777777" w:rsidTr="0091153E">
+      <w:tr w:rsidR="0022428E" w:rsidTr="0091153E" w14:paraId="2FE17B39" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5423DE" w14:textId="407305D9" w:rsidR="0022428E" w:rsidRPr="0091153E" w:rsidRDefault="00891CB7" w:rsidP="00833B8F">
+          <w:p w:rsidRPr="0091153E" w:rsidR="0022428E" w:rsidP="00833B8F" w:rsidRDefault="00891CB7" w14:paraId="6E5423DE" w14:textId="407305D9">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091153E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">PRIO </w:t>
             </w:r>
-            <w:r w:rsidR="00205A41" w:rsidRPr="0091153E">
+            <w:r w:rsidRPr="0091153E" w:rsidR="00205A41">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4 enligt PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="45C3452D" w14:textId="77777777" w:rsidR="00205A41" w:rsidRPr="00205A41" w:rsidRDefault="00205A41" w:rsidP="00205A41">
+          <w:p w:rsidRPr="00205A41" w:rsidR="00205A41" w:rsidP="00205A41" w:rsidRDefault="00205A41" w14:paraId="45C3452D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00205A41">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Läkemedelsuppföljning enligt PM, från år 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00205A41">
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CF0E081" w14:textId="5ED73C3E" w:rsidR="0022428E" w:rsidRDefault="00205A41" w:rsidP="00833B8F">
+          <w:p w:rsidR="0022428E" w:rsidP="00833B8F" w:rsidRDefault="00205A41" w14:paraId="2CF0E081" w14:textId="5ED73C3E">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00205A41">
               <w:t>Patient med exempelvis medicinering mot ADHD, depression, OCD, ångest, bipolär sjukdom, psykos eller sömnsvårigheter </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43A84CC6" w14:textId="6376C635" w:rsidR="0091153E" w:rsidRDefault="0091153E" w:rsidP="00833B8F"/>
-    <w:p w14:paraId="5E9EBB7D" w14:textId="77777777" w:rsidR="0091153E" w:rsidRDefault="0091153E">
+    <w:p w:rsidR="0091153E" w:rsidP="00833B8F" w:rsidRDefault="0091153E" w14:paraId="43A84CC6" w14:textId="6376C635"/>
+    <w:p w:rsidR="0091153E" w:rsidRDefault="0091153E" w14:paraId="5E9EBB7D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55240F96" w14:textId="71072A26" w:rsidR="0022428E" w:rsidRDefault="001D57FD" w:rsidP="009E4943">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="21" w:name="Bilaga4"/>
+    <w:p w:rsidR="0022428E" w:rsidP="009E4943" w:rsidRDefault="001D57FD" w14:paraId="55240F96" w14:textId="71072A26">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528299" w:id="20"/>
+      <w:bookmarkStart w:name="Bilaga4" w:id="21"/>
       <w:r w:rsidRPr="001D57FD">
         <w:t>Bilaga 4. Taligenkänningsmall sjuksköterskebesök</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="001D57FD">
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="8784" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3953"/>
         <w:gridCol w:w="4831"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D13FA" w14:paraId="6B78A28C" w14:textId="77777777" w:rsidTr="009E4943">
+      <w:tr w:rsidR="007D13FA" w:rsidTr="009E4943" w14:paraId="6B78A28C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3953" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="21"/>
-          <w:p w14:paraId="5C0E3000" w14:textId="16382C90" w:rsidR="007D13FA" w:rsidRPr="009E4943" w:rsidRDefault="007D13FA" w:rsidP="00833B8F">
+          <w:p w:rsidRPr="009E4943" w:rsidR="007D13FA" w:rsidP="00833B8F" w:rsidRDefault="007D13FA" w14:paraId="5C0E3000" w14:textId="16382C90">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4943">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Fall</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="27546377" w14:textId="499B3D65" w:rsidR="007D13FA" w:rsidRPr="009E4943" w:rsidRDefault="007D13FA" w:rsidP="00833B8F">
+          <w:p w:rsidRPr="009E4943" w:rsidR="007D13FA" w:rsidP="00833B8F" w:rsidRDefault="007D13FA" w14:paraId="27546377" w14:textId="499B3D65">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4943">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Exempel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13FA" w:rsidRPr="00E82C93" w14:paraId="4F1CB04B" w14:textId="77777777" w:rsidTr="009E4943">
+      <w:tr w:rsidRPr="00E82C93" w:rsidR="007D13FA" w:rsidTr="009E4943" w14:paraId="4F1CB04B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3953" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0E00B84B" w14:textId="05FA4850" w:rsidR="007D13FA" w:rsidRDefault="007D13FA" w:rsidP="00833B8F">
+          <w:p w:rsidR="007D13FA" w:rsidP="00833B8F" w:rsidRDefault="007D13FA" w14:paraId="0E00B84B" w14:textId="05FA4850">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>PSYK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4CAACA38" w14:textId="4A69EE7E" w:rsidR="007D13FA" w:rsidRPr="00E82C93" w:rsidRDefault="007D13FA" w:rsidP="00833B8F">
+          <w:p w:rsidRPr="00E82C93" w:rsidR="007D13FA" w:rsidP="00833B8F" w:rsidRDefault="007D13FA" w14:paraId="4CAACA38" w14:textId="4A69EE7E">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E82C93">
               <w:t>PRIO</w:t>
             </w:r>
-            <w:r w:rsidR="00E82C93" w:rsidRPr="00E82C93">
+            <w:r w:rsidRPr="00E82C93" w:rsidR="00E82C93">
               <w:t xml:space="preserve">1 – LMU – PSYK – SSK </w:t>
             </w:r>
             <w:r w:rsidR="00E82C93">
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidR="00E82C93" w:rsidRPr="00E82C93">
+            <w:r w:rsidRPr="00E82C93" w:rsidR="00E82C93">
               <w:t xml:space="preserve"> EG</w:t>
             </w:r>
             <w:r w:rsidR="00E82C93">
               <w:t>, VG, TG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13FA" w:rsidRPr="00E82C93" w14:paraId="3EB5701D" w14:textId="77777777" w:rsidTr="009E4943">
+      <w:tr w:rsidRPr="00E82C93" w:rsidR="007D13FA" w:rsidTr="009E4943" w14:paraId="3EB5701D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3953" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA400F2" w14:textId="50593E20" w:rsidR="007D13FA" w:rsidRDefault="007D13FA" w:rsidP="00833B8F">
+          <w:p w:rsidR="007D13FA" w:rsidP="00833B8F" w:rsidRDefault="007D13FA" w14:paraId="1AA400F2" w14:textId="50593E20">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>DEP (medelsvår utan risk)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="20C4F345" w14:textId="4CE289C1" w:rsidR="007D13FA" w:rsidRPr="00E82C93" w:rsidRDefault="00E82C93" w:rsidP="00833B8F">
+          <w:p w:rsidRPr="00E82C93" w:rsidR="007D13FA" w:rsidP="00833B8F" w:rsidRDefault="00E82C93" w14:paraId="20C4F345" w14:textId="4CE289C1">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E82C93">
               <w:t xml:space="preserve">PRIO2 – LMU – DEP – SSK </w:t>
             </w:r>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00E82C93">
               <w:t xml:space="preserve"> EG</w:t>
             </w:r>
             <w:r>
               <w:t>, VG, TG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13FA" w:rsidRPr="00E82C93" w14:paraId="329D3E0B" w14:textId="77777777" w:rsidTr="009E4943">
+      <w:tr w:rsidRPr="00E82C93" w:rsidR="007D13FA" w:rsidTr="009E4943" w14:paraId="329D3E0B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3953" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="519ADE67" w14:textId="77D4FB41" w:rsidR="007D13FA" w:rsidRDefault="007D13FA" w:rsidP="00833B8F">
+          <w:p w:rsidR="007D13FA" w:rsidP="00833B8F" w:rsidRDefault="007D13FA" w14:paraId="519ADE67" w14:textId="77D4FB41">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>ÅNGEST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3D52F567" w14:textId="168ECB43" w:rsidR="007D13FA" w:rsidRPr="00E82C93" w:rsidRDefault="00E82C93" w:rsidP="00833B8F">
+          <w:p w:rsidRPr="00E82C93" w:rsidR="007D13FA" w:rsidP="00833B8F" w:rsidRDefault="00E82C93" w14:paraId="3D52F567" w14:textId="168ECB43">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E82C93">
               <w:t xml:space="preserve">PRIO3 – LMU – ÅNG – SSK </w:t>
             </w:r>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00E82C93">
               <w:t xml:space="preserve"> EG</w:t>
             </w:r>
             <w:r>
               <w:t>, VG, TG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D13FA" w14:paraId="68122DD6" w14:textId="77777777" w:rsidTr="009E4943">
+      <w:tr w:rsidR="007D13FA" w:rsidTr="009E4943" w14:paraId="68122DD6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3953" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="55620CBA" w14:textId="1A74EB4B" w:rsidR="007D13FA" w:rsidRDefault="007D13FA" w:rsidP="00833B8F">
+          <w:p w:rsidR="007D13FA" w:rsidP="00833B8F" w:rsidRDefault="007D13FA" w14:paraId="55620CBA" w14:textId="1A74EB4B">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Stabil årlig kontroll</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8F2884" w14:textId="4998166D" w:rsidR="007D13FA" w:rsidRDefault="00E82C93" w:rsidP="00833B8F">
+          <w:p w:rsidR="007D13FA" w:rsidP="00833B8F" w:rsidRDefault="00E82C93" w14:paraId="2D8F2884" w14:textId="4998166D">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Om 1 år (måldatum) LMU </w:t>
             </w:r>
             <w:r w:rsidR="009E4943">
               <w:t>– SÖMN – SSK – EG, VG, TG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="369DFA67" w14:textId="2F889C7C" w:rsidR="004428DA" w:rsidRDefault="004428DA" w:rsidP="00833B8F"/>
-    <w:p w14:paraId="26E80529" w14:textId="77777777" w:rsidR="004428DA" w:rsidRDefault="004428DA">
+    <w:p w:rsidR="004428DA" w:rsidP="00833B8F" w:rsidRDefault="004428DA" w14:paraId="369DFA67" w14:textId="2F889C7C"/>
+    <w:p w:rsidR="004428DA" w:rsidRDefault="004428DA" w14:paraId="26E80529" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D75FF2" w14:textId="10B691DC" w:rsidR="001D57FD" w:rsidRDefault="004428DA" w:rsidP="003F450D">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="Bilaga5"/>
+    <w:p w:rsidR="001D57FD" w:rsidP="003F450D" w:rsidRDefault="004428DA" w14:paraId="26D75FF2" w14:textId="10B691DC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc240528300" w:id="22"/>
+      <w:bookmarkStart w:name="Bilaga5" w:id="23"/>
       <w:r w:rsidRPr="004428DA">
         <w:t>Bilaga 5. ELVIS planeringsunderlag för läkare och sjuksköterska</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="004428DA">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="8642" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3963"/>
         <w:gridCol w:w="4679"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA5868" w14:paraId="40268D49" w14:textId="77777777" w:rsidTr="00695B9D">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00695B9D" w14:paraId="40268D49" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="23"/>
-          <w:p w14:paraId="2677FEFA" w14:textId="7AC1CA27" w:rsidR="00FA5868" w:rsidRPr="00695B9D" w:rsidRDefault="003F450D" w:rsidP="00833B8F">
+          <w:p w:rsidRPr="00695B9D" w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="003F450D" w14:paraId="2677FEFA" w14:textId="7AC1CA27">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695B9D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Orsakskod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="647D90BD" w14:textId="541C4BBF" w:rsidR="00FA5868" w:rsidRPr="00695B9D" w:rsidRDefault="003F450D" w:rsidP="00833B8F">
+          <w:p w:rsidRPr="00695B9D" w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="003F450D" w14:paraId="647D90BD" w14:textId="541C4BBF">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695B9D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Förklaringstext/klartext</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="2877D786" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="2877D786" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2206EF34" w14:textId="6255AB79" w:rsidR="00FA5868" w:rsidRDefault="00AC6F80" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="00AC6F80" w14:paraId="2206EF34" w14:textId="6255AB79">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC6F80">
               <w:t>LMIADHD  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1374E1" w14:textId="5443114D" w:rsidR="00FA5868" w:rsidRDefault="00191312" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="00191312" w14:paraId="7F1374E1" w14:textId="5443114D">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00191312">
               <w:t>Läkemedelsinsättning ADHD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="15655359" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="15655359" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1893E5DB" w14:textId="565B8D98" w:rsidR="00FA5868" w:rsidRDefault="00AC6F80" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="00AC6F80" w14:paraId="1893E5DB" w14:textId="565B8D98">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC6F80">
               <w:t>LMUADHD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE5C28B" w14:textId="1A901905" w:rsidR="00FA5868" w:rsidRDefault="00191312" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="00191312" w14:paraId="7CE5C28B" w14:textId="1A901905">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00191312">
               <w:t>Läkemedelsuppföljning ADHD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="62EE738E" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="62EE738E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3B32C1" w14:textId="33E54B56" w:rsidR="00FA5868" w:rsidRDefault="003654B3" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="003654B3" w14:paraId="6B3B32C1" w14:textId="33E54B56">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="003654B3">
               <w:t>LMUTADHD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="59170382" w14:textId="6FA70AF7" w:rsidR="00FA5868" w:rsidRDefault="003128A3" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="003128A3" w14:paraId="59170382" w14:textId="6FA70AF7">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="003128A3">
               <w:t>Läkemedelsutsättning ADHD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="3114F449" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="3114F449" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="70D40CEA" w14:textId="1444C5BA" w:rsidR="00FA5868" w:rsidRDefault="003654B3" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="003654B3" w14:paraId="70D40CEA" w14:textId="1444C5BA">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="003654B3">
               <w:t>LMIBIP  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1200504A" w14:textId="7CF6D0A8" w:rsidR="00FA5868" w:rsidRDefault="003128A3" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="003128A3" w14:paraId="1200504A" w14:textId="7CF6D0A8">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="003128A3">
               <w:t>Läkemedelsinsättning Bipolär  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="5525C58E" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="5525C58E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0BEC605A" w14:textId="760DBE8E" w:rsidR="00FA5868" w:rsidRDefault="003654B3" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="003654B3" w14:paraId="0BEC605A" w14:textId="760DBE8E">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="003654B3">
               <w:t>LMUBIP  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="06390948" w14:textId="7AFE0E14" w:rsidR="00FA5868" w:rsidRDefault="003128A3" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="003128A3" w14:paraId="06390948" w14:textId="7AFE0E14">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="003128A3">
               <w:t>Läkemedelsuppföljning Bipolär  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="57117F47" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="57117F47" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5EAC6F02" w14:textId="77349066" w:rsidR="00FA5868" w:rsidRDefault="003654B3" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="003654B3" w14:paraId="5EAC6F02" w14:textId="77349066">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="003654B3">
               <w:t>LMUTBIP  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="182B7AC4" w14:textId="7F32E784" w:rsidR="00FA5868" w:rsidRDefault="003128A3" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="003128A3" w14:paraId="182B7AC4" w14:textId="7F32E784">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="003128A3">
               <w:t>Läkemedelsutsättning Bipolär </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="7C85BCEC" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="7C85BCEC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="74FAE9D1" w14:textId="1BFADE6E" w:rsidR="00FA5868" w:rsidRDefault="004A6536" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="004A6536" w14:paraId="74FAE9D1" w14:textId="1BFADE6E">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="004A6536">
               <w:t>LMIBS  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="58E8F82D" w14:textId="77D24E94" w:rsidR="00FA5868" w:rsidRDefault="0032790F" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="0032790F" w14:paraId="58E8F82D" w14:textId="77D24E94">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0032790F">
-              <w:t xml:space="preserve">Läkemedelsinsättning </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Läkemedelsinsättning Beteendeprob</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="5E35557C" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="5E35557C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="703EC5E1" w14:textId="748A3505" w:rsidR="00FA5868" w:rsidRDefault="004A6536" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="004A6536" w14:paraId="703EC5E1" w14:textId="748A3505">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="004A6536">
               <w:t>LMUBS  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="333A49FE" w14:textId="780151F4" w:rsidR="00FA5868" w:rsidRDefault="0032790F" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="0032790F" w14:paraId="333A49FE" w14:textId="780151F4">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0032790F">
-              <w:t xml:space="preserve">Läkemedelsuppföljning </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Läkemedelsuppföljning Beteendeprob</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="2818CE4D" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="2818CE4D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="286C9121" w14:textId="22434020" w:rsidR="00FA5868" w:rsidRDefault="004A6536" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="004A6536" w14:paraId="286C9121" w14:textId="22434020">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="004A6536">
               <w:t>LMUTBS  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6808790D" w14:textId="05D21E1B" w:rsidR="00FA5868" w:rsidRDefault="0032790F" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="0032790F" w14:paraId="6808790D" w14:textId="05D21E1B">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0032790F">
-              <w:t xml:space="preserve">Läkemedelsutsättning </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Läkemedelsutsättning Beteendeprob</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="258F0DD4" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="258F0DD4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="00EC7816" w14:textId="58011F9E" w:rsidR="00FA5868" w:rsidRDefault="004A6536" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="004A6536" w14:paraId="00EC7816" w14:textId="58011F9E">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="004A6536">
               <w:t>LMIDEP  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC79440" w14:textId="66F04ECD" w:rsidR="00FA5868" w:rsidRDefault="0032790F" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="0032790F" w14:paraId="0AC79440" w14:textId="66F04ECD">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0032790F">
               <w:t>Läkemedelsinsättning Depression  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="088D3ABC" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="088D3ABC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="43F88227" w14:textId="05CB63F7" w:rsidR="00FA5868" w:rsidRDefault="004A6536" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="004A6536" w14:paraId="43F88227" w14:textId="05CB63F7">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="004A6536">
               <w:t>LMUDEP  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA5D947" w14:textId="12478B76" w:rsidR="00FA5868" w:rsidRDefault="002A630B" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="002A630B" w14:paraId="2FA5D947" w14:textId="12478B76">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="002A630B">
               <w:t>Läkemedelsuppföljning Depression</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="23EC7C14" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="23EC7C14" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="25FF2664" w14:textId="07AC73FB" w:rsidR="00FA5868" w:rsidRDefault="00D412B7" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="00D412B7" w14:paraId="25FF2664" w14:textId="07AC73FB">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D412B7">
               <w:t>LMUTDEP  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4870A165" w14:textId="3675D01C" w:rsidR="00FA5868" w:rsidRDefault="002A630B" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="002A630B" w14:paraId="4870A165" w14:textId="3675D01C">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="002A630B">
               <w:t>Läkemedelsutsättning Depression</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="073783D7" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="073783D7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7BFB3C" w14:textId="39517C54" w:rsidR="00FA5868" w:rsidRDefault="00D412B7" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="00D412B7" w14:paraId="7D7BFB3C" w14:textId="39517C54">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D412B7">
               <w:t>LMIOCD  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="18621E77" w14:textId="6DD4E639" w:rsidR="00FA5868" w:rsidRDefault="002A630B" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="002A630B" w14:paraId="18621E77" w14:textId="6DD4E639">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="002A630B">
               <w:t>Läkemedelsinsättning OCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="7E3A8C91" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="7E3A8C91" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="412BDBE8" w14:textId="4998ED93" w:rsidR="00FA5868" w:rsidRDefault="00D412B7" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="00D412B7" w14:paraId="412BDBE8" w14:textId="4998ED93">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D412B7">
               <w:t>LMUOCD  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA02F11" w14:textId="791DC9AE" w:rsidR="00FA5868" w:rsidRDefault="002A630B" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="002A630B" w14:paraId="4AA02F11" w14:textId="791DC9AE">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="002A630B">
               <w:t>Läkemedelsuppföljning OCD  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="239172D6" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="239172D6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="626F1803" w14:textId="472EC549" w:rsidR="00FA5868" w:rsidRDefault="00D412B7" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="00D412B7" w14:paraId="626F1803" w14:textId="472EC549">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D412B7">
               <w:t>LMUTOCD  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF92872" w14:textId="7D5B352F" w:rsidR="00FA5868" w:rsidRDefault="0027152A" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="0027152A" w14:paraId="5AF92872" w14:textId="7D5B352F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0027152A">
               <w:t>Läkemedelsutsättning OCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="15EFED8B" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="15EFED8B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3EDF6774" w14:textId="40FC74E1" w:rsidR="00FA5868" w:rsidRDefault="00D412B7" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="00D412B7" w14:paraId="3EDF6774" w14:textId="40FC74E1">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D412B7">
               <w:t>LMIPSYK  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1B909D51" w14:textId="3C4349C6" w:rsidR="00FA5868" w:rsidRDefault="0027152A" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="0027152A" w14:paraId="1B909D51" w14:textId="3C4349C6">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0027152A">
               <w:t>Läkemedelsinsättning Psykos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="407B99BF" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="407B99BF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="56695AFB" w14:textId="2D9D37FA" w:rsidR="00FA5868" w:rsidRDefault="0029758B" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="0029758B" w14:paraId="56695AFB" w14:textId="2D9D37FA">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0029758B">
               <w:t>LMUPSYK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="22D42AD3" w14:textId="08599C80" w:rsidR="00FA5868" w:rsidRDefault="0027152A" w:rsidP="0027152A">
+          <w:p w:rsidR="00FA5868" w:rsidP="0027152A" w:rsidRDefault="0027152A" w14:paraId="22D42AD3" w14:textId="08599C80">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0027152A">
               <w:t>Läkemedelsuppföljning Psykos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="0D967C39" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="0D967C39" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6321C32B" w14:textId="68361755" w:rsidR="00FA5868" w:rsidRDefault="0029758B" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="0029758B" w14:paraId="6321C32B" w14:textId="68361755">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0029758B">
               <w:t>LMUTPSYK  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2149217D" w14:textId="20582EC5" w:rsidR="00FA5868" w:rsidRDefault="004432C4" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="004432C4" w14:paraId="2149217D" w14:textId="20582EC5">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="004432C4">
               <w:t>Läkemedelsutsättning Psykos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="35350DE1" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="35350DE1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2423A7E2" w14:textId="12AAAD1C" w:rsidR="00FA5868" w:rsidRDefault="0029758B" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="0029758B" w14:paraId="2423A7E2" w14:textId="12AAAD1C">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0029758B">
               <w:t>LMISÖMN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="06EC603F" w14:textId="07ED26C1" w:rsidR="00FA5868" w:rsidRDefault="004432C4" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="004432C4" w14:paraId="06EC603F" w14:textId="07ED26C1">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="004432C4">
               <w:t>Läkemedelsinsättning Sömnmedicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="3EF93B32" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="3EF93B32" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA4438A" w14:textId="4305B444" w:rsidR="00FA5868" w:rsidRDefault="0029758B" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="0029758B" w14:paraId="3AA4438A" w14:textId="4305B444">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0029758B">
               <w:t>LMUSÖMN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABFE677" w14:textId="30462C03" w:rsidR="00FA5868" w:rsidRDefault="004432C4" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="004432C4" w14:paraId="4ABFE677" w14:textId="30462C03">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="004432C4">
               <w:t>Läkemedelsuppföljning Sömnmedicin  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="074BF902" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="074BF902" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="33DE150F" w14:textId="777F4AB6" w:rsidR="00FA5868" w:rsidRDefault="0029758B" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="0029758B" w14:paraId="33DE150F" w14:textId="777F4AB6">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0029758B">
               <w:t>LMUTSÖMN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="69DABB2F" w14:textId="6652CDBB" w:rsidR="00FA5868" w:rsidRDefault="004432C4" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="004432C4" w14:paraId="69DABB2F" w14:textId="6652CDBB">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="004432C4">
               <w:t>Läkemedelsutsättning Sömnmedicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5868" w14:paraId="15FE25CD" w14:textId="77777777" w:rsidTr="00F23290">
+      <w:tr w:rsidR="00FA5868" w:rsidTr="00F23290" w14:paraId="15FE25CD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="11B6BA61" w14:textId="0AC68388" w:rsidR="00FA5868" w:rsidRDefault="00191312" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="00191312" w14:paraId="11B6BA61" w14:textId="0AC68388">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00191312">
               <w:t>LMITICS  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2A18D708" w14:textId="7C0F47A1" w:rsidR="00FA5868" w:rsidRDefault="00F23290" w:rsidP="00833B8F">
+          <w:p w:rsidR="00FA5868" w:rsidP="00833B8F" w:rsidRDefault="00F23290" w14:paraId="2A18D708" w14:textId="7C0F47A1">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00F23290">
               <w:t>Läkemedelsinsättning TICS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76A1B83A" w14:textId="77777777" w:rsidR="004428DA" w:rsidRDefault="004428DA" w:rsidP="00833B8F"/>
+    <w:p w:rsidR="004428DA" w:rsidP="00833B8F" w:rsidRDefault="004428DA" w14:paraId="76A1B83A" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="8642" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E3605" w14:paraId="06C60169" w14:textId="77777777" w:rsidTr="00C270F6">
+      <w:tr w:rsidR="003E3605" w:rsidTr="00C270F6" w14:paraId="06C60169" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="562CD583" w14:textId="13314199" w:rsidR="003E3605" w:rsidRPr="00AC1B05" w:rsidRDefault="003E3605" w:rsidP="00833B8F">
+          <w:p w:rsidRPr="00AC1B05" w:rsidR="003E3605" w:rsidP="00833B8F" w:rsidRDefault="003E3605" w14:paraId="562CD583" w14:textId="13314199">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1B05">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Utredningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1107ECC4" w14:textId="0E25435D" w:rsidR="003E3605" w:rsidRPr="00AC1B05" w:rsidRDefault="003E3605" w:rsidP="00833B8F">
+          <w:p w:rsidRPr="00AC1B05" w:rsidR="003E3605" w:rsidP="00833B8F" w:rsidRDefault="003E3605" w14:paraId="1107ECC4" w14:textId="0E25435D">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1B05">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Körkort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7812DD70" w14:textId="234BEE63" w:rsidR="003E3605" w:rsidRPr="00AC1B05" w:rsidRDefault="003E3605" w:rsidP="00E67AB9">
+          <w:p w:rsidRPr="00AC1B05" w:rsidR="003E3605" w:rsidP="00E67AB9" w:rsidRDefault="003E3605" w14:paraId="7812DD70" w14:textId="234BEE63">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1B05">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Del av </w:t>
             </w:r>
-            <w:r w:rsidR="00761A7C" w:rsidRPr="00AC1B05">
+            <w:r w:rsidRPr="00AC1B05" w:rsidR="00761A7C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ätstörnings</w:t>
             </w:r>
             <w:r w:rsidR="00E67AB9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00761A7C" w:rsidRPr="00AC1B05">
+            <w:r w:rsidRPr="00AC1B05" w:rsidR="00761A7C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>behandling</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E3605" w14:paraId="38D4A0AE" w14:textId="77777777" w:rsidTr="00C270F6">
+      <w:tr w:rsidR="003E3605" w:rsidTr="00C270F6" w14:paraId="38D4A0AE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7530C606" w14:textId="2AB63832" w:rsidR="003E3605" w:rsidRDefault="000E5684" w:rsidP="00833B8F">
+          <w:p w:rsidR="003E3605" w:rsidP="00833B8F" w:rsidRDefault="000E5684" w14:paraId="7530C606" w14:textId="2AB63832">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="000E5684">
               <w:t>ADHD1= ADHD-utredning läkare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6B29CCD0" w14:textId="2C65FD79" w:rsidR="003E3605" w:rsidRDefault="00DD0947" w:rsidP="00833B8F">
+          <w:p w:rsidR="003E3605" w:rsidP="00833B8F" w:rsidRDefault="00DD0947" w14:paraId="6B29CCD0" w14:textId="2C65FD79">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>KÖRKORT</w:t>
             </w:r>
             <w:r w:rsidR="00AC1B05">
               <w:t>= körkortsintyg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFEEC9" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA3327C" w14:textId="7DDD2D50" w:rsidR="003E3605" w:rsidRDefault="00AC1B05" w:rsidP="00681DAB">
+          <w:p w:rsidR="003E3605" w:rsidP="00681DAB" w:rsidRDefault="00AC1B05" w14:paraId="3DA3327C" w14:textId="7DDD2D50">
             <w:pPr>
               <w:ind w:left="0" w:right="737"/>
             </w:pPr>
             <w:r>
               <w:t>ÄTBEH= Familjebehandling vid ätstörning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00761A7C" w14:paraId="0AD4BF28" w14:textId="77777777" w:rsidTr="00C270F6">
+      <w:tr w:rsidR="00761A7C" w:rsidTr="00C270F6" w14:paraId="0AD4BF28" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="258EA1CA" w14:textId="7F7F5F23" w:rsidR="00761A7C" w:rsidRDefault="000E5684" w:rsidP="00833B8F">
+          <w:p w:rsidR="00761A7C" w:rsidP="00833B8F" w:rsidRDefault="000E5684" w14:paraId="258EA1CA" w14:textId="7F7F5F23">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="000E5684">
               <w:t>ADHD2= ADHD-utredning psykolog och läkare </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE19939" w14:textId="77777777" w:rsidR="00761A7C" w:rsidRDefault="00761A7C" w:rsidP="00833B8F">
+          <w:p w:rsidR="00761A7C" w:rsidP="00833B8F" w:rsidRDefault="00761A7C" w14:paraId="6BE19939" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48C00D8D" w14:textId="77777777" w:rsidR="00761A7C" w:rsidRDefault="00761A7C" w:rsidP="00833B8F">
+          <w:p w:rsidR="00761A7C" w:rsidP="00833B8F" w:rsidRDefault="00761A7C" w14:paraId="48C00D8D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00761A7C" w14:paraId="5573708F" w14:textId="77777777" w:rsidTr="00C270F6">
+      <w:tr w:rsidR="00761A7C" w:rsidTr="00C270F6" w14:paraId="5573708F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6EDBB4" w14:textId="745590BD" w:rsidR="00761A7C" w:rsidRDefault="000E5684" w:rsidP="00833B8F">
+          <w:p w:rsidR="00761A7C" w:rsidP="00833B8F" w:rsidRDefault="000E5684" w14:paraId="4A6EDBB4" w14:textId="745590BD">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="000E5684">
               <w:t>AUTADHD= autism- eller autism och ADHD-utredning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19EF635B" w14:textId="77777777" w:rsidR="00761A7C" w:rsidRDefault="00761A7C" w:rsidP="00833B8F">
+          <w:p w:rsidR="00761A7C" w:rsidP="00833B8F" w:rsidRDefault="00761A7C" w14:paraId="19EF635B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC3612B" w14:textId="77777777" w:rsidR="00761A7C" w:rsidRDefault="00761A7C" w:rsidP="00833B8F">
+          <w:p w:rsidR="00761A7C" w:rsidP="00833B8F" w:rsidRDefault="00761A7C" w14:paraId="0FC3612B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00761A7C" w14:paraId="5E099B14" w14:textId="77777777" w:rsidTr="00C270F6">
+      <w:tr w:rsidR="00761A7C" w:rsidTr="00C270F6" w14:paraId="5E099B14" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6A425F" w14:textId="035303D6" w:rsidR="00761A7C" w:rsidRDefault="00DD0947" w:rsidP="00DD0947">
+          <w:p w:rsidR="00761A7C" w:rsidP="00DD0947" w:rsidRDefault="00DD0947" w14:paraId="6B6A425F" w14:textId="035303D6">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD0947">
               <w:t>UTRANNAN= bred barnpsykiatrisk utredning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="668115F8" w14:textId="77777777" w:rsidR="00761A7C" w:rsidRDefault="00761A7C" w:rsidP="00833B8F">
+          <w:p w:rsidR="00761A7C" w:rsidP="00833B8F" w:rsidRDefault="00761A7C" w14:paraId="668115F8" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0134B4D2" w14:textId="77777777" w:rsidR="00761A7C" w:rsidRDefault="00761A7C" w:rsidP="00833B8F">
+          <w:p w:rsidR="00761A7C" w:rsidP="00833B8F" w:rsidRDefault="00761A7C" w14:paraId="0134B4D2" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DD2E17F" w14:textId="77777777" w:rsidR="00D42D89" w:rsidRDefault="00D42D89" w:rsidP="00833B8F"/>
-    <w:p w14:paraId="14F524F7" w14:textId="77777777" w:rsidR="00C76AFB" w:rsidRPr="00C76AFB" w:rsidRDefault="00C76AFB" w:rsidP="00C76AFB">
+    <w:p w:rsidR="00D42D89" w:rsidP="00833B8F" w:rsidRDefault="00D42D89" w14:paraId="1DD2E17F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00C76AFB" w:rsidR="00C76AFB" w:rsidP="00C76AFB" w:rsidRDefault="00C76AFB" w14:paraId="14F524F7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76AFB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ange  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B97C8BC" w14:textId="77777777" w:rsidR="00C76AFB" w:rsidRPr="00C76AFB" w:rsidRDefault="00C76AFB" w:rsidP="00C76AFB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00C76AFB" w:rsidR="00C76AFB" w:rsidP="00C76AFB" w:rsidRDefault="00C76AFB" w14:paraId="1B97C8BC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00C76AFB">
         <w:t>Typ av besök (fysiskt besök, telefonbesök eller digitalt besök) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FCA632" w14:textId="77777777" w:rsidR="00C76AFB" w:rsidRPr="00C76AFB" w:rsidRDefault="00C76AFB" w:rsidP="00C76AFB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00C76AFB" w:rsidR="00C76AFB" w:rsidP="00C76AFB" w:rsidRDefault="00C76AFB" w14:paraId="28FCA632" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00C76AFB">
         <w:t>Orsakskod </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F809417" w14:textId="77777777" w:rsidR="00C76AFB" w:rsidRPr="00C76AFB" w:rsidRDefault="00C76AFB" w:rsidP="00C76AFB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00C76AFB" w:rsidR="00C76AFB" w:rsidP="00C76AFB" w:rsidRDefault="00C76AFB" w14:paraId="7F809417" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00C76AFB">
         <w:t>Prioritet/medicinskt måldatum </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BE44F3" w14:textId="3D04D781" w:rsidR="00C76AFB" w:rsidRPr="00C76AFB" w:rsidRDefault="00C76AFB" w:rsidP="00C76AFB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00C76AFB" w:rsidR="00C76AFB" w:rsidP="00C76AFB" w:rsidRDefault="00C76AFB" w14:paraId="02BE44F3" w14:textId="3D04D781">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00C76AFB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Läkare</w:t>
       </w:r>
       <w:r w:rsidRPr="00C76AFB">
         <w:t>, utbildningsnivå</w:t>
       </w:r>
       <w:r w:rsidR="00097BAB">
         <w:t>, e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C76AFB">
         <w:t>xempel: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5867C4DD" w14:textId="77777777" w:rsidR="00C76AFB" w:rsidRPr="00C76AFB" w:rsidRDefault="00C76AFB" w:rsidP="008363C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00C76AFB" w:rsidR="00C76AFB" w:rsidP="008363C6" w:rsidRDefault="00C76AFB" w14:paraId="5867C4DD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76AFB">
         <w:t>“Fysiskt besök för LMIDEP, prio 1, till överläkare.” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF84109" w14:textId="77777777" w:rsidR="00C76AFB" w:rsidRPr="00C76AFB" w:rsidRDefault="00C76AFB" w:rsidP="008363C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00C76AFB" w:rsidR="00C76AFB" w:rsidP="008363C6" w:rsidRDefault="00C76AFB" w14:paraId="1FF84109" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76AFB">
         <w:t>“Telefonbesök LMUADHD om sex månader till ST-läkare.” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E3AC39" w14:textId="77777777" w:rsidR="00C76AFB" w:rsidRPr="00C76AFB" w:rsidRDefault="00C76AFB" w:rsidP="008363C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00C76AFB" w:rsidR="00C76AFB" w:rsidP="008363C6" w:rsidRDefault="00C76AFB" w14:paraId="11E3AC39" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76AFB">
         <w:t>Läkarens namn, när planeringsunderlaget upprättas till en specifik läkare </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6652B1CA" w14:textId="219E1704" w:rsidR="00C76AFB" w:rsidRPr="00C76AFB" w:rsidRDefault="00C76AFB" w:rsidP="008363C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00C76AFB" w:rsidR="00C76AFB" w:rsidP="008363C6" w:rsidRDefault="00C76AFB" w14:paraId="6652B1CA" w14:textId="219E1704">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="008363C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sjuksköterska</w:t>
       </w:r>
       <w:r w:rsidR="008363C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C76AFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008363C6">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C76AFB">
         <w:t>xempel: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7B7D3C" w14:textId="77777777" w:rsidR="00C76AFB" w:rsidRPr="00C76AFB" w:rsidRDefault="00C76AFB" w:rsidP="00097BAB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00C76AFB" w:rsidR="00C76AFB" w:rsidP="00097BAB" w:rsidRDefault="00C76AFB" w14:paraId="0D7B7D3C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76AFB">
         <w:t>“Fysiskt besök för LMUDEP, prio 1, till sjuksköterska.” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC8EC9F" w14:textId="77777777" w:rsidR="00C76AFB" w:rsidRPr="00C76AFB" w:rsidRDefault="00C76AFB" w:rsidP="00097BAB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00C76AFB" w:rsidR="00C76AFB" w:rsidP="00097BAB" w:rsidRDefault="00C76AFB" w14:paraId="3AC8EC9F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76AFB">
         <w:t>“Telefonbesök LMUADHD om sex månader till sjuksköterska.” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492A681A" w14:textId="77777777" w:rsidR="00C76AFB" w:rsidRPr="00C76AFB" w:rsidRDefault="00C76AFB" w:rsidP="00097BAB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00C76AFB" w:rsidR="00C76AFB" w:rsidP="00097BAB" w:rsidRDefault="00C76AFB" w14:paraId="492A681A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76AFB">
         <w:t>“Fysiskt besök för LMUPSYK prio 3 till sjuksköterska.” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE88D33" w14:textId="77777777" w:rsidR="00C76AFB" w:rsidRPr="00C76AFB" w:rsidRDefault="00C76AFB" w:rsidP="00097BAB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00C76AFB" w:rsidR="00C76AFB" w:rsidP="00097BAB" w:rsidRDefault="00C76AFB" w14:paraId="7AE88D33" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76AFB">
         <w:t>Kommentarer i kommentarsfält, ange:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467DE2F9" w14:textId="77777777" w:rsidR="00C76AFB" w:rsidRPr="00C76AFB" w:rsidRDefault="00C76AFB" w:rsidP="00097BAB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w:rsidRPr="00C76AFB" w:rsidR="00C76AFB" w:rsidP="00097BAB" w:rsidRDefault="00C76AFB" w14:paraId="467DE2F9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00C76AFB">
         <w:t>kompetensnivå på läkare (när det finns information) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B1B07A" w14:textId="77777777" w:rsidR="00C76AFB" w:rsidRPr="00833B8F" w:rsidRDefault="00C76AFB" w:rsidP="00833B8F"/>
-    <w:sectPr w:rsidR="00C76AFB" w:rsidRPr="00833B8F" w:rsidSect="002D6023">
+    <w:p w:rsidRPr="00833B8F" w:rsidR="00C76AFB" w:rsidP="00833B8F" w:rsidRDefault="00C76AFB" w14:paraId="58B1B07A" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="00833B8F" w:rsidR="00C76AFB" w:rsidSect="002D6023">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="724AAA68" w14:textId="77777777" w:rsidR="00CC373F" w:rsidRDefault="00CC373F">
+    <w:p w:rsidR="00D13EFD" w:rsidRDefault="00D13EFD" w14:paraId="04FC96AA" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61DD526F" w14:textId="77777777" w:rsidR="00CC373F" w:rsidRDefault="00CC373F">
+    <w:p w:rsidR="00D13EFD" w:rsidRDefault="00D13EFD" w14:paraId="71A38F1D" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="428B87E2" w14:textId="77777777" w:rsidR="00CC373F" w:rsidRDefault="00CC373F">
+    <w:p w:rsidR="00D13EFD" w:rsidRDefault="00D13EFD" w14:paraId="2BC9E2C2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5917,246 +5906,252 @@
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...2 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="7EC608D9" w:rsidR="00C50EE5" w:rsidRPr="001D51B8" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="001D51B8" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="7EC608D9">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="001D51B8">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="001D51B8">
+        <w:r w:rsidRPr="001D51B8" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="001D51B8">
+        <w:r w:rsidRPr="001D51B8" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="001D51B8">
+        <w:r w:rsidRPr="001D51B8" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="001D51B8">
+        <w:r w:rsidRPr="001D51B8" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="001D51B8">
+        <w:r w:rsidRPr="001D51B8" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+        <w:r w:rsidRPr="001D51B8" w:rsidR="00AC09EE">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> (</w:t>
         </w:r>
-        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+        <w:r w:rsidRPr="001D51B8" w:rsidR="00AC09EE">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+        <w:r w:rsidRPr="001D51B8" w:rsidR="00AC09EE">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+        <w:r w:rsidRPr="001D51B8" w:rsidR="00AC09EE">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+        <w:r w:rsidRPr="001D51B8" w:rsidR="00AC09EE">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+        <w:r w:rsidRPr="001D51B8" w:rsidR="00AC09EE">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidR="00AC09EE" w:rsidRPr="001D51B8">
+        <w:r w:rsidRPr="001D51B8" w:rsidR="00AC09EE">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:sdtEndPr>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="34F1833F" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="34F1833F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="6DF3E8C3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Bildobjekt 7">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -6195,610 +6190,621 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21AA2208" w14:textId="77777777" w:rsidR="00CC373F" w:rsidRDefault="00CC373F"/>
+    <w:p w:rsidR="00D13EFD" w:rsidRDefault="00D13EFD" w14:paraId="24B273D0" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66DE0291" w14:textId="77777777" w:rsidR="00CC373F" w:rsidRDefault="00CC373F">
+    <w:p w:rsidR="00D13EFD" w:rsidRDefault="00D13EFD" w14:paraId="5C09DD8D" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42CDEB7D" w14:textId="77777777" w:rsidR="00CC373F" w:rsidRDefault="00CC373F">
+    <w:p w:rsidR="00D13EFD" w:rsidRDefault="00D13EFD" w14:paraId="704BEE96" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback>
+          <w:pict w14:anchorId="7D2DEFE4">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="1F056152" w:rsidR="008A4EB9" w:rsidRPr="00AC09EE" w:rsidRDefault="00E93DF6" w:rsidP="00E93DF6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00AC09EE" w:rsidR="008A4EB9" w:rsidP="00E93DF6" w:rsidRDefault="00E93DF6" w14:paraId="058CDD4D" w14:textId="1F056152">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76EA7712" wp14:editId="31DA8BED">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="11D05397" w14:textId="77777777" w:rsidR="00AC09EE" w:rsidRDefault="00AC09EE" w:rsidP="00AC09EE">
+                        <w:p w:rsidR="00AC09EE" w:rsidP="00AC09EE" w:rsidRDefault="00AC09EE" w14:paraId="11D05397" w14:textId="77777777">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="76EA7712" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback>
+          <w:pict w14:anchorId="6260F018">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="76EA7712">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="11D05397" w14:textId="77777777" w:rsidR="00AC09EE" w:rsidRDefault="00AC09EE" w:rsidP="00AC09EE">
+                  <w:p w:rsidR="00AC09EE" w:rsidP="00AC09EE" w:rsidRDefault="00AC09EE" w14:paraId="685B7E76" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+  <int2:observations>
+    <int2:bookmark int2:bookmarkName="_Int_iExB6POk" int2:invalidationBookmarkName="" int2:hashCode="rFJZ7O60TFh7Xd" int2:id="lqNdd2OC">
+      <int2:state int2:type="gram" int2:value="Rejected"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01C760C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C16C0760"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FB848B6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="869805A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15951859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE162750"/>
     <w:lvl w:ilvl="0" w:tplc="1B3C1C5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="006298" w:themeColor="hyperlink"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -6864,2311 +6870,2311 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DCE12D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="190888EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24DB1591"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="342496CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DFE1B4B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8320F50E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F3B31F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3F865368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4343340B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="784A4A1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45B91288"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32DA4C66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="463811FA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE24071C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55AE31B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="31DC0EBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E9D6BBA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0810950E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F7025A0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6CD6BED0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64FD11A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB1A01D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A1D3ADD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7CC55F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EDF7CCD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A043632"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1923490865">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2088917198">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1017735673">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1916933314">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="686099939">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1727222636">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2110619604">
     <w:abstractNumId w:val="11"/>
   </w:num>
@@ -9191,68 +9197,69 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="633369303">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="516694410">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1831093043">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="660086143">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1009718654">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1762334236">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00005361"/>
@@ -9271,89 +9278,91 @@
     <w:rsid w:val="0003672D"/>
     <w:rsid w:val="000402C6"/>
     <w:rsid w:val="00040975"/>
     <w:rsid w:val="00040B98"/>
     <w:rsid w:val="00041DE0"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="000516A1"/>
     <w:rsid w:val="0005506B"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="0006761F"/>
     <w:rsid w:val="000679E0"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00073253"/>
     <w:rsid w:val="0007743A"/>
     <w:rsid w:val="00080775"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0008787C"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="00097BAB"/>
     <w:rsid w:val="000A0B9A"/>
+    <w:rsid w:val="000A362A"/>
     <w:rsid w:val="000A5BED"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C0F6D"/>
     <w:rsid w:val="000D03C6"/>
     <w:rsid w:val="000D4C6E"/>
     <w:rsid w:val="000E2662"/>
     <w:rsid w:val="000E41FB"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5684"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E68DD"/>
     <w:rsid w:val="000F1D5D"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00111ADB"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00125F9A"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134958"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00154921"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FDF"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001648CE"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00173314"/>
     <w:rsid w:val="00174274"/>
     <w:rsid w:val="001754E5"/>
     <w:rsid w:val="00180FF8"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001852CC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00191312"/>
     <w:rsid w:val="00191A60"/>
     <w:rsid w:val="00193D6B"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="00196C18"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B2C4A"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001C7700"/>
     <w:rsid w:val="001D51B8"/>
     <w:rsid w:val="001D57FD"/>
     <w:rsid w:val="001D5801"/>
     <w:rsid w:val="001E5552"/>
     <w:rsid w:val="001E5C69"/>
     <w:rsid w:val="00203B8F"/>
@@ -9421,50 +9430,51 @@
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00323280"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="0032790F"/>
     <w:rsid w:val="003349F7"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="00340250"/>
     <w:rsid w:val="00340FB9"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="003458B8"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360619"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="003622F8"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="003654B3"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00365D8F"/>
     <w:rsid w:val="003671AC"/>
     <w:rsid w:val="003674C1"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00375E73"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="003920FA"/>
     <w:rsid w:val="00397EE6"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A39B5"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B6E35"/>
     <w:rsid w:val="003C41F6"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E3605"/>
     <w:rsid w:val="003E52C0"/>
     <w:rsid w:val="003E62A0"/>
     <w:rsid w:val="003E7F84"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F3F78"/>
     <w:rsid w:val="003F450D"/>
     <w:rsid w:val="00400C5B"/>
@@ -9618,55 +9628,57 @@
     <w:rsid w:val="006D416B"/>
     <w:rsid w:val="006D54BF"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006D7CB0"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E7A32"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00700434"/>
     <w:rsid w:val="0070493B"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00717E44"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00727B81"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00731563"/>
     <w:rsid w:val="007329EC"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00733D60"/>
     <w:rsid w:val="0073518D"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="007409D7"/>
     <w:rsid w:val="00747420"/>
+    <w:rsid w:val="00750DA1"/>
     <w:rsid w:val="00751366"/>
     <w:rsid w:val="00752110"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="007569B5"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="007610F6"/>
     <w:rsid w:val="00761A7C"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="007639B1"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00766AD0"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00771F35"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="007804CE"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="00790A4C"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00793C0B"/>
     <w:rsid w:val="007A21E2"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A6D06"/>
     <w:rsid w:val="007B4F8A"/>
     <w:rsid w:val="007D13FA"/>
     <w:rsid w:val="007D3218"/>
     <w:rsid w:val="007D4162"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4CF9"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
@@ -9873,50 +9885,51 @@
     <w:rsid w:val="00BB4042"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BB6A0B"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD39EC"/>
     <w:rsid w:val="00BE3686"/>
     <w:rsid w:val="00BE61B0"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF7CE4"/>
     <w:rsid w:val="00C00EB2"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07195"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C1043F"/>
     <w:rsid w:val="00C16B85"/>
     <w:rsid w:val="00C17285"/>
     <w:rsid w:val="00C21000"/>
     <w:rsid w:val="00C2650E"/>
     <w:rsid w:val="00C270F6"/>
     <w:rsid w:val="00C27AEB"/>
     <w:rsid w:val="00C32776"/>
     <w:rsid w:val="00C33069"/>
     <w:rsid w:val="00C36327"/>
+    <w:rsid w:val="00C37F62"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C645E4"/>
     <w:rsid w:val="00C67557"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C73032"/>
     <w:rsid w:val="00C73BC3"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C756B3"/>
     <w:rsid w:val="00C76AFB"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA0969"/>
     <w:rsid w:val="00CA26E7"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
@@ -9924,50 +9937,51 @@
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB066A"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1BDA"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB28B5"/>
     <w:rsid w:val="00CB4096"/>
     <w:rsid w:val="00CC0AD1"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC270E"/>
     <w:rsid w:val="00CC2F55"/>
     <w:rsid w:val="00CC373F"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CD75C5"/>
     <w:rsid w:val="00CE3DF7"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF7E50"/>
     <w:rsid w:val="00D0017C"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D04333"/>
     <w:rsid w:val="00D06A6D"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D13EFD"/>
     <w:rsid w:val="00D15765"/>
     <w:rsid w:val="00D37739"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D412B7"/>
     <w:rsid w:val="00D42D89"/>
     <w:rsid w:val="00D44B06"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5481C"/>
     <w:rsid w:val="00D54CA7"/>
     <w:rsid w:val="00D64545"/>
     <w:rsid w:val="00D66E70"/>
     <w:rsid w:val="00D7339A"/>
     <w:rsid w:val="00D8412F"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D9045C"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D95F26"/>
     <w:rsid w:val="00D9643C"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB6F4D"/>
     <w:rsid w:val="00DC295B"/>
     <w:rsid w:val="00DC2CBB"/>
     <w:rsid w:val="00DC5E08"/>
@@ -10043,198 +10057,200 @@
     <w:rsid w:val="00F3530A"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F401BF"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F4733A"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F566B3"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F93C3D"/>
     <w:rsid w:val="00F9514D"/>
     <w:rsid w:val="00F97790"/>
     <w:rsid w:val="00FA5868"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB48D3"/>
     <w:rsid w:val="00FB4EF5"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB57F8"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC5054"/>
     <w:rsid w:val="00FC63D5"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FD7C69"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF3EB9"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="00FF7DF8"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="03C3329E"/>
     <w:rsid w:val="081949E3"/>
     <w:rsid w:val="175619F6"/>
     <w:rsid w:val="3300EA7D"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{6D527954-7163-40CA-98B6-D715FD962D68}"/>
+  <w15:docId w15:val="{C2FBF5A6-0932-482B-920D-6304F6CFCC55}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10259,75 +10275,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10362,57 +10378,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -10470,2173 +10486,2174 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F26754"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="007A6D06"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AF6051"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AF6051"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="007A6D06"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00AF6051"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00AF6051"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC76AB"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0007743A"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="0007743A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0007743A"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
     <w:name w:val="Underrubrik VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="0007743A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC76AB"/>
     <w:pPr>
       <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC76AB"/>
     <w:pPr>
       <w:ind w:left="1361"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00AF6051"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A73F1C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE61B0"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006D54BF"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CB4096"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00CB4096"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00CB4096"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00A90223"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:styleId="UnderrubrikChar" w:customStyle="1">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
     <w:rsid w:val="00A90223"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -12662,51 +12679,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2074346978">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-734/surrogate" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-740/surrogate" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-107/surrogate/Provtagning%20och%20laboratorieunders%c3%b6kningar.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-741/surrogate" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-111/surrogate/Planeringsunderlag%20till%20sjuksk%c3%b6terska%20och%20l%c3%a4kare.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-746/surrogate" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-748/surrogate" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-742/surrogate" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-739/surrogate" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-747/surrogate" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-734/surrogate" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-740/surrogate" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-107/surrogate/Provtagning%20och%20laboratorieunders%c3%b6kningar.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-741/surrogate" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10094-2020762173-111/surrogate/Planeringsunderlag%20till%20sjuksk%c3%b6terska%20och%20l%c3%a4kare.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-746/surrogate" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-748/surrogate" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-742/surrogate" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-739/surrogate" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/nu5130-1638166629-747/surrogate" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="Rade62a8e6f51456d" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -12990,74 +13007,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...33 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Medicinsk behandling - prioritering och vårdflöden</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Maarit Perttunen</lastModifiedBy>
-  <revision>205</revision>
+  <revision>209</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>