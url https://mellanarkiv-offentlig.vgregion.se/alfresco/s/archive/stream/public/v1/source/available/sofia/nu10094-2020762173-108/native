--- v0 (2026-04-06)
+++ v1 (2026-05-17)
@@ -1177,81 +1177,90 @@
     <w:p w14:paraId="0A9546C2" w14:textId="65A15EE3" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="005979EB">
       <w:r w:rsidRPr="005979EB">
         <w:t>BUP AKM NU, tfn: 010-435 17 00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC843D7" w14:textId="741F08CC" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="005979EB">
       <w:r w:rsidRPr="005979EB">
         <w:t>BUP AKM NU, fax: 010 435 73 52</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDF4DE5" w14:textId="660A68B3" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="005979EB">
       <w:r w:rsidRPr="005979EB">
         <w:t>BUP SÄS, växel: 033-616 10 00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46FB4A6D" w14:textId="3777E7EB" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="000341CD">
       <w:r w:rsidRPr="005979EB">
         <w:t>BUP SÄS, akutmottagning: 033-616 16 71</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31631F00" w14:textId="5C976F4F" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="005979EB">
       <w:r w:rsidRPr="005979EB">
         <w:t>Konsultremisser faxas utan föregående telefonkontakt under förutsättning att de inte är akuta. Vid akuta konsultationer ska konsult kontaktas via telefon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A90FF4" w14:textId="0BC96A59" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="00355B6A">
+    <w:p w14:paraId="42A90FF4" w14:textId="3C8172E4" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="00355B6A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="005979EB">
-        <w:t>Vardagar (dagtid) 08.00-16.30</w:t>
+        <w:t>Vardagar (dagtid) 08.00-16.</w:t>
+      </w:r>
+      <w:r w:rsidR="009648EC">
+        <w:t>45</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD5CC05" w14:textId="77777777" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="005979EB">
+    <w:p w14:paraId="6AD5CC05" w14:textId="5110B972" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="005979EB">
       <w:r w:rsidRPr="005979EB">
-        <w:t>Dagprimärjour i tjänst på BUP AKM (akutmottagning) gör muntliga och skriftliga konsultationer, enligt rutin </w:t>
+        <w:t>Dagprimärjour i tjänst på BUP AKM (akutmottagning) gör muntliga och skriftliga konsultationer, enligt rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="009648EC">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005979EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Konsultverksamhet i NU-sjukvården (läkare)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005979EB">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2700C77D" w14:textId="6709E39D" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="00355B6A">
+    <w:p w14:paraId="2700C77D" w14:textId="5BDFC53D" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="00355B6A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="005979EB">
         <w:lastRenderedPageBreak/>
-        <w:t>Jourtid 16.30-22.00 vardagar och helger 08.00-22.00</w:t>
+        <w:t>Jourtid 16.</w:t>
+      </w:r>
+      <w:r w:rsidR="009648EC">
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005979EB">
+        <w:t>-22.00 vardagar och helger 08.00-22.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F1E0FF" w14:textId="437497E8" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="005979EB">
       <w:r w:rsidRPr="005979EB">
         <w:t>Sjuksköterska på BUP AKM gör muntliga och skriftliga konsulter, enligt rutin. Hen konsulterar bakjouren SÄS i samband med konsultationen, som tar ställning till om det finns behov av heldygnsvård eller om patienten ska bokas in för en akut psykiatrisk bedömning inom 24 timmar på BUP AKM. Konsultationsremisser ska alltid ringas in om det är akut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="515187A1" w14:textId="016DF04E" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="00355B6A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="005979EB">
         <w:t>Jourtid 22.00-08.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FCD0208" w14:textId="77777777" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="005979EB">
       <w:r w:rsidRPr="005979EB">
         <w:t>Kontakt tages med bakjouren BUP SÄS, via växeln 033-616 10 00 som tar ställning till om det finns behov av: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E0214C9" w14:textId="77777777" w:rsidR="001C7E57" w:rsidRDefault="005979EB" w:rsidP="001C7E57">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
@@ -1427,99 +1436,108 @@
         <w:t>Patienten hänvisas till BUP AKM nästkommande dag</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63BE728C" w14:textId="78B8E3FC" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="001C7E57">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="005979EB">
         <w:t>Patienten hänvisas till att kontakta BUP AKM 08.00 nästkommande dag.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3D5794" w14:textId="0B493CAD" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="001C7E57">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="005979EB">
         <w:lastRenderedPageBreak/>
         <w:t>Vårdintyg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DC507E" w14:textId="3DAF924F" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="001C7E57">
+    <w:p w14:paraId="14DC507E" w14:textId="248DD11F" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="001C7E57">
       <w:r w:rsidRPr="005979EB">
-        <w:t>För information avseende vårdintyg se rutin </w:t>
+        <w:t>För information avseende vårdintyg se rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="004A04FE">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005979EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdintyg enligt Lag (</w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="005979EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>19911128</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
         <w:r w:rsidRPr="005979EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>) om psykiatrisk tvångsvård (LPT) samt biträde av polis i Västra Götaland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6308B236" w14:textId="5FA56AF1" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="001C7E57">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc225775016"/>
       <w:r w:rsidRPr="005979EB">
         <w:t>Förtydligande kring patienter som kommer</w:t>
       </w:r>
       <w:r w:rsidR="00CA09A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005979EB">
         <w:t>direkt till somatiska akutmottagningen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="5FA9BA8D" w14:textId="16FFE747" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="001C7E57">
+    <w:p w14:paraId="5FA9BA8D" w14:textId="53A615AC" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="001C7E57">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="005979EB">
-        <w:t>Alla dagar i veckan 16.30-22.00</w:t>
+        <w:t>Alla dagar i veckan 16.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A04FE">
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005979EB">
+        <w:t>-22.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D669382" w14:textId="2EB9EFFE" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="005979EB">
       <w:r w:rsidRPr="005979EB">
         <w:t>Patienter som kommer till AKM NÄL med psykiatriska symtom ska hänvisas vidare till att kontakta BUP AKM eller att besöka enheten. Enheten kan tillfälligt vara obemannad på grund av akutbesök, hembesök, konsultation på en annan vårdenhet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3335A55D" w14:textId="7791845A" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="005979EB">
       <w:r w:rsidRPr="005979EB">
         <w:t>Patienten ska i dessa fall ringa 010-435 17 00 för råd och bedömning av fortsatta insatser.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9CBD25" w14:textId="77777777" w:rsidR="001C7E57" w:rsidRDefault="005979EB" w:rsidP="001C7E57">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="005979EB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Alla dagar i veckan 22.00-08.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C15B109" w14:textId="75794747" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="001C7E57">
       <w:r w:rsidRPr="005979EB">
@@ -1596,164 +1614,176 @@
       <w:r w:rsidRPr="00B4125E">
         <w:lastRenderedPageBreak/>
         <w:t>personnummer. BUP AKM kontaktar patienten nästkommande dag för en telefonuppföljning, för ställningstagande till vidare insatser.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6825C71A" w14:textId="15ABFB75" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="00091863">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="005979EB">
         <w:t>Om patienten efter triagering av sjuksköterska på AKM väljer att själv kontakta BUP nästkommande vardag önskas meddelande via fax eller SDK i en hänvisning till en</w:t>
       </w:r>
       <w:r w:rsidR="00091863">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005979EB">
         <w:t>Melioranteckning</w:t>
       </w:r>
       <w:r w:rsidR="00091863">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005979EB">
         <w:t>till BUP AKM efter samtycke från patienten och vårdnadshavare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C514AF5" w14:textId="77777777" w:rsidR="00091863" w:rsidRDefault="005979EB" w:rsidP="00D61E3D">
+    <w:p w14:paraId="3C514AF5" w14:textId="39912CA0" w:rsidR="00091863" w:rsidRDefault="005979EB" w:rsidP="00D61E3D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="005979EB">
-        <w:t>Patienter med psykiatriska symtom som blir bedömd av läkare på AKM där det finns behov av en konsult, se under tidigare rubrik Jourtid 22.00-8.00.</w:t>
+        <w:t>Patienter med psykiatriska symtom som blir bedömd av läkare på AKM där det finns behov av en konsult, se under tidigare rubrik Jourtid 22.00-</w:t>
+      </w:r>
+      <w:r w:rsidR="009771A6">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005979EB">
+        <w:t>8.00.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21739358" w14:textId="77777777" w:rsidR="00091863" w:rsidRDefault="005979EB" w:rsidP="00091863">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005979EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Psykisk hälsa - Södra Älvsborgs Sjukhus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10593CEE" w14:textId="69E852D6" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="00091863">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005979EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Psykisk hälsa - NU-sjukvården</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A8337F3" w14:textId="2A8B2D19" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="00CA4966">
+    <w:p w14:paraId="4A8337F3" w14:textId="1169B930" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="00CA4966">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc225775017"/>
       <w:r w:rsidRPr="005979EB">
         <w:t>Internremisser</w:t>
       </w:r>
       <w:r w:rsidR="00091863">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005979EB">
         <w:t>från specialiserad vård och Habiliteringen &amp; Hälsa</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidR="00091863">
+    </w:p>
+    <w:p w14:paraId="270635AD" w14:textId="291D720C" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="005979EB">
+      <w:r w:rsidRPr="005979EB">
+        <w:t>Det finns möjlighet till internremisser</w:t>
+      </w:r>
+      <w:r w:rsidR="009771A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="270635AD" w14:textId="7630C7D5" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="005979EB">
       <w:r w:rsidRPr="005979EB">
-        <w:t>Det finns möjlighet till internremisser utan att gå via En Väg in</w:t>
+        <w:t>utan att gå via En Väg in</w:t>
       </w:r>
       <w:r w:rsidR="00CA4966">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005979EB">
         <w:t>(EVI),</w:t>
       </w:r>
       <w:r w:rsidR="00CA4966">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005979EB">
         <w:t>när det gäller barn och unga med svår psykiatrisk och somatisk samsjuklighet exempelvis intellektuell funktionsnedsättning, epilepsi, utvecklingsrelaterade funktionsavvikelser (eller misstänkt/(a)), utmanande beteenden när det saknats underlag från skolan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="344603DE" w14:textId="6AFE615C" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="005979EB">
       <w:r w:rsidRPr="005979EB">
         <w:t>Det har fattats ett regionalt beslut över samverkan, konsultationer och internremisser från specialiserad vård till barn- och ungdomspsykiatrin (BUP). Det har sedan tidigare funnits en överenskommelse avseende konsultationer och internremisser mellan Habilitering &amp; Hälsa och BUP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0F2334" w14:textId="45A43F60" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="005979EB">
+    <w:p w14:paraId="7D0F2334" w14:textId="2DC3B82D" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="005979EB">
       <w:r w:rsidRPr="005979EB">
         <w:t>Beslutet innebär att läkare från specialiserad vård eller Habilitering &amp; Hälsa kan kontakta läkare inom barn- och ungdomspsykiatrin för muntlig konsultation. Inom barn- och ungdomssjukvården (BUS), NU-sjukvården finns det</w:t>
       </w:r>
       <w:r w:rsidR="0088340F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005979EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Nationella</w:t>
         </w:r>
         <w:r w:rsidR="0088340F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="005979EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>riktlinjer för uppföljning av neonatala riskbarn.</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="009771A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="005979EB">
-        <w:t xml:space="preserve"> Dessa barn följs upp av barnläkare och psykologer. Vid tydliga symtom inom neuropsykiatriska funktionsnedsättningar (NPF) kan psykologen </w:t>
+        <w:t xml:space="preserve">Dessa barn följs upp av barnläkare och psykologer. Vid tydliga symtom inom neuropsykiatriska funktionsnedsättningar (NPF) kan psykologen </w:t>
       </w:r>
       <w:r w:rsidRPr="005979EB">
         <w:lastRenderedPageBreak/>
         <w:t>kontakta vårdenhetschef inom BUP för muntlig konsultation. Vid överenskommelse om patienten ska aktualiseras inom BUP, ska internremiss skickas till lokal BUP-mottagning och inte via</w:t>
       </w:r>
       <w:r w:rsidR="0088340F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005979EB">
         <w:t>EVI. För mer information, se information om</w:t>
       </w:r>
       <w:r w:rsidR="0088340F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005979EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>remisskriterier.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="48C66DA3" w14:textId="49201453" w:rsidR="005979EB" w:rsidRPr="005979EB" w:rsidRDefault="005979EB" w:rsidP="002E315D">
       <w:pPr>
@@ -2154,65 +2184,65 @@
     <w:p w14:paraId="6B723BC5" w14:textId="16C4E5A9" w:rsidR="002B0568" w:rsidRDefault="005979EB" w:rsidP="00E81A2D">
       <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005979EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Första besök och nybesöksutredning inom barn- och ungdomspsykiatrin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="002B0568" w:rsidSect="002D6023">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72CB7582" w14:textId="77777777" w:rsidR="00496D66" w:rsidRDefault="00496D66">
+    <w:p w14:paraId="1A247197" w14:textId="77777777" w:rsidR="00707D57" w:rsidRDefault="00707D57">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66EAA0B5" w14:textId="77777777" w:rsidR="00496D66" w:rsidRDefault="00496D66">
+    <w:p w14:paraId="71EF715E" w14:textId="77777777" w:rsidR="00707D57" w:rsidRDefault="00707D57">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="51E7B780" w14:textId="77777777" w:rsidR="00496D66" w:rsidRDefault="00496D66">
+    <w:p w14:paraId="029C8838" w14:textId="77777777" w:rsidR="00707D57" w:rsidRDefault="00707D57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2546,61 +2576,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26F6F41E" w14:textId="77777777" w:rsidR="00496D66" w:rsidRDefault="00496D66"/>
+    <w:p w14:paraId="596F638C" w14:textId="77777777" w:rsidR="00707D57" w:rsidRDefault="00707D57"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77454AB6" w14:textId="77777777" w:rsidR="00496D66" w:rsidRDefault="00496D66">
+    <w:p w14:paraId="4FE247C4" w14:textId="77777777" w:rsidR="00707D57" w:rsidRDefault="00707D57">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="759DA9BE" w14:textId="77777777" w:rsidR="00496D66" w:rsidRDefault="00496D66">
+    <w:p w14:paraId="7CB3B9E4" w14:textId="77777777" w:rsidR="00707D57" w:rsidRDefault="00707D57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -8550,51 +8580,51 @@
   <w:num w:numId="38" w16cid:durableId="1786845683">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2101560709">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="875200366">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="2064256402">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="289556419">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="287785616">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -8647,66 +8677,68 @@
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C4708"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001039FE"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134958"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="001847E5"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00193D6B"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B3002"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001C7E57"/>
     <w:rsid w:val="001D51B8"/>
     <w:rsid w:val="001E5552"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00231FB2"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="0026140A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="002679E3"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="002858FF"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0568"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
@@ -8750,146 +8782,150 @@
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00417945"/>
     <w:rsid w:val="00420045"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="0046320B"/>
     <w:rsid w:val="00463CFE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="0047039F"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480D60"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00496D66"/>
+    <w:rsid w:val="004A04FE"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B5391"/>
     <w:rsid w:val="004C1B36"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005116E3"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00566CB5"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005979EB"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B394A"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C2D6A"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
+    <w:rsid w:val="00620D8C"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00632645"/>
     <w:rsid w:val="0065270C"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006744D1"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00682812"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006919B0"/>
     <w:rsid w:val="00691E6D"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D54BF"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="00707D57"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00733D60"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00746D56"/>
     <w:rsid w:val="00752110"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="007569B5"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A6D06"/>
+    <w:rsid w:val="007C19B5"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E1703"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00800EE5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008260F5"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="008375A2"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008644C9"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="0088340F"/>
     <w:rsid w:val="00892A20"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
@@ -8899,58 +8935,61 @@
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D12C9"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E6A06"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F4886"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="009648EC"/>
     <w:rsid w:val="0096679A"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009771A6"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C248C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
+    <w:rsid w:val="009D72CA"/>
     <w:rsid w:val="009E05A9"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E1FE9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A22363"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A62080"/>
     <w:rsid w:val="00A65FD4"/>
@@ -18416,55 +18455,55 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1850</Words>
-  <Characters>9805</Characters>
+  <Words>1845</Words>
+  <Characters>9783</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>81</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11632</CharactersWithSpaces>
+  <CharactersWithSpaces>11605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Handläggning av akuta barnpsykiatriska ärenden, konsultationer och internremisser</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Maarit Perttunen</lastModifiedBy>
-  <revision>24</revision>
+  <revision>28</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>