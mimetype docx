--- v0 (2026-04-26)
+++ v1 (2026-09-14)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="2666452A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4924"/>
         </w:tabs>
         <w:spacing w:after="58" w:line="328" w:lineRule="auto"/>
         <w:ind w:left="-15"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -222,84 +222,66 @@
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (anngu119), Lars Brühne (larbr6)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00667CF1" w:rsidP="002E0CEC" w:rsidRDefault="008E0A8B" w14:paraId="56775AFD" w14:textId="1A5237CB">
       <w:pPr>
         <w:spacing w:after="2019" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="26"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Godkänd av: </w:t>
       </w:r>
       <w:r w:rsidR="00D95600">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Jimmy Bjelkengren (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D95600">
+        <w:t xml:space="preserve">Jimmy Bjelkengren (jimbj), </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>jimbj</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D95600">
+        <w:t>Verksamhetsche</w:t>
+      </w:r>
+      <w:r w:rsidR="002E0CEC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">), </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>f</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="3BEA84E3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="689"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="2EF8BE4D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="215"/>
         <w:ind w:left="689"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -314,87 +296,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Samvård </w:t>
       </w:r>
       <w:r w:rsidR="00B2044C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>vid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0094563B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="48"/>
         </w:rPr>
-        <w:t>kejsarsnitt (</w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>kejsarsnitt (sectio)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00667CF1" w:rsidP="00B14DAB" w:rsidRDefault="008E0A8B" w14:paraId="3308A0FC" w14:textId="5DAD1810">
       <w:pPr>
         <w:spacing w:after="55"/>
         <w:ind w:left="108" w:right="2042" w:rightChars="851"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="147D9D45" wp14:editId="3207278D">
                 <wp:extent cx="5749798" cy="12192"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="2377" name="Group 2377"/>
+                <wp:docPr id="2377" name="Group 2377">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B8F61EC-699A-4B7E-98B6-E0337E500A80}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5749798" cy="12192"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5749798" cy="12192"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="3122" name="Shape 3122"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5749798" cy="12192"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
@@ -425,98 +397,100 @@
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:srgbClr val="000000"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict w14:anchorId="71063856">
-              <v:group id="Group 2377" style="width:452.75pt;height:.95pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="57497,121" o:spid="_x0000_s1026" w14:anchorId="3754090A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCWTUWZwIAADMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC615LVxbVgOYem9aVo&#10;gyT9AJoiJQHcQNKW/fcdjharTpsCiQ7UkJx5nPc4nM3NSUly5M63RpfJcpElhGtmqlbXZfLr8du7&#10;zwnxgeqKSqN5mZy5T262b99sOlvw3DRGVtwRANG+6GyZNCHYIk09a7iifmEs17ApjFM0wNTVaeVo&#10;B+hKpnmWfUo74yrrDOPew+ptv5lsEV8IzsJPITwPRJYJ5BZwdDju45huN7SoHbVNy4Y06AuyULTV&#10;cOgEdUsDJQfXPoFSLXPGGxEWzKjUCNEyjhyAzTK7YrNz5mCRS110tZ1kAmmvdHoxLPtx3Dn7YO8c&#10;KNHZGrTAWeRyEk7FP2RJTijZeZKMnwJhsPhx9WG9WsMlM9hb5st13kvKGtD9SRRrvj4bl46Hpn+k&#10;0lkoDn/h71/H/6GhlqOsvgD+d460VZm8X+Z5QjRVUKXoQXAFZUG/SSRfeNDrdQpNTGnBDj7suEGp&#10;6fG7D31NVqNFm9FiJz2aDir72Zq2NMS4mGU0STe7q2a8qrirzJE/GvQLVxcGSV52pZ57Tfc+lgT4&#10;jh7j3yLe3HMqkH96wxudF9J//PD9Tj5gRKrbzWAgfbDnAksdlYBTGIVuIyQN+GxVG6ANyVZFZVZZ&#10;dgEGtFh+/Y2jFc6SR7mkvucCSgefRlzwrt5/kY4caWw2+CE4lbahw2p8HZDS4Io24sR40Uo5QS4x&#10;9G+QPcLgHOM49rkpMusj2ZBN3+ygZQDpseVBBlMQnmx0mOI1NGpMc8Y2mntTnbFNoCDwHlEa7EzI&#10;Y+iisfXN5+h16fXb3wAAAP//AwBQSwMEFAAGAAgAAAAhACiJdwraAAAAAwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2GZgje7iRKxaTalFPVUBFtBvE2TaRKanQ3ZbZL+e0cv9vJgeI/3&#10;vslWk23VQL1vHBuI5xEo4sKVDVcGPvev98+gfEAusXVMBi7kYZXf3mSYlm7kDxp2oVJSwj5FA3UI&#10;Xaq1L2qy6OeuIxbv6HqLQc6+0mWPo5TbVj9E0ZO22LAs1NjRpqbitDtbA28jjuvH+GXYno6by/c+&#10;ef/axmTM3WxaL0EFmsJ/GH7xBR1yYTq4M5detQbkkfCn4i2iJAF1kNACdJ7pa/b8BwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAMJZNRZnAgAAMwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACiJdwraAAAAAwEAAA8AAAAAAAAAAAAAAAAAwQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;">
+            <w:pict w14:anchorId="353E8E11">
+              <v:group id="Group 2377" style="width:452.75pt;height:.95pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="57497,121" o:spid="_x0000_s1026" w14:anchorId="65D0E6E9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCWTUWZwIAADMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC615LVxbVgOYem9aVo&#10;gyT9AJoiJQHcQNKW/fcdjharTpsCiQ7UkJx5nPc4nM3NSUly5M63RpfJcpElhGtmqlbXZfLr8du7&#10;zwnxgeqKSqN5mZy5T262b99sOlvw3DRGVtwRANG+6GyZNCHYIk09a7iifmEs17ApjFM0wNTVaeVo&#10;B+hKpnmWfUo74yrrDOPew+ptv5lsEV8IzsJPITwPRJYJ5BZwdDju45huN7SoHbVNy4Y06AuyULTV&#10;cOgEdUsDJQfXPoFSLXPGGxEWzKjUCNEyjhyAzTK7YrNz5mCRS110tZ1kAmmvdHoxLPtx3Dn7YO8c&#10;KNHZGrTAWeRyEk7FP2RJTijZeZKMnwJhsPhx9WG9WsMlM9hb5st13kvKGtD9SRRrvj4bl46Hpn+k&#10;0lkoDn/h71/H/6GhlqOsvgD+d460VZm8X+Z5QjRVUKXoQXAFZUG/SSRfeNDrdQpNTGnBDj7suEGp&#10;6fG7D31NVqNFm9FiJz2aDir72Zq2NMS4mGU0STe7q2a8qrirzJE/GvQLVxcGSV52pZ57Tfc+lgT4&#10;jh7j3yLe3HMqkH96wxudF9J//PD9Tj5gRKrbzWAgfbDnAksdlYBTGIVuIyQN+GxVG6ANyVZFZVZZ&#10;dgEGtFh+/Y2jFc6SR7mkvucCSgefRlzwrt5/kY4caWw2+CE4lbahw2p8HZDS4Io24sR40Uo5QS4x&#10;9G+QPcLgHOM49rkpMusj2ZBN3+ygZQDpseVBBlMQnmx0mOI1NGpMc8Y2mntTnbFNoCDwHlEa7EzI&#10;Y+iisfXN5+h16fXb3wAAAP//AwBQSwMEFAAGAAgAAAAhACiJdwraAAAAAwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2GZgje7iRKxaTalFPVUBFtBvE2TaRKanQ3ZbZL+e0cv9vJgeI/3&#10;vslWk23VQL1vHBuI5xEo4sKVDVcGPvev98+gfEAusXVMBi7kYZXf3mSYlm7kDxp2oVJSwj5FA3UI&#10;Xaq1L2qy6OeuIxbv6HqLQc6+0mWPo5TbVj9E0ZO22LAs1NjRpqbitDtbA28jjuvH+GXYno6by/c+&#10;ef/axmTM3WxaL0EFmsJ/GH7xBR1yYTq4M5detQbkkfCn4i2iJAF1kNACdJ7pa/b8BwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAMJZNRZnAgAAMwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACiJdwraAAAAAwEAAA8AAAAAAAAAAAAAAAAAwQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;">
                 <v:shape id="Shape 3122" style="position:absolute;width:57497;height:121;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5749798,12192" o:spid="_x0000_s1027" fillcolor="black" stroked="f" strokeweight="0" path="m,l5749798,r,12192l,12192,,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjB0tFxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81Y0RSkldpUiL2kPAROj1kX0msbtvw+6q8d+7hUKPw8x8wyxWozXiQj70jhXMphkI&#10;4sbpnlsFh/rz+RVEiMgajWNScKMAq+XjwwIL7a68p0sVW5EgHApU0MU4FFKGpiOLYeoG4uQdnbcY&#10;k/St1B6vCW6NzLPsRVrsOS10ONC6o+anOlsF5qPclNn6a1e1daNLvz+Zb1MrNXka399ARBrjf/iv&#10;vdUK5rM8h9836QnI5R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCjB0tFxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path textboxrect="0,0,5749798,12192" arrowok="t"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DD57ED" w:rsidR="00667CF1" w:rsidP="00B14DAB" w:rsidRDefault="008E0A8B" w14:paraId="6D14C2DA" w14:textId="303318C3">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:right="2042" w:rightChars="851"/>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:ind w:left="684" w:right="2042" w:rightChars="851"/>
       </w:pPr>
       <w:r w:rsidR="008E0A8B">
         <w:rPr/>
+        <w:t>Revidering i denna rutin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="32F208C2" w:rsidP="2118C7BD" w:rsidRDefault="32F208C2" w14:paraId="769A02E2" w14:textId="7E2718F2">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="395" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="684" w:rightChars="851"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="32F208C2">
+        <w:rPr/>
+        <w:t>Reviderad under rubrik Arbetssätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00667CF1" w:rsidP="00B14DAB" w:rsidRDefault="008E0A8B" w14:paraId="78E088B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="684" w:right="2042" w:rightChars="851"/>
+      </w:pPr>
+      <w:r>
         <w:t>Syfte</w:t>
       </w:r>
-      <w:r w:rsidRPr="53DBA01A" w:rsidR="008E0A8B">
+      <w:r w:rsidRPr="53DBA01A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00667CF1" w:rsidP="00B14DAB" w:rsidRDefault="00786874" w14:paraId="7E79957F" w14:textId="0CA9D8B1">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="689" w:right="2042" w:rightChars="851"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dokumentet syftar till att skapa säkerhet </w:t>
       </w:r>
       <w:r w:rsidR="00D95600">
         <w:t xml:space="preserve">och trygghet för operationspersonal i arbetssättet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D95600" w:rsidR="00D95600">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Samvård </w:t>
       </w:r>
       <w:r w:rsidR="005E1BB4">
@@ -528,178 +502,170 @@
       </w:r>
       <w:r w:rsidRPr="00D95600" w:rsidR="00D95600">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0094563B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>kejsarsnitt</w:t>
       </w:r>
       <w:r w:rsidR="00376C1F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00667CF1" w:rsidP="00B14DAB" w:rsidRDefault="008E0A8B" w14:paraId="196921C6" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="684" w:right="2042" w:rightChars="851"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vilka berörs </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00667CF1" w:rsidP="00B14DAB" w:rsidRDefault="00B14DAB" w14:paraId="761235F7" w14:textId="3C39320C">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="689" w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>All personal från AnOpIVA, KK, och barnkliniken</w:t>
       </w:r>
       <w:r w:rsidR="008D295B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008D295B">
         <w:br/>
       </w:r>
       <w:r w:rsidR="008D295B">
         <w:t>som är närvarande på operationssal vid kejsarsnitt</w:t>
       </w:r>
       <w:r w:rsidR="00376C1F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A67C4C" w:rsidP="00B14DAB" w:rsidRDefault="00A67C4C" w14:paraId="77F958D4" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
       </w:pPr>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B14DAB" w:rsidR="00CF5357" w:rsidP="00B14DAB" w:rsidRDefault="00A67C4C" w14:paraId="0A11DA3D" w14:textId="0A78284D">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="689" w:right="2042" w:rightChars="851"/>
       </w:pPr>
       <w:r>
-        <w:t>Samvård vid kejsarsnitt (</w:t>
-[...7 lines deleted...]
-        <w:t>) innebär att hålla familjen samlad och därmed främja positiva hälsoeffekter. Separation bör undvikas i möjligaste mån så att fysisk och emotionell närhet kan uppnås i så stor utsträckning som möjligt. Starkt vetenskapligt stöd finns för detta</w:t>
+        <w:t>Samvård vid kejsarsnitt (sectio) innebär att hålla familjen samlad och därmed främja positiva hälsoeffekter. Separation bör undvikas i möjligaste mån så att fysisk och emotionell närhet kan uppnås i så stor utsträckning som möjligt. Starkt vetenskapligt stöd finns för detta</w:t>
       </w:r>
       <w:r w:rsidR="00DD57ED">
         <w:t xml:space="preserve"> enligt </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9">
+      <w:hyperlink w:history="1" r:id="rId11">
         <w:r w:rsidRPr="00DD57ED" w:rsidR="00DD57ED">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Kliniskt kunskapsstöd: Initial obruten hud-mot-hudkontakt och samvård</w:t>
         </w:r>
         <w:r w:rsidRPr="00DD57ED" w:rsidR="00B2044C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
         <w:r w:rsidRPr="00DD57ED" w:rsidR="00DD57ED">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1177 för vårdpersonal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DD57ED">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009F54C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF5357">
         <w:t xml:space="preserve">Utifrån detta använder vi även begreppen </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5357" w:rsidR="00CF5357">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>mamma</w:t>
       </w:r>
       <w:r w:rsidR="00CF5357">
         <w:t xml:space="preserve"> som den födande föräldern, och </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5357" w:rsidR="00CF5357">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>pappa</w:t>
       </w:r>
       <w:r w:rsidR="00CF5357">
         <w:t xml:space="preserve"> som den andre föräldern, eller av förälder utsedd person.</w:t>
       </w:r>
       <w:r w:rsidR="00CF5357">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DD57ED" w:rsidR="00667CF1" w:rsidP="00B14DAB" w:rsidRDefault="00FB63F7" w14:paraId="33AD31C1" w14:textId="6A9C5265">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD57ED">
         <w:t>Arbetssätt</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD57ED" w:rsidR="008E0A8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A67C4C" w:rsidP="00B14DAB" w:rsidRDefault="001159AC" w14:paraId="48B0ED96" w14:textId="7885E0EB">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="689" w:right="2042" w:rightChars="851"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="0094563B">
         <w:t xml:space="preserve">rbetssättet innebär att den vårdpersonal som normalt </w:t>
       </w:r>
       <w:r w:rsidR="00704FEF">
         <w:t>tar hand om mamman vid</w:t>
       </w:r>
       <w:r w:rsidR="0094563B">
@@ -714,200 +680,69 @@
       <w:r>
         <w:t xml:space="preserve">med medarbetare från neonatal </w:t>
       </w:r>
       <w:r w:rsidR="00704FEF">
         <w:t xml:space="preserve">som tar hand om det nyfödda barnet </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">inne </w:t>
       </w:r>
       <w:r w:rsidR="0094563B">
         <w:t>på operationssalen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A67C4C">
         <w:t>Neonatalpersonalen kommer närvara så länge som barnet behöver deras vård</w:t>
       </w:r>
       <w:r w:rsidRPr="00F96A06" w:rsidR="00376C1F">
         <w:t xml:space="preserve">. Det är neonatalpersonalen och/eller barnmorskor/undersköterskor från förlossningen som ansvarar för barnet </w:t>
       </w:r>
       <w:r>
         <w:t>under hela operationen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1441D" w:rsidP="00B14DAB" w:rsidRDefault="0094563B" w14:paraId="74819921" w14:textId="4036C400">
-[...145 lines deleted...]
-    <w:p w:rsidRPr="00704FEF" w:rsidR="00A67C4C" w:rsidP="00B14DAB" w:rsidRDefault="00A67C4C" w14:paraId="7BD48188" w14:textId="364F0802">
+    <w:p w:rsidR="00AD3625" w:rsidP="00B14DAB" w:rsidRDefault="00EA1A5A" w14:paraId="546DA1A9" w14:textId="74B3DDD4">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="699" w:right="2042" w:rightChars="851" w:hanging="10"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1A5A">
+        <w:t xml:space="preserve">Samvård gäller elektiva kejsarsnitt och akuta snitt på 30 min där man lägger spinalbedövning samt andra planerbara (akuta) kejsarsnitt där spinalbedövning läggs. Samvård gäller inte vid urakuta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1A5A" w:rsidR="00DF7F0F">
+        <w:t>kejsarsnitt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1A5A">
+        <w:t xml:space="preserve"> flerbördsgraviditeter, inte på IVAs sectiosal eller där narkos planeras från start</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00704FEF" w:rsidR="00A67C4C" w:rsidP="00B14DAB" w:rsidRDefault="00A67C4C" w14:paraId="7BD48188" w14:textId="5C80CE0D">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="699" w:right="2042" w:rightChars="851" w:hanging="10"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704FEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Maxantal personer på </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FEF" w:rsidR="00376C1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>operations</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -934,73 +769,59 @@
       </w:r>
       <w:r w:rsidRPr="00704FEF" w:rsidR="00376C1F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FEF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> blir </w:t>
       </w:r>
       <w:r w:rsidRPr="00704FEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15 personer</w:t>
       </w:r>
       <w:r w:rsidRPr="00704FEF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (medicinskt beslut är taget av </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> läkare). </w:t>
+        <w:t xml:space="preserve"> (medicinskt beslut är taget av anvariga läkare). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00211AE5" w:rsidR="00211AE5" w:rsidP="00B14DAB" w:rsidRDefault="00211AE5" w14:paraId="4EA52877" w14:textId="60D967F5">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211AE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -1038,199 +859,109 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00211AE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">får </w:t>
       </w:r>
       <w:r w:rsidR="00376C1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>närvara med</w:t>
       </w:r>
       <w:r w:rsidRPr="00211AE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> max 6 personer (</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> och ytterligare en under upplärning eller student). </w:t>
+        <w:t xml:space="preserve"> max 6 personer (an.ssk, op.ssk, usk, 2 an.läk och ytterligare en under upplärning eller student). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00211AE5" w:rsidR="00211AE5" w:rsidP="00B14DAB" w:rsidRDefault="00211AE5" w14:paraId="310E44DC" w14:textId="1BBEE19B">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211AE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kvinnokliniken </w:t>
       </w:r>
       <w:r w:rsidRPr="00211AE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">får </w:t>
       </w:r>
       <w:r w:rsidR="00376C1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>närvara</w:t>
       </w:r>
       <w:r w:rsidRPr="00211AE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> med max 5 personer (2 läkare, barnmorska, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> samt ytterligare en under upplärning eller student). </w:t>
+        <w:t xml:space="preserve"> med max 5 personer (2 läkare, barnmorska, usk samt ytterligare en under upplärning eller student). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00211AE5" w:rsidP="00B14DAB" w:rsidRDefault="00211AE5" w14:paraId="0BB02FE4" w14:textId="2021AAF2">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211AE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Neonatal </w:t>
       </w:r>
       <w:r w:rsidRPr="00211AE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">får </w:t>
@@ -1243,174 +974,144 @@
         </w:rPr>
         <w:t>närvara</w:t>
       </w:r>
       <w:r w:rsidRPr="00211AE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> med</w:t>
       </w:r>
       <w:r w:rsidR="00376C1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> max</w:t>
       </w:r>
       <w:r w:rsidRPr="00211AE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4 personer (barn-</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, barnläkare och ytterligare en under upplärning eller student). </w:t>
+        <w:t xml:space="preserve"> 4 personer (barn-ssk, barn-usk, barnläkare och ytterligare en under upplärning eller student). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00211AE5" w:rsidP="00B14DAB" w:rsidRDefault="00211AE5" w14:paraId="393E6AA1" w14:textId="4470E8E0">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211AE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid behov av ytterligare någon spetskompetens, tex vid dåligt barn får den som är under upplärning/student backa undan. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003657EC" w:rsidP="00B14DAB" w:rsidRDefault="009F54C3" w14:paraId="73FFD3B3" w14:textId="1F104D11">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F54C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F695AB5" wp14:editId="36306795">
             <wp:extent cx="4867194" cy="2670048"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="936012527" name="Bildobjekt 1" descr="En bild som visar skärmbild, text, Barnkonst, design&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:docPr id="936012527" name="Bildobjekt 1" descr="En bild som visar skärmbild, text, Barnkonst, design&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E6A3897-9948-4FE7-89F2-CAF225400743}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="936012527" name="Bildobjekt 1" descr="En bild som visar skärmbild, text, Barnkonst, design&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4935638" cy="2707595"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="003657EC" w:rsidP="00B14DAB" w:rsidRDefault="009F54C3" w14:paraId="3FD6AE86" w14:textId="1CF68DE4">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lila ringar</w:t>
       </w:r>
       <w:r w:rsidR="00704FEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1452,54 +1153,54 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ndersköterska från </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>förlossningen</w:t>
       </w:r>
       <w:r w:rsidR="001159AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00852458" w:rsidR="009F54C3" w:rsidP="00B14DAB" w:rsidRDefault="009F54C3" w14:paraId="65C7344F" w14:textId="6B38E989">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Röda ringar</w:t>
       </w:r>
       <w:r w:rsidRPr="00852458" w:rsidR="00704FEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1509,390 +1210,379 @@
       <w:r w:rsidRPr="00852458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Opererande läkare, op</w:t>
       </w:r>
       <w:r w:rsidRPr="00852458" w:rsidR="001159AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>erationssjuksköterska och undersköterska från</w:t>
       </w:r>
       <w:r w:rsidRPr="00852458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> anopiva</w:t>
+      </w:r>
       <w:r w:rsidRPr="00852458" w:rsidR="001159AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00852458" w:rsidR="009F54C3" w:rsidP="00B14DAB" w:rsidRDefault="009F54C3" w14:paraId="5046C354" w14:textId="76B750E6">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Blå ringar</w:t>
       </w:r>
       <w:r w:rsidRPr="00852458" w:rsidR="00704FEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00852458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anestesiläkare och anestesisjuksköterska</w:t>
       </w:r>
       <w:r w:rsidRPr="00852458" w:rsidR="001159AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00852458" w:rsidR="009F54C3" w:rsidP="00B14DAB" w:rsidRDefault="009F54C3" w14:paraId="7DED8CE9" w14:textId="3EEB4A69">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gula ring med P</w:t>
       </w:r>
       <w:r w:rsidRPr="00852458" w:rsidR="00704FEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00852458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Blivande pappa</w:t>
       </w:r>
       <w:r w:rsidRPr="00852458" w:rsidR="001159AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00852458" w:rsidR="009F54C3" w:rsidP="00B14DAB" w:rsidRDefault="009F54C3" w14:paraId="37E65568" w14:textId="02C76A9B">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gula smileys</w:t>
       </w:r>
       <w:r w:rsidRPr="00852458" w:rsidR="00704FEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00852458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neonatalpersonal</w:t>
       </w:r>
       <w:r w:rsidRPr="00852458" w:rsidR="001159AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00852458" w:rsidR="009F54C3" w:rsidP="00B14DAB" w:rsidRDefault="009F54C3" w14:paraId="15B15251" w14:textId="49AA8A29">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Röd pil </w:t>
       </w:r>
       <w:r w:rsidRPr="00852458" w:rsidR="00704FEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00852458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fritt utrymme att kunna ta sig in/ut till förråd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007D10B5" w:rsidR="00B1441D" w:rsidP="00B14DAB" w:rsidRDefault="00B1441D" w14:paraId="61F57EA6" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00211AE5" w:rsidP="00B14DAB" w:rsidRDefault="00872522" w14:paraId="11AAEB65" w14:textId="1395B087">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId11">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="00704FEF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>In</w:t>
         </w:r>
         <w:r w:rsidRPr="00704FEF" w:rsidR="00DF7BCA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>checkning</w:t>
         </w:r>
         <w:r w:rsidRPr="00704FEF" w:rsidR="005A2C66">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> enligt</w:t>
         </w:r>
         <w:r w:rsidRPr="00704FEF" w:rsidR="00704FEF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> C</w:t>
         </w:r>
         <w:r w:rsidRPr="00704FEF" w:rsidR="005A2C66">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>hecklista</w:t>
         </w:r>
         <w:r w:rsidRPr="00704FEF" w:rsidR="00704FEF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> för säker kirurgi 2.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F96A06" w:rsidR="00DF7BCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sker på sedvanligt sätt med presentation av samtliga närvarande och deras roller.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C563FB" w:rsidR="000B183B" w:rsidP="00B14DAB" w:rsidRDefault="00704FEF" w14:paraId="7671E261" w14:textId="786E6CFA">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00C563FB">
         <w:t>Larm dåligt barn</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B14DAB" w:rsidR="003F454F" w:rsidP="00B14DAB" w:rsidRDefault="004914F3" w14:paraId="58BFF1A2" w14:textId="61477F01">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="674" w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004914F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">För att snabbt kunna kalla till ytterligare neonatalsjuksköterska eller neonatalläkare ifall barnet är dåligt, finns det ett särskilt larm. </w:t>
       </w:r>
       <w:r w:rsidRPr="004914F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -2022,260 +1712,236 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>förlossningen NÄL</w:t>
       </w:r>
       <w:r w:rsidRPr="004914F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C563FB" w:rsidR="003F454F" w:rsidP="00B14DAB" w:rsidRDefault="003F454F" w14:paraId="76D01FC8" w14:textId="724F2E4E">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2042" w:rightChars="851"/>
       </w:pPr>
       <w:r>
         <w:t>Anestesi</w:t>
       </w:r>
       <w:r w:rsidR="008D295B">
         <w:t>personalen ansvarar för:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C563FB" w:rsidR="003F454F" w:rsidP="00B14DAB" w:rsidRDefault="00C563FB" w14:paraId="1822EEE2" w14:textId="388367AF">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C563FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="00C563FB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Sectio</w:t>
-[...12 lines deleted...]
-          <w:t xml:space="preserve"> – anestesirutin</w:t>
+          <w:t>Sectio – anestesirutin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C563FB" w:rsidR="003F454F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F454F" w:rsidR="003F454F" w:rsidP="00B14DAB" w:rsidRDefault="003F454F" w14:paraId="13F552C1" w14:textId="3C19C90B">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C563FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Förbereda</w:t>
       </w:r>
       <w:r w:rsidRPr="003F454F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> operationssalen och läkemedel inför planerad operation.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C563FB" w:rsidR="003F454F" w:rsidP="00B14DAB" w:rsidRDefault="00C563FB" w14:paraId="457468D7" w14:textId="64514D12">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Neonatalläkare är ansvarig för att </w:t>
       </w:r>
       <w:r w:rsidRPr="00C563FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ventilera / intubera barnet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C563FB" w:rsidR="003F454F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anestesiläkare bistår vid behov</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, t ex</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C563FB" w:rsidR="003F454F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>när neonatalläkaren inte är på plats ännu</w:t>
       </w:r>
       <w:r w:rsidRPr="00C563FB" w:rsidR="003F454F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F454F" w:rsidR="003F454F" w:rsidP="00B14DAB" w:rsidRDefault="003F454F" w14:paraId="3C18CC87" w14:textId="78AC3235">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F454F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An</w:t>
       </w:r>
       <w:r w:rsidR="00885641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>estesisjuksköterskan</w:t>
       </w:r>
       <w:r w:rsidRPr="003F454F">
         <w:rPr>
@@ -2348,1935 +2014,1801 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003F454F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Alla</w:t>
       </w:r>
       <w:r w:rsidRPr="003F454F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> soppåsar märks med etikett ”snittsalen”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B14DAB" w:rsidR="003F454F" w:rsidP="00B14DAB" w:rsidRDefault="003F454F" w14:paraId="4B8EDB6C" w14:textId="2A110D5F">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F454F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:r w:rsidR="00885641">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estesisjuksköterska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C563FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>fyller på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F454F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> material inne i operationssalen samt i förrådet (det som tillhör ”vårdbeställningar”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00211AE5" w:rsidP="00B14DAB" w:rsidRDefault="00211AE5" w14:paraId="5094EAC0" w14:textId="42C4D950">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="2042" w:rightChars="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Praktiska råd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5357" w:rsidR="00211AE5" w:rsidP="00B14DAB" w:rsidRDefault="00211AE5" w14:paraId="30B7DF46" w14:textId="68F6B04E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="2042" w:rightChars="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inför elektiva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00885641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kejsarsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55" w:rsidR="00381624">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>operationspersonal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gå upp kl 07.50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (08.20 på fredagar). Då kommer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>barnmorskan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in på salen och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ger en rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>om patienten och meddelar hur många de blir från kvinnokliniken samt neonatalpersonal som närvarar vid operationen. Detta för att inga onödiga diskussioner om antal personer på salen ska ske när patienten är närvarande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5357" w:rsidR="0090691D" w:rsidP="00B14DAB" w:rsidRDefault="00211AE5" w14:paraId="05E00059" w14:textId="5E85D3A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="2042" w:rightChars="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I händelse av att man vårdar ett dåligt barn på salen och mamman</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">av någon anledning samtidigt behöver intuberas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>så tillåts pappan att välja om han vill gå ut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller stanna kvar på salen med barnet (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00D90CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alltså </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>även när vi intuberar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00376C1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mamman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). I detta läge har de flesta fullt upp och det är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00792F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">förlossningspersonalen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>som har det totala ansvaret för pappan, vilket är bra att känna till.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5357" w:rsidR="00211AE5" w:rsidP="00B14DAB" w:rsidRDefault="00211AE5" w14:paraId="05E6E350" w14:textId="12910934">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="2042" w:rightChars="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barnmorskorna tillåts använda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55" w:rsidR="00885641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>datorn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00885641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid skrivbordet på operationssalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för att registrera barnets födelse. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00885641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I datorn har</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00376C1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00885641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00376C1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dokumentationssystemet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00A01F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00376C1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bstetrix samt en kortläsare installerats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF5357" w:rsidP="00B14DAB" w:rsidRDefault="00211AE5" w14:paraId="651D078E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="2042" w:rightChars="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Om neo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00381624">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>natal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="008C558D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>personalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rullar ut från salen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00885641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">före operationen avslutats </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ska en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>avstämning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00885641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>erationssjuksköterskan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ske. (”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00D90CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00885641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>erationssjuksköterskan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alla saker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00B1441D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5357" w:rsidR="00381624" w:rsidP="00B14DAB" w:rsidRDefault="00211AE5" w14:paraId="41F06735" w14:textId="63A5A7A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="2042" w:rightChars="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>soppåsar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som töms från op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="009473D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>erations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">salen ska märkas med etikett snittsal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5357" w:rsidR="00211AE5" w:rsidP="00B14DAB" w:rsidRDefault="008C558D" w14:paraId="43776A62" w14:textId="33112314">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="2042" w:rightChars="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00885641">
+        <w:t>Bra att veta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5357" w:rsidR="00211AE5" w:rsidP="00B14DAB" w:rsidRDefault="00211AE5" w14:paraId="42815F56" w14:textId="1721112B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="2042" w:rightChars="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Barnbordet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och dess tillbehör (vagn med material) är inget som operation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00D374A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>spersonal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00376C1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ansvarar för, det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00376C1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>åligger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="007D10B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neonatal och kvinnokliniken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF5357" w:rsidR="00211AE5" w:rsidP="00B14DAB" w:rsidRDefault="00211AE5" w14:paraId="78333344" w14:textId="06967014">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="2042" w:rightChars="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Neo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00D374A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>natal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="008C558D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>personalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är tillsagda att det är mycket viktigt att det alltid är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D295B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fritt utrymme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för att kunna röra sig runt i operation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00BF35F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>salen (ytterkant). Där ska inga kablar/sladdar ligga så att vi kan snubbla eller fastna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003657EC" w:rsidP="008D295B" w:rsidRDefault="005E1BB4" w14:paraId="167A756C" w14:textId="24775A72">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="2042" w:rightChars="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D295B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>värmeskåp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="008C558D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>på salen där neo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="00F57813">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>natal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5357" w:rsidR="008C558D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>personal kan förvara varma filtar till barnet.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0A8B">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00885641" w:rsidR="00667CF1" w:rsidP="00B14DAB" w:rsidRDefault="003657EC" w14:paraId="110C3503" w14:textId="7715C9AC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="2042" w:rightChars="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00885641">
+        <w:t>Allmänt om arbete på operationssal - sectio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14DAB" w:rsidR="003657EC" w:rsidP="00B14DAB" w:rsidRDefault="003657EC" w14:paraId="50330FB7" w14:textId="1F7377EC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F454F">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alla medarbetare bär </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14DAB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>fyller på</w:t>
-[...83 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>heltäckande personalkläder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ej enbart klänning), samt har allt hår instoppat i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14DAB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...863 lines deleted...]
-    <w:p w:rsidRPr="00B14DAB" w:rsidR="003657EC" w:rsidP="00B14DAB" w:rsidRDefault="003657EC" w14:paraId="50330FB7" w14:textId="1F7377EC">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mössa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003657EC" w:rsidR="003657EC" w:rsidP="00B14DAB" w:rsidRDefault="003657EC" w14:paraId="51EEC921" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alla medarbetare bär </w:t>
+        <w:t xml:space="preserve">Onödiga </w:t>
       </w:r>
       <w:r w:rsidRPr="00B14DAB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>heltäckande personalkläder</w:t>
+        <w:t>dörröppningar</w:t>
       </w:r>
       <w:r w:rsidRPr="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ej enbart klänning), samt har allt hår instoppat i </w:t>
-[...9 lines deleted...]
-        <w:t>mössa</w:t>
+        <w:t xml:space="preserve"> måste undvikas. Gå företrädesvis in/ut gemensamt. Använd glasluckan i dörren om du behöver få in material på salen av någon kollega.</w:t>
       </w:r>
       <w:r w:rsidRPr="003657EC">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003657EC" w:rsidR="003657EC" w:rsidP="00B14DAB" w:rsidRDefault="003657EC" w14:paraId="51EEC921" w14:textId="77777777">
+    <w:p w:rsidRPr="00B14DAB" w:rsidR="003657EC" w:rsidP="00B14DAB" w:rsidRDefault="003657EC" w14:paraId="3F1B04FC" w14:textId="63469DED">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undvik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14DAB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>onödiga rörelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> inne i operationssalen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14DAB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>inte runt om du inte behöver</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14DAB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14DAB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> det påverkar luftrörelserna och ventilationen, som är viktig för att förebygga vårdrelaterad infektion hos patienten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14DAB">
+        <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:color w:val="000000"/>
-[...30 lines deleted...]
-          <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B14DAB" w:rsidR="003657EC" w:rsidP="00B14DAB" w:rsidRDefault="003657EC" w14:paraId="3F1B04FC" w14:textId="63469DED">
+    <w:p w:rsidRPr="00B14DAB" w:rsidR="003657EC" w:rsidP="00B14DAB" w:rsidRDefault="003657EC" w14:paraId="7B7AE32D" w14:textId="16EEED01">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Undvik </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B14DAB">
+        <w:t>Respektera varandras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D295B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>onödiga rörelser</w:t>
+        <w:t>arbetsmiljö</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t> inne i operationssalen</w:t>
-[...7 lines deleted...]
-        <w:t>. G</w:t>
+        <w:t>- vi är många på salen. Hjälps åt att hålla ljudnivån på en acceptabel nivå. Prata tydligt och högt så alla hör om du har något viktigt att säga.</w:t>
       </w:r>
       <w:r w:rsidRPr="003657EC">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...38 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B14DAB" w:rsidR="003657EC" w:rsidP="00B14DAB" w:rsidRDefault="003657EC" w14:paraId="7B7AE32D" w14:textId="16EEED01">
+    <w:p w:rsidRPr="00B14DAB" w:rsidR="003657EC" w:rsidP="00B14DAB" w:rsidRDefault="003657EC" w14:paraId="66A135E8" w14:textId="404F2887">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Respektera varandras </w:t>
+        <w:t xml:space="preserve">Det måste finnas </w:t>
       </w:r>
       <w:r w:rsidRPr="008D295B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>arbetsmiljö</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>passage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> för undersköterskan på operation att förflytta sig runt hela salen. Inga kablar eller sladdar </w:t>
+      </w:r>
+      <w:r w:rsidR="00376C1F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>får</w:t>
       </w:r>
       <w:r w:rsidRPr="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>- vi är många på salen. Hjälps åt att hålla ljudnivån på en acceptabel nivå. Prata tydligt och högt så alla hör om du har något viktigt att säga.</w:t>
+        <w:t xml:space="preserve"> ligga</w:t>
+      </w:r>
+      <w:r w:rsidR="00376C1F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller hänga</w:t>
       </w:r>
       <w:r w:rsidRPr="003657EC">
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i vägen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003657EC">
+        <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B14DAB" w:rsidR="003657EC" w:rsidP="00B14DAB" w:rsidRDefault="003657EC" w14:paraId="66A135E8" w14:textId="404F2887">
+    <w:p w:rsidRPr="00B14DAB" w:rsidR="00D374A1" w:rsidP="00B14DAB" w:rsidRDefault="003657EC" w14:paraId="71566228" w14:textId="41300BCA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Det måste finnas </w:t>
+        <w:t xml:space="preserve">I den </w:t>
+      </w:r>
+      <w:r w:rsidR="00376C1F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nedre </w:t>
+      </w:r>
+      <w:r w:rsidR="00376C1F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">halvan” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>av operationssalen ska så få</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0BD7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0BD7" w:rsidR="005E1BB4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>som möjligt vistas (“</w:t>
       </w:r>
       <w:r w:rsidRPr="008D295B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>passage</w:t>
+        <w:t>sterila sidan</w:t>
       </w:r>
       <w:r w:rsidRPr="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> för undersköterskan på operation att förflytta sig runt hela salen. Inga kablar eller sladdar </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidRPr="00B14DAB" w:rsidR="00D374A1" w:rsidP="00B14DAB" w:rsidRDefault="003657EC" w14:paraId="71566228" w14:textId="41300BCA">
+        <w:t>”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14DAB" w:rsidR="00D90CF6" w:rsidP="008D295B" w:rsidRDefault="008D295B" w14:paraId="3FEB5F71" w14:textId="3C5CF558">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Operationspersonalen ansvarar för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14DAB" w:rsidR="00B14DAB">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008D295B" w:rsidR="003657EC" w:rsidP="008D295B" w:rsidRDefault="003657EC" w14:paraId="54F3637B" w14:textId="7709CABC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">I den </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00376C1F">
+      </w:pPr>
+      <w:r w:rsidRPr="00D26E55">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003657EC">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Förbereda och duka upp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D295B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">nedre </w:t>
-[...69 lines deleted...]
-    <w:p w:rsidRPr="008D295B" w:rsidR="003657EC" w:rsidP="008D295B" w:rsidRDefault="003657EC" w14:paraId="54F3637B" w14:textId="7709CABC">
+        <w:t xml:space="preserve"> sterilt material till planerad operation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008D295B" w:rsidR="003657EC" w:rsidP="008D295B" w:rsidRDefault="00CF0BD7" w14:paraId="53DEED4A" w14:textId="55FD794D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26E55">
+      <w:r w:rsidRPr="008D295B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D295B" w:rsidR="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>illsammans anestesisjuksköterskan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55" w:rsidR="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Förbereda och duka upp</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D295B">
+        <w:t>städa och återställa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D295B" w:rsidR="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sterilt material till planerad operation.  </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="008D295B" w:rsidR="003657EC" w:rsidP="008D295B" w:rsidRDefault="00CF0BD7" w14:paraId="53DEED4A" w14:textId="55FD794D">
+        <w:t xml:space="preserve"> salen så skyndsamt som möjligt efter avslutat sectio. Alla soppåsar märks med etikett “snittsalen”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008D295B" w:rsidR="003657EC" w:rsidP="008D295B" w:rsidRDefault="00CF0BD7" w14:paraId="40EF21BA" w14:textId="2187D6B2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D295B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>T</w:t>
+        <w:t>Att se</w:t>
       </w:r>
       <w:r w:rsidRPr="008D295B" w:rsidR="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>illsammans anestesisjuksköterskan </w:t>
+        <w:t xml:space="preserve"> till att det alltid finns framtaget material för </w:t>
       </w:r>
       <w:r w:rsidRPr="00D26E55" w:rsidR="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>städa och återställa</w:t>
+        <w:t>steriltvätt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55" w:rsidR="008D295B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55" w:rsidR="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55" w:rsidR="008D295B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55" w:rsidR="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mössa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55" w:rsidR="008D295B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55" w:rsidR="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55" w:rsidR="008D295B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55" w:rsidR="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>munskydd</w:t>
       </w:r>
       <w:r w:rsidRPr="008D295B" w:rsidR="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> salen så skyndsamt som möjligt efter avslutat </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="008D295B" w:rsidR="003657EC" w:rsidP="008D295B" w:rsidRDefault="00CF0BD7" w14:paraId="40EF21BA" w14:textId="2187D6B2">
+        <w:t>. Detta gäller både där barnmorskorna tvättar sig och där övriga tvättar sig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008D295B" w:rsidR="008D295B" w:rsidP="008D295B" w:rsidRDefault="00CF0BD7" w14:paraId="401FB0E6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D295B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Att se</w:t>
+        <w:t xml:space="preserve">Att </w:t>
       </w:r>
       <w:r w:rsidRPr="008D295B" w:rsidR="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> till att det alltid finns framtaget material för </w:t>
+        <w:t xml:space="preserve">se till att det alltid finns </w:t>
       </w:r>
       <w:r w:rsidRPr="00D26E55" w:rsidR="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>steriltvätt</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D26E55" w:rsidR="008D295B">
+        <w:t>material för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D295B" w:rsidR="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att kunna utföra minst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55" w:rsidR="003657EC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26E55" w:rsidR="005E1BB4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D26E55" w:rsidR="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D26E55" w:rsidR="008D295B">
+        <w:t>st sectio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D295B" w:rsidR="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:b/>
-[...64 lines deleted...]
-    <w:p w:rsidRPr="008D295B" w:rsidR="008D295B" w:rsidP="008D295B" w:rsidRDefault="00CF0BD7" w14:paraId="401FB0E6" w14:textId="77777777">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> i följd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008D295B" w:rsidR="00D90CF6" w:rsidP="008D295B" w:rsidRDefault="00CF0BD7" w14:paraId="06C722C5" w14:textId="5EDF85DF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:ind w:left="1049" w:right="2042" w:rightChars="851"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D295B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Att </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D295B" w:rsidR="003657EC">
-[...113 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D26E55">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26E55" w:rsidR="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ylla på</w:t>
       </w:r>
       <w:r w:rsidRPr="008D295B" w:rsidR="003657EC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> material inne i operationssalen samt i förrådet (det som tillhör ”vårdbeställningar”).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D90CF6" w:rsidR="00D90CF6" w:rsidP="00B14DAB" w:rsidRDefault="00D90CF6" w14:paraId="3D69667E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="2042" w:rightChars="851"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D90CF6" w:rsidP="00B14DAB" w:rsidRDefault="00D90CF6" w14:paraId="1B31A083" w14:textId="3742DF40">
       <w:pPr>
         <w:ind w:right="2042" w:rightChars="851"/>
         <w:sectPr w:rsidR="00D90CF6" w:rsidSect="008D295B">
-          <w:footerReference w:type="even" r:id="rId13"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="11899" w:h="16841" w:orient="portrait"/>
           <w:pgMar w:top="1418" w:right="851" w:bottom="1276" w:left="992" w:header="720" w:footer="355" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000B183B" w:rsidP="00B14DAB" w:rsidRDefault="008E0A8B" w14:paraId="212CC2E2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4950"/>
         </w:tabs>
         <w:spacing w:after="58" w:line="328" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="2042" w:rightChars="851"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">OBS! Utskriven version kan vara ogiltig. Verifiera </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet..</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00667CF1" w:rsidP="00B14DAB" w:rsidRDefault="008E0A8B" w14:paraId="7867C8D5" w14:textId="3FBBC2CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4950"/>
         </w:tabs>
         <w:spacing w:after="58" w:line="328" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="2042" w:rightChars="851"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="48"/>
@@ -4445,98 +3977,89 @@
         </w:rPr>
         <w:t>Lars Brühne (larbr6), anestesiläkare</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B183B" w:rsidP="000B183B" w:rsidRDefault="000B183B" w14:paraId="3A6FD9E2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="31" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="26"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="0A95BDDB" w14:textId="646FF4CD">
       <w:pPr>
         <w:spacing w:after="161"/>
         <w:ind w:left="1124" w:right="957"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Godkänd av:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B183B">
-        <w:t xml:space="preserve">    Jimmy Bjelkengren (</w:t>
-[...7 lines deleted...]
-        <w:t>), verksamhetschef</w:t>
+        <w:t xml:space="preserve">    Jimmy Bjelkengren (jimbj), verksamhetschef</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="2DA12D36" w14:textId="4180B616">
       <w:pPr>
         <w:spacing w:after="161"/>
         <w:ind w:left="1124" w:right="957"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Dokument-ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="1B50425E" w14:textId="12A8FD7E">
       <w:pPr>
         <w:spacing w:after="151"/>
         <w:ind w:left="1109"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Version</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00667CF1" w:rsidP="1ED4C26E" w:rsidRDefault="008E0A8B" w14:paraId="710ECA24" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="151"/>
         <w:ind w:left="1109"/>
       </w:pPr>
-      <w:r w:rsidR="008E0A8B">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="5F6DB78B" w14:textId="4DEFC084">
       <w:pPr>
         <w:spacing w:after="151"/>
         <w:ind w:left="1109"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Giltig från:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B183B">
         <w:t xml:space="preserve">   2026-05-01</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="0F274211" w14:textId="55330BBF">
       <w:pPr>
         <w:spacing w:after="151"/>
         <w:ind w:left="1109"/>
@@ -4559,121 +4082,138 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00872522" w:rsidRDefault="00872522" w14:paraId="12A841B8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="6103"/>
         <w:ind w:left="122"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00872522">
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="869" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E2055C" w:rsidRDefault="00E2055C" w14:paraId="07905945" w14:textId="77777777">
+    <w:p w:rsidR="00BA656D" w:rsidRDefault="00BA656D" w14:paraId="2CDD4412" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E2055C" w:rsidRDefault="00E2055C" w14:paraId="46E1CAD9" w14:textId="77777777">
+    <w:p w:rsidR="00BA656D" w:rsidRDefault="00BA656D" w14:paraId="0CBD1A57" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="09C949FC" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63"/>
       <w:ind w:left="-469"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Rubrik: Omvårdnadsrutin – Rubriksättning</w:t>
@@ -4803,61 +4343,61 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00667CF1" w:rsidRDefault="00667CF1" w14:paraId="2CF6BAC0" w14:textId="77777777"/>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00667CF1" w:rsidRDefault="00667CF1" w14:paraId="5FC41819" w14:textId="77777777"/>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00667CF1" w:rsidRDefault="00667CF1" w14:paraId="47C0A506" w14:textId="77777777"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E2055C" w:rsidRDefault="00E2055C" w14:paraId="58E00407" w14:textId="77777777">
+    <w:p w:rsidR="00BA656D" w:rsidRDefault="00BA656D" w14:paraId="65D9A5FC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E2055C" w:rsidRDefault="00E2055C" w14:paraId="279042DA" w14:textId="77777777">
+    <w:p w:rsidR="00BA656D" w:rsidRDefault="00BA656D" w14:paraId="42DC0DFD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C430BA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09C08D58"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1409" w:hanging="360"/>
       </w:pPr>
@@ -6520,224 +6060,236 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1713535354">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="1019552451">
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1266576045">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2136823199">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="3" w16cid:durableId="1640719937">
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1665743136">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="677315777">
+  <w:num w:numId="5" w16cid:durableId="1713535354">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1827162917">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="18703438">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1950090635">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2136823199">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="241256388">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="414085161">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="594947691">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="677315777">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="414085161">
-[...20 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="692536605">
+  <w:num w:numId="14" w16cid:durableId="692536605">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="983896056">
+  <w:num w:numId="15" w16cid:durableId="983896056">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:view w:val="normal"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00667CF1"/>
     <w:rsid w:val="00027F5C"/>
     <w:rsid w:val="000B183B"/>
     <w:rsid w:val="001159AC"/>
+    <w:rsid w:val="00146698"/>
     <w:rsid w:val="001766D4"/>
     <w:rsid w:val="00211AE5"/>
     <w:rsid w:val="0022216F"/>
+    <w:rsid w:val="00286311"/>
+    <w:rsid w:val="002952A4"/>
     <w:rsid w:val="002E0CEC"/>
     <w:rsid w:val="003657EC"/>
     <w:rsid w:val="00376C1F"/>
     <w:rsid w:val="00381624"/>
     <w:rsid w:val="003F454F"/>
     <w:rsid w:val="003F5044"/>
     <w:rsid w:val="004474E0"/>
     <w:rsid w:val="004914F3"/>
+    <w:rsid w:val="004E7FFD"/>
     <w:rsid w:val="00571035"/>
     <w:rsid w:val="005A2C66"/>
+    <w:rsid w:val="005C00ED"/>
     <w:rsid w:val="005E1BB4"/>
     <w:rsid w:val="00610760"/>
     <w:rsid w:val="00654D2F"/>
     <w:rsid w:val="00667CF1"/>
     <w:rsid w:val="006921B4"/>
+    <w:rsid w:val="006B7047"/>
     <w:rsid w:val="00704FEF"/>
     <w:rsid w:val="007515E7"/>
+    <w:rsid w:val="00773AAB"/>
     <w:rsid w:val="00786874"/>
     <w:rsid w:val="00792F4E"/>
     <w:rsid w:val="007D10B5"/>
+    <w:rsid w:val="00831BE8"/>
     <w:rsid w:val="00852458"/>
     <w:rsid w:val="00872522"/>
     <w:rsid w:val="00885641"/>
     <w:rsid w:val="008B1F79"/>
     <w:rsid w:val="008C558D"/>
     <w:rsid w:val="008D295B"/>
     <w:rsid w:val="008E0A8B"/>
     <w:rsid w:val="00900A66"/>
     <w:rsid w:val="0090691D"/>
     <w:rsid w:val="0094563B"/>
     <w:rsid w:val="009473D6"/>
     <w:rsid w:val="009C1F2C"/>
     <w:rsid w:val="009C591A"/>
     <w:rsid w:val="009D60DA"/>
+    <w:rsid w:val="009F2645"/>
     <w:rsid w:val="009F54C3"/>
     <w:rsid w:val="00A01F2C"/>
     <w:rsid w:val="00A2711E"/>
     <w:rsid w:val="00A67C4C"/>
+    <w:rsid w:val="00AD3625"/>
     <w:rsid w:val="00B1441D"/>
     <w:rsid w:val="00B14DAB"/>
     <w:rsid w:val="00B2044C"/>
     <w:rsid w:val="00BA5E31"/>
+    <w:rsid w:val="00BA656D"/>
     <w:rsid w:val="00BF35F8"/>
     <w:rsid w:val="00C4739B"/>
     <w:rsid w:val="00C563FB"/>
     <w:rsid w:val="00CE32C5"/>
     <w:rsid w:val="00CF0BD7"/>
     <w:rsid w:val="00CF5357"/>
     <w:rsid w:val="00D262B5"/>
     <w:rsid w:val="00D26E55"/>
     <w:rsid w:val="00D374A1"/>
     <w:rsid w:val="00D6379E"/>
     <w:rsid w:val="00D90CF6"/>
     <w:rsid w:val="00D95600"/>
     <w:rsid w:val="00D96F0D"/>
     <w:rsid w:val="00DB333E"/>
     <w:rsid w:val="00DC1B47"/>
     <w:rsid w:val="00DD57ED"/>
+    <w:rsid w:val="00DE7BBD"/>
     <w:rsid w:val="00DF7BCA"/>
+    <w:rsid w:val="00DF7F0F"/>
     <w:rsid w:val="00E2055C"/>
+    <w:rsid w:val="00EA1A5A"/>
+    <w:rsid w:val="00EC518C"/>
     <w:rsid w:val="00EF5FCD"/>
     <w:rsid w:val="00F12FCF"/>
+    <w:rsid w:val="00F40825"/>
     <w:rsid w:val="00F57813"/>
     <w:rsid w:val="00F96A06"/>
     <w:rsid w:val="00FB63F7"/>
     <w:rsid w:val="1ED4C26E"/>
+    <w:rsid w:val="2118C7BD"/>
+    <w:rsid w:val="32F208C2"/>
+    <w:rsid w:val="52FFA0AF"/>
     <w:rsid w:val="53DBA01A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...6 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="24A2C620"/>
-  <w15:docId w15:val="{0C1E72AC-E1CE-4C58-88A2-4EAD955FD1E5}"/>
+  <w15:docId w15:val="{8BB3CAC9-E9C8-440F-8AEE-5421EEFFECEC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7101,234 +6653,263 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:ind w:left="699" w:hanging="10"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik1"/>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ingetavstnd">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00571035"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="699" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A67C4C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003657EC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003657EC"/>
   </w:style>
   <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003657EC"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00610760"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F54C3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F54C3"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00704FEF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00704FEF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00286311"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00286311"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-645455372-284/surrogate/Sectio%20%e2%80%93%20anestesirutin.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-68/surrogate/Checklista%20f%c3%b6r%20s%c3%a4ker%20kirurgi.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardpersonal.1177.se/kunskapsstod/kliniska-kunskapsstod/initial-obruten-hud-mot-hudkontakt-och-samvard/?selectionCode=profession_primarvard" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-68/surrogate/Checklista%20f%c3%b6r%20s%c3%a4ker%20kirurgi.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardpersonal.1177.se/kunskapsstod/kliniska-kunskapsstod/initial-obruten-hud-mot-hudkontakt-och-samvard/?selectionCode=profession_primarvard" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-645455372-284/surrogate/Sectio%20%e2%80%93%20anestesirutin.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7584,50 +7165,50 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>normal</ap:Template>
+  <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:DocSecurity>4</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Samvård vid kejsarsnitt (sectio)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Caroline Edvardsson</lastModifiedBy>
-  <revision>6</revision>
+  <revision>2</revision>
   <lastPrinted>2026-04-16T07:13:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>