--- v0 (2026-03-19)
+++ v1 (2026-05-17)
@@ -6,361 +6,471 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2666452A" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="2666452A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4924"/>
         </w:tabs>
         <w:spacing w:after="58" w:line="328" w:lineRule="auto"/>
         <w:ind w:left="-15" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C78289C" w14:textId="7E9D8A70" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="3C78289C" w14:textId="7E9D8A70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10030"/>
         </w:tabs>
         <w:spacing w:before="114" w:after="31" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Gäller för: Operation NÄL</w:t>
       </w:r>
       <w:r w:rsidR="00A94F3F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-US</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="757575"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Giltig från:</w:t>
       </w:r>
       <w:r w:rsidR="00A94F3F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026-00-00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BAC608" w14:textId="58588E84" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="68BAC608" w14:textId="58588E84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="8494"/>
           <w:tab w:val="right" w:pos="10030"/>
         </w:tabs>
         <w:spacing w:after="31" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Innehållsansvar: Anneli </w:t>
       </w:r>
       <w:r w:rsidR="00A94F3F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Magnuson</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, (an</w:t>
       </w:r>
       <w:r w:rsidR="00A94F3F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>nho46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A94F3F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, Claes Lundgren</w:t>
       </w:r>
       <w:r w:rsidR="00377B58">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00377B58">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>clalu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00377B58">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="757575"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Giltig till:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604C072F" w14:textId="394617A6" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="604C072F" w14:textId="394617A6">
       <w:pPr>
         <w:spacing w:after="31" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="26"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Granskad av: </w:t>
       </w:r>
       <w:r w:rsidR="001D2665">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>MLA?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBC6D97" w14:textId="6F471843" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidP="638AFF41" w:rsidRDefault="008E0A8B" w14:paraId="3BEA84E3" w14:textId="2DE6CEE4">
       <w:pPr>
         <w:spacing w:after="2019" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="26"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="638AFF41" w:rsidR="008E0A8B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Godkänd av: </w:t>
       </w:r>
-      <w:r w:rsidR="00A94F3F">
+      <w:r w:rsidRPr="638AFF41" w:rsidR="00A94F3F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jimmy Bjelkengren</w:t>
       </w:r>
-      <w:r w:rsidR="00377B58">
+      <w:r w:rsidRPr="638AFF41" w:rsidR="00377B58">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00377B58">
+      <w:r w:rsidRPr="638AFF41" w:rsidR="00377B58">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>jimbj</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00377B58">
+      <w:r w:rsidRPr="638AFF41" w:rsidR="00377B58">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="638AFF41" w:rsidR="008E0A8B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Verksamhetschef</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" Requires="wpg">
+            <w:drawing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+              <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="515B1B6A" wp14:editId="7DD46AE1">
+                <wp:extent cx="6786245" cy="215900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="31750"/>
+                <wp:docPr xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" id="1145597919" name="Group 2375"/>
+                <wp:cNvGraphicFramePr xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6786245" cy="215900"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="7539228" cy="216407"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2928" name="Picture 2928"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="-4571" y="-4063"/>
+                            <a:ext cx="7531608" cy="219456"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:cNvPr id="108" name="Rectangle 108"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6507734" y="34798"/>
+                            <a:ext cx="527337" cy="236474"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w:rsidR="00FF267C" w:rsidRDefault="00FF267C">
+                              <w:pPr>
+                                <w:spacing w:line="259" w:lineRule="auto"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="4A4A4A"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t>Rutin</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008E0A8B">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0A8B">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E0A8B">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="56775AFD" w14:textId="7BB59B14" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidP="6E3D5EDF" w:rsidRDefault="00A94F3F" w14:paraId="17A94E8A" w14:textId="5DC30B21">
       <w:pPr>
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...20 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="684"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="638AFF41" w:rsidR="00A94F3F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Operationslampor </w:t>
       </w:r>
-      <w:r w:rsidR="000B2049">
+      <w:r w:rsidRPr="638AFF41" w:rsidR="000B2049">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>– risk för termiska skador</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5536D14F" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="5536D14F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="55" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="108" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="147D9D45" wp14:editId="3207278D">
                 <wp:extent cx="5749798" cy="12192"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2377" name="Group 2377"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5749798" cy="12192"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5749798" cy="12192"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="3122" name="Shape 3122"/>
@@ -401,446 +511,298 @@
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:srgbClr val="000000"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...1 lines deleted...]
-                <v:shape id="Shape 3122" o:spid="_x0000_s1027" style="position:absolute;width:57497;height:121;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5749798,12192" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjB0tFxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81Y0RSkldpUiL2kPAROj1kX0msbtvw+6q8d+7hUKPw8x8wyxWozXiQj70jhXMphkI&#10;4sbpnlsFh/rz+RVEiMgajWNScKMAq+XjwwIL7a68p0sVW5EgHApU0MU4FFKGpiOLYeoG4uQdnbcY&#10;k/St1B6vCW6NzLPsRVrsOS10ONC6o+anOlsF5qPclNn6a1e1daNLvz+Zb1MrNXka399ARBrjf/iv&#10;vdUK5rM8h9836QnI5R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCjB0tFxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5749798,r,12192l,12192,,e" fillcolor="black" stroked="f" strokeweight="0">
+            <w:pict w14:anchorId="109E285C">
+              <v:group id="Group 2377" style="width:452.75pt;height:.95pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="57497,121" o:spid="_x0000_s1026" w14:anchorId="1795A1B9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCWTUWZwIAADMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC615LVxbVgOYem9aVo&#10;gyT9AJoiJQHcQNKW/fcdjharTpsCiQ7UkJx5nPc4nM3NSUly5M63RpfJcpElhGtmqlbXZfLr8du7&#10;zwnxgeqKSqN5mZy5T262b99sOlvw3DRGVtwRANG+6GyZNCHYIk09a7iifmEs17ApjFM0wNTVaeVo&#10;B+hKpnmWfUo74yrrDOPew+ptv5lsEV8IzsJPITwPRJYJ5BZwdDju45huN7SoHbVNy4Y06AuyULTV&#10;cOgEdUsDJQfXPoFSLXPGGxEWzKjUCNEyjhyAzTK7YrNz5mCRS110tZ1kAmmvdHoxLPtx3Dn7YO8c&#10;KNHZGrTAWeRyEk7FP2RJTijZeZKMnwJhsPhx9WG9WsMlM9hb5st13kvKGtD9SRRrvj4bl46Hpn+k&#10;0lkoDn/h71/H/6GhlqOsvgD+d460VZm8X+Z5QjRVUKXoQXAFZUG/SSRfeNDrdQpNTGnBDj7suEGp&#10;6fG7D31NVqNFm9FiJz2aDir72Zq2NMS4mGU0STe7q2a8qrirzJE/GvQLVxcGSV52pZ57Tfc+lgT4&#10;jh7j3yLe3HMqkH96wxudF9J//PD9Tj5gRKrbzWAgfbDnAksdlYBTGIVuIyQN+GxVG6ANyVZFZVZZ&#10;dgEGtFh+/Y2jFc6SR7mkvucCSgefRlzwrt5/kY4caWw2+CE4lbahw2p8HZDS4Io24sR40Uo5QS4x&#10;9G+QPcLgHOM49rkpMusj2ZBN3+ygZQDpseVBBlMQnmx0mOI1NGpMc8Y2mntTnbFNoCDwHlEa7EzI&#10;Y+iisfXN5+h16fXb3wAAAP//AwBQSwMEFAAGAAgAAAAhACiJdwraAAAAAwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2GZgje7iRKxaTalFPVUBFtBvE2TaRKanQ3ZbZL+e0cv9vJgeI/3&#10;vslWk23VQL1vHBuI5xEo4sKVDVcGPvev98+gfEAusXVMBi7kYZXf3mSYlm7kDxp2oVJSwj5FA3UI&#10;Xaq1L2qy6OeuIxbv6HqLQc6+0mWPo5TbVj9E0ZO22LAs1NjRpqbitDtbA28jjuvH+GXYno6by/c+&#10;ef/axmTM3WxaL0EFmsJ/GH7xBR1yYTq4M5detQbkkfCn4i2iJAF1kNACdJ7pa/b8BwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAMJZNRZnAgAAMwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACiJdwraAAAAAwEAAA8AAAAAAAAAAAAAAAAAwQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;">
+                <v:shape id="Shape 3122" style="position:absolute;width:57497;height:121;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5749798,12192" o:spid="_x0000_s1027" fillcolor="black" stroked="f" strokeweight="0" path="m,l5749798,r,12192l,12192,,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjB0tFxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81Y0RSkldpUiL2kPAROj1kX0msbtvw+6q8d+7hUKPw8x8wyxWozXiQj70jhXMphkI&#10;4sbpnlsFh/rz+RVEiMgajWNScKMAq+XjwwIL7a68p0sVW5EgHApU0MU4FFKGpiOLYeoG4uQdnbcY&#10;k/St1B6vCW6NzLPsRVrsOS10ONC6o+anOlsF5qPclNn6a1e1daNLvz+Zb1MrNXka399ARBrjf/iv&#10;vdUK5rM8h9836QnI5R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCjB0tFxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,5749798,12192"/>
+                  <v:path textboxrect="0,0,5749798,12192" arrowok="t"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EEFCF2" w14:textId="77777777" w:rsidR="0079557B" w:rsidRDefault="0079557B">
+    <w:p w:rsidR="0079557B" w:rsidRDefault="0079557B" w14:paraId="05EEFCF2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="55" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="108" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D14C2DA" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="6D14C2DA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="684"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Revidering i denna rutin: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50842732" w14:textId="75017E86" w:rsidR="00667CF1" w:rsidRDefault="00786874">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="00786874" w14:paraId="50842732" w14:textId="75017E86">
       <w:pPr>
         <w:spacing w:after="395"/>
         <w:ind w:left="684" w:right="957"/>
       </w:pPr>
       <w:r>
         <w:t>Ny rutin.</w:t>
       </w:r>
       <w:r w:rsidR="008E0A8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E088B2" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w:rsidP="000F713D">
+    <w:p w:rsidR="00667CF1" w:rsidP="000F713D" w:rsidRDefault="008E0A8B" w14:paraId="78E088B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="684"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidR="008E0A8B">
+        <w:rPr/>
+        <w:t>Syfte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="78767D58" w:rsidR="008E0A8B">
         <w:rPr>
-          <w:noProof/>
-[...153 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E79957F" w14:textId="7D2C359F" w:rsidR="00667CF1" w:rsidRDefault="00786874" w:rsidP="000F713D">
+    <w:p w:rsidR="00667CF1" w:rsidP="000F713D" w:rsidRDefault="00786874" w14:paraId="7E79957F" w14:textId="7D2C359F">
       <w:pPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="689" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Dokumentet syftar till att skapa säkerhet i handhavande av</w:t>
       </w:r>
       <w:r w:rsidR="00A94F3F">
         <w:t xml:space="preserve"> operationslampor</w:t>
       </w:r>
       <w:r w:rsidR="001D2665">
         <w:t xml:space="preserve"> med LED-teknik</w:t>
       </w:r>
       <w:r w:rsidR="00A94F3F">
         <w:t>, alla fabrikat och modeller</w:t>
       </w:r>
       <w:r w:rsidR="000B2049">
         <w:t>, avseende att minska risken för termiska skador</w:t>
       </w:r>
       <w:r w:rsidR="001D2665">
         <w:t xml:space="preserve"> på hud, organ och vävnader</w:t>
       </w:r>
       <w:r w:rsidR="000B2049">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196921C6" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w:rsidP="000F713D">
+    <w:p w:rsidR="00667CF1" w:rsidP="000F713D" w:rsidRDefault="008E0A8B" w14:paraId="196921C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="684"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vilka berörs </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761235F7" w14:textId="09B69760" w:rsidR="00667CF1" w:rsidRDefault="00786874" w:rsidP="000F713D">
+    <w:p w:rsidR="00667CF1" w:rsidP="000F713D" w:rsidRDefault="00786874" w14:paraId="761235F7" w14:textId="09B69760">
       <w:pPr>
         <w:spacing w:after="382" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="689" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Operationssjuksköterskor, undersköterskor och opererande läkare på Operation, N</w:t>
       </w:r>
       <w:r w:rsidR="00377B58">
         <w:t>orra Älvsborgs Länssjukhus</w:t>
       </w:r>
       <w:r w:rsidR="0079557B">
         <w:t xml:space="preserve"> och Uddevalla Sjukhus</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AE1B64" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w:rsidP="000F713D">
+    <w:p w:rsidR="00667CF1" w:rsidP="000F713D" w:rsidRDefault="008E0A8B" w14:paraId="27AE1B64" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="684"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675AB08F" w14:textId="79ADAE7F" w:rsidR="00667CF1" w:rsidRDefault="004F6138" w:rsidP="000F713D">
+    <w:p w:rsidR="00667CF1" w:rsidP="000F713D" w:rsidRDefault="004F6138" w14:paraId="675AB08F" w14:textId="79ADAE7F">
       <w:pPr>
         <w:spacing w:after="382" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="689" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Flera händelser har inträffat där patienter drabbats av brännskador till följd av användande av operationslampor med LED-teknik.</w:t>
       </w:r>
       <w:r w:rsidR="00794E87">
         <w:t xml:space="preserve"> Lamporna i sig är inte varma men kan utveckla höga temperaturer inom fokusområdet. Därför har denna rutin utformats för att säkerställa rätt användande och minimera risker för termiska skador.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D343997" w14:textId="5F555164" w:rsidR="00667CF1" w:rsidRDefault="004F6138" w:rsidP="000F713D">
+    <w:p w:rsidR="00667CF1" w:rsidP="000F713D" w:rsidRDefault="004F6138" w14:paraId="1D343997" w14:textId="5F555164">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="684"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Risker</w:t>
       </w:r>
       <w:r w:rsidR="008E0A8B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395469DA" w14:textId="483AEE6D" w:rsidR="00667CF1" w:rsidRDefault="004F6138" w:rsidP="000F713D">
+    <w:p w:rsidR="00667CF1" w:rsidP="000F713D" w:rsidRDefault="004F6138" w14:paraId="395469DA" w14:textId="483AEE6D">
       <w:pPr>
         <w:spacing w:after="610" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="689" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Många faktorer kan öka risken för termiska skador på hud, organ och vävnad vid användning av LED-operationslampor. Risken ökar när </w:t>
       </w:r>
       <w:r w:rsidR="001D2665">
         <w:t>fler än en</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> LED-operationslamp</w:t>
       </w:r>
       <w:r w:rsidR="0079557B">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D2665">
         <w:t xml:space="preserve">används samtidigt, </w:t>
       </w:r>
       <w:r>
         <w:t>överlappas</w:t>
       </w:r>
       <w:r w:rsidR="000F713D">
         <w:t xml:space="preserve"> (riktas mot samma ställe)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och ställs in på hög ljusstyrka under långa exponeringstider. Termiska skador kan innefatta brännskador på huden och utt</w:t>
       </w:r>
       <w:r w:rsidR="001D2665">
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:t>kning av vävnad som kan leda till ärrbildning, infektion och/eller inre organskador.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766DA77C" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="766DA77C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6220"/>
           <w:tab w:val="right" w:pos="10030"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67BDDB74" wp14:editId="7998CFB2">
                 <wp:extent cx="1897380" cy="383023"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2376" name="Group 2376"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1897380" cy="383023"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1897380" cy="383023"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="11" name="Shape 11"/>
@@ -6377,1403 +6339,1409 @@
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:srgbClr val="000000"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...1 lines deleted...]
-                <v:shape id="Shape 11" o:spid="_x0000_s1027" style="position:absolute;width:1981;height:1651;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="198118,165104" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCm7Sa2wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LFLzVjUVKTF2DFgTtqbFeehuyYx7Nzobsarb99V1B6G0+vues8mA6caXBNZYVzGcJCOLS&#10;6oYrBafP3VMKwnlkjZ1lUvBDDvL15GGFmbYjF3Q9+krEEHYZKqi97zMpXVmTQTezPXHkznYw6CMc&#10;KqkHHGO46eRzkrxIgw3Hhhp7equp/D5ejIJweD8n203YYbss0vHy9UuLj1ap6WPYvILwFPy/+O7e&#10;6zh/Drdf4gFy/QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCm7Sa2wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l198118,,187299,4036,176477,8798r-10143,5408l156868,20959r-9468,6780l138610,35865r-7439,8098l123732,53461r-6763,9471l111560,73075r-5409,10143l102091,94734r-3380,10815l96682,117735r-2027,12180l94655,142095r,11505l96005,165104,,33,,xe" fillcolor="black" stroked="f" strokeweight="0">
+            <w:pict w14:anchorId="52BE8641">
+              <v:group id="Group 2376" style="width:149.4pt;height:30.15pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="18973,3830" o:spid="_x0000_s1026" w14:anchorId="6DB596B3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAK7AKC6SwAAHpRAQAOAAAAZHJzL2Uyb0RvYy54bWzsfdlyXMmR5XubzT/Q+D5i3v0mTVX90JrR&#10;y1i3rFvzARAKXMxAAgZAxdLf9/Fw9/CbYMJPQEIBLVTqQQkWHJGxePhyfInf/+svXy7f/Hxxc/v5&#10;6usPb7vf7d6+ufh6fvXT568ff3j7///8f//3+vbN7d3Z15/OLq++Xvzw9m8Xt2//9cf/9S+//3b9&#10;/qK/+nR1+dPFzRsM8vX2/bfrH95+uru7fv/u3e35p4svZ7e/u7q++Ipffri6+XJ2h3/efHz3083Z&#10;N4z+5fJdv9vN775d3fx0fXN1fnF7i//6B/3l2x/L+B8+XJzf/ceHD7cXd28uf3iLud2V/78p//8X&#10;+f93P/7+7P3Hm7PrT5/PbRpnf8csvpx9/oovrUP94ezu7M1fbz5/N9SXz+c3V7dXH+5+d3715d3V&#10;hw+fzy/KGrCabndvNX+8ufrrdVnLx/ffPl7XbcLW3tunv3vY83//+Y831/91/acb7MS364/Yi/Iv&#10;WcsvH26+yCdm+eaXsmV/q1t28cvdm3P8x27dL8OKnT3H74Z12PWD7un5J2z8d392/un/5H/4zr/2&#10;3cFkvl2DPW5jB27/sR34r09n1xdlY2/fYwf+dPPm809YS/f2zdezL+DS8vs3+HfZlEJTt+j2/S12&#10;q3l/9mvX4Q7I9nTz1O1GGbOu8uz9+V9v7/54cVU2+uzn/3d7pxz5k/909sl/Ov/lq/94A75OOfr6&#10;7E7+TmYpP775hm+3mXyqE5Hffrn6+eLPV4Xu7t5pYZLx28uvWyofy/kBpE7gn9dluG5d+v3+7RsQ&#10;jrthtrU7jX8a7TKPy1Jo12W/5rTzPAxjoe3GfkcGnuZ1xhlgEv1uP+3zkcdl3IGfhXhZBkI8rHOn&#10;xMO0zlM+8tB1C1hM9mLYz+WePLxx/bAMfSGehnEunPgwcTfvZ93lud/jz5TFfHv907a566ZZ57wM&#10;u4XMeTd3k855HXowcjryDturxPtxwfFkxPt1kfuGzeh20zTm+7yf51U3A1u4DPmc9+M8TToyeK9r&#10;JgYf7ZuJp2EGl6QLBIFNY3vv/TD8Uw/FeCjnCSW6/63nl1e3FzoRuepFuNTrD5bZCpjLryIJMM75&#10;GXTth8uzu6K0vny+gxK+/PwFh9Evu83CMJqIXpV45ae7v11eiLi4/PqfFx8gNotikP9we/PxL/92&#10;efPm5zNRteV/ZfCzy+tPZ/ZfbcOMtEy1jCN//+Hz5WUdsit/emxIXakRy99dFC1f/3Knf3lus1FV&#10;D4WJRbvCx6bUPyrffPX1rv79V5gpZZqb1cqPf7n66W9FSZYNgS4SdfkcSgl8f6CUyu2Wr4bi4kqp&#10;G9fdMpfb0E/j2Jd7hvW7Fp76dcA1LOqpX6e9X1rX/Vvu+XXVk81E1JNORI4mFND2nvgViN8e3iao&#10;XF3yNHa+IKfwTxOG894v6a4jQqifh8VVzrou6eWHNhj1unZrD9GcCYpxGnZVOxF5DElp4rgfdrt8&#10;DpCCOM6iyEZIq3QOUL0QlIV22g25mIdKhwRuGxfGoal0Pt8OyqhXKQ9JTDYCemCGvi36g+4whFo3&#10;th5dN0x7uRJFMzGewLCLmHcg5rxmHA5achjLZGrUbkLGPdgz57Tt/XU2989j18d/d9Ig4idWDfDq&#10;NMhwT4MUK+Pv0SCFbUN5QALtO1xYUR79btqpcoF2fXbl4TOB8rCJHFMeHW7zpJfVL+BDGqTroStV&#10;Fjmp3xb/1Bvl30wvdb8bq6rh9iBWMS1q0XfTOhCJDAeon3DKmEQHETrmemE79jh2fe48Yd69i8Oh&#10;mOGZNOp3/braTPp9T9wnADgdXJsyb5l2vtXdfl72eiZwYZbqSfuB+Kdp9n2/2Al2u/0MPs3m3a0r&#10;BjehP0zMhYIvZPPer1BV+dDLso66Jft+XnNboFt6mANlHpgRORrgCfOq/LyOE3Mop3Vv+7F22Ph8&#10;zlOPHS7TWOBB5Ryy0YHL0hFW7Yalt41ewOHkVPp9N6slt0y7fe4ddeCgnTJTw8hYlBkxMH2Y476D&#10;uaeHgqMEe6ectOu7zk5wB42fEu/nXW+IB/Wu93DF1YaBmU6gFLADhLHcqxVwQH58y37Z6x7vh2HO&#10;DyTMRMwcx5htxArLVw003FsYrSltNSn3y9jnJjsukdlygBAw82zcMD+73W5lvkCcXAcxxnCi3byO&#10;um8NAEYHGbQz2bVb97DYsmlvFFXX9cPAqNdhNCnazcOab3XXQ8Yoz0EMQP7nMwk9CJUIFU+ocTTK&#10;+x2X/jBuR5fngLgg9tI96ffVpRr2A+ReSj3sJruFEE8r5EIr9YTjITPZjD1BjJCxN/MGVgjWTWey&#10;2ZN5HiGDc+rYb6BpbN6bs4SHQecdfLLsgaPlM+n2O/ODOhwTue6CQJr0heLtFGdP0M2+d0BvLyZc&#10;PhPcc0Ocu/24wvtMd3AHhMAcdbica346e1xcuzp7mBRE9oyzwQWI7ADZTuex7sHSRWD3O5iU+YUP&#10;6Y4LDGMlHRn6u1NVcGCiu7Hkn2o0hXxvIR6WXfPIOO9Ztw4LnIFIZacyjTvg/6K+GrYu4BNEJXqi&#10;wIZFbkkxOPcDPOd0Gj04wlADzqW9YM068gormAjKgJ0WXHIiy0Ri68gz7Kv8uAF+m1Liwka2WceF&#10;YO9yBhW2VNoBwH0+h9kgH8AuAHLSLbYxO0wg3wQjBERUIUpnXf9UFvYvx10luBuQbrN7dtjXdJqI&#10;ZphJR03nij0uHcIr6ahFAZZNnfueuRwQTspeU7+QcFA/DmYh8TjT0C3mrw0T/Il0vpDrZgYDCsVt&#10;Tq/wznExRIiJkTHBO9Pr3mEj8jsJArOC8TckxARny6DvDuBuPi5cBjirIhhggObSCWatmXK4QDnX&#10;hliHaZ1fGjiSJmwg8/JRO3gCHu7DgWTHsLEk7/PiCfV73agfNNdB3KjwfzPqhzDDblCFXRGAQP7g&#10;romdL8Af2LbGY58d97N5APbTaRxD/VRzOPc/BPjhTguUiQU5pasV/1T10gMDU692hlLOrl4YBLDS&#10;csEK6Q/1K18+7oiYiFGh33MRPPZISSijTiNs4nSy8w6JDEZLhkVCgGVeDMM+36wYlW7BDKGnW8D2&#10;FXrQTOX8y4036IkidQLGuWw+nyTym5SdIPnzzR/WyTzh7QVxXvJP46lqOo6w3nLZP3uGBZ/BYDqC&#10;LquYq7IBbOsPr5Iv4qRIXrcigbg7UCRFljUrkhloqJlLAMKRLAWZGYpkhBcGuWOKpPoAz65IbB6q&#10;SDCNY4pEgtKHN+AfVib7naU15aJsGDqDUmdi7w3LWm89sSJDPVClMw69CWfsAXRKpvYQUDJDGsY8&#10;wYGGvbidInkQdCeOrXjuFu9HRlo+B7g/5qjQREIoXrjfMgU44rktjXRAy9OAXsv9RXhgtgmctHIV&#10;JQWgbpoKgHo+V3GkVPcj2JNvFjKEbAeQtJcvS07JMA56BsCZETcqZ9uLbZHxDLwUT++b98QB3IwL&#10;CC536uAiWhSrh2+bW0CSRqpgD0w8hhpO06TGIsxGljWEsLjuA6BdEoUMDhu6lWDtkmGkjAsJSuJo&#10;cc8QfWsWC8N+D6mTnVtAb/CZCYAhEIpKT9g4ZL4jgrG6tgmAT847JrlxgQEjMACjjgsjlqBuMV+k&#10;GhN5A7PNTOIFTlN+3UI+IjWK3IuQeQiswpzMziJ0BPw1AM8ZbfAZjNOqdN2e8083Tt034bRdvRfI&#10;3yb3AvCcihKEVEkUbwTKrSKa7oJD7uAaIhvMjkfmca57kb1n/h6iEORoAfmVeSIuT8LgQMBtVIBY&#10;+SWLjUKcMb8LIe8APbI4NSBo3YMFMbvcmQnLp4G2OtINtAgVGehG5zuACWy+FFgdEKpU+Sx58blD&#10;FbYCzoRkoEDSugKmJxzyGS7bjtzdOi4SOtg9r7YNEg5JGkDsA76gZmf5/fZPu+cIdhhagMTSnNED&#10;hBjht+drC5nAdQQMEb1AMGMZzO9+MK+7qOIDIhIqMxWMiIOUGwxuY7HXwdQvrxJxocSNBWVwbqz4&#10;iNzEruILMVeixcBPuvvUZKznBCWZC6+QSEjBzfcekLYJpA7ZAOSY7ntizssnLOJ1YxGQUAdYROGT&#10;dixiQRzIrA5PawssYkbqIrSGYBHLCrveWPDZsQibB7AIncYxLEIFhVsuD+EQNhIW5JR+T/xTZX/Q&#10;dTumfwLThZjILz9CtQZAw5zPZzAt46zeF4W1kddjzj0lDRCWo6UVr4XpRJJdwp2CiUPiihtawMz5&#10;fo1dSae+x39+VP5p6nq3d6N4w6tO459uwntqAvI7yBwivsHXFigH37OgpUcRaAA94GmwnAtKifir&#10;WpqUFSsaTvlbLyG/MoeX1c/mpKpet6qCLXWgqoqL1ayqlnFBRp16vd+rKqQ+iFf64qrK5vEEqspG&#10;oqoq6KgceYzIkfSPstl01K6SwvNoDgE30EqRuvoefFw9fmyWwOYkDF1pkQxE8hslrUeFFVQRwaYk&#10;YK5bBkSLxAQ2/iKljf3l4wYtV0ABnnPFhpQl8wO5wkRUwgAiYHRTbuVscBSqtPUctoaoKw7/NOXu&#10;+BSfatWBfAeClFtDrllpOkD1RWlEGh6g4r+niHQtSzyVxNc+LeCNA9VagIV21bqgSYaK2iOpTcDy&#10;5e6/uGq1eTyBagVIc9wCPRQkkiqou8Kv5+wxXho6loJAg2KZDygV4gqK00AklI+FN0WfEKGLUkFd&#10;fwNaFrQ0a7WvtGjVQgBemCIeMETSMQHbUfATIGQOhEFLG4COvyFBH6zeYtISMMw9UeyqeZcIGJL4&#10;MQ5LPfcBFmtuiyBsrbwAx5xUj8WoCEI6FOMM65+qAYNxEbEk1hDQaMuP5xYOrAuDo3laVhwEbhuJ&#10;HiPv3LTbhLrCPCqNY/VEAkQncsZBtNCumkQWc7AVsIQxmdRK5uNip+yycQvHpFYbhIFaP4vrUWso&#10;em8gXYNFMhC/V+uBm0SA2j2qNKGANEWd44wbrE0MbHgD6rfzSwyXQy+QBLtzdgDr6Kicy7wymPOu&#10;WfzUO1A67nH4N3Mxg7p2ZQD8QAqk6iYN4nik5wTcRuMYqN8hDk+VMlILkt8CKSFQruLiHpCQl54j&#10;uTSfbYwL2URyEup0udarm8DhKVTy6sJ4spSfFwXRrEaDetPKU41k9/X8CUF73QgaRN2BmV9kY7OZ&#10;jzKdGdWAkoGGznyaYhLBHnQPlNqgYuajnsZj2M8e7LF5iJlfpnEs2GM0G2zsoYBPUEqDjFyXwLSw&#10;pFIINhLxgDarFWVITUvFb8wBSZDttCgSu3+/75l5e+Q0luMcOW1N/JtHWBnpfCFLLUlwXlGkmtPW&#10;BMh5j/PKaSMZasNgvib/VBNWxaByQJafAIhFXTTkqpAU1BrN5zsQ5SfwaVgart6bDS/6Sk7S+FVL&#10;4x48upXG+Dc4tV0ao6WZle3AKtc8zZDGSE5CKlORxqifrak/zy6NbR6QxjqNY9IYMLoarX79HxTG&#10;yOVSPAPZiEA20ou9SteJkoaOtN7cErVJil7b7JVfQ/803xgtdtS5aKBFybTNF4GC3GpFxynrKiAd&#10;cfL59ugFYmtD5Xi+D5tx6Z51SPJTwxUIPJmv2ZmtdEgKzJUnejoDaZDzQjEcodXvRjEe6fqidPAH&#10;SGeO7xjQj/wkgV+3BAYqeCCByxVtlsClCbaiB/W+hARGWYX44mIPy49u4j27BLZ5QALrNI5J4FoD&#10;ySQwZJ4KHlY2hUtn2ei8+B5BPt1FGu+ytWBLeWlPHRWOO7FB61wFOsht27oBklPjZ+riwj9VU9RN&#10;3R6/k/inkqL21WQVHbUm0/C5ek4r3QD9brqlPh49pjpHevZ14Yyf6mY6h/oGnkT06xbRsAkORHRB&#10;lNtFNOr7zKQRyKKYVSGizbF2yMLB6mcX0TYPgyz6o7WyAQL4DXjQSq4OJeoFSd438ATUPZaaQkAW&#10;PrLfLf9UISWQhdI+CoZ4HGRBIBZEDAKyYLQBQzwtZFHrGgFZsDkcQBbOYL6v/qn7q1JYIIuc7gCy&#10;yI/sBFmcnk6oLz896kWj4+/54CmiQ2lcUN52aTyhkZs6zw9AFggziTTeutbPLo0FDcA8GGSh6/D7&#10;96AwniWlscAQ1P1GC057XoBDADbJe3vlAsU/VbB0j4QsFBCVglMCWXSDYFiYA59vH7QtkIX1geUw&#10;DyAL62RZXbAH217qXJvpKAwhkIUqxHbIYiEpBzpHgSxyJQDI4pAB/chP9vDrtodx6gf2cHFX2yUw&#10;3i2xDn71HoQ9bHUiLw9ZwAuG0Ewhi2raMAlcPXbmYtaycOq1IgPA+pZQV9i2tAmxqKNSh71OlYMA&#10;dfkcsKhbygGLms3MR62Zx3yuKvzo6pWMwhVKxk/IM6PpsddFM06qG+m8eRLOFx8Ed6yPhB08c/Zq&#10;XhaT6P+BcC6hmWbhjAJ5BHbUG0eXBXUtQzqvqKCvIT10k7bw17PbxzaPYh/LNI4Bykh9szpCvwIP&#10;GcgSctLkXKf0y+KfasRO8Bw0CY3QobG0GtzSWykNEeI5L1hjYr9KtlxKKq0PddQCRGaBR6Qyoi2A&#10;jIocZZJJDfjASl2kp28e9EOqr3dhB/JMaPHCjFmSgMGdU3xD/VM3Fv0mrEQJM8g3DP2ArKEB6l3y&#10;UdFT2XwDaQKS7i2+1SZL9zbYio46IHla7xJNwkMFnKX5oqUD2a0ogZPE53wPUJxkgFlpQZ9uQhRT&#10;ITGX5A5FKzK0I6FNabxtGRKUSTFVjIs2VKTdThSK8UYoUdA1IV2d+JS1c6e8u5pfSqSYWpMo4YZc&#10;LCBz1ZkMoF1OG3lcaD9EUqNRhuiFbWi4k/tswb28UZWEpA0pQTOhPH6F1zgcVaFNmpAY6sV1dFwk&#10;05soxd6RtUXDAwCYpLwgaJHooK9bP+izA+41UxtiAgngmeSNRgrSEC3ns+ikwHndFB4kOqcFEmLn&#10;xucLLMCLQ+k+BC1v4Ba0yL8jWiXmy88NtV12FpwfUAThvEP5LLSgoIK5soheybwpW5gMvNFa3Dfw&#10;PNEB0bSKjxsyCjutKbMP8nrISd5sDcYNKqQK9kYb5AmapLKEy8nqLs4jmrek1y1aRZSXmLKbWRtG&#10;NSgAeelD1gVMDU8LZqNWzxIdC0lPMg9d8wusZhOq8EgBmo8oEbR8mlGkizuRG1hwLDX/ipuDtWMU&#10;t0MCg5DM3Hyy6OZjNjG4hjXHq4X71BxE7NAsR/jGRKtH2T6zykOpI+Mg1w3bpnS51RZa+r6VcIJW&#10;Xze0Cq/twHsvVlez944nSFd/Kag+fBXeO+SpJMWXXAO0E3Ut9+zeu81Dcg3KNI557yoDnf0f8txt&#10;JIhqp3TH0j/NwdSVg467V2HuUa8t3jeg0geGbNR85nICNoMV30JX5qTRiAp+K7P8vS035oqpZFot&#10;5I8Ukubj4v0gUBQrAI1ciZeAB1bNYtjwnx+Vf+qRRXWKMkk232hFIhZOvrZNLyw63/C0+T5E6xS+&#10;v0FLj22TbsiYoUAXchCUbWrKG2Xb+twuvQutWM/hxfYzP+m1163XoHYO9FrRPc16DTXw8taN8DYg&#10;WLx9KNIr9BqAIhErmkOHqnOTbc+u12weotc6mcYxvWY0G431kG4LSpT9dcRgrEgj8u0IHBeFYXgn&#10;lngYMYfH0KKWu1b7+AX3TxXukUPXQBvleUj+yw33bdmfvJmYKY0N7Z69pCTvCFgVDeDnXCEGhKlc&#10;kM1BhSGni7Af3kolqJI3/MVLs2S3ghP6WfLfs5kGJ/j18hM9ie7XLbqBBhyI7uK8t4vuCcEEDa4B&#10;W0K84lB04xEasXU14S5Ar2cX3TaPNKAoL2UWHeQ34EHJjQttJjGaP5B7FT1bKDhnk4Tu4AAhZmDF&#10;L5xW2jmpWd4AJgK79+Q81pwIJrz3YUF/l1xsIVDl49I9gwi0yK4kEOX7qxK2mY4DfrWhFgcH9bth&#10;7JMXeJQOj2blSv47/jtJ4N9GSgcs3wMJXDi+WQLj/kvxqRjP3RFQyNCGFweFbB5PAApFQ04X1H5R&#10;/NMQhvqIE03TECxcUXGE0Yn5txaNht2mbfQgow3oASJNjNVKKnGvXE4MXeexWE5bH2vj46LpFAq9&#10;C9LTs5cyEXk0ZcljeojA2nylmCVXExO6CVoSDOKKeRxhg6PBBMnVBMI33l6MIlNmtFO6GhtqAKXQ&#10;kE93lmJStfSGQ1JByhE/70FCmbYiQvwmeFYjvV66o/dv68mxeNWOhZiGW7WGf8MBbVdrSIsx4Bl+&#10;A0pcDh2LYUQelWNCgqerc/vsjoXNo2BCMo2jmJDOtQUTqpTAeWp/K1dr/qnqDR67t1PFc2ge7HEa&#10;/zRVGG9Vo/V4TmsrEgX3GFq0d8rFtcRP1bOQVlA5rUgUNWnwKhsLJ0cNJhD0+0LmcB824+7lfboM&#10;EYm3JZEDxtIqEFQyrwkPfDsz+nf7p56FqRdKV6U7AD+SBViTwfluRSiloW1U5cb7u3oS3a9bdOPu&#10;HYjuYrQ1i25II1we80iOYEJa/PjymNCmCFOgqWOiW3K2ykL8BjyMCU21oJBiQtu+UUSybIswAz9z&#10;ieKfKlm2RZiUtvaNasCEorASRnEu3TZFmA04z7awMjfgVWo+Jc6zKawkGka/G/KSNOBWOkmFy52c&#10;75jKj/EkVl+3WIVMPBCrBWloF6tiZDwM9MDBl3afRaz2U+1J/ewWsc1DoPYyjWNiVW8Kk6lhMTql&#10;XxT/VLkXyd68UCBoqScciULUFZaUYYVOqC8cOUX5omwbN06DL9o/dfELepar6Um/OpKg6YJg8lrN&#10;Ad8mdMu2jn4M5cJMjVRZIzO/EQOwhCq4CwQ12hi1i7S5ysaNUC8CuQ0ugCFiNE8K9cSOMFGMZxNC&#10;pvlMUgVjVRoUkcKjDq2kyCGyldHZouG/5mZwRCpIKSK1Jc3xzjpVmkxV/SDAk7mDWZ2r0pw/45dD&#10;UeV376SpX7emhtF/oKkLVNCsqdFfaUKvVfOA8CJJsZk3CU2Kyr94TMbSS58gJhMxiVz6AoW3NoTy&#10;3Ed27yL1dUV3tTZKlOjlomRAX20VezSHMp5hp2InijspaUjzR5Dy0M2mBIiHhJAZrvqaj7spPaQh&#10;oTgwpEeQFpcb2pWV0W3mQBUgqjU8LEVpVbA3JB97tRAe0iH5zyjDMRSQmgtBSjVlJaWmGAxmhV2o&#10;fVdjV9RoPOm/Wsr74fPlJV72E4fmlXeZkFq+A/1XFFi7/kOAujch00mPr+LobvSfaoGi/5a1xjme&#10;3VU1bST6r0zj73dVR5RxF3WPdLhUWQk6ZJ4icp5zUngUanijWp+Q1vdMUXSck4qvpEJiFWcsU6zx&#10;sixaMpPkpX6/sxyzDsY3iTDhEROVkyi8ZsodxpNlZkBR5Bgh3lIz+YtuDygjztYWhghefiMFzDHu&#10;iAIsMu6I5TsnsGc5aiLHBF83Xxve9kMGb6n+wM3KrRy8oYNwaaGdO1LsHOyAF8BIb45N8TDKcXMc&#10;GCWj1vUVNfWMe7UXF6COBfXL+bjVGVyQ85EfRdVxqIFvytBTIZBxjdkMuMT5LffKXSAuZJ9q2TJe&#10;BCa1sNVjxisy5PW/kDIz5YAAROZuJMh1mK+T4FjpDQtugS9E3piMlC40fSEFzFE4xm9ujDvggU4S&#10;760yFAYXkTSxDz3SEMi4tbYATXBYfDq0A0y43JWqKofK8bgIfVMEA0+g5AL8ZBP+Fm1CmC0HNmFR&#10;Qo+wCVG9bEAi1PR3rceQ+Se9zV48KmzzkPBF6dJxzCYUEdQWFhZVrKZOfpnFfFKrLKeLllMU6lin&#10;2hmKNC5A3YE3iYGkToU6oOD65gYe6sxpO3+7WJD2fNyoSBaHNBeoYo6ZCU17aW36qKDZcDpdvMXs&#10;uAjrPLYxxnakCVCUGEP4E8t8h/RYNdsYabTygj2Uy+qINQg/pzsQIQzapk1OyfBNegYoxLMykYbe&#10;INCnFs2CEs4PDHnvTouW/bnZGHPA3SU9+yLxC7XkxNQWM9cgF9gB+XzDGAH/AKjJDM1+Wbz9a4fe&#10;UCktADJzkfATMZ/jnsEBoqkn8giyuBFwTiCbs/mO097kF5IGSalh9BLjPbSQt237y0O7JrkxXwhd&#10;EtmLcRHlBRela6u9z9DyixS+ovmP96+iPcqkykl5RzoK5HPAadnT1IJCEvlY3wiFyMPuZWsLSdaQ&#10;BlT75vGSs7gXfFx0Gja/imYXVW+J70J1wWgakn45Gk8SSeoj8iQkOBCqoBqYy4EjpG4S5Ka6vjCe&#10;SEu72FLKhSEZJRyQc0s3r9bwknNsSDveaUz6ZdhNoN0Fg2N5h8OISi08fBG3hnY723R6ot3vwgLh&#10;J4w8X8u6QEIJQQdD6vOGZzHfaVxJb6yIe2EupEudhFtUQ0D2oud7Kmmq9OBSP6THCAwy58napGzA&#10;i8C5gVUssKLPqJ6sgqah99rOzgzcRgzt6ohDvZPmti5scDWIWaHii5s1PiI3xqv44s2UasYFNS7r&#10;OdHcjJBICGsy49YFEnOHvnfZTqkcv41QFgTUAWxRxFQ7bNGjCMJM0GPltfBtRNe/eCqHzeMJUjlC&#10;Gefeon0jzG38lIt+3SNQ0qSHA3c5F/yCwSoIQ0cNUmhYYj1HLmEDbUV3GmjrJqBjO/HoYmtHvFKS&#10;i8AI0smTeeTIQKJBJNGruVcZ+wA/hXhIsb983KDl6YQBc/Dciwg3NJTj7gBAFs+Wp3+Ea5KfQ9Xt&#10;LV9vFgNfVVXFfLOCtCWjRP2TlowShXlOGSWX15/O3vxcHvszaXd78/Ev/3Z58+PvS7tlywyxJBF9&#10;faQrRUVGZ3+8k//ZCL+hjJJ7HeI0ReARaligFw1qQw2v6qpHRglwF0l9UjU81RTwZ88osXkUNSzT&#10;OBY9UIniLPBQQRnMZCUU+yJzrNB62eFwhM9z0tkReSDcxF1DzyBzyeEwpKPiHRBrnrZfZwKBTjuv&#10;WR56AsOi3gr3RNy1DqXQ+R5Am1mSPKoGUHqY7VeMC0xg9WNwb8A/tbgC5ojDu/CbCS0izCorgaOQ&#10;REEEwBzeRWJNbj1h+01pD7PEabK1wXWyoM+wSCvWjBbXSYsFUEdOIhNwrpQXBmDGuRqMUZHJkR9a&#10;MO6IahOyMHQWU6RhHHbEIorWWHjtiMSS4iBGZInk84U3ajg7OuKyxr2DxzrnFcng6UEA27XUqQVP&#10;reQQBpB4b1Q4owdlOi7sNi9KR3eu/Lqb3MJlw2QIxg3Ux+JUKIisotYvjn/aBap71jAu3g20xORl&#10;IqAH1mPiEXxO9iHOeIEvl+8DYkpmGeKukXwcvHOiFwhJYSQ8UqpMRJSNyIzOOR1pWEXojXgmKBem&#10;Khwhyck9MzUyLbA6M4Hg3wyJRHYUrSfU84KsJQxbN2nopT4q+35AYjYqlZ9VyqDBEol4IRXKEwip&#10;uMfbIzWBesckUh23myDN05XV6aKQmkj7ugkAE0mMsG7tOtH2sS5gmC4HOCxsOq0khqc81Uh2f3NO&#10;xVOvu3gKAuwAcSvXvt3URwAZOcRq+R1vaCe/fXHEDe3HZB5PgLghIGJhlPs35VCZBh0EFcsOrIFo&#10;2tk90n9ou3i0qLSyUV4/VSPWHJ5bezvvR5DC2EYmUqZPonCogVbKqAvL8ffuIhaPDGQSoIh8C7Ga&#10;ctsjaDnitpkDcjNyvYp8KV8bfZ9vs2cIp+UIYaBzEnprpW0oOqvlAQ209RFQTgvzwnMzaDQY3rfb&#10;l91CIpAj0AizWxE5zj1wpEJbBF3eTcvPzQQM1DH8X5KQLLkv6h89HaIZgCItfKv9yzlMGaQUpqyk&#10;LTClOqgUplTD5b6cPVkkr9sigWg/sEjKJX2ERYIatmqRfJ+6/M/1arI/E+R34EEAEmlZKtac0q0R&#10;/1QXP8QUoatPfUryaKq5H/lqco0C5vYANMQjXk32/if8mTxkBUrmOuQ0PE32ajKca5XTDbkV6Ems&#10;tPAf8w171KvJ/sg1TR0OexN2Wb63YbvQUSOFnVqmiIMaCM13K959QryeIG6okzaLSKpscraVeKU6&#10;xQCZyS7AuzYtzK3IyHFCMXx908avln/qFYtxYcMQZCzmyzNmI2bKc8iARmD1wuUv+Gpyj6fcyxye&#10;+tVkF4o8p/DAWyJZuxsrkuY1Pu7V5A5cIGchVm8e7oguVrxTd9A2vJpcW15hlbhNmSf2P+LV5HgJ&#10;mc5Xku8VgOD7ELQtryb7uA2vJtf58nODze+eDeWHpSQUFt6hWefRMKzh1eTdapVB4oHk3iAKwSx1&#10;h2eHx33jWeeRa8vH3bRMoQ+zhJzkucyRvYgeasTjlzJd1S2iNXM9FNW/T/lqMpSxQbkI8eUqvjYX&#10;4Q+jeKopfzRZv5xrNaN72ieT1bhCPJhESmeJ4BX7DqGxPPxZs1y5EfJrPpmsTEXhPOToW7gYebz5&#10;lZWsQIvOvNCTya6i71+Tk+/+qn13hEsPfHcNn7b77gijorhWr++RaIJdgRePJtg8niCaEJf6/k25&#10;51TUfgfUHxekV+1Niq9FeicF7YIU0ieHxoOUA4wxWZ5euVHstBFn7OvTQayuKJtyRs3zoWBs4LYt&#10;XchUs0k9V27D11HpuVZDgTKLL58yoN7f+/x8kvyvW/IDbtiitloe+QjJD9FvwZZjDSfwZLz8ViT/&#10;1rN4/pRRnQckv07jWMpo9Ev0O/AgaqujYVFO6VLfPxVSstULnEOxPcQPVfpz0grQ0HqwqHCXrJtc&#10;/Au2pyYtavO1mVxJuf7zlWzW4cIC2+PIbUQweZmdYHAqKxvq/GpXAF6UGONyHCXmy+s4RV2pxsCp&#10;sfZLtS6E16gKJms4INpV5EyGuLvtWUP9bc0X4LXFwbyPoV3F40pxqqjI30oE5y//1Au0gbFhYebj&#10;RhcYtBghbnacMV9bdMCQl/Xys5ilJXaBb1F/lKv62lkKbbtIrm21Cnj5PKAOxdQmNLDLwxluF3D0&#10;zXABhB/yXFil430s/Js5fl9XzkVH3XqcLSlRFhbV24WzJcnpeCZ30R2l8aGwn2l4Bgmw1soS8qiV&#10;rWmhblSKU1svLhar6f1eK/oVPVmGr9syhGI7sAxLCOQRluEe+TQqDY9ahttHy0NnPL9lqPMolqFM&#10;45hleOgZPWQVdoM1nc11xIq2BKojSB91GC2GBvKbL00tdFBmaEJI2PsVAMZJ8j1MC0GGYL8CcCeJ&#10;8khq8567vBEZmquqUAVnkKZS0DqW+CUlULkJix7Ilt2OHSM1NCiixYMnsjZuaiI8YmeGVZJU+KCF&#10;D0+6Vm5oMRmytjpf3gYk9oGbsJDvXmGBvIocn0aSo6UKiJ2ezxdhIgtVcXMXhoBVX/GQHXBGL4yh&#10;bXd6sIyh9LRBEWIJNgceWlvAPIV1eARMrw+3ipWOW6NoNVu+uYFyZ42tOakUiemCuAsR+8TNYSkK&#10;0oRfSa7M+QWZD3bPeVseWINWtThNeJY1dTeiapEbupAaBsHiBpFCmhhXCnXI2up8eXpL7END2kzd&#10;X2gukhQV58ahAKHQOBRFGGbnMgpbOOdSQr0KjWT3D/9klL5uoxRseWCUFh+33ShFZ5IdKvmKSXMk&#10;ULX0JVRf4MoXfd5P5yFG6T/4vJ8YWGoZ3r8p7sYp0oJ8MxPVPKMtaGmYQpKdVAPwOEXNbaHeK5oD&#10;mmWcL8qOk+K0j3rez3NW+YLqQ3x8myopjdL9es/7Sat/uRjibeT7KgdkAArM9xxmClqxQ3JMLLrk&#10;N0Qgoc51vg0RyHgngUYgUcZjtgWPQI7VFKUPIUGd6TXkswV6ZPFCGlqs+Up8byupYF75kcUEWI/m&#10;uqryQ5adCL7W0+KA1+LlwciMS007NRTus+rJAnjdFgAcugMLoLis7RYAuh6M6ODykAUA3FxcgBdP&#10;VbF5PEGqShQY3L8phxYALiYgnrIvTYWvuoe0vCCa2UNG5fEDOF3WfwQSKL/6CPlZUh2VPBIPMMBN&#10;ZHAmpIK0oZg1GoLzItnaTJ+HPGJlLYWv0r696OyGwlenbSh8rbsrwZw8PhEPBfASCzCY+ddNxayO&#10;ubUUvhotL1CFt45wm+wZp0UltmttpHwT5kXhq14JjqHEVUOJBSt83aMMWefbUPi6GDDVUvhaBB32&#10;oanw1UtCqKFjQBal613Nc4OoviPMrcIgpcZmJaXWeZ0qNflPFkkNkP92uu4JnnBgkRRB0W6RIO8T&#10;yQCqeY9iEsUz/x+ASZR5PAEmEdlDuUUy96uFG1owCael1/kxmEStv6KYhDzVpnolX9RSgZZWuo64&#10;QUAvrNCSTjJqjagoQ2GNNVDlG/qroReG8oz7EbG6zHKTRrrqXzegF5u34ih6UWm57gEG75qapg9H&#10;sSnPSo68khZEwsxiThpePp1txQ74JgQpVcBb0ty2qlOlxj5ieCpJKcxQi7LAMLmvcVLqv0Wljnjo&#10;gVIvEb5mpQ7AcZ0cZfi+mYUE/hHJePm0aJ1HSX7p0fPyWPLL9wlgDyXA2Koo3B50uM+5XAepvVtE&#10;SaNbEyd9RAZ1dEfgGdQ1w7clg9qrAp86g9rha57WEkqoJYPax4VkJeAMVmSmA08/iUxInBrLoK4v&#10;GPGUElhZ1gOEpylEMiR33QOe4WkVweePoeW5IsjMtp4lT5xBPSNrWaGGhgxqP2O+tsdkUFejQOaS&#10;6+Wq63kGdW1yxTOoa2HVU2ZQe8YzwFACI+n+8xzq+hJCA6Io97WAhPSZo8ckUcfDkA1J1OieWqbA&#10;k6ijTSF7dDNEBzX2ojZA3IPck9gDF1RnnHVQihe/TknUpxcZPp1dX8CAMhPxTzd4nAKtqAEJHJiR&#10;hfnazcj9Ht2MlRuPPOcsCgahDTUjX0sOtcZqcnAEOdSan8Yu3q+XQ63f35BD3Y/e2KIhh9pzZjFv&#10;0sIc5q43OXvyHOqKpDTkUJvCos/yGa/COXjBHOrarL8th1r3gRuxv1oONV6mUkyRG7x4Wdv47AVz&#10;qNFLz1JXaHuiF82hNisXEFWeuIvsVou9UVLJmVV+4U5E5OJy5+RxOdSe796UQ22xwn+aHGqb7z9P&#10;DrXyQ0sOtXIZBS6UbxvJ7qvQU2LU606MAg8dmJolb6PZ1JT+W57/s6B0ryDy8faX9AaFFymmpvzo&#10;eTTPXq5n8wBiqdM4ilgOVs3iN+AhwBJJiS0hOyAyau35eJ445Z+aQo33wC2KyxxH6AqrlZNslNQd&#10;tfVi2zHZvDorRqUSJ6aKVyBylKUuXhRcri3rdm45xPfIP72w346Ij1qRDnlkJp+rike6eiWj+6lk&#10;/ISkxXxJm2PHXjNO7vPRSTK/bskMwXkgmQsXN0tmPABUC6mPSWYF4l5eMus8UslcX3z3G/CQZC4m&#10;jlwqJ3Tx4Z8qRqpwysmiBSjNkIiGkfziVwSUipIYlQqnzVypvKvL51K0biiXzfWQ+KgVLOey2SFw&#10;ugGN0tnHo8cUc2TyuS78Pjed5PNLyed3364/vv/28bo8//vx5uz60+fzP5zdnW3/jZ+/Xb+/6K8+&#10;XV3+dHHz438DAAD//wMAUEsDBBQABgAIAAAAIQBkoGNp3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9Ba8JAEIXvhf6HZQq91U2Uio3ZiEjbkxSqheJtTMYkmJ0N2TWJ/77TXuzlwfCG976Xrkbb&#10;qJ46Xzs2EE8iUMS5K2ouDXzt354WoHxALrBxTAau5GGV3d+lmBRu4E/qd6FUEsI+QQNVCG2itc8r&#10;sugnriUW7+Q6i0HOrtRFh4OE20ZPo2iuLdYsDRW2tKkoP+8u1sD7gMN6Fr/22/Npcz3snz++tzEZ&#10;8/gwrpegAo3h9gy/+IIOmTAd3YULrxoDMiT8qXjTl4XMOBqYRzPQWar/w2c/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAArsAoLpLAAAelEBAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAGSgY2ncAAAABAEAAA8AAAAAAAAAAAAAAAAAQy8AAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABMMAAAAAA=&#10;">
+                <v:shape id="Shape 11" style="position:absolute;width:1981;height:1651;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="198118,165104" o:spid="_x0000_s1027" fillcolor="black" stroked="f" strokeweight="0" path="m,l198118,,187299,4036,176477,8798r-10143,5408l156868,20959r-9468,6780l138610,35865r-7439,8098l123732,53461r-6763,9471l111560,73075r-5409,10143l102091,94734r-3380,10815l96682,117735r-2027,12180l94655,142095r,11505l96005,165104,,33,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCm7Sa2wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LFLzVjUVKTF2DFgTtqbFeehuyYx7Nzobsarb99V1B6G0+vues8mA6caXBNZYVzGcJCOLS&#10;6oYrBafP3VMKwnlkjZ1lUvBDDvL15GGFmbYjF3Q9+krEEHYZKqi97zMpXVmTQTezPXHkznYw6CMc&#10;KqkHHGO46eRzkrxIgw3Hhhp7equp/D5ejIJweD8n203YYbss0vHy9UuLj1ap6WPYvILwFPy/+O7e&#10;6zh/Drdf4gFy/QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCm7Sa2wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,198118,165104"/>
+                  <v:path textboxrect="0,0,198118,165104" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 12" o:spid="_x0000_s1028" style="position:absolute;left:1480;top:2544;width:1529;height:1286;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152831,128594" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC51FaewAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHoR3TQUkegqIlhqKYhRPA/ZMQlmZ0J21fjv3UKht3m8z5kve9eoG3W+FjbwPk5AERdi&#10;ay4NHA+b0RSUD8gWG2Ey8CAPy8XLYI6ZlTvv6ZaHUsUQ9hkaqEJoM619UZFDP5aWOHJn6RyGCLtS&#10;2w7vMdw1Ok2SiXZYc2yosKV1RcUlvzoD7lzUP9/tzqanh+TyIfR53Q6NeXvtVzNQgfrwL/5zf9k4&#10;P4XfX+IBevEEAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAudRWnsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l8116,5414r8789,4735l26374,14887r9466,3382l45308,20975r10143,2032l65594,24360r10821,678l87235,24360,97377,23007r10145,-2032l117665,18269r9479,-3382l135931,10149r8787,-4735l152831,,77591,128594r-2351,l,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 12" style="position:absolute;left:1480;top:2544;width:1529;height:1286;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152831,128594" o:spid="_x0000_s1028" fillcolor="black" stroked="f" strokeweight="0" path="m,l8116,5414r8789,4735l26374,14887r9466,3382l45308,20975r10143,2032l65594,24360r10821,678l87235,24360,97377,23007r10145,-2032l117665,18269r9479,-3382l135931,10149r8787,-4735l152831,,77591,128594r-2351,l,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC51FaewAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHoR3TQUkegqIlhqKYhRPA/ZMQlmZ0J21fjv3UKht3m8z5kve9eoG3W+FjbwPk5AERdi&#10;ay4NHA+b0RSUD8gWG2Ey8CAPy8XLYI6ZlTvv6ZaHUsUQ9hkaqEJoM619UZFDP5aWOHJn6RyGCLtS&#10;2w7vMdw1Ok2SiXZYc2yosKV1RcUlvzoD7lzUP9/tzqanh+TyIfR53Q6NeXvtVzNQgfrwL/5zf9k4&#10;P4XfX+IBevEEAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAudRWnsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,152831,128594"/>
+                  <v:path textboxrect="0,0,152831,128594" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 13" o:spid="_x0000_s1029" style="position:absolute;left:1480;width:3009;height:2050;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="300912,205029" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsq60nwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3VjQ0NGrOKCIW2h0Ct6HXITh6anQ3ZbRL/fbdQ6G0+vudku8m0YqDeNZYVLBcRCOLC&#10;6oYrBaev16cVCOeRNbaWScGdHOy2s4cMU21H/qTh6CsRQtilqKD2vkuldEVNBt3CdsSBK21v0AfY&#10;V1L3OIZw08rnKEqkwYZDQ40dHWoqbsdvoyBPLnFsq3ydjHn3sr6fy4/366DU43zab0B4mvy/+M/9&#10;psP8GH5/CQfI7Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbKutJ8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m114958,r9464,l300912,,204905,165104r674,-6766l206253,152247r-674,-8121l204231,136682r-1348,-7443l200161,122470r-3369,-6766l192722,109612r-4043,-6080l183261,98097r-5418,-5408l172453,88626r-6765,-4063l158922,81200r-6765,-2044l144718,77138r-7439,-1346l129166,75093r-6765,699l115635,76465r-6762,2018l102113,80528r-6086,2690l90614,85936r-6085,3390l79796,93362r-3381,2717l81825,96751r5410,673l92644,98796r4733,2018l102113,102859r4733,2690l110902,108940r4056,3390l118341,116381r3386,4060l124422,124502r2021,4737l128492,134653r1348,4735l130513,144801r,6092l130513,155631r-673,5413l128492,166457r-2049,4736l124422,175931r-2695,4060l119018,184051r-3383,4060l112255,191495r-4056,3382l104140,197584r-4733,2032l94674,201647r-4736,1353l84529,204353r-5410,676l76415,205029r-2706,l63567,203676r-9469,-2029l45308,198262r-8115,-4738l29754,188111r-6763,-6089l16905,174578r-4733,-7445l9466,161044,5409,150217,2030,138713,677,127209,,115028r,-7434l677,99469,2706,90671,4733,81200,8116,71730r4733,-9498l17581,52761r6763,-8798l31783,35165r8790,-8798l50718,18941r5410,-2717l62214,12834r6762,-2690l75739,7426,82502,5408,89938,3363,98054,2018,106169,673,114958,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 13" style="position:absolute;left:1480;width:3009;height:2050;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="300912,205029" o:spid="_x0000_s1029" fillcolor="black" stroked="f" strokeweight="0" path="m114958,r9464,l300912,,204905,165104r674,-6766l206253,152247r-674,-8121l204231,136682r-1348,-7443l200161,122470r-3369,-6766l192722,109612r-4043,-6080l183261,98097r-5418,-5408l172453,88626r-6765,-4063l158922,81200r-6765,-2044l144718,77138r-7439,-1346l129166,75093r-6765,699l115635,76465r-6762,2018l102113,80528r-6086,2690l90614,85936r-6085,3390l79796,93362r-3381,2717l81825,96751r5410,673l92644,98796r4733,2018l102113,102859r4733,2690l110902,108940r4056,3390l118341,116381r3386,4060l124422,124502r2021,4737l128492,134653r1348,4735l130513,144801r,6092l130513,155631r-673,5413l128492,166457r-2049,4736l124422,175931r-2695,4060l119018,184051r-3383,4060l112255,191495r-4056,3382l104140,197584r-4733,2032l94674,201647r-4736,1353l84529,204353r-5410,676l76415,205029r-2706,l63567,203676r-9469,-2029l45308,198262r-8115,-4738l29754,188111r-6763,-6089l16905,174578r-4733,-7445l9466,161044,5409,150217,2030,138713,677,127209,,115028r,-7434l677,99469,2706,90671,4733,81200,8116,71730r4733,-9498l17581,52761r6763,-8798l31783,35165r8790,-8798l50718,18941r5410,-2717l62214,12834r6762,-2690l75739,7426,82502,5408,89938,3363,98054,2018,106169,673,114958,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsq60nwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3VjQ0NGrOKCIW2h0Ct6HXITh6anQ3ZbRL/fbdQ6G0+vudku8m0YqDeNZYVLBcRCOLC&#10;6oYrBaev16cVCOeRNbaWScGdHOy2s4cMU21H/qTh6CsRQtilqKD2vkuldEVNBt3CdsSBK21v0AfY&#10;V1L3OIZw08rnKEqkwYZDQ40dHWoqbsdvoyBPLnFsq3ydjHn3sr6fy4/366DU43zab0B4mvy/+M/9&#10;psP8GH5/CQfI7Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbKutJ8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,300912,205029"/>
+                  <v:path textboxrect="0,0,300912,205029" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 14" o:spid="_x0000_s1030" style="position:absolute;left:4510;top:791;width:723;height:805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72343,80535" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjx8oMwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WEXqrm0gobXQVKRZ6rKkpeBuyYx5mZ8PuNqb/3i0I3ubje85qM5lejOR8a1lBOk9AEFdW&#10;t1wrOHx/PL+C8AFZY2+ZFPyRh8368WGFubYX3tNYhFrEEPY5KmhCGHIpfdWQQT+3A3HkTtYZDBG6&#10;WmqHlxhuerlIkhdpsOXY0OBA7w1V5+LXKOiKsvtJk/LLWS87k+2O1Vs2KPU0m7ZLEIGmcBff3J86&#10;zs/g/5d4gFxfAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACPHygzBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l25012,,23665,672r-674,1373l22317,4063r674,2044l42586,54819,60861,5407r673,-2017l60861,2045,60187,672,58138,,72343,,69647,2045,68300,5407,38543,80535,22991,44668,6091,5407,3369,2045,2022,672,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 14" style="position:absolute;left:4510;top:791;width:723;height:805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72343,80535" o:spid="_x0000_s1030" fillcolor="black" stroked="f" strokeweight="0" path="m,l25012,,23665,672r-674,1373l22317,4063r674,2044l42586,54819,60861,5407r673,-2017l60861,2045,60187,672,58138,,72343,,69647,2045,68300,5407,38543,80535,22991,44668,6091,5407,3369,2045,2022,672,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjx8oMwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WEXqrm0gobXQVKRZ6rKkpeBuyYx5mZ8PuNqb/3i0I3ubje85qM5lejOR8a1lBOk9AEFdW&#10;t1wrOHx/PL+C8AFZY2+ZFPyRh8368WGFubYX3tNYhFrEEPY5KmhCGHIpfdWQQT+3A3HkTtYZDBG6&#10;WmqHlxhuerlIkhdpsOXY0OBA7w1V5+LXKOiKsvtJk/LLWS87k+2O1Vs2KPU0m7ZLEIGmcBff3J86&#10;zs/g/5d4gFxfAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACPHygzBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,72343,80535"/>
+                  <v:path textboxrect="0,0,72343,80535" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 15" o:spid="_x0000_s1031" style="position:absolute;left:6113;top:778;width:493;height:805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="49351,80528" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDObKwAwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwwt40UVhduqZlqSws4sXHwePQjG3ZZlKaqNVfbwTB23x8z1lmvW3EhTpfO9YwnSgQxIUz&#10;NZcaDvvf8RcIH5ANNo5Jw408ZOlwsMTEuCtv6bILpYgh7BPUUIXQJlL6oiKLfuJa4sidXGcxRNiV&#10;0nR4jeG2kTOl5tJizbGhwpbyior/3dlq2Cha36cndTw2eb7obytLrZ9p/THqf75BBOrDW/xy/5k4&#10;/xOev8QDZPoAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzmysAMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m20970,r4042,l29082,r4043,673l37869,2018r4717,2045l43287,20986,41239,16251,39217,13533,37195,11516,34473,8798,31778,7453,27708,6081r-3369,l20970,6081r-2723,672l16226,8126,14878,9471r-1347,2045l12156,12861r-674,4063l12156,19614r701,2045l14204,23677r1348,1372l20296,28412r7412,3390l35848,35192r3369,2026l42586,39925r2722,2707l47330,46692r1348,4059l49351,56165r-673,5413l47330,66316r-2696,4060l41239,73761r-4044,3382l33125,79174r-5417,1354l22317,80528r-6765,-679l9461,78496,4043,77143,674,75114,,55490r2695,6766l4717,65638r2048,2707l9461,71051r3396,2032l16900,74437r4070,l25012,74437r3397,-1354l30430,71730r2022,-2032l34473,67670r674,-2032l35848,60903r-701,-4060l34473,54136,32452,51429,29756,50076,22991,46013,15552,42632,8787,37894,6091,35865,4043,33148,2021,30457,1348,27739,674,25049,,21659,674,16251,2695,11516,5417,8126,8787,4735,12857,2718,16900,1346,20970,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 15" style="position:absolute;left:6113;top:778;width:493;height:805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="49351,80528" o:spid="_x0000_s1031" fillcolor="black" stroked="f" strokeweight="0" path="m20970,r4042,l29082,r4043,673l37869,2018r4717,2045l43287,20986,41239,16251,39217,13533,37195,11516,34473,8798,31778,7453,27708,6081r-3369,l20970,6081r-2723,672l16226,8126,14878,9471r-1347,2045l12156,12861r-674,4063l12156,19614r701,2045l14204,23677r1348,1372l20296,28412r7412,3390l35848,35192r3369,2026l42586,39925r2722,2707l47330,46692r1348,4059l49351,56165r-673,5413l47330,66316r-2696,4060l41239,73761r-4044,3382l33125,79174r-5417,1354l22317,80528r-6765,-679l9461,78496,4043,77143,674,75114,,55490r2695,6766l4717,65638r2048,2707l9461,71051r3396,2032l16900,74437r4070,l25012,74437r3397,-1354l30430,71730r2022,-2032l34473,67670r674,-2032l35848,60903r-701,-4060l34473,54136,32452,51429,29756,50076,22991,46013,15552,42632,8787,37894,6091,35865,4043,33148,2021,30457,1348,27739,674,25049,,21659,674,16251,2695,11516,5417,8126,8787,4735,12857,2718,16900,1346,20970,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDObKwAwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwwt40UVhduqZlqSws4sXHwePQjG3ZZlKaqNVfbwTB23x8z1lmvW3EhTpfO9YwnSgQxIUz&#10;NZcaDvvf8RcIH5ANNo5Jw408ZOlwsMTEuCtv6bILpYgh7BPUUIXQJlL6oiKLfuJa4sidXGcxRNiV&#10;0nR4jeG2kTOl5tJizbGhwpbyior/3dlq2Cha36cndTw2eb7obytLrZ9p/THqf75BBOrDW/xy/5k4&#10;/xOev8QDZPoAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzmysAMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,49351,80528"/>
+                  <v:path textboxrect="0,0,49351,80528" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 16" o:spid="_x0000_s1032" style="position:absolute;left:6701;top:791;width:629;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="62882,78504" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDUjx18wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH0X/Icwwr5p6sKK1qYisoUuCIvVDxiasS02k9pE7f69ERZ8m8O5TrIZTCvu1LvGsoL5LAJBXFrd&#10;cKXgdMymSxDOI2tsLZOCP3KwScejBGNtH3yge+ErEULYxaig9r6LpXRlTQbdzHbEgTvb3qAPsK+k&#10;7vERwk0rP6NoIQ02HBpq7GhXU3kpbkbB4Ub5b77//tlfz6uKv8oiy5qdUh+TYbsG4Wnwb/G/O9dh&#10;/gJev4QDZPoEAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1I8dfMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l62882,r,10843l60861,8125,59486,6780,57464,6107r-6091,l38543,5407r,67684l39217,74444r,2031l41912,78504r-20969,l22991,76475r674,-2031l24339,73091r,-67684l11482,6107r-6091,l3369,6780,2022,8125,,10843,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 16" style="position:absolute;left:6701;top:791;width:629;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="62882,78504" o:spid="_x0000_s1032" fillcolor="black" stroked="f" strokeweight="0" path="m,l62882,r,10843l60861,8125,59486,6780,57464,6107r-6091,l38543,5407r,67684l39217,74444r,2031l41912,78504r-20969,l22991,76475r674,-2031l24339,73091r,-67684l11482,6107r-6091,l3369,6780,2022,8125,,10843,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDUjx18wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH0X/Icwwr5p6sKK1qYisoUuCIvVDxiasS02k9pE7f69ERZ8m8O5TrIZTCvu1LvGsoL5LAJBXFrd&#10;cKXgdMymSxDOI2tsLZOCP3KwScejBGNtH3yge+ErEULYxaig9r6LpXRlTQbdzHbEgTvb3qAPsK+k&#10;7vERwk0rP6NoIQ02HBpq7GhXU3kpbkbB4Ub5b77//tlfz6uKv8oiy5qdUh+TYbsG4Wnwb/G/O9dh&#10;/gJev4QDZPoEAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1I8dfMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,62882,78504"/>
+                  <v:path textboxrect="0,0,62882,78504" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 17" o:spid="_x0000_s1033" style="position:absolute;left:7479;top:791;width:283;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28395,78504" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBR1E9CwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXgpulGkSnQVFUpzkhrtfbo7JsHsbJrdJvHfdwuF3ubxPme9HWwtOmp95VjBdJKAINbO&#10;VFwouJxfx0sQPiAbrB2Tgjt52G4eH9aYGtfzibo8FCKGsE9RQRlCk0rpdUkW/cQ1xJG7utZiiLAt&#10;pGmxj+G2lrMkeZEWK44NJTZ0KEnf8m+r4OP4efRf++7wnk2757f5TWc9aaVGT8NuBSLQEP7Ff+7M&#10;xPkL+P0lHiA3PwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBR1E9CwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l28395,r,5407l24339,5407r-6766,l17573,35872r5418,l25686,35872r2709,-540l28395,43984,26360,41961r-1347,-675l22991,41286r-5418,l17573,73091r674,1353l18921,76475r674,675l20970,78504,,78504,2695,76475r674,-2031l3369,73091r,-69701l2695,2045,1348,672,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 17" style="position:absolute;left:7479;top:791;width:283;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28395,78504" o:spid="_x0000_s1033" fillcolor="black" stroked="f" strokeweight="0" path="m,l28395,r,5407l24339,5407r-6766,l17573,35872r5418,l25686,35872r2709,-540l28395,43984,26360,41961r-1347,-675l22991,41286r-5418,l17573,73091r674,1353l18921,76475r674,675l20970,78504,,78504,2695,76475r674,-2031l3369,73091r,-69701l2695,2045,1348,672,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBR1E9CwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXgpulGkSnQVFUpzkhrtfbo7JsHsbJrdJvHfdwuF3ubxPme9HWwtOmp95VjBdJKAINbO&#10;VFwouJxfx0sQPiAbrB2Tgjt52G4eH9aYGtfzibo8FCKGsE9RQRlCk0rpdUkW/cQ1xJG7utZiiLAt&#10;pGmxj+G2lrMkeZEWK44NJTZ0KEnf8m+r4OP4efRf++7wnk2757f5TWc9aaVGT8NuBSLQEP7Ff+7M&#10;xPkL+P0lHiA3PwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBR1E9CwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,28395,78504"/>
+                  <v:path textboxrect="0,0,28395,78504" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 18" o:spid="_x0000_s1034" style="position:absolute;left:7762;top:791;width:447;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="44621,78504" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBBLm9TxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8Mw&#10;DIXvg/0Ho8IuY3WyQylp3TI6CoX1krSw9SZiLQmL5cT22uzfT4fBbhLv6b1P6+3kenWlEDvPBvJ5&#10;Boq49rbjxsD5tH9agooJ2WLvmQz8UITt5v5ujYX1Ny7pWqVGSQjHAg20KQ2F1rFuyWGc+4FYtE8f&#10;HCZZQ6NtwJuEu14/Z9lCO+xYGlocaNdS/VV9OwPu8ohlVZdv7yF//Tjm40jjcWHMw2x6WYFKNKV/&#10;89/1wQq+wMovMoDe/AIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBBLm9TxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4730,r6766,2045l16239,4063r4043,2717l23005,9471r2021,3389l25700,16251r,2690l25700,23703r-1348,3364l22331,30456r-2722,2718l16239,35195r-3396,2031l9474,37902r-2722,677l9474,39254r2022,678l15566,41961r2021,2707l19609,47377r7439,11502l33139,67677r4043,6091l39231,75797r2695,1353l44621,78504r-14878,l26374,77829,23678,76475,21630,75122,19609,73091,12169,61586,5404,50759,2709,47377,688,44668,,43984,,35332r688,-137l3383,33847,5404,32501,8127,29784,9474,27067r674,-3364l10822,19641r-674,-4063l9474,12860,8127,10843,6078,8798,3383,6780,14,5407r-14,l,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 18" style="position:absolute;left:7762;top:791;width:447;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="44621,78504" o:spid="_x0000_s1034" fillcolor="black" stroked="f" strokeweight="0" path="m,l4730,r6766,2045l16239,4063r4043,2717l23005,9471r2021,3389l25700,16251r,2690l25700,23703r-1348,3364l22331,30456r-2722,2718l16239,35195r-3396,2031l9474,37902r-2722,677l9474,39254r2022,678l15566,41961r2021,2707l19609,47377r7439,11502l33139,67677r4043,6091l39231,75797r2695,1353l44621,78504r-14878,l26374,77829,23678,76475,21630,75122,19609,73091,12169,61586,5404,50759,2709,47377,688,44668,,43984,,35332r688,-137l3383,33847,5404,32501,8127,29784,9474,27067r674,-3364l10822,19641r-674,-4063l9474,12860,8127,10843,6078,8798,3383,6780,14,5407r-14,l,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBBLm9TxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8Mw&#10;DIXvg/0Ho8IuY3WyQylp3TI6CoX1krSw9SZiLQmL5cT22uzfT4fBbhLv6b1P6+3kenWlEDvPBvJ5&#10;Boq49rbjxsD5tH9agooJ2WLvmQz8UITt5v5ujYX1Ny7pWqVGSQjHAg20KQ2F1rFuyWGc+4FYtE8f&#10;HCZZQ6NtwJuEu14/Z9lCO+xYGlocaNdS/VV9OwPu8ohlVZdv7yF//Tjm40jjcWHMw2x6WYFKNKV/&#10;89/1wQq+wMovMoDe/AIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBBLm9TxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,44621,78504"/>
+                  <v:path textboxrect="0,0,44621,78504" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 19" o:spid="_x0000_s1035" style="position:absolute;left:8256;top:865;width:335;height:711;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33476,71063" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfhUuLwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hCl6kZvUg7WqUoggiSu1aD96GzbhZ3EzWTdT13zcFobd5vM+ZzFpbiRs1vnSsYNBPQBDn&#10;TpdcKPjZL9/eQfiArLFyTAoe5GE27bxMMNXuzt90y0IhYgj7FBWYEOpUSp8bsuj7riaO3Mk1FkOE&#10;TSF1g/cYbis5TJKRtFhybDBY09xQfs6uVsGlV482Wev2g8X1vPsKx8PWrCuluq/t5xhEoDb8i5/u&#10;lY7zP+Dvl3iAnP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA34VLi8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m33476,r,15709l33125,14891,21644,43318r11832,l33476,49410r-13854,l12857,64974r,3382l13531,69710r2021,1353l,71063,3396,67681,5417,64974,22317,25733,33476,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 19" style="position:absolute;left:8256;top:865;width:335;height:711;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33476,71063" o:spid="_x0000_s1035" fillcolor="black" stroked="f" strokeweight="0" path="m33476,r,15709l33125,14891,21644,43318r11832,l33476,49410r-13854,l12857,64974r,3382l13531,69710r2021,1353l,71063,3396,67681,5417,64974,22317,25733,33476,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfhUuLwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hCl6kZvUg7WqUoggiSu1aD96GzbhZ3EzWTdT13zcFobd5vM+ZzFpbiRs1vnSsYNBPQBDn&#10;TpdcKPjZL9/eQfiArLFyTAoe5GE27bxMMNXuzt90y0IhYgj7FBWYEOpUSp8bsuj7riaO3Mk1FkOE&#10;TSF1g/cYbis5TJKRtFhybDBY09xQfs6uVsGlV482Wev2g8X1vPsKx8PWrCuluq/t5xhEoDb8i5/u&#10;lY7zP+Dvl3iAnP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA34VLi8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,33476,71063"/>
+                  <v:path textboxrect="0,0,33476,71063" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 20" o:spid="_x0000_s1036" style="position:absolute;left:8591;top:764;width:429;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42936,81194" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7hyaNwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f7B3CGexGbDrtRGqjjMGYCl608wEOzbEpa05qk2nd0y8Xwi4/vv9iM9pOXGjwrWMFL0kKgrh2&#10;uuVGwfHrY7oE4QOyxs4xKbiRh8368aHAXLsrl3SpQiNiCPscFZgQ+lxKXxuy6BPXE0fu5AaLIcKh&#10;kXrAawy3nZyl6UJabDk2GOzp3VD9Xf1YBZN5nWXnbHlYtNvX3W9p95+lOSv1/DS+rUAEGsO/+O7e&#10;agWzuD5+iT9Arv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+4cmjcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m4393,l36845,75105r2048,3382l42936,81194r-25012,l19945,79841r674,-1354l21293,77135r-674,-2030l14528,59541,,59541,,53449r11832,l,25840,,10131,4393,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 20" style="position:absolute;left:8591;top:764;width:429;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42936,81194" o:spid="_x0000_s1036" fillcolor="black" stroked="f" strokeweight="0" path="m4393,l36845,75105r2048,3382l42936,81194r-25012,l19945,79841r674,-1354l21293,77135r-674,-2030l14528,59541,,59541,,53449r11832,l,25840,,10131,4393,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7hyaNwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f7B3CGexGbDrtRGqjjMGYCl608wEOzbEpa05qk2nd0y8Xwi4/vv9iM9pOXGjwrWMFL0kKgrh2&#10;uuVGwfHrY7oE4QOyxs4xKbiRh8368aHAXLsrl3SpQiNiCPscFZgQ+lxKXxuy6BPXE0fu5AaLIcKh&#10;kXrAawy3nZyl6UJabDk2GOzp3VD9Xf1YBZN5nWXnbHlYtNvX3W9p95+lOSv1/DS+rUAEGsO/+O7e&#10;agWzuD5+iT9Arv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+4cmjcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42936,81194"/>
+                  <v:path textboxrect="0,0,42936,81194" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 21" o:spid="_x0000_s1037" style="position:absolute;left:5686;top:595;width:122;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12183,12188" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBna2LxwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva1oPslSjFKHgshd1FTw+mmdbbF5KEtv6742wsMdhZr5h1tvRtKIn5xvLCtJ5AoK4&#10;tLrhSsH5t/j8AuEDssbWMil4koftZvKxxkzbgY/Un0IlIoR9hgrqELpMSl/WZNDPbUccvZt1BkOU&#10;rpLa4RDhppWLJFlKgw3HhRo72tVU3k8Po+CQf7s0vVx17vz5J8e+GI7FRanZdMxXIAKN4T/8195r&#10;BYsU3l/iD5CbFwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBna2LxwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m6091,l8113,673r2048,1345l11509,3390r674,2691l11509,8126r-1348,2018l8113,11488r-2022,700l4070,11488,2022,10144,674,8126,,6081,674,3390,2022,2018,4070,673,6091,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 21" style="position:absolute;left:5686;top:595;width:122;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12183,12188" o:spid="_x0000_s1037" fillcolor="black" stroked="f" strokeweight="0" path="m6091,l8113,673r2048,1345l11509,3390r674,2691l11509,8126r-1348,2018l8113,11488r-2022,700l4070,11488,2022,10144,674,8126,,6081,674,3390,2022,2018,4070,673,6091,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBna2LxwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva1oPslSjFKHgshd1FTw+mmdbbF5KEtv6742wsMdhZr5h1tvRtKIn5xvLCtJ5AoK4&#10;tLrhSsH5t/j8AuEDssbWMil4koftZvKxxkzbgY/Un0IlIoR9hgrqELpMSl/WZNDPbUccvZt1BkOU&#10;rpLa4RDhppWLJFlKgw3HhRo72tVU3k8Po+CQf7s0vVx17vz5J8e+GI7FRanZdMxXIAKN4T/8195r&#10;BYsU3l/iD5CbFwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBna2LxwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,12183,12188"/>
+                  <v:path textboxrect="0,0,12183,12188" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 22" o:spid="_x0000_s1038" style="position:absolute;left:5247;top:865;width:335;height:711;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33476,71062" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA9jowfwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EIupZHrlFDcKKHOD8kxcdv7Ym0tU2tlLMV23j4KBHocZuYbZrEabSN66nztWMHrNAFB&#10;XDpdc6Xg+2v38g7CB2SNjWNScCEPq+XjwwIz7QY+UV+ESkQI+wwVmBDaTEpfGrLop64ljt6v6yyG&#10;KLtK6g6HCLeNTJNkLi3WHBcMtrQ2VP4VZ6tgY7a+SZ9zN+x7Pv/MXP7WH3OlJk/j5weIQGP4D9/b&#10;B60gTeH2Jf4AubwCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPY6MH8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m33476,r,15646l33153,14890,21643,43318r11833,l33476,49409r-13854,l12857,64974r,3382l14204,69709r1348,1353l,71062,3396,67680,5417,64974,22317,25733,33476,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 22" style="position:absolute;left:5247;top:865;width:335;height:711;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33476,71062" o:spid="_x0000_s1038" fillcolor="black" stroked="f" strokeweight="0" path="m33476,r,15646l33153,14890,21643,43318r11833,l33476,49409r-13854,l12857,64974r,3382l14204,69709r1348,1353l,71062,3396,67680,5417,64974,22317,25733,33476,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA9jowfwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EIupZHrlFDcKKHOD8kxcdv7Ym0tU2tlLMV23j4KBHocZuYbZrEabSN66nztWMHrNAFB&#10;XDpdc6Xg+2v38g7CB2SNjWNScCEPq+XjwwIz7QY+UV+ESkQI+wwVmBDaTEpfGrLop64ljt6v6yyG&#10;KLtK6g6HCLeNTJNkLi3WHBcMtrQ2VP4VZ6tgY7a+SZ9zN+x7Pv/MXP7WH3OlJk/j5weIQGP4D9/b&#10;B60gTeH2Jf4AubwCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPY6MH8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,33476,71062"/>
+                  <v:path textboxrect="0,0,33476,71062" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 23" o:spid="_x0000_s1039" style="position:absolute;left:5582;top:764;width:429;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42937,81194" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDcB5oxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8oTedBMrUqKbIAVB6MWqbfH2yL4modm3SXabpP76bkHwOMzMN8wmG00teupcZVlBPI9A&#10;EOdWV1woOJ92s2cQziNrrC2Tgl9ykKUPkw0m2g78Rv3RFyJA2CWooPS+SaR0eUkG3dw2xMH7sp1B&#10;H2RXSN3hEOCmlosoWkmDFYeFEht6KSn/Pv4YBdbI4SP+bO3hvdX99eDz1+XFKfU4HbdrEJ5Gfw/f&#10;2nutYPEE/1/CD5DpHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDcB5oxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m4394,l36872,75105r2022,3382l42937,81194r-25013,l19946,79841r1374,-1354l21320,77135r-674,-2030l14555,59541,,59541,,53449r11833,l,25777,,10132,4394,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 23" style="position:absolute;left:5582;top:764;width:429;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42937,81194" o:spid="_x0000_s1039" fillcolor="black" stroked="f" strokeweight="0" path="m4394,l36872,75105r2022,3382l42937,81194r-25013,l19946,79841r1374,-1354l21320,77135r-674,-2030l14555,59541,,59541,,53449r11833,l,25777,,10132,4394,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDcB5oxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8oTedBMrUqKbIAVB6MWqbfH2yL4modm3SXabpP76bkHwOMzMN8wmG00teupcZVlBPI9A&#10;EOdWV1woOJ92s2cQziNrrC2Tgl9ykKUPkw0m2g78Rv3RFyJA2CWooPS+SaR0eUkG3dw2xMH7sp1B&#10;H2RXSN3hEOCmlosoWkmDFYeFEht6KSn/Pv4YBdbI4SP+bO3hvdX99eDz1+XFKfU4HbdrEJ5Gfw/f&#10;2nutYPEE/1/CD5DpHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDcB5oxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42937,81194"/>
+                  <v:path textboxrect="0,0,42937,81194" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 24" o:spid="_x0000_s1040" style="position:absolute;left:5436;top:595;width:115;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11482,12188" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+AFGRwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhf4HsYHeGjmhlOBECX1Q6KEPYoeeF2lrmVgrY21t999XhUKPw8x8w+wOc+jUSENqIxtYLQtQ&#10;xDa6lhsDp/rpegMqCbLDLjIZ+KYEh/3lxQ5LFyc+0lhJozKEU4kGvEhfap2sp4BpGXvi7H3GIaBk&#10;OTTaDThleOj0uihudcCW84LHnh482XP1FQxML7XUxavcV/Zt8vz+Yc/j48aYq8V8twUlNMt/+K/9&#10;7Aysb+D3S/4Bev8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/gBRkcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m5417,l8113,673,9461,2018r1347,1372l11482,6081r-674,2045l9461,10144,8113,11488r-2696,700l3369,11488,1348,10144,,8126,,6081,,3390,1348,2018,3369,673,5417,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 24" style="position:absolute;left:5436;top:595;width:115;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11482,12188" o:spid="_x0000_s1040" fillcolor="black" stroked="f" strokeweight="0" path="m5417,l8113,673,9461,2018r1347,1372l11482,6081r-674,2045l9461,10144,8113,11488r-2696,700l3369,11488,1348,10144,,8126,,6081,,3390,1348,2018,3369,673,5417,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+AFGRwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhf4HsYHeGjmhlOBECX1Q6KEPYoeeF2lrmVgrY21t999XhUKPw8x8w+wOc+jUSENqIxtYLQtQ&#10;xDa6lhsDp/rpegMqCbLDLjIZ+KYEh/3lxQ5LFyc+0lhJozKEU4kGvEhfap2sp4BpGXvi7H3GIaBk&#10;OTTaDThleOj0uihudcCW84LHnh482XP1FQxML7XUxavcV/Zt8vz+Yc/j48aYq8V8twUlNMt/+K/9&#10;7Aysb+D3S/4Bev8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/gBRkcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,11482,12188"/>
+                  <v:path textboxrect="0,0,11482,12188" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 25" o:spid="_x0000_s1041" style="position:absolute;left:4571;top:1969;width:804;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80456,81205" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCn0S8SxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/2H5RZ8qxuFSkxdJVqqUgRR+wGX7DUbzN4N2a2Jf+8KQh+HmTnDzBa9rcWVWl85VjAaJiCI&#10;C6crLhX8nr7fUxA+IGusHZOCG3lYzF9fZphp1/GBrsdQighhn6ECE0KTSekLQxb90DXE0Tu71mKI&#10;si2lbrGLcFvLcZJMpMWK44LBhlaGisvxzyrYnPJ+12zMpSvS/frrJz+EabpUavDW558gAvXhP/xs&#10;b7WC8Qc8vsQfIOd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKfRLxLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m39891,r5390,l52047,r6765,1353l65577,3384r6765,2707l73016,24360,70995,18947,67599,14887,64230,11505,60160,9473,56117,7445,52720,6767,47330,6091r-7439,676l33799,8798r-5417,2707l24339,15565r-3396,4735l18247,26391r-2021,6092l16226,39250r,6088l17573,51429r2022,6092l22991,62934r4043,4736l29730,69700r3395,2029l35821,73082r4070,679l43934,74436r4070,678l54095,74436r4717,-1354l62882,71054r,-22331l62208,47369r-1347,-678l59486,45338r20970,l78434,47369r-674,1354l77760,50751r,17596l78434,71054r674,2028l75712,74436r-4717,2031l61534,79174r-9487,1354l43934,81205r-8787,-677l27034,78496,19595,75114,13503,70376,10134,67670,8113,64288,5391,60902,4043,57521,2022,53458,1348,49398,674,45338,,40603,674,33158,2695,25713,6738,18947,8787,15565r2695,-2707l14177,10151,17573,7445,21617,5414,25686,3384,29730,2029,34473,675,39891,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 25" style="position:absolute;left:4571;top:1969;width:804;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80456,81205" o:spid="_x0000_s1041" fillcolor="black" stroked="f" strokeweight="0" path="m39891,r5390,l52047,r6765,1353l65577,3384r6765,2707l73016,24360,70995,18947,67599,14887,64230,11505,60160,9473,56117,7445,52720,6767,47330,6091r-7439,676l33799,8798r-5417,2707l24339,15565r-3396,4735l18247,26391r-2021,6092l16226,39250r,6088l17573,51429r2022,6092l22991,62934r4043,4736l29730,69700r3395,2029l35821,73082r4070,679l43934,74436r4070,678l54095,74436r4717,-1354l62882,71054r,-22331l62208,47369r-1347,-678l59486,45338r20970,l78434,47369r-674,1354l77760,50751r,17596l78434,71054r674,2028l75712,74436r-4717,2031l61534,79174r-9487,1354l43934,81205r-8787,-677l27034,78496,19595,75114,13503,70376,10134,67670,8113,64288,5391,60902,4043,57521,2022,53458,1348,49398,674,45338,,40603,674,33158,2695,25713,6738,18947,8787,15565r2695,-2707l14177,10151,17573,7445,21617,5414,25686,3384,29730,2029,34473,675,39891,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCn0S8SxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/2H5RZ8qxuFSkxdJVqqUgRR+wGX7DUbzN4N2a2Jf+8KQh+HmTnDzBa9rcWVWl85VjAaJiCI&#10;C6crLhX8nr7fUxA+IGusHZOCG3lYzF9fZphp1/GBrsdQighhn6ECE0KTSekLQxb90DXE0Tu71mKI&#10;si2lbrGLcFvLcZJMpMWK44LBhlaGisvxzyrYnPJ+12zMpSvS/frrJz+EabpUavDW558gAvXhP/xs&#10;b7WC8Qc8vsQfIOd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKfRLxLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,80456,81205"/>
+                  <v:path textboxrect="0,0,80456,81205" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 26" o:spid="_x0000_s1042" style="position:absolute;left:6518;top:1975;width:643;height:792;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="64257,79177" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCPypCJxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoK3ujEHW6OraItUSgWbFvE4Zsckmp2N2a2m/94tCD0+3rzvzZvMWlOJCzWutKxg0I9A&#10;EGdWl5wr+P5aPj6DcB5ZY2WZFPySg9m08zDBRNsrf9Il9bkIEHYJKii8rxMpXVaQQde3NXHwDrYx&#10;6INscqkbvAa4qWQcRUNpsOTQUGBNLwVlp/THhDd2T+9vH8t1NIjn2/P+9ag38WKkVK/bzscgPLX+&#10;//ieXmkF8RD+tgQAyOkNAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAj8qQicYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l64257,r,11505l62208,8798,60187,7445,58839,6769r-6765,l39217,6092r,68347l39891,75792r701,1354l42613,79177r-20969,l22991,78499r674,-1353l24339,75792r674,-1353l25013,6092,12183,6769r-6092,l4070,7445,2722,8798,,11505,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 26" style="position:absolute;left:6518;top:1975;width:643;height:792;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="64257,79177" o:spid="_x0000_s1042" fillcolor="black" stroked="f" strokeweight="0" path="m,l64257,r,11505l62208,8798,60187,7445,58839,6769r-6765,l39217,6092r,68347l39891,75792r701,1354l42613,79177r-20969,l22991,78499r674,-1353l24339,75792r674,-1353l25013,6092,12183,6769r-6092,l4070,7445,2722,8798,,11505,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCPypCJxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoK3ujEHW6OraItUSgWbFvE4Zsckmp2N2a2m/94tCD0+3rzvzZvMWlOJCzWutKxg0I9A&#10;EGdWl5wr+P5aPj6DcB5ZY2WZFPySg9m08zDBRNsrf9Il9bkIEHYJKii8rxMpXVaQQde3NXHwDrYx&#10;6INscqkbvAa4qWQcRUNpsOTQUGBNLwVlp/THhDd2T+9vH8t1NIjn2/P+9ag38WKkVK/bzscgPLX+&#10;//ieXmkF8RD+tgQAyOkNAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAj8qQicYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,64257,79177"/>
+                  <v:path textboxrect="0,0,64257,79177" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 27" o:spid="_x0000_s1043" style="position:absolute;left:7188;top:2049;width:338;height:718;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33813,71850" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBgI+6wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fa8JA&#10;EMTfC36HYwu+FL0oxZbUU0QQAj5F+wffltw2F5rbC7lV47f3CoU+DjPzG2a5HnyrLtTHJrCB2TQD&#10;RVwF23Bt4P24m7yCioJssQ1MBm4UYb0aPSwxt+HKJV0OUqsE4ZijASfS5VrHypHHOA0dcfK+Q+9R&#10;kuxrbXu8Jrhv9TzLFtpjw2nBYUdbR9XP4ewNlM/ZyRW2fvpsP/YW9dcghZTGjB+HzRsooUH+w3/t&#10;whqYv8Dvl/QD9OoOAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwYCPusMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m33813,r,15715l33799,15683,22317,44103r11496,l33813,50194r-14191,l13531,66434r-674,2032l12857,69819r1348,1353l16226,71850,,71850,3369,69141,5417,66434,22317,26509,33813,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 27" style="position:absolute;left:7188;top:2049;width:338;height:718;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33813,71850" o:spid="_x0000_s1043" fillcolor="black" stroked="f" strokeweight="0" path="m33813,r,15715l33799,15683,22317,44103r11496,l33813,50194r-14191,l13531,66434r-674,2032l12857,69819r1348,1353l16226,71850,,71850,3369,69141,5417,66434,22317,26509,33813,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBgI+6wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fa8JA&#10;EMTfC36HYwu+FL0oxZbUU0QQAj5F+wffltw2F5rbC7lV47f3CoU+DjPzG2a5HnyrLtTHJrCB2TQD&#10;RVwF23Bt4P24m7yCioJssQ1MBm4UYb0aPSwxt+HKJV0OUqsE4ZijASfS5VrHypHHOA0dcfK+Q+9R&#10;kuxrbXu8Jrhv9TzLFtpjw2nBYUdbR9XP4ewNlM/ZyRW2fvpsP/YW9dcghZTGjB+HzRsooUH+w3/t&#10;whqYv8Dvl/QD9OoOAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwYCPusMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,33813,71850"/>
+                  <v:path textboxrect="0,0,33813,71850" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 28" o:spid="_x0000_s1044" style="position:absolute;left:7526;top:1955;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43274,81205" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWBdqNwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gpthTKcOMlSjiCAMuvKFurs0d5qOzU1pota/NwvB5eG8J7PWVuJGjS8dK/gaJCCIc6dL&#10;LhTsd8vPHxA+IGusHJOCB3mYTbudCWba3XlDt20oRAxhn6ECE0KdSelzQxb9wNXEkftzjcUQYVNI&#10;3eA9httKpkkykhZLjg0Ga1oYyi/bq1Xg92cz/CjX8rRKD+lyfh7+f/NRqX6vnY9BBGrDW/xy/2oF&#10;aRwbv8QfIKdPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYF2o3BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m4057,l37182,75789r2049,2707l43274,81205r-25013,l20283,80528r673,-1354l21630,77821r-674,-2032l14191,59549,,59549,,53458r11496,l,25071,,9355,4057,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 28" style="position:absolute;left:7526;top:1955;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43274,81205" o:spid="_x0000_s1044" fillcolor="black" stroked="f" strokeweight="0" path="m4057,l37182,75789r2049,2707l43274,81205r-25013,l20283,80528r673,-1354l21630,77821r-674,-2032l14191,59549,,59549,,53458r11496,l,25071,,9355,4057,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWBdqNwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gpthTKcOMlSjiCAMuvKFurs0d5qOzU1pota/NwvB5eG8J7PWVuJGjS8dK/gaJCCIc6dL&#10;LhTsd8vPHxA+IGusHJOCB3mYTbudCWba3XlDt20oRAxhn6ECE0KdSelzQxb9wNXEkftzjcUQYVNI&#10;3eA9httKpkkykhZLjg0Ga1oYyi/bq1Xg92cz/CjX8rRKD+lyfh7+f/NRqX6vnY9BBGrDW/xy/2oF&#10;aRwbv8QfIKdPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYF2o3BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43274,81205"/>
+                  <v:path textboxrect="0,0,43274,81205" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 29" o:spid="_x0000_s1045" style="position:absolute;left:8121;top:1975;width:521;height:792;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52074,79177" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBeuZ53xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9iNmtYmnSrFIFwYo9VL309si+JqHZtyG7jfHfuwXB4zAz3zD5crCN6KnztWMNz4kC&#10;QVw4U3Op4XTcTF5B+IBssHFMGi7kYbl4GOWYGXfmL+oPoRQRwj5DDVUIbSalLyqy6BPXEkfvx3UW&#10;Q5RdKU2H5wi3jZwq9SIt1hwXKmxpXVHxe/izGo5MdZruvlefbl9uejWbqzF+aP30OLy/gQg0hHv4&#10;1t4aDdMU/r/EHyAXVwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeuZ53xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l20970,r-674,1353l18948,2032r-674,2031l18274,5416r,67669l31104,73085r8113,l44635,72407r2722,-1353l48704,69701r1348,-1353l52074,66319,49378,79177,,79177r1348,-678l2722,77146r674,-1354l3396,74439r,-70376l2722,2032,1348,1353,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 29" style="position:absolute;left:8121;top:1975;width:521;height:792;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52074,79177" o:spid="_x0000_s1045" fillcolor="black" stroked="f" strokeweight="0" path="m,l20970,r-674,1353l18948,2032r-674,2031l18274,5416r,67669l31104,73085r8113,l44635,72407r2722,-1353l48704,69701r1348,-1353l52074,66319,49378,79177,,79177r1348,-678l2722,77146r674,-1354l3396,74439r,-70376l2722,2032,1348,1353,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBeuZ53xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9iNmtYmnSrFIFwYo9VL309si+JqHZtyG7jfHfuwXB4zAz3zD5crCN6KnztWMNz4kC&#10;QVw4U3Op4XTcTF5B+IBssHFMGi7kYbl4GOWYGXfmL+oPoRQRwj5DDVUIbSalLyqy6BPXEkfvx3UW&#10;Q5RdKU2H5wi3jZwq9SIt1hwXKmxpXVHxe/izGo5MdZruvlefbl9uejWbqzF+aP30OLy/gQg0hHv4&#10;1t4aDdMU/r/EHyAXVwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeuZ53xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,52074,79177"/>
+                  <v:path textboxrect="0,0,52074,79177" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 30" o:spid="_x0000_s1046" style="position:absolute;left:8729;top:2056;width:342;height:711;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="34150,71074" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAyO7tSuwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+9CsIw&#10;EN4F3yGc4GZTFUSqUUQqOAlawfVozrbYXGoTa317MwiOH9//etubWnTUusqygmkUgyDOra64UHDN&#10;DpMlCOeRNdaWScGHHGw3w8EaE23ffKbu4gsRQtglqKD0vkmkdHlJBl1kG+LA3W1r0AfYFlK3+A7h&#10;ppazOF5IgxWHhhIb2peUPy4voyBddNlpdqfDLeunjE+ZdnxKlRqP+t0KhKfe/8U/91ErmIf14Uv4&#10;AXLzBQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAAAAAA&#10;AAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADI7u1K7AAAA2wAAAA8AAAAAAAAAAAAA&#10;AAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADvAgAAAAA=&#10;" path="m34150,r,15663l33826,14907,22317,43327r11833,l34150,49418r-13854,l13531,65658r-674,2032l13531,69043r673,1353l16226,71074,,71074,3396,68365,5417,65658,22991,25733,34150,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 30" style="position:absolute;left:8729;top:2056;width:342;height:711;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="34150,71074" o:spid="_x0000_s1046" fillcolor="black" stroked="f" strokeweight="0" path="m34150,r,15663l33826,14907,22317,43327r11833,l34150,49418r-13854,l13531,65658r-674,2032l13531,69043r673,1353l16226,71074,,71074,3396,68365,5417,65658,22991,25733,34150,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAyO7tSuwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+9CsIw&#10;EN4F3yGc4GZTFUSqUUQqOAlawfVozrbYXGoTa317MwiOH9//etubWnTUusqygmkUgyDOra64UHDN&#10;DpMlCOeRNdaWScGHHGw3w8EaE23ffKbu4gsRQtglqKD0vkmkdHlJBl1kG+LA3W1r0AfYFlK3+A7h&#10;ppazOF5IgxWHhhIb2peUPy4voyBddNlpdqfDLeunjE+ZdnxKlRqP+t0KhKfe/8U/91ErmIf14Uv4&#10;AXLzBQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAAAAAA&#10;AAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADI7u1K7AAAA2wAAAA8AAAAAAAAAAAAA&#10;AAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADvAgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,34150,71074"/>
+                  <v:path textboxrect="0,0,34150,71074" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 31" o:spid="_x0000_s1047" style="position:absolute;left:9071;top:1955;width:429;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42937,81205" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7FZmnwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNauC1NUoKpQWeii1itfH5rmJbl6WJOr23zeC0OMwM98w82XnGnGlEK1nBcNBAYK4&#10;8tpyrWD38/byCiImZI2NZ1LwSxGWi97THEvtb/xN122qRYZwLFGBSaktpYyVIYdx4Fvi7B19cJiy&#10;DLXUAW8Z7ho5KoqJdGg5LxhsaWOoOm8vToG9HOw+8OfaTZoNpa/T2EzfD0o997vVDESiLv2HH+0P&#10;rWA8hPuX/APk4g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7FZmnwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m4393,l37546,75789r1347,2707l42937,81205r-25013,l19945,80528r1375,-1354l21320,75789,14555,59549,,59549,,53458r11833,l,25795,,10131,4393,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 31" style="position:absolute;left:9071;top:1955;width:429;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42937,81205" o:spid="_x0000_s1047" fillcolor="black" stroked="f" strokeweight="0" path="m4393,l37546,75789r1347,2707l42937,81205r-25013,l19945,80528r1375,-1354l21320,75789,14555,59549,,59549,,53458r11833,l,25795,,10131,4393,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7FZmnwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNauC1NUoKpQWeii1itfH5rmJbl6WJOr23zeC0OMwM98w82XnGnGlEK1nBcNBAYK4&#10;8tpyrWD38/byCiImZI2NZ1LwSxGWi97THEvtb/xN122qRYZwLFGBSaktpYyVIYdx4Fvi7B19cJiy&#10;DLXUAW8Z7ho5KoqJdGg5LxhsaWOoOm8vToG9HOw+8OfaTZoNpa/T2EzfD0o997vVDESiLv2HH+0P&#10;rWA8hPuX/APk4g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7FZmnwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42937,81205"/>
+                  <v:path textboxrect="0,0,42937,81205" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 32" o:spid="_x0000_s1048" style="position:absolute;left:9622;top:1975;width:731;height:826;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73044,82559" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxsFI+wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGLaKriIrVR3EVBvNld9vxsnm1p81KaaLv/fiMIHoeZ+YZJdr2pxYNaV1pWMJ9FIIgz&#10;q0vOFfx8H6drEM4ja6wtk4I/crDbDgcJxtp2fKFH6nMRIOxiVFB438RSuqwgg25mG+Lg3Wxr0AfZ&#10;5lK32AW4qeUiij6kwZLDQoENfRWUVendKFjxob82/rCXNc5/u+o8yW6fd6XGo36/AeGp9+/wq33S&#10;CpYLeH4JP0Bu/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxsFI+wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l20296,,62882,51429r,-47366l62208,2032r-673,-679l60187,,73044,,71696,1353r-701,679l70321,4063r-673,1353l69648,82559,41939,49401,22991,27070,14205,16243r,59549l14878,77146r1348,1353l17574,79177r-12830,l6765,77146r674,-1354l7439,74439r,-66994l6765,6092,5417,4738,3396,2709,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 32" style="position:absolute;left:9622;top:1975;width:731;height:826;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73044,82559" o:spid="_x0000_s1048" fillcolor="black" stroked="f" strokeweight="0" path="m,l20296,,62882,51429r,-47366l62208,2032r-673,-679l60187,,73044,,71696,1353r-701,679l70321,4063r-673,1353l69648,82559,41939,49401,22991,27070,14205,16243r,59549l14878,77146r1348,1353l17574,79177r-12830,l6765,77146r674,-1354l7439,74439r,-66994l6765,6092,5417,4738,3396,2709,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxsFI+wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGLaKriIrVR3EVBvNld9vxsnm1p81KaaLv/fiMIHoeZ+YZJdr2pxYNaV1pWMJ9FIIgz&#10;q0vOFfx8H6drEM4ja6wtk4I/crDbDgcJxtp2fKFH6nMRIOxiVFB438RSuqwgg25mG+Lg3Wxr0AfZ&#10;5lK32AW4qeUiij6kwZLDQoENfRWUVendKFjxob82/rCXNc5/u+o8yW6fd6XGo36/AeGp9+/wq33S&#10;CpYLeH4JP0Bu/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxsFI+wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,73044,82559"/>
+                  <v:path textboxrect="0,0,73044,82559" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 33" o:spid="_x0000_s1049" style="position:absolute;left:10650;top:1975;width:392;height:792;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="39217,79177" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOs7tLxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOIXeiGa70ipbo9iCUiwt+PMAh83p7tbNyZJEs317UxB6OczMN8x82ZtWXMj5xrKCx3EG&#10;gri0uuFKwfGwHs1A+ICssbVMCn7Jw3IxuJtjoW3kHV32oRIJwr5ABXUIXSGlL2sy6Me2I07et3UG&#10;Q5KuktphTHDTyjzLnqXBhtNCjR291VSe9mejIFr38ZOfTd5Mt6/tZvgVT59PUamH+371AiJQH/7D&#10;t/a7VjCZwN+X9APk4goAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAOs7tLxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l31104,r6766,678l39217,828r,6847l36495,6769,32452,6092r-4070,l17574,6092r,66993l27034,73085r4744,l35821,72407r3396,-563l39217,78691r-3396,486l29757,79177,,79177,2022,77146r674,-1354l2696,74439r,-70376l2022,2032,1348,1353,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 33" style="position:absolute;left:10650;top:1975;width:392;height:792;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="39217,79177" o:spid="_x0000_s1049" fillcolor="black" stroked="f" strokeweight="0" path="m,l31104,r6766,678l39217,828r,6847l36495,6769,32452,6092r-4070,l17574,6092r,66993l27034,73085r4744,l35821,72407r3396,-563l39217,78691r-3396,486l29757,79177,,79177,2022,77146r674,-1354l2696,74439r,-70376l2022,2032,1348,1353,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOs7tLxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOIXeiGa70ipbo9iCUiwt+PMAh83p7tbNyZJEs317UxB6OczMN8x82ZtWXMj5xrKCx3EG&#10;gri0uuFKwfGwHs1A+ICssbVMCn7Jw3IxuJtjoW3kHV32oRIJwr5ABXUIXSGlL2sy6Me2I07et3UG&#10;Q5KuktphTHDTyjzLnqXBhtNCjR291VSe9mejIFr38ZOfTd5Mt6/tZvgVT59PUamH+371AiJQH/7D&#10;t/a7VjCZwN+X9APk4goAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAOs7tLxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,39217,79177"/>
+                  <v:path textboxrect="0,0,39217,79177" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 34" o:spid="_x0000_s1050" style="position:absolute;left:11042;top:1984;width:379;height:778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="37870,77863" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCPAI9SxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq9iNlYRSR1lVIo2IMFE7HX1+xrEs2+DdnNn377bkHwOMzMb5jNbjS16Kl1lWUF8ygG&#10;QZxbXXGh4JS9z9YgnEfWWFsmBb/kYLd9mGww0XbgI/WpL0SAsEtQQel9k0jp8pIMusg2xMH7sa1B&#10;H2RbSN3iEOCmls9xvJIGKw4LJTb0VlJ+TTujoDvs8TzNDF/mH/3nV3XMv6crp9TT4/j6AsLT6O/h&#10;W3uvFSyW8P8l/AC5/QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCPAI9SxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4717,526r5418,1355l14879,3911r4716,2030l22992,8648r3368,2707l29083,14737r4043,6091l35848,26919r1348,6089l37870,37747r-674,7441l34473,52633r-3369,6766l28409,62785r-2722,3382l22992,68873r-3397,2031l15553,73611r-4071,1353l6765,76318,1348,77671,,77863,,71016r674,-112l4043,69551,7439,68197r2696,-2030l14205,61431r3369,-5413l19595,50602r1375,-6089l21644,37747r-674,-5414l19595,26919,17574,21503,14205,16090,10135,12030,4717,8648,1348,7295,,6847,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 34" style="position:absolute;left:11042;top:1984;width:379;height:778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="37870,77863" o:spid="_x0000_s1050" fillcolor="black" stroked="f" strokeweight="0" path="m,l4717,526r5418,1355l14879,3911r4716,2030l22992,8648r3368,2707l29083,14737r4043,6091l35848,26919r1348,6089l37870,37747r-674,7441l34473,52633r-3369,6766l28409,62785r-2722,3382l22992,68873r-3397,2031l15553,73611r-4071,1353l6765,76318,1348,77671,,77863,,71016r674,-112l4043,69551,7439,68197r2696,-2030l14205,61431r3369,-5413l19595,50602r1375,-6089l21644,37747r-674,-5414l19595,26919,17574,21503,14205,16090,10135,12030,4717,8648,1348,7295,,6847,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCPAI9SxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq9iNlYRSR1lVIo2IMFE7HX1+xrEs2+DdnNn377bkHwOMzMb5jNbjS16Kl1lWUF8ygG&#10;QZxbXXGh4JS9z9YgnEfWWFsmBb/kYLd9mGww0XbgI/WpL0SAsEtQQel9k0jp8pIMusg2xMH7sa1B&#10;H2RbSN3iEOCmls9xvJIGKw4LJTb0VlJ+TTujoDvs8TzNDF/mH/3nV3XMv6crp9TT4/j6AsLT6O/h&#10;W3uvFSyW8P8l/AC5/QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCPAI9SxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,37870,77863"/>
+                  <v:path textboxrect="0,0,37870,77863" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 35" o:spid="_x0000_s1051" style="position:absolute;left:11651;top:1969;width:500;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="50025,81205" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBYbcJ8xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvtdyUpMWNYowhEHrJX0vwbWNtbVNrZSzVcd++CgRyHGbmG2aZjqYVA/WusazgOYpB&#10;EJdWN1wp+Dyun95AOI+ssbVMCv7IQbqaPCwx0fbCexoOvhIBwi5BBbX3XSKlK2sy6CLbEQfv2/YG&#10;fZB9JXWPlwA3rZzF8UIabDgs1NhRXlP5c/g1Copsz+Uw7s6vmLP9+ihO22zNSj1Ox+wdhKfR38O3&#10;9kYreJnD9Uv4AXL1DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFhtwnzEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m21643,r4043,l29082,r4717,675l38543,2029r4717,2031l43961,20978,41239,16240,39891,13533,37195,11505,35147,8798,31778,7445,28409,6091r-4070,l20970,6091r-2723,676l16226,8120,14878,9473r-1347,2032l12830,12858r-674,4060l12156,19624r674,2029l14204,23685r1348,1353l20970,28422r6738,3382l35848,35864r4043,2032l42586,39925r3396,3384l48004,46691r1348,4738l50025,56843r-673,5413l48004,66994r-2696,4060l41912,74436r-4043,2707l33125,79852r-4716,676l22991,81205r-7439,-677l9460,79174,4043,77143,674,75789,,56167r674,3382l2695,62256r2022,3385l6765,69023r2695,2031l12830,73082r4069,1354l20970,75114r4042,l28409,73761r2695,-1354l33125,70376r1348,-2029l35147,65641r1374,-4060l35848,57521,34473,54814,32452,52105,29756,50076,22991,46691,15552,42632,8787,38571,6091,35864,4043,33158,2021,31129,1348,27745,674,25038,,21653,674,16240,2695,11505,5417,8120,8787,4738,12830,2707,16899,675,21643,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 35" style="position:absolute;left:11651;top:1969;width:500;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="50025,81205" o:spid="_x0000_s1051" fillcolor="black" stroked="f" strokeweight="0" path="m21643,r4043,l29082,r4717,675l38543,2029r4717,2031l43961,20978,41239,16240,39891,13533,37195,11505,35147,8798,31778,7445,28409,6091r-4070,l20970,6091r-2723,676l16226,8120,14878,9473r-1347,2032l12830,12858r-674,4060l12156,19624r674,2029l14204,23685r1348,1353l20970,28422r6738,3382l35848,35864r4043,2032l42586,39925r3396,3384l48004,46691r1348,4738l50025,56843r-673,5413l48004,66994r-2696,4060l41912,74436r-4043,2707l33125,79852r-4716,676l22991,81205r-7439,-677l9460,79174,4043,77143,674,75789,,56167r674,3382l2695,62256r2022,3385l6765,69023r2695,2031l12830,73082r4069,1354l20970,75114r4042,l28409,73761r2695,-1354l33125,70376r1348,-2029l35147,65641r1374,-4060l35848,57521,34473,54814,32452,52105,29756,50076,22991,46691,15552,42632,8787,38571,6091,35864,4043,33158,2021,31129,1348,27745,674,25038,,21653,674,16240,2695,11505,5417,8120,8787,4738,12830,2707,16899,675,21643,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBYbcJ8xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvtdyUpMWNYowhEHrJX0vwbWNtbVNrZSzVcd++CgRyHGbmG2aZjqYVA/WusazgOYpB&#10;EJdWN1wp+Dyun95AOI+ssbVMCv7IQbqaPCwx0fbCexoOvhIBwi5BBbX3XSKlK2sy6CLbEQfv2/YG&#10;fZB9JXWPlwA3rZzF8UIabDgs1NhRXlP5c/g1Copsz+Uw7s6vmLP9+ihO22zNSj1Ox+wdhKfR38O3&#10;9kYreJnD9Uv4AXL1DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFhtwnzEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,50025,81205"/>
+                  <v:path textboxrect="0,0,50025,81205" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 36" o:spid="_x0000_s1052" style="position:absolute;left:12415;top:1975;width:284;height:792;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28395,79177" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJ8NSaxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredFNFKamraEFQ1IO2FHp7ZF+T0OzbsLsm0V/vCoLHYWa+YWaLzlSiIedLywrehgkI&#10;4szqknMF31/rwTsIH5A1VpZJwYU8LOYvvRmm2rZ8pOYUchEh7FNUUIRQp1L6rCCDfmhr4uj9WWcw&#10;ROlyqR22EW4qOUqSqTRYclwosKbPgrL/09komJhrNt6sd9vm92d18G6/XFHZKtV/7ZYfIAJ14Rl+&#10;tDdawXgK9y/xB8j5DQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnw1JrEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l25012,r3383,283l28395,6092r-4056,l17573,6092r,30451l22991,36543r2695,l28395,36004r,8823l26360,43310r-2021,-676l22991,41956r-5418,678l17573,75792r674,1354l19595,78499r1374,678l,79177r1348,-678l2021,77146r674,-1354l2695,74439r,-70376l2021,2032,1348,1353,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 36" style="position:absolute;left:12415;top:1975;width:284;height:792;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28395,79177" o:spid="_x0000_s1052" fillcolor="black" stroked="f" strokeweight="0" path="m,l25012,r3383,283l28395,6092r-4056,l17573,6092r,30451l22991,36543r2695,l28395,36004r,8823l26360,43310r-2021,-676l22991,41956r-5418,678l17573,75792r674,1354l19595,78499r1374,678l,79177r1348,-678l2021,77146r674,-1354l2695,74439r,-70376l2021,2032,1348,1353,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJ8NSaxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredFNFKamraEFQ1IO2FHp7ZF+T0OzbsLsm0V/vCoLHYWa+YWaLzlSiIedLywrehgkI&#10;4szqknMF31/rwTsIH5A1VpZJwYU8LOYvvRmm2rZ8pOYUchEh7FNUUIRQp1L6rCCDfmhr4uj9WWcw&#10;ROlyqR22EW4qOUqSqTRYclwosKbPgrL/09komJhrNt6sd9vm92d18G6/XFHZKtV/7ZYfIAJ14Rl+&#10;tDdawXgK9y/xB8j5DQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnw1JrEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,28395,79177"/>
+                  <v:path textboxrect="0,0,28395,79177" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 37" o:spid="_x0000_s1053" style="position:absolute;left:12699;top:1978;width:453;height:796;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45322,79570" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKGII1xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heQUvoW5UatvUVURReuilUaHHR/Y1CWbfLtk1xv76bqHgcZiZb5jFqjeN6Kj1tWUFk3EK&#10;griwuuZSwfGwe3wB4QOyxsYyKbiRh9VyOFhgpu2VP6nLQykihH2GCqoQXCalLyoy6MfWEUfv27YG&#10;Q5RtKXWL1wg3jZym6VwarDkuVOhoU1Fxzi9GQe2SYnJKXt3TOd9/7ZOPn2572yo1eujXbyAC9eEe&#10;/m+/awWzZ/j7En+AXP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAihiCNcYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l4730,395r6765,1354l16239,4456r4043,2706l23005,9868r2021,3385l25700,16635r674,2707l25700,24080r-1348,4060l22331,30846r-2723,2707l16239,36260r-3396,1353l9474,38291r-2722,676l9474,39645r2021,675l15566,43027r2695,2706l19608,47765r7440,11504l33139,68065r4744,6766l39905,76185r2021,2031l45322,78894r-15552,676l27048,78894,23678,77538,21630,76185,19608,74156,12169,62651,5404,51825,2709,48440,688,45058,,44545,,35721r688,-136l3383,34231,5404,32878,7453,30846,9474,27464r674,-3384l10822,20020r-674,-4060l9474,13253,7453,11222,5404,8515,3383,7162,14,5809r-14,l,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 37" style="position:absolute;left:12699;top:1978;width:453;height:796;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45322,79570" o:spid="_x0000_s1053" fillcolor="black" stroked="f" strokeweight="0" path="m,l4730,395r6765,1354l16239,4456r4043,2706l23005,9868r2021,3385l25700,16635r674,2707l25700,24080r-1348,4060l22331,30846r-2723,2707l16239,36260r-3396,1353l9474,38291r-2722,676l9474,39645r2021,675l15566,43027r2695,2706l19608,47765r7440,11504l33139,68065r4744,6766l39905,76185r2021,2031l45322,78894r-15552,676l27048,78894,23678,77538,21630,76185,19608,74156,12169,62651,5404,51825,2709,48440,688,45058,,44545,,35721r688,-136l3383,34231,5404,32878,7453,30846,9474,27464r674,-3384l10822,20020r-674,-4060l9474,13253,7453,11222,5404,8515,3383,7162,14,5809r-14,l,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKGII1xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heQUvoW5UatvUVURReuilUaHHR/Y1CWbfLtk1xv76bqHgcZiZb5jFqjeN6Kj1tWUFk3EK&#10;griwuuZSwfGwe3wB4QOyxsYyKbiRh9VyOFhgpu2VP6nLQykihH2GCqoQXCalLyoy6MfWEUfv27YG&#10;Q5RtKXWL1wg3jZym6VwarDkuVOhoU1Fxzi9GQe2SYnJKXt3TOd9/7ZOPn2572yo1eujXbyAC9eEe&#10;/m+/awWzZ/j7En+AXP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAihiCNcYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,45322,79570"/>
+                  <v:path textboxrect="0,0,45322,79570" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 38" o:spid="_x0000_s1054" style="position:absolute;left:13301;top:1975;width:520;height:792;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52047,79177" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxJyVvwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9da8Iw&#10;FH0X9h/CHexNUx3I6EzLGGwIKjKnjL1dm2vbrbkpSbTVX28eBB8P53uW96YRJ3K+tqxgPEpAEBdW&#10;11wq2H5/DF9A+ICssbFMCs7kIc8eBjNMte34i06bUIoYwj5FBVUIbSqlLyoy6Ee2JY7cwTqDIUJX&#10;Su2wi+GmkZMkmUqDNceGClt6r6j43xyNgn7tdj9/+nfJu8t5O+7Wi9X+c6HU02P/9goiUB/u4pt7&#10;rhU8x7HxS/wBMrsCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsSclb8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l46656,r,10830l45308,8798,43260,7445,40565,6769,37869,6092r-19622,l18247,33161r17574,l37169,32483r700,-676l39891,29776r,12180l37869,39928r-700,-678l35821,38574r-17574,l18247,73085r14879,l39891,73085r5417,-678l47330,71732r1348,-1353l50699,68348r1348,-2029l50026,79177,,79177,2695,77146r674,-1354l3369,74439r,-70376l2022,2032,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 38" style="position:absolute;left:13301;top:1975;width:520;height:792;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52047,79177" o:spid="_x0000_s1054" fillcolor="black" stroked="f" strokeweight="0" path="m,l46656,r,10830l45308,8798,43260,7445,40565,6769,37869,6092r-19622,l18247,33161r17574,l37169,32483r700,-676l39891,29776r,12180l37869,39928r-700,-678l35821,38574r-17574,l18247,73085r14879,l39891,73085r5417,-678l47330,71732r1348,-1353l50699,68348r1348,-2029l50026,79177,,79177,2695,77146r674,-1354l3369,74439r,-70376l2022,2032,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxJyVvwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9da8Iw&#10;FH0X9h/CHexNUx3I6EzLGGwIKjKnjL1dm2vbrbkpSbTVX28eBB8P53uW96YRJ3K+tqxgPEpAEBdW&#10;11wq2H5/DF9A+ICssbFMCs7kIc8eBjNMte34i06bUIoYwj5FBVUIbSqlLyoy6Ee2JY7cwTqDIUJX&#10;Su2wi+GmkZMkmUqDNceGClt6r6j43xyNgn7tdj9/+nfJu8t5O+7Wi9X+c6HU02P/9goiUB/u4pt7&#10;rhU8x7HxS/wBMrsCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsSclb8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,52047,79177"/>
+                  <v:path textboxrect="0,0,52047,79177" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 39" o:spid="_x0000_s1055" style="position:absolute;left:13984;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80456,81205" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjRbPKxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgu+6UaFElNXiUqrFEHUfsAle80Gs3dDdmvSv+8KBR+HmTnDLFa9rcWdWl85VjAZJyCI&#10;C6crLhV8Xz5GKQgfkDXWjknBL3lYLV8GC8y06/hE93MoRYSwz1CBCaHJpPSFIYt+7Bri6F1dazFE&#10;2ZZSt9hFuK3lNEnepMWK44LBhjaGitv5xyrYXfL+0OzMrSvS4+f2Kz+FebpWavja5+8gAvXhGf5v&#10;77WC2RweX+IPkMs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKNFs8rEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m39217,r5391,l52047,r6765,1353l65577,3384r6766,2707l73016,24360,70321,18947,66925,14887,63556,11505,59486,9473,56117,7445,52047,6767,46656,6091r-6765,676l33799,8798r-5417,2707l23665,15565r-3396,4735l17574,26391r-1348,6092l15552,39250r674,6088l17574,51429r2021,6092l22291,62934r4743,4736l29730,69700r2722,2029l35821,73082r3396,679l43260,74436r4070,678l54095,74436r4043,-1354l62208,71054r,-22331l61535,47369r-674,-678l59486,45338r20970,l77760,47369r-673,1354l77087,50751r,17596l77760,71054r1348,2028l75038,74436r-4043,2031l60861,79174r-9488,1354l43260,81205r-8113,-677l27034,78496,19595,75114,12830,70376,10134,67670,7439,64288,5391,60902,3370,57521,2022,53458,674,49398,,45338,,40603,674,33158,2696,25713,6065,18947,8787,15565r2695,-2707l14177,10151,17574,7445,20943,5414,25013,3384,29730,2029,34473,675,39217,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 39" style="position:absolute;left:13984;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80456,81205" o:spid="_x0000_s1055" fillcolor="black" stroked="f" strokeweight="0" path="m39217,r5391,l52047,r6765,1353l65577,3384r6766,2707l73016,24360,70321,18947,66925,14887,63556,11505,59486,9473,56117,7445,52047,6767,46656,6091r-6765,676l33799,8798r-5417,2707l23665,15565r-3396,4735l17574,26391r-1348,6092l15552,39250r674,6088l17574,51429r2021,6092l22291,62934r4743,4736l29730,69700r2722,2029l35821,73082r3396,679l43260,74436r4070,678l54095,74436r4043,-1354l62208,71054r,-22331l61535,47369r-674,-678l59486,45338r20970,l77760,47369r-673,1354l77087,50751r,17596l77760,71054r1348,2028l75038,74436r-4043,2031l60861,79174r-9488,1354l43260,81205r-8113,-677l27034,78496,19595,75114,12830,70376,10134,67670,7439,64288,5391,60902,3370,57521,2022,53458,674,49398,,45338,,40603,674,33158,2696,25713,6065,18947,8787,15565r2695,-2707l14177,10151,17574,7445,20943,5414,25013,3384,29730,2029,34473,675,39217,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjRbPKxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgu+6UaFElNXiUqrFEHUfsAle80Gs3dDdmvSv+8KBR+HmTnDLFa9rcWdWl85VjAZJyCI&#10;C6crLhV8Xz5GKQgfkDXWjknBL3lYLV8GC8y06/hE93MoRYSwz1CBCaHJpPSFIYt+7Bri6F1dazFE&#10;2ZZSt9hFuK3lNEnepMWK44LBhjaGitv5xyrYXfL+0OzMrSvS4+f2Kz+FebpWavja5+8gAvXhGf5v&#10;77WC2RweX+IPkMs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKNFs8rEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,80456,81205"/>
+                  <v:path textboxrect="0,0,80456,81205" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 40" o:spid="_x0000_s1056" style="position:absolute;left:15052;top:1975;width:210;height:792;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="20943,79177" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9+GdSvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTtCIi1Vh0F8HjVu19aMambDPpNrHWf28OCx4f73ubj7YVA/W+cawgnScgiCunG64V&#10;XC/H2RqED8gaW8ek4Eke8t3HZIuZdg8uaDiHWsQQ9hkqMCF0mZS+MmTRz11HHLmb6y2GCPta6h4f&#10;Mdy2cpEkK2mx4dhgsKMvQ9Xv+W4VHMfytP/+OxQ/aXrvlofSyDIUSk0/x/0GRKAxvMX/7pNWsIzr&#10;45f4A+TuBQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP34Z1K+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m,l20943,,19595,1353r-1347,679l17573,4063r,1353l17573,75792r675,1354l19595,78499r1348,678l,79177r674,-678l2022,77146r673,-1354l2695,74439r,-70376l2022,2032,674,1353,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 40" style="position:absolute;left:15052;top:1975;width:210;height:792;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="20943,79177" o:spid="_x0000_s1056" fillcolor="black" stroked="f" strokeweight="0" path="m,l20943,,19595,1353r-1347,679l17573,4063r,1353l17573,75792r675,1354l19595,78499r1348,678l,79177r674,-678l2022,77146r673,-1354l2695,74439r,-70376l2022,2032,674,1353,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9+GdSvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTtCIi1Vh0F8HjVu19aMambDPpNrHWf28OCx4f73ubj7YVA/W+cawgnScgiCunG64V&#10;XC/H2RqED8gaW8ek4Eke8t3HZIuZdg8uaDiHWsQQ9hkqMCF0mZS+MmTRz11HHLmb6y2GCPta6h4f&#10;Mdy2cpEkK2mx4dhgsKMvQ9Xv+W4VHMfytP/+OxQ/aXrvlofSyDIUSk0/x/0GRKAxvMX/7pNWsIzr&#10;45f4A+TuBQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP34Z1K+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,20943,79177"/>
+                  <v:path textboxrect="0,0,20943,79177" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 41" o:spid="_x0000_s1057" style="position:absolute;left:15505;top:1969;width:426;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42599,81205" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTTJlPxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81Y2iUqKr2IpQShUSRfD2yD6TkOzbkF01+uu7gtDjMDPfMLNFZ2pxodaVlhUM+hEI&#10;4szqknMF+936/QOE88gaa8uk4EYOFvPXlxnG2l45oUvqcxEg7GJUUHjfxFK6rCCDrm8b4uCdbGvQ&#10;B9nmUrd4DXBTy2EUTaTBksNCgQ19FZRV6dkoOJyravW7Sbr7Nvm5rfTncV+ZsVK9t245BeGp8//h&#10;Z/tbKxgN4PEl/AA5/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDTTJlPxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m39217,r3382,l42599,6091r-5431,l32452,8120r-4744,2706l23664,14212r-3395,4735l18247,25038r-2022,6091l15552,38571r673,8798l18247,54814r2695,6088l24339,65641r4042,4059l33125,72407r4744,2029l42599,74436r,6712l41912,81205r-8113,-677l25686,77821,18247,74436,12156,69700,6738,63609,4717,60227,2695,56167,1347,52783,674,48723,,43985,,39925,674,32483,2695,25038,6738,18271r4743,-6091l14177,9473,17573,6767,21617,4738,25686,2707,29756,1353,33799,675,39217,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 41" style="position:absolute;left:15505;top:1969;width:426;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42599,81205" o:spid="_x0000_s1057" fillcolor="black" stroked="f" strokeweight="0" path="m39217,r3382,l42599,6091r-5431,l32452,8120r-4744,2706l23664,14212r-3395,4735l18247,25038r-2022,6091l15552,38571r673,8798l18247,54814r2695,6088l24339,65641r4042,4059l33125,72407r4744,2029l42599,74436r,6712l41912,81205r-8113,-677l25686,77821,18247,74436,12156,69700,6738,63609,4717,60227,2695,56167,1347,52783,674,48723,,43985,,39925,674,32483,2695,25038,6738,18271r4743,-6091l14177,9473,17573,6767,21617,4738,25686,2707,29756,1353,33799,675,39217,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTTJlPxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81Y2iUqKr2IpQShUSRfD2yD6TkOzbkF01+uu7gtDjMDPfMLNFZ2pxodaVlhUM+hEI&#10;4szqknMF+936/QOE88gaa8uk4EYOFvPXlxnG2l45oUvqcxEg7GJUUHjfxFK6rCCDrm8b4uCdbGvQ&#10;B9nmUrd4DXBTy2EUTaTBksNCgQ19FZRV6dkoOJyravW7Sbr7Nvm5rfTncV+ZsVK9t245BeGp8//h&#10;Z/tbKxgN4PEl/AA5/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDTTJlPxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42599,81205"/>
+                  <v:path textboxrect="0,0,42599,81205" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 42" o:spid="_x0000_s1058" style="position:absolute;left:15931;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43274,81148" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAe3Y6QwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIXeNFspIluzi7QUKtiDunh+bF43i5uXdJNq+u9NQfA4zMw3zKpOdhBnGkPvWMHzrABB&#10;3Drdc6egOXxMlyBCRNY4OCYFfxSgrh4mKyy1u/COzvvYiQzhUKICE6MvpQytIYth5jxx9r7daDFm&#10;OXZSj3jJcDvIeVEspMWe84JBT2+G2tP+1yrYaN/RcVF8bd5/Gm+2OgXdJqWeHtP6FUSkFO/hW/tT&#10;K3iZw/+X/ANkdQUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAe3Y6QwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l1335,,8774,675r7439,2032l23652,6091r6092,4060l33140,12858r2695,3382l37857,19624r2021,3382l41253,27067r1348,4062l43274,35864r,4739l43274,46016r-673,4060l41253,54814r-2049,4060l37182,62256r-2021,3385l32439,68347r-3369,2707l22304,75789r-6765,3385l7426,80528,,81148,,74436r661,l6079,74436r5417,-2029l15539,69700r4070,-3384l22978,61581r2022,-6091l26374,48723r674,-7445l26374,33836,25000,26391,22978,20300,19609,14887,15539,10826,10823,8120,6079,6091r-5418,l,6091,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 42" style="position:absolute;left:15931;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43274,81148" o:spid="_x0000_s1058" fillcolor="black" stroked="f" strokeweight="0" path="m,l1335,,8774,675r7439,2032l23652,6091r6092,4060l33140,12858r2695,3382l37857,19624r2021,3382l41253,27067r1348,4062l43274,35864r,4739l43274,46016r-673,4060l41253,54814r-2049,4060l37182,62256r-2021,3385l32439,68347r-3369,2707l22304,75789r-6765,3385l7426,80528,,81148,,74436r661,l6079,74436r5417,-2029l15539,69700r4070,-3384l22978,61581r2022,-6091l26374,48723r674,-7445l26374,33836,25000,26391,22978,20300,19609,14887,15539,10826,10823,8120,6079,6091r-5418,l,6091,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAe3Y6QwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIXeNFspIluzi7QUKtiDunh+bF43i5uXdJNq+u9NQfA4zMw3zKpOdhBnGkPvWMHzrABB&#10;3Drdc6egOXxMlyBCRNY4OCYFfxSgrh4mKyy1u/COzvvYiQzhUKICE6MvpQytIYth5jxx9r7daDFm&#10;OXZSj3jJcDvIeVEspMWe84JBT2+G2tP+1yrYaN/RcVF8bd5/Gm+2OgXdJqWeHtP6FUSkFO/hW/tT&#10;K3iZw/+X/ANkdQUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAe3Y6QwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43274,81148"/>
+                  <v:path textboxrect="0,0,43274,81148" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 43" o:spid="_x0000_s1059" style="position:absolute;left:16540;top:1975;width:724;height:826;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72370,82559" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHrP/jxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6qa2FIluQhEDSr1UBdvbM/uaDc2+DdlVo7++WxA8DjPzDTPLe9uIE3W+dqzgeZSA&#10;IC6drrlSsNsWTxMQPiBrbByTggt5yLPBwwxT7c78SadNqESEsE9RgQmhTaX0pSGLfuRa4uj9uM5i&#10;iLKrpO7wHOG2keMkeZMWa44LBluaGyp/N0erYL93k8KsFyuvv763h2vfrD/KQqnHYf8+BRGoD/fw&#10;rb3UCl5f4P9L/AEy+wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHrP/jxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l19622,,62909,51429r,-47366l62209,2032,60861,1353,59513,,72370,r-674,1353l70321,2032r-673,2031l69648,5416r,77143l41939,49401,22318,27070,13531,16243r,58196l14205,75792r673,1354l15553,78499r1347,678l4070,79177,6092,77146r673,-1354l7439,74439r,-62256l6765,7445,6092,6092,5418,4738,2722,2709,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 43" style="position:absolute;left:16540;top:1975;width:724;height:826;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72370,82559" o:spid="_x0000_s1059" fillcolor="black" stroked="f" strokeweight="0" path="m,l19622,,62909,51429r,-47366l62209,2032,60861,1353,59513,,72370,r-674,1353l70321,2032r-673,2031l69648,5416r,77143l41939,49401,22318,27070,13531,16243r,58196l14205,75792r673,1354l15553,78499r1347,678l4070,79177,6092,77146r673,-1354l7439,74439r,-62256l6765,7445,6092,6092,5418,4738,2722,2709,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHrP/jxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6qa2FIluQhEDSr1UBdvbM/uaDc2+DdlVo7++WxA8DjPzDTPLe9uIE3W+dqzgeZSA&#10;IC6drrlSsNsWTxMQPiBrbByTggt5yLPBwwxT7c78SadNqESEsE9RgQmhTaX0pSGLfuRa4uj9uM5i&#10;iLKrpO7wHOG2keMkeZMWa44LBluaGyp/N0erYL93k8KsFyuvv763h2vfrD/KQqnHYf8+BRGoD/fw&#10;rb3UCl5f4P9L/AEy+wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHrP/jxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,72370,82559"/>
+                  <v:path textboxrect="0,0,72370,82559" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 44" o:spid="_x0000_s1060" style="position:absolute;left:17534;top:1975;width:527;height:792;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52748,79177" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDGuwv4xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReim5sg2h0FRGE3kqjgsdn9pkEs2/j7hrT/vpuodDjMDPfMMt1bxrRkfO1ZQWTcQKC&#10;uLC65lLBYb8bzUD4gKyxsUwKvsjDejV4WmKm7YM/qctDKSKEfYYKqhDaTEpfVGTQj21LHL2LdQZD&#10;lK6U2uEjwk0jX5NkKg3WHBcqbGlbUXHN70bB202e7TxJz98fL23qOlkfy1Ou1POw3yxABOrDf/iv&#10;/a4VpCn8fok/QK5+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMa7C/jEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l46656,r702,10830l45309,8798,43961,7445,41266,6769,38543,6092r-20269,l18274,33161r17574,l37195,32483r1348,-676l39918,29776r,12180l38543,39928r-1348,-678l35848,38574r-17574,l18274,73085r15553,l40592,73085r4717,-678l47358,71732r2020,-1353l50726,68348r2022,-2029l50052,79177,,79177,2722,77146r674,-1354l3396,74439r,-70376l2722,2032,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 44" style="position:absolute;left:17534;top:1975;width:527;height:792;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52748,79177" o:spid="_x0000_s1060" fillcolor="black" stroked="f" strokeweight="0" path="m,l46656,r702,10830l45309,8798,43961,7445,41266,6769,38543,6092r-20269,l18274,33161r17574,l37195,32483r1348,-676l39918,29776r,12180l38543,39928r-1348,-678l35848,38574r-17574,l18274,73085r15553,l40592,73085r4717,-678l47358,71732r2020,-1353l50726,68348r2022,-2029l50052,79177,,79177,2722,77146r674,-1354l3396,74439r,-70376l2722,2032,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDGuwv4xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReim5sg2h0FRGE3kqjgsdn9pkEs2/j7hrT/vpuodDjMDPfMMt1bxrRkfO1ZQWTcQKC&#10;uLC65lLBYb8bzUD4gKyxsUwKvsjDejV4WmKm7YM/qctDKSKEfYYKqhDaTEpfVGTQj21LHL2LdQZD&#10;lK6U2uEjwk0jX5NkKg3WHBcqbGlbUXHN70bB202e7TxJz98fL23qOlkfy1Ou1POw3yxABOrDf/iv&#10;/a4VpCn8fok/QK5+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMa7C/jEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,52748,79177"/>
+                  <v:path textboxrect="0,0,52748,79177" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 45" o:spid="_x0000_s1061" style="position:absolute;left:18244;top:1975;width:729;height:826;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72909,82559" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+2nAWwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq91azSiqxGEUHw1GKsFG/PzXOzmLwsm1S3/74RBI/DzHzDzBa9d+JCXWwCKxgOChDE&#10;VTAN1wq+d+u3CYiYkA26wKTgjyIs5s9PMyxNuPKWLjrVIkM4lqjAptSWUsbKksc4CC1x9k6h85iy&#10;7GppOrxmuHdyVBRj6bHhvGCxpZWl6qx/vYLjYW0nXn99uv2enHY/+rjbrpR6femXUxCJ+vQI39sb&#10;o+D9A25f8g+Q838AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/tpwFsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l20269,,62882,51429r,-47366l62209,2032r-674,-679l60187,,72909,r,109l71669,1353r-674,679l70321,4063r-673,1353l69648,82559,41913,49401,22992,27070,14205,16243r,59549l14878,77146r1348,1353l17573,79177r-13530,l6765,77146r674,-1354l7439,74439r,-66994l6765,6092,5391,4738,3370,2709,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 45" style="position:absolute;left:18244;top:1975;width:729;height:826;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72909,82559" o:spid="_x0000_s1061" fillcolor="black" stroked="f" strokeweight="0" path="m,l20269,,62882,51429r,-47366l62209,2032r-674,-679l60187,,72909,r,109l71669,1353r-674,679l70321,4063r-673,1353l69648,82559,41913,49401,22992,27070,14205,16243r,59549l14878,77146r1348,1353l17573,79177r-13530,l6765,77146r674,-1354l7439,74439r,-66994l6765,6092,5391,4738,3370,2709,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+2nAWwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq91azSiqxGEUHw1GKsFG/PzXOzmLwsm1S3/74RBI/DzHzDzBa9d+JCXWwCKxgOChDE&#10;VTAN1wq+d+u3CYiYkA26wKTgjyIs5s9PMyxNuPKWLjrVIkM4lqjAptSWUsbKksc4CC1x9k6h85iy&#10;7GppOrxmuHdyVBRj6bHhvGCxpZWl6qx/vYLjYW0nXn99uv2enHY/+rjbrpR6femXUxCJ+vQI39sb&#10;o+D9A25f8g+Q838AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/tpwFsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,72909,82559"/>
+                  <v:path textboxrect="0,0,72909,82559" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 46" o:spid="_x0000_s1062" style="position:absolute;left:5558;top:1969;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43273,81205" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD++g3swQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1lRR0WoUWRCFFRa1H3Bprm2xuck20da/3wjCPg4zc4ZZbTpTiwc1vrKsYDRMQBDn&#10;VldcKMguu885CB+QNdaWScGTPGzWvY8Vptq2fKLHORQiQtinqKAMwaVS+rwkg35oHXH0rrYxGKJs&#10;CqkbbCPc1HKcJDNpsOK4UKKjr5Ly2/luFOx5kV3k79SZ+yjjb9y3P0dXKDXod9sliEBd+A+/2wet&#10;YDKD15f4A+T6DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP76DezBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m39217,r4056,l43273,6091r-13,l37869,6091,32452,8120r-4070,2706l24339,14212r-3396,4735l18247,25038r-1347,6091l16226,38571r674,8798l18921,54814r2696,6088l25012,65641r4044,4059l33799,72407r4744,2029l43273,74436r,6712l42586,81205r-8787,-677l26360,77821,18921,74436,12156,69700,7439,63609,5391,60227,3369,56167,2022,52783,674,48723r,-4738l,39925,1348,32483,3369,25038,6738,18271r5418,-6091l14851,9473,18247,6767,21617,4738,25686,2707,29730,1353,34473,675,39217,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 46" style="position:absolute;left:5558;top:1969;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43273,81205" o:spid="_x0000_s1062" fillcolor="black" stroked="f" strokeweight="0" path="m39217,r4056,l43273,6091r-13,l37869,6091,32452,8120r-4070,2706l24339,14212r-3396,4735l18247,25038r-1347,6091l16226,38571r674,8798l18921,54814r2696,6088l25012,65641r4044,4059l33799,72407r4744,2029l43273,74436r,6712l42586,81205r-8787,-677l26360,77821,18921,74436,12156,69700,7439,63609,5391,60227,3369,56167,2022,52783,674,48723r,-4738l,39925,1348,32483,3369,25038,6738,18271r5418,-6091l14851,9473,18247,6767,21617,4738,25686,2707,29730,1353,34473,675,39217,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD++g3swQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1lRR0WoUWRCFFRa1H3Bprm2xuck20da/3wjCPg4zc4ZZbTpTiwc1vrKsYDRMQBDn&#10;VldcKMguu885CB+QNdaWScGTPGzWvY8Vptq2fKLHORQiQtinqKAMwaVS+rwkg35oHXH0rrYxGKJs&#10;CqkbbCPc1HKcJDNpsOK4UKKjr5Ly2/luFOx5kV3k79SZ+yjjb9y3P0dXKDXod9sliEBd+A+/2wet&#10;YDKD15f4A+T6DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP76DezBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43273,81205"/>
+                  <v:path textboxrect="0,0,43273,81205" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 47" o:spid="_x0000_s1063" style="position:absolute;left:5991;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43274,81148" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOqi0IwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mrUUK6tRxFKoUA9V8fzYPDeLm5e4STX++0YQPA4z8w0zWyTbigt1oXGsYDQsQBBX&#10;TjdcK9jvvl4nIEJE1tg6JgU3CrCY915mWGp35V+6bGMtMoRDiQpMjL6UMlSGLIah88TZO7rOYsyy&#10;q6Xu8JrhtpVvRTGWFhvOCwY9rQxVp+2fVbDWvqbDuNisP897b350CrpKSg36aTkFESnFZ/jR/tYK&#10;3j/g/iX/ADn/BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA6qLQjBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l1334,,8773,675r7440,2032l23652,6091r6091,4060l32465,12858r2696,3382l37856,19624r2022,3382l41252,27067r1348,4062l43274,35864r,4739l43274,46016r-1348,4060l41252,54814r-2048,4060l37182,62256r-2695,3385l31765,68347r-2695,2707l22304,75789r-7439,3385l7426,80528,,81148,,74436r660,l6078,74436r4744,-2029l15539,69700r4070,-3384l22304,61581r2722,-6091l26374,48723r674,-7445l26374,33836,25026,26391,22978,20300,19609,14887,15539,10826,10822,8120,6078,6091,,6091,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 47" style="position:absolute;left:5991;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43274,81148" o:spid="_x0000_s1063" fillcolor="black" stroked="f" strokeweight="0" path="m,l1334,,8773,675r7440,2032l23652,6091r6091,4060l32465,12858r2696,3382l37856,19624r2022,3382l41252,27067r1348,4062l43274,35864r,4739l43274,46016r-1348,4060l41252,54814r-2048,4060l37182,62256r-2695,3385l31765,68347r-2695,2707l22304,75789r-7439,3385l7426,80528,,81148,,74436r660,l6078,74436r4744,-2029l15539,69700r4070,-3384l22304,61581r2722,-6091l26374,48723r674,-7445l26374,33836,25026,26391,22978,20300,19609,14887,15539,10826,10822,8120,6078,6091,,6091,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOqi0IwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mrUUK6tRxFKoUA9V8fzYPDeLm5e4STX++0YQPA4z8w0zWyTbigt1oXGsYDQsQBBX&#10;TjdcK9jvvl4nIEJE1tg6JgU3CrCY915mWGp35V+6bGMtMoRDiQpMjL6UMlSGLIah88TZO7rOYsyy&#10;q6Xu8JrhtpVvRTGWFhvOCwY9rQxVp+2fVbDWvqbDuNisP897b350CrpKSg36aTkFESnFZ/jR/tYK&#10;3j/g/iX/ADn/BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA6qLQjBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43274,81148"/>
+                  <v:path textboxrect="0,0,43274,81148" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 48" o:spid="_x0000_s1064" style="position:absolute;left:6065;top:1793;width:115;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11509,11502" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHd1yJwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3bTVNmmVqOosOFxVhG8PZtnW21eSpLV7r9fDsKOH9/vxaoztWjJ+cqygtEwAUGcW11x&#10;oeB4+BxMQfiArLG2TAp+ycNq2XtZYKrtg/fUZqEQMYR9igrKEJpUSp+XZNAPbUMcuat1BkOErpDa&#10;4SOGm1qOk+RDGqw4NpTY0Lak/J79GAWb20VfvvIzUpe57xlOTu37zij12u/WcxCBuvAvfrp3WsFb&#10;HBu/xB8gl38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB3dcicAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m3396,l5417,,8113,,9461,1353r1374,2029l11509,5414r-674,2706l9461,10149r-1348,677l5417,11502,3396,10826,1348,10149,,8120,,5414,,3382,1348,1353,3396,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 48" style="position:absolute;left:6065;top:1793;width:115;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11509,11502" o:spid="_x0000_s1064" fillcolor="black" stroked="f" strokeweight="0" path="m3396,l5417,,8113,,9461,1353r1374,2029l11509,5414r-674,2706l9461,10149r-1348,677l5417,11502,3396,10826,1348,10149,,8120,,5414,,3382,1348,1353,3396,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHd1yJwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3bTVNmmVqOosOFxVhG8PZtnW21eSpLV7r9fDsKOH9/vxaoztWjJ+cqygtEwAUGcW11x&#10;oeB4+BxMQfiArLG2TAp+ycNq2XtZYKrtg/fUZqEQMYR9igrKEJpUSp+XZNAPbUMcuat1BkOErpDa&#10;4SOGm1qOk+RDGqw4NpTY0Lak/J79GAWb20VfvvIzUpe57xlOTu37zij12u/WcxCBuvAvfrp3WsFb&#10;HBu/xB8gl38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB3dcicAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,11509,11502"/>
+                  <v:path textboxrect="0,0,11509,11502" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 49" o:spid="_x0000_s1065" style="position:absolute;left:5801;top:1793;width:122;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12156,11502" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCosFywgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgXf6kZtJUZXEUHIi5SqH3DJXpPo7t2Q3cT4991CoY/DzJxhNrvBGtFT62vHCmbTBARx&#10;4XTNpYLr5fiegvABWaNxTApe5GG3Hb1tMNPuyd/Un0MpIoR9hgqqEJpMSl9UZNFPXUMcvZtrLYYo&#10;21LqFp8Rbo2cJ8lSWqw5LlTY0KGi4nHurAJKTdd95fuTSWeLzz7IS5Of7kpNxsN+DSLQEP7Df+1c&#10;K/hYwe+X+APk9gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCosFywgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m4043,l6091,,8113,r2021,1353l11482,3382r674,2032l11482,8120r-1348,2029l8113,10826r-2022,676l4043,10826,2022,10149,674,8120,,5414,674,3382,2022,1353,4043,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 49" style="position:absolute;left:5801;top:1793;width:122;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12156,11502" o:spid="_x0000_s1065" fillcolor="black" stroked="f" strokeweight="0" path="m4043,l6091,,8113,r2021,1353l11482,3382r674,2032l11482,8120r-1348,2029l8113,10826r-2022,676l4043,10826,2022,10149,674,8120,,5414,674,3382,2022,1353,4043,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCosFywgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgXf6kZtJUZXEUHIi5SqH3DJXpPo7t2Q3cT4991CoY/DzJxhNrvBGtFT62vHCmbTBARx&#10;4XTNpYLr5fiegvABWaNxTApe5GG3Hb1tMNPuyd/Un0MpIoR9hgqqEJpMSl9UZNFPXUMcvZtrLYYo&#10;21LqFp8Rbo2cJ8lSWqw5LlTY0KGi4nHurAJKTdd95fuTSWeLzz7IS5Of7kpNxsN+DSLQEP7Df+1c&#10;K/hYwe+X+APk9gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCosFywgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,12156,11502"/>
+                  <v:path textboxrect="0,0,12156,11502" arrowok="t"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BF3156" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="67BF3156" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2718"/>
           <w:tab w:val="center" w:pos="5196"/>
         </w:tabs>
         <w:spacing w:after="929" w:line="328" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD4A2A9" w14:textId="1C780660" w:rsidR="00667CF1" w:rsidRDefault="001D2665" w:rsidP="000F713D">
+    <w:p w:rsidR="00667CF1" w:rsidP="000F713D" w:rsidRDefault="001D2665" w14:paraId="2CD4A2A9" w14:textId="1C780660">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="684"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Åtgärder för att </w:t>
       </w:r>
       <w:r w:rsidR="00D37E75">
         <w:t xml:space="preserve">minimera </w:t>
       </w:r>
       <w:r>
         <w:t>risker</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B892480" w14:textId="3FED6FFE" w:rsidR="00667CF1" w:rsidRDefault="00D37E75" w:rsidP="000F713D">
+    <w:p w:rsidR="00667CF1" w:rsidP="000F713D" w:rsidRDefault="00D37E75" w14:paraId="2B892480" w14:textId="3FED6FFE">
       <w:pPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="689" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Det är mycket viktigt att vara </w:t>
       </w:r>
-      <w:r w:rsidR="00547F87" w:rsidRPr="00A8291D">
+      <w:r w:rsidRPr="00A8291D" w:rsidR="00547F87">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">medveten om </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">operationslampornas inställningar och uppmärksam på eventuell värmeutveckling i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>sårområdet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och hud under ett ingrepp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9BF8CA" w14:textId="322FD899" w:rsidR="00D37E75" w:rsidRDefault="00D37E75" w:rsidP="000F713D">
+    <w:p w:rsidR="00D37E75" w:rsidP="000F713D" w:rsidRDefault="00D37E75" w14:paraId="5F9BF8CA" w14:textId="322FD899">
       <w:pPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="689" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Följ nedanstående rekommendationer:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EC9C39" w14:textId="2A383C56" w:rsidR="00D37E75" w:rsidRDefault="00D37E75" w:rsidP="00507FE8">
+    <w:p w:rsidR="00D37E75" w:rsidP="00507FE8" w:rsidRDefault="00D37E75" w14:paraId="00EC9C39" w14:textId="2A383C56">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Använd lägsta möjliga ljusstyrka som är tillräcklig för ingreppet. Det är bra att starta med inställningen 50% för att sedan öka vid behov.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BE34B1" w14:textId="77777777" w:rsidR="00507FE8" w:rsidRDefault="00507FE8" w:rsidP="00507FE8">
+    <w:p w:rsidR="00507FE8" w:rsidP="00507FE8" w:rsidRDefault="00507FE8" w14:paraId="56BE34B1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1049" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60764124" w14:textId="415B691D" w:rsidR="00507FE8" w:rsidRDefault="00D37E75" w:rsidP="00507FE8">
+    <w:p w:rsidR="00507FE8" w:rsidP="00507FE8" w:rsidRDefault="00D37E75" w14:paraId="60764124" w14:textId="415B691D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Undvik överlappande ljusfält</w:t>
       </w:r>
       <w:r w:rsidR="000F713D">
         <w:t xml:space="preserve"> med ljusstyrkor över 80% eller högre. Om ljusfälten ändå överlappar</w:t>
       </w:r>
-      <w:r w:rsidR="000F713D" w:rsidRPr="00377B58">
+      <w:r w:rsidRPr="00377B58" w:rsidR="000F713D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A8291D" w:rsidRPr="00377B58">
+      <w:r w:rsidRPr="00377B58" w:rsidR="00A8291D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>överväg att sänka ljusstyrkan på den andra armaturen</w:t>
       </w:r>
-      <w:r w:rsidR="000F713D" w:rsidRPr="00377B58">
+      <w:r w:rsidRPr="00377B58" w:rsidR="000F713D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F713D">
         <w:t>för att minimera risken.</w:t>
       </w:r>
-      <w:r w:rsidR="00547F87" w:rsidRPr="00547F87">
+      <w:r w:rsidRPr="00547F87" w:rsidR="00547F87">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C18DA29" w14:textId="77777777" w:rsidR="00507FE8" w:rsidRDefault="00507FE8" w:rsidP="00507FE8">
+    <w:p w:rsidR="00507FE8" w:rsidP="00507FE8" w:rsidRDefault="00507FE8" w14:paraId="7C18DA29" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1049" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C5F0C88" w14:textId="24CD3396" w:rsidR="000F713D" w:rsidRDefault="000F713D" w:rsidP="00507FE8">
+    <w:p w:rsidR="000F713D" w:rsidP="00507FE8" w:rsidRDefault="000F713D" w14:paraId="4C5F0C88" w14:textId="24CD3396">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Se till att inte fokusera på en punkt under lång tid med två eller flera operationslampor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DD2E36" w14:textId="77777777" w:rsidR="00507FE8" w:rsidRDefault="00507FE8" w:rsidP="00507FE8">
+    <w:p w:rsidR="00507FE8" w:rsidP="00507FE8" w:rsidRDefault="00507FE8" w14:paraId="03DD2E36" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1049" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="583B9128" w14:textId="147A0614" w:rsidR="00507FE8" w:rsidRDefault="000F713D" w:rsidP="00507FE8">
+    <w:p w:rsidR="00507FE8" w:rsidP="00507FE8" w:rsidRDefault="000F713D" w14:paraId="583B9128" w14:textId="147A0614">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Vid paus under operationen (blodstillning mm) SKA operationslamporna släckas för att förhindra långtidsfokusering på en punkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5934C377" w14:textId="77777777" w:rsidR="00507FE8" w:rsidRDefault="00507FE8" w:rsidP="00507FE8">
+    <w:p w:rsidR="00507FE8" w:rsidP="00507FE8" w:rsidRDefault="00507FE8" w14:paraId="5934C377" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1049" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12BEDEFC" w14:textId="19E3A897" w:rsidR="00303910" w:rsidRDefault="00303910" w:rsidP="00507FE8">
+    <w:p w:rsidR="00303910" w:rsidP="00507FE8" w:rsidRDefault="00303910" w14:paraId="12BEDEFC" w14:textId="19E3A897">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Det är viktigt att känna till information och användarmanualer för de </w:t>
       </w:r>
       <w:r w:rsidRPr="00A8291D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>operationslamp</w:t>
       </w:r>
-      <w:r w:rsidR="00547F87" w:rsidRPr="00A8291D">
+      <w:r w:rsidRPr="00A8291D" w:rsidR="00547F87">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">fabrikat och </w:t>
       </w:r>
       <w:r>
         <w:t>modeller som man arbetar med</w:t>
       </w:r>
       <w:r w:rsidR="00A8291D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A8291D" w:rsidRPr="00377B58">
+      <w:r w:rsidRPr="00377B58" w:rsidR="00A8291D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>och följa tillverkarens rekommendationer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DFB8EB" w14:textId="77777777" w:rsidR="00507FE8" w:rsidRDefault="00507FE8" w:rsidP="00507FE8">
+    <w:p w:rsidR="00507FE8" w:rsidP="00507FE8" w:rsidRDefault="00507FE8" w14:paraId="29DFB8EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C205E3C" w14:textId="6DF8084F" w:rsidR="00507FE8" w:rsidRDefault="00507FE8" w:rsidP="000F713D">
+    <w:p w:rsidR="00507FE8" w:rsidP="000F713D" w:rsidRDefault="00507FE8" w14:paraId="0C205E3C" w14:textId="6DF8084F">
       <w:pPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="689" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Används högre ljusstyrka och/eller flera lampor samtidigt på en punkt </w:t>
       </w:r>
       <w:r w:rsidR="00377B58">
         <w:t>måste ansvarig kirurg vara medveten om eventuella risker och överväga förändring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E30ED8" w14:textId="77777777" w:rsidR="005E4404" w:rsidRDefault="00507FE8" w:rsidP="000F713D">
+    <w:p w:rsidR="005E4404" w:rsidP="000F713D" w:rsidRDefault="00507FE8" w14:paraId="72E30ED8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="689" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alla händelser som inträffar med operationslampor ska rapporteras i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>MedControl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> PRO när det noteras hög värmeutveckling, eller där brännskada eller misstanke om begynnande brännskada uppstått.</w:t>
       </w:r>
       <w:r w:rsidR="00093765">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00093765">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A57AB44" w14:textId="455BEEC0" w:rsidR="00507FE8" w:rsidRDefault="00093765" w:rsidP="000F713D">
+    <w:p w:rsidR="00093765" w:rsidP="1459CE41" w:rsidRDefault="00093765" w14:paraId="2ED1A3A0" w14:textId="3C1FC819">
       <w:pPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="689" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:r w:rsidRPr="00093765">
+      <w:hyperlink r:id="Rb65af7a52a1d49cf">
+        <w:r w:rsidRPr="54DC2665" w:rsidR="00093765">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>01_GA_iLED 7_2018772_01_04_SE.book.pdf</w:t>
+          <w:t>Bruksanvisning ILED 7 belysningssystem</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AC3425D" w14:textId="77777777" w:rsidR="00093765" w:rsidRDefault="00093765" w:rsidP="000F713D">
+    <w:p w:rsidR="1459CE41" w:rsidP="1459CE41" w:rsidRDefault="1459CE41" w14:paraId="01314C33" w14:textId="120B4B8C">
       <w:pPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="689" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A03342B" w14:textId="77777777" w:rsidR="00093765" w:rsidRDefault="00093765" w:rsidP="000F713D">
+    <w:p w:rsidR="4A2F6616" w:rsidP="033E9B3F" w:rsidRDefault="4A2F6616" w14:paraId="3494E87C" w14:textId="59C76982">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="689" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00093765" w:rsidP="000F713D" w:rsidRDefault="00093765" w14:paraId="2A03342B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="689" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="713F3529" w14:textId="77777777" w:rsidR="00093765" w:rsidRDefault="00093765" w:rsidP="000F713D">
+    <w:p w:rsidR="00093765" w:rsidP="000F713D" w:rsidRDefault="00093765" w14:paraId="713F3529" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="689" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67CBE442" w14:textId="77777777" w:rsidR="00093765" w:rsidRDefault="00093765" w:rsidP="000F713D">
+    <w:p w:rsidR="00093765" w:rsidP="000F713D" w:rsidRDefault="00093765" w14:paraId="67CBE442" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="689" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78D20376" w14:textId="77777777" w:rsidR="00093765" w:rsidRDefault="00093765" w:rsidP="000F713D">
+    <w:p w:rsidR="00093765" w:rsidP="000F713D" w:rsidRDefault="00093765" w14:paraId="78D20376" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="379" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="689" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2667B399" w14:textId="77777777" w:rsidR="00093765" w:rsidRDefault="00093765" w:rsidP="00377B58">
+    <w:p w:rsidR="00093765" w:rsidP="00377B58" w:rsidRDefault="00093765" w14:paraId="2667B399" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AED1EEB" w14:textId="2BDBB2D1" w:rsidR="00507FE8" w:rsidRDefault="00507FE8" w:rsidP="00377B58">
+    <w:p w:rsidR="00507FE8" w:rsidP="00377B58" w:rsidRDefault="00507FE8" w14:paraId="2AED1EEB" w14:textId="2BDBB2D1">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Referenser </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E647DD7" w14:textId="17ADE594" w:rsidR="00507FE8" w:rsidRDefault="00705E30" w:rsidP="00507FE8">
+    <w:p w:rsidR="00507FE8" w:rsidP="00507FE8" w:rsidRDefault="00705E30" w14:paraId="3E647DD7" w14:textId="17ADE594">
       <w:r w:rsidRPr="00705E30">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Viktig säkerhetsinformation OP-lampor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>20250828</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>), Styrelsen för Sahlgrenska Universitetssjukhuset. Länk för webben:</w:t>
       </w:r>
       <w:r w:rsidRPr="00705E30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId11">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="025296"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su2334-682313357-961/surrogate</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D82E8DA" w14:textId="77777777" w:rsidR="00705E30" w:rsidRDefault="00705E30" w:rsidP="00507FE8"/>
-    <w:p w14:paraId="3FE6FAD5" w14:textId="097E43FB" w:rsidR="00667CF1" w:rsidRDefault="00705E30" w:rsidP="00A7538B">
+    <w:p w:rsidR="00705E30" w:rsidP="00507FE8" w:rsidRDefault="00705E30" w14:paraId="7D82E8DA" w14:textId="77777777"/>
+    <w:p w:rsidR="00667CF1" w:rsidP="00A7538B" w:rsidRDefault="00705E30" w14:paraId="3FE6FAD5" w14:textId="097E43FB">
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Säkerhetsmeddelande till marknaden-uppdatering </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>20241104</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>), Baxter Healthcare Corporation. Termiska hudskador vid användning av produkter i operationslampsystemet iLED7.</w:t>
       </w:r>
       <w:r w:rsidR="008E0A8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5AE545" w14:textId="77777777" w:rsidR="0079557B" w:rsidRDefault="0079557B" w:rsidP="00A7538B"/>
-    <w:p w14:paraId="28976013" w14:textId="65DB6D38" w:rsidR="0079557B" w:rsidRDefault="0079557B" w:rsidP="00A7538B">
+    <w:p w:rsidR="0079557B" w:rsidP="00A7538B" w:rsidRDefault="0079557B" w14:paraId="6B5AE545" w14:textId="77777777"/>
+    <w:p w:rsidR="0079557B" w:rsidP="00A7538B" w:rsidRDefault="0079557B" w14:paraId="28976013" w14:textId="65DB6D38">
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Händelseanalys Brännskada av operationslampa,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>20220913</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>) Västra Götalandsregionen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D8253A" w14:textId="77777777" w:rsidR="00547F87" w:rsidRDefault="00547F87" w:rsidP="00A7538B"/>
-    <w:p w14:paraId="2DF868AD" w14:textId="7771E3BD" w:rsidR="00547F87" w:rsidRPr="00B775B4" w:rsidRDefault="00547F87" w:rsidP="00A7538B">
+    <w:p w:rsidR="00547F87" w:rsidP="00A7538B" w:rsidRDefault="00547F87" w14:paraId="14D8253A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B775B4" w:rsidR="00547F87" w:rsidP="00A7538B" w:rsidRDefault="00547F87" w14:paraId="2DF868AD" w14:textId="7771E3BD">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B775B4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Samtal med produktspecialist</w:t>
       </w:r>
-      <w:r w:rsidR="00242A4B" w:rsidRPr="00B775B4">
+      <w:r w:rsidRPr="00B775B4" w:rsidR="00242A4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00242A4B" w:rsidRPr="00B775B4">
+      <w:r w:rsidRPr="00B775B4" w:rsidR="00242A4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Sim.LED</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00242A4B" w:rsidRPr="00B775B4">
+      <w:r w:rsidRPr="00B775B4" w:rsidR="00242A4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SIMEON; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00242A4B" w:rsidRPr="00B775B4">
+      <w:r w:rsidRPr="00B775B4" w:rsidR="00242A4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Aspira</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00242A4B" w:rsidRPr="00B775B4">
+      <w:r w:rsidRPr="00B775B4" w:rsidR="00242A4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, Patrik Borg) </w:t>
       </w:r>
-      <w:r w:rsidR="00242A4B" w:rsidRPr="00B775B4">
+      <w:r w:rsidRPr="00B775B4" w:rsidR="00242A4B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00242A4B" w:rsidRPr="00B775B4">
+      <w:r w:rsidRPr="00B775B4" w:rsidR="00242A4B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>20260127</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00242A4B" w:rsidRPr="00B775B4">
+      <w:r w:rsidRPr="00B775B4" w:rsidR="00242A4B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E424443" w14:textId="77777777" w:rsidR="0079557B" w:rsidRDefault="0079557B" w:rsidP="00A7538B">
+    <w:p w:rsidR="0079557B" w:rsidP="00A7538B" w:rsidRDefault="0079557B" w14:paraId="2E424443" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50BD424C" w14:textId="77777777" w:rsidR="0079557B" w:rsidRDefault="0079557B" w:rsidP="00A7538B">
+    <w:p w:rsidR="0079557B" w:rsidP="00A7538B" w:rsidRDefault="0079557B" w14:paraId="50BD424C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E5C7F42" w14:textId="77777777" w:rsidR="0079557B" w:rsidRDefault="0079557B" w:rsidP="00A7538B"/>
-    <w:p w14:paraId="1B31A083" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="00667CF1">
+    <w:p w:rsidR="0079557B" w:rsidP="00A7538B" w:rsidRDefault="0079557B" w14:paraId="1E5C7F42" w14:textId="77777777"/>
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="00667CF1" w14:paraId="1B31A083" w14:textId="77777777">
       <w:pPr>
         <w:sectPr w:rsidR="00667CF1">
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
-          <w:pgSz w:w="11899" w:h="16841"/>
+          <w:pgSz w:w="11899" w:h="16841" w:orient="portrait"/>
           <w:pgMar w:top="259" w:right="1000" w:bottom="461" w:left="869" w:header="720" w:footer="355" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59E780FA" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="59E780FA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4950"/>
         </w:tabs>
         <w:spacing w:after="58" w:line="328" w:lineRule="auto"/>
         <w:ind w:left="-15" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">OBS! Utskriven version kan vara ogiltig. Verifiera </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>innehållet..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214BEA49" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="214BEA49" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="2470" w:after="386" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1114" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7867C8D5" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="7867C8D5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="73" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1124"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Information om handlingen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40909D2C" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="40909D2C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="151" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1109"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Handlingstyp</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Rutin </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EA7C53" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="06EA7C53" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="161"/>
         <w:ind w:left="1124" w:right="957"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Gäller för</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Operation Uddevalla sjukhus, Operation NÄL  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB03FBC" w14:textId="57AAC8E9" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="6CB03FBC" w14:textId="57AAC8E9">
       <w:pPr>
         <w:spacing w:after="161"/>
         <w:ind w:left="1124" w:right="957"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Innehållsansvar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Anneli </w:t>
       </w:r>
       <w:r w:rsidR="00A7538B">
         <w:t>Magnuson (annho46) Claes Lundgren</w:t>
       </w:r>
       <w:r w:rsidR="00377B58">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00377B58">
         <w:t>clalu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00377B58">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408A095B" w14:textId="765DB057" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="408A095B" w14:textId="765DB057">
       <w:pPr>
         <w:spacing w:after="161"/>
         <w:ind w:left="1124" w:right="957"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Granskad av:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A95BDDB" w14:textId="4B795865" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="0A95BDDB" w14:textId="4B795865">
       <w:pPr>
         <w:spacing w:after="161"/>
         <w:ind w:left="1124" w:right="957"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Godkänd av:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A7538B">
         <w:t>Jimmy Bjelkengren</w:t>
       </w:r>
       <w:r w:rsidR="00377B58">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00377B58">
         <w:t>jimbj</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00377B58">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A7538B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Verksamhetschef </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA12D36" w14:textId="0342E834" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="2DA12D36" w14:textId="0342E834">
       <w:pPr>
         <w:spacing w:after="161"/>
         <w:ind w:left="1124" w:right="957"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Dokument-ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B50425E" w14:textId="4C354BFF" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="1B50425E" w14:textId="4C354BFF">
       <w:pPr>
         <w:spacing w:after="151" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1109"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Version</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710ECA24" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="710ECA24" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="151" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1114" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7664E8B4" wp14:editId="18404A23">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>18288</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>377953</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7542276" cy="216406"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="2388" name="Group 2388"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7542276" cy="216406"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="7542276" cy="216406"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="223" name="Rectangle 223"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="5816854" y="28954"/>
                             <a:ext cx="45808" cy="206453"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="3AF0BDD3" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+                            <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="3AF0BDD3" w14:textId="77777777">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                                 <w:ind w:left="0" w:firstLine="0"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2929" name="Picture 2929"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="-3047" y="-4064"/>
                             <a:ext cx="7528560" cy="219456"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...1 lines deleted...]
-                <v:rect id="Rectangle 223" o:spid="_x0000_s1030" style="position:absolute;left:58168;top:289;width:458;height:2065;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCveU8hxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8aWoXRKtRZNdFj/5ZUG+P5tkWm5fSRFv99EYQ9jjMzG+Y6bw1pbhR7QrLCgb9CARx&#10;anXBmYK//W9vBMJ5ZI2lZVJwJwfz2Udniom2DW/ptvOZCBB2CSrIva8SKV2ak0HXtxVx8M62NuiD&#10;rDOpa2wC3JQyjqKhNFhwWMixou+c0svuahSsRtXiuLaPJiuXp9Vhcxj/7Mdeqe5nu5iA8NT6//C7&#10;vdYK4vgLXmfCEZCzJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCveU8hxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+            <w:pict w14:anchorId="25BFE88D">
+              <v:group id="Group 2388" style="position:absolute;left:0;text-align:left;margin-left:1.45pt;margin-top:29.75pt;width:593.9pt;height:17.05pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="75422,2164" o:spid="_x0000_s1029" w14:anchorId="7664E8B4" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQD6qAnZwwIAAJcGAAAOAAAAZHJzL2Uyb0RvYy54bWykVW1v2yAQ/j5p/wHx&#10;PbXj2nmx4lTTulaVpjVatx+AMbbRMCAgcbJfvwPHaZt2L+o+hBxw3D338BxeXe07gXbMWK5kgacX&#10;MUZMUlVx2RT4+7ebyQIj64isiFCSFfjALL5av3+36nXOEtUqUTGDIIi0ea8L3Dqn8yiytGUdsRdK&#10;MwmbtTIdcTA1TVQZ0kP0TkRJHM+iXplKG0WZtbB6PWzidYhf14y6+7q2zCFRYMDmwmjCWPoxWq9I&#10;3hiiW06PMMgbUHSES0h6CnVNHEFbw1+E6jg1yqraXVDVRaquOWWhBqhmGp9Vc2vUVodamrxv9Ikm&#10;oPaMpzeHpV92t0Y/6I0BJnrdABdh5mvZ16bz/4AS7QNlhxNlbO8QhcV5libJfIYRhb1kOkvj2cAp&#10;bYH4F8do++nPB6MxbfQMTK9BHvaRAft/DDy0RLNArM2BgY1BvAL4ySVGknQg068gHCIbwZBfDNQE&#10;zxNRNrfA2SssZYvpbJGlGHk+FkuwgsRGvtJsEUNLBLbiWZqF4KeiSa6NdbdMdcgbBTaAI+iK7D5b&#10;B5HAdXTxyYX0o1Q3XIhh168AdyM+b7l9uQ8FTsdKSlUdoOhWmZ/30Ly1UH2B1dHCvp8ht9/FSNxJ&#10;INu3zmiY0ShHwzjxUYUGG9B82DpV8wDX5x+yHWHBLa5XmtMcfkdBg/XiOv/e+HDKbQ3DxyDdP8Xo&#10;iPmx1RPoPU0cL7ng7hDeESDZg5K7Daf+Xv3kiTKWyXKUBjj4vCjxa8D56OnP+Svw82dhSsG1vx/P&#10;jbePgOEROmviV2oeHohrRbcdk2548QwTgF1J23JtMTI560oG8jV3VbhgkltnmKOtT1hDYi/mQRyn&#10;jYDyEZjH/Bs9Ty7jdB7UPIHePlPzPEsW2QzEMXT/Ms1C979VzwHVgCOYACuoJrx+YD17Xp/Og9fj&#10;92T9CwAA//8DAFBLAwQKAAAAAAAAACEAY0jn27cnAAC3JwAAFAAAAGRycy9tZWRpYS9pbWFnZTEu&#10;cG5niVBORw0KGgoAAAANSUhEUgAACaYAAABICAYAAAAHi7AAAAAAAXNSR0IArs4c6QAAAARnQU1B&#10;AACxjwv8YQUAAAAJcEhZcwAALiMAAC4jAXilP3YAACdMSURBVHhe7d3pcttItq5haLBkqRz1o3v/&#10;OH32uf+b2OW+nY7Y7UGDB9mWpcMX0qfKYlNcspMwRfJ9ItLgTBCknAsrFxKDJEmSJEmSJEmSJEmS&#10;JEmrtMc///P6j9vx2iP29saHPWpv6bNVuV2+eYfb22k38P7dz2Btpv78vb/f8v33l79+9fze7V+9&#10;fvX5H3t+vhfuPz4+Hq5vbobLy8vhw4cPw/X19fD99ma4md12sHd490BJ0k453L+/MHN4eDj8/vvv&#10;w6tXr8Z+48uXL+NtS9309V83Q9/z1x2/VvFPZer4ZWrbvv6V3t9vuX0Kva9fff7y9Xu/vs7/P8rP&#10;VzwfeY0s85wnPbd4SLV+vfsP1e+v8pTPOKXu76/4/VR6P/8qfn891v37W3f/99y/v+r1u///7NT7&#10;+Xr7z0q1/Xrjh6nXv7Lu+Hfd7//t+mZ8j/39Zkdkhtto5KhyPf5y+fBg+PTp05jb+vz58/j4PJdW&#10;/n4kSdJ/oP88ODgY84BHR0cPjev02bffru8f+We/3Pa/X79+HZ+f/p3+mdfkOrdf33wbb/9pnft/&#10;lTaGyLL9nN3xxbrHH/ue3v/5O617/Ls3/1Ktf7V981ucyrrfv9K7/1IpP3/x9Vfvv+79L/M369Wb&#10;v+v+fL359wV3/3VPXpIW+P79+10x2mxJy86BJGm3pT948eLFmCziMm1+sEiSJEmSemSfIwnw7Iu0&#10;jfvYFxkHwmfXr66uhvPz8+Ht27dju7i4GG/jueDxNB4rSZJ+HH1oxo84UJXi748fP46F4LQUmFGo&#10;lgI0nsPjKUpLX0wDy/TluU2SJG0+Rw0lldix+Pbt29hSmAZ3DCRpt9EnIEdD0j9wG4kmSZIkSVqV&#10;doA6RWhtyz4IA90Un7WD4hSk0ZgxjfuR1+O1LEyTJOnn0JeCnGDbB3PmHfpeCtW4jbGl+cLwtPm+&#10;ONfzeEmStPksTJO0FIk6igw4eoUdi+wgsMPAfZKk3ZQEEX1Bpujnem6TJEmSpFUhN5WBavY3MusK&#10;sh9C7oqB8LOzs3GmNArReB6Py+B3ntcOhNMkSdKPo1+l0a+CPpW+l7Ek2vv378c+mSI1Ctboq3lM&#10;Tv3ZPo++PP0yr0GTJEnbwVFDSUuRrGOHgJ0Ilknk0ZIAlCTtJhJPnFKHZBL9QpJHkiRJkjQ1Bqwz&#10;MwsD3syORjEapxIjjwVyV+yvsGwHzjP4DfNbkiT9nPSr7TINzJRGX03/TPE4jcuZRY0+OI8Fl+dv&#10;kyRJm8+9bkklknmZarndqZAk7TaK0nJ0I30EuGxxmiRJkqRVyn4GxWjzg9wUpTFLGgVq5LAWHUDD&#10;7TyX/ZY0bk/BmiRJ+nFt30q/2uYE6YNf3J9lgduZLS3F5Myixmxq9M9peW76ZgvHJUnaHvbqkpZi&#10;h4KdghSmgR2E7GxIknYTfUEK07hMX0HCiaSR/YMkSZKk1u1eX7ue7W9kdjRmRmP5+fPncXa0nBYs&#10;2C+hRfJYLLPPkvvb50mSpB9DP9q2eWN/e9+49/usP/767dvwmQLzWT9+MevTaR/o15lFbdbf3/Ba&#10;d0/mX0mStAUsTJO0FIk7jnqhtTsWFqZJkjjikSMY6R/oEzIAZP8gSZIkaZUoSqMQjYK0FKVRrAYK&#10;zU5PTx9mc+bgShq5rNxPY/+Fg2vmZ1PL4yRJ0o9JLjAtcp3icfpr+lv6YvKIySdynWLznOKTvj2P&#10;d/xJkqTtMkYJf/zzddehYXtdz66PTGuDmUV6n79uN3e1/4+afP1v+r7A3vXjqMdlpv5+u3+/nV9P&#10;7/uvQrZhCtBw8OJu5+Bf//rXuAPwbXY7S76P8fH79zsbt9a3StIu2rv9Pg7+vHr1ajg+Ph5vS8Lo&#10;KX3z/l0Y+qiq/5+6/+2NL3rXv3z/In6rnt8bf1Wq9++Nf3rj597PN/Xvd+r1r/D6WYcs854sq89f&#10;rv/yu0vV76d3+0y+/Wdx9DLV61fbv9K7/afevpXq/avXn3r/q/v3Uej+fa7599f7/3f1/VWDVwx+&#10;LdP7++o19fc39fqXOuOXXuvuf3o/39TrX6n+fnPASlqLz85tLLMd2n0H/jYZiOZyBqy5TDEap/ti&#10;sHp2z/j4n3Uz7c9LkiQtsP8D8VNihCzxf//7/9xfWowYIrEHz8tzM5Z1sDft+FW7/ou0n2UR1nP+&#10;c+c1x8900Lf+vfFfb/xZ6d1+1fN79197dW+/Ne8/Ta33+69M/fut9O4/9q7/uvOHm/77nfr/p+r5&#10;1f53pXv7dn5/i9bfihJpx/EfYxpBfE7LRiKQ/1Sq/zglSbspfQfoL+hDuoNdSZKkDsQiy5qk6WSG&#10;MvYR5v/2knNCDopsH4eXL1+Ol5kt5f3798ObN2+G8/PzsWBNkiTtprdv347xAMXqiSfasas0tJd5&#10;DE2SJD0PFqZJO44AnqMycqQqwTrBPUlCgn0kmG8ThpKk3ZZp99t+IZfTb0iSJP1K2Wd9rEn6Ndq/&#10;ueScvs/2EWhj9ml/f9if7U/czh7z9fp6+PDp03D19evw8fPn4eLDh+H9+flwdnExXH78ON7O8yRJ&#10;0uZhxtKntNv9vYfL34dZvHB/OafwTmPMiqL1nPmHeIPxrLTEH+YmJUl6XixM08bLURCPNS1HsA6S&#10;hNlm19fXw6dPn8YjUVKwFm1yUZK0uziFJ7Ma5OjD9CFJCEmSJEnaHczAz8Er7AuwX5CCtEjeiftz&#10;kAuDypym8927d+MMaZy2kwHn9nl5LUmStH0eG29KnpGz+3B/Tu/NrKosmWGVArXECMQXmXQB3G78&#10;IEnS8+GooaT/QMDOKRi+fPnysAOAdgdh0c6CJGl3/P7778PJycmY9KHfWHQ6HkmSpF8pA1CPNUnT&#10;yT5Am0fKIHGK1ngMB0MyuMwBkTQGlrneDjBnn4Ln5zUkSdLuaQvNMmZFzEAM0c6ilrxkJJaQJEnP&#10;g4Vp2nhJeD3WtFyS823CL5dZzm9HA3pJEjhiMTMiSJIkSdptFJzRyDMlj9TmmpAZ+pnthFnSLi8v&#10;x4FkCtdoFKDxHF6D21nyXO6TJEnb57HxpoxLUXRG/JB4gFwkt1OgRkzB7GnEExSoUbDG7Tye1+Sx&#10;kiTpeXAkUdJDohAk/pJMTPDfWrSTIEnaPRkooqUfodFvcJskSdKvRkyyrEmaTmYq4W+N/QKW7Bdk&#10;ZpPz8/Ph4sPl8PHzp+Hzl6uxfb3+NtzO/jQPXhyOy2F/9rd6sD8uuX4zzPYtZm0+NyVJkjYD/flT&#10;Wvp+2tj3c9uc+bieOIPZVok1ODU4RWo0Cta43fhBkqTnw8I0aceNQTyJPxKGs4Cf6ZCvvn4Zg3ka&#10;EsAn4M9SkrS7SPDQZ8wPPoFBKUmSpF+NWGRZk/RzFg0Oz+NvjBnPmJ0kM5SwvzAWpV1eDm/evBln&#10;NLm+n8Uks6OxP8HAcmZE4Taez6wo7GNwH7ff+CcsSdLOOXr58mHmVOIKGnnHxAs5SJbbKUijQI3Z&#10;0xjbIncpSZKeh3GX/vXr15OWjZdV6fvLMwvV8/fvPsZPe0pyJbIu7Tod7PXV91XvX31+ArAuN8X3&#10;U/iR7bdI9/dX/b4K1fpX23fq76f39avnH714OXz4/GnYnz3sxcvj4dvVl+F/374Zg/bj4+Mx+SdJ&#10;2j78v78MyR36APoRBo3i5ORk+O2334bjo77p8CmG7tHb//XGH93rXzy9+nxTb79Kd/xTxJ/l9zu7&#10;O+uQZZ7zlM9Wbf9K7+ev4s/u7Vvp3P69qs9X6tx/7P3769X7/VZ//+X6d37/vf//VKZe/96/v6n3&#10;X9e9/tXzq/ev9G6/Xr3rX/3/0f39dm7/6vW7+7/i/Xt/f5Wpv79Nt6rfT15n/vVeHB4P17ezXmB2&#10;O8VitOC5r169GvcfGAimyIxlBo95bLV+kiRJq3Z0cDi8fPlyOD09Hce7UsjWxjPEMdxOi8Que0UC&#10;der4hnXLe2SZmC3LZdYd//bmD6bef33KNuwx9f5Xpdo+U3/+SrV+vd9/lT/M3z+yzGuy7K3/qH7/&#10;697+ld7fz7rzD5Vq/af+/NXr9/799/799G6fRX9/zpgm7bhvN9/vAu6D/TGBePXtzymOnfFGknYX&#10;O2ZBv/CQkJkFpG2iRpIkSdLmIyeUPBDxPgen0DJQS76I+9kn4Dqzl9A4oIXH5fRZzFTCLGkpTON1&#10;230LSZKkX4U4hJiE2dSYSY0YhfiEeCYzvHKZGIfb01JYL0mSVsNRxR9AcBJVlaC0KQjMk2hkljSO&#10;ak2VuIVpkrS7EvfQH9AvZBCK60ncSJIkSdoObd4TyX1yew5SAbfnPm4nr8QA7tnZ2ViY1g76Zh9C&#10;kiRpHYhDiFWITTilOI1YhbEwbj86OvpLoX0K8tMkSdJq2Ks+AYHLoiRKm4iRNhVJxLYwjaNHwHWT&#10;h5K0u1KkTKM/yPX0GZIkSZK2RxvnE/tTVJbZQmgM3PIY9g3IHzHzCLOjMcBLQdr8DGk8jv0HXtP9&#10;B0mStA4UnBGPEJskfqEwLUVqbRE98UpbnMbzJEnSapgVkHZcAmwCc5KHBOJJHBp4S5JAgoZ+gWQO&#10;jcuSJEmStkfi/DYXxGUGaJlJJLmjnA4rA7oUpzHAyz5DBnZ5bNskSZLWpY1JiFUopOfMQcQz7969&#10;G2d9JZYhxmF8LIxhJElaHUcVn6BNrLQSyEibjAQjwXamLm6TiBYeSNJuS5zDkv7i+Ph4HLBaFBdJ&#10;kiRJ2lxtPig5oXbWEAZs0xjIZUCXgV2K1R7Da3L/ssdIkiRNJZMxIPENy8QoKbJvYxvuSxwkSZJW&#10;w6qTH9AOwhK4SNuAAJtgm3PsE6S3Qbm/c0naXekDEv8wSwKn77EwTZIkSdo+7ams2BcgL5RTXnGq&#10;TgZu52cTyaAt+witNp/Ea7r/IEmS1oF4Zj4WIU5JrEIsw33EPIyRpQifyxSqSZKk1bAwTdpxBOAU&#10;phF4J7Fo0lCS1A4mcTkDTiRsnPFAkiRJ2i5tLoglBy9SlMbprd6+fTsWpGWGtOwfpGXfgSX7C1m2&#10;TZIk6VcjTklsAmKctlgtpysnxqEg7fz8fHj//v3YiIEkSdJqjD3x69evl1agJCnxs9LhP2YWAtxf&#10;Wqx6/nDT9/zb4uUre32bp/v9q+9n67df5++ze/2r7btmKR5IIpDt1d729fpmTDQSdFOcBoJ19G5b&#10;SdLztV/8F09C5uTkZLxM/8BsaX//+9/H28ZC5tu7YubHlH3Ifl//2Rv/TB2/levX+f7V9uvdPlPH&#10;ANXnr9av2n+o7N/tBk0mA7bIMtt0XHb+/nu/v97fX/X+U5t6/7Gy7s8/9f8/5e+r9/07t1/v77f3&#10;99P9/3eh2n7d/390rn/v91/9/9v7++ndfr3r32vTv//Kc3//3t9fZerXJ5fDe8y3B7PfTwZikyOi&#10;gduI9zOjPo19gOvr6/F+XHtsiiRJ2jBV/rNycno8xmgcrHt8fDw2Yi5iKuIkYinub+O4Ng7rje+6&#10;n9/5+Xute/+7d/913du/N/9ZqT5ftX0qva/fu//du/2q76/8fH2rX3rK7zePyTLr3N73mOrzVab+&#10;/feuX+/nr56/8b/f4vMhr5FlnsNy0e/fw9WkLcd/BvP/IeQ2GknH+dM1SJJEYoW+IQU2mQkht01t&#10;DF6XNEmSJEl/YnCURo4nBWjJ/aQALXF9itJ4DM8hN/Thw4fxoEVOW9Xmioy/JUnSrmLGWBrxUVu8&#10;T2xEsRqN+CqFajkrUQrZJEnSHQvTpB1AYIwkEtukJEE1AXMKD/JYmHiUpN1FP0HfQOMyU9s7o6Yk&#10;SZL0PBGzE68vatyXXFByPxlAJS/EICunq7q8vBxn1WfAtS1wkyRJ2kXESiniJ16ikJ9GoRq3J05K&#10;HJZYixgqRWqSJMnCNGnrJeFII0imERyDwJhkI0H1fKLRxKMk7Tb6igxEUZTGqX24LX3J1PI+jzVJ&#10;kiRJfyJWT2vzQMT0NAZLuY3L5IIYUKUILY3r7cGLbcxt/C1JknYRsVNiK8bTiJcoTKOYn8Zss8RV&#10;IHea/CnxFIVskiTpjoVp0pYjeUjQnMuRRCRFaVwGj8tjJUlKH5LCNKTPkCRJkvR8kN+hpbCsbQyk&#10;EttzH8VnFKIxkNoWpEVyQ+aIJEmS/oyNKDhLPJUC/5wKnSK0tsCfx3JQgCRJumNhmrTlUow2n0wk&#10;KUmgTJDcFqxx+bHnSJJ2SxIpFKUdHh6O/UNum1qSPo81SZIkSX8iVk+snMHQNGJ5BlBpDJzSuEwh&#10;W4rW8liea8wtSZJ0lxtNrITES+B2YiniqvPz8+Hdu3fjknE34qmTk5PxcZIkycI0aeu1RWZJKnJb&#10;jurI7e394PKvKDyQJD1PJF5AX8CMaSRdUsycBIwkSZKk54HiswyWktPJQCoDpgyQcropZvUgF0RO&#10;iLg+uZ8Uo4HbaYn9aZIkSbuIGIlYKMVpxEvEWhk7y33EWu2MtJlBTZIk3bHqRNpyCZbnJTnJfWng&#10;8TQsep4kaTvcFP/Fpy8g0ZLBrfQRv6J/SN/0WJMkSZJ2ze19GPzY8vvtzd2BiF/vBkcvPlwOZ2dn&#10;w7uz9+NAaWZJI6ZPnJ+WWJ+CtDSuS5Ik7SoK/+eL09oWPIZ8JfET8RYHBLx///7+XkmSNKYtXr9+&#10;PWmWoe2cF0ny5DHV4ONe59pX7z+13vWvVNt/2F++Aarnz8Kt+0vrcTP0bcDq9zX155/698f6EzwT&#10;EBM4p7jg4uJiePv27bB38OL+kZKk3XI3I9q89qgF+o/fTk6HV69ejafzpE+hL6HtH/bNmjZ1/FOp&#10;4oepi9/K+KzQvX43633/dW//XtXvt/p+q8839fN79X4/6/583evf9/S1//316v383d9f8fTy9zPx&#10;+k/9+62Uv4/O31/v9uv9/Xbnfyb+/6N8/c78y9q3X+f332vd8WOvavvx/eY7Tg6H30QKx75f3w63&#10;s9/Q/mw7cJAJy9kjhr3Z3zXXT49fDl+uvw3frr4MH68+j0uuD99nrzV7XGb2kCRJ0q9BfEZ+ldN6&#10;np6ejrHe9fX1GOdxOQcHoN0XeIj79xbnb6Pcf1h+d+kp8etSxf5n9fze/aNq/avXr5Sff816v//e&#10;/O3at29n/mNqU//+e/X+/UxdP9H7/uXvs8jfsM+e7yDLvCbLav976u039fhLtf6L/v8xIyHtgCQz&#10;c2QHUwh//fr1/l5J0i4isK+Ce5IjOTIwCFi5XZIkSdLqkNhOI3fTJnrHywd3MTlFZjzm+vZuoHLv&#10;8C5mv/z0cTxt1Kcvd7Oifbv5Pt4/FrNZlCZJkvTLMXtaTvHJKdWJ1a6vr8fc6vHx8UPM18Z+5F5p&#10;xm+SpG1iryZtOYJZEpYgkKVIjUCY4jQDW0nSMgxwMVMa/UUGyWBhmiRJkrRaibfbgUnkemLxDFTS&#10;uJ3BTQ4+5JRRGfDkeg5SdGBTkiRpPYjHiMsoTGtjtZxaHW0hGku0sZ8kSdvArIS05Qhk20QkgTBH&#10;aRD4mpiUJC2TGdPoQ+g/TIhIkiRJ08ogJTmbdoAy8Ti35UARcjsMcJ6dnY2DnOR7GPykWC1FbpIk&#10;SVoPYjZiOeIyYjTitcyeRqFa4jUew2MzZsftxHOSJG0Lq1KkLZdEJghmx9M53B+N4Yw3kqRl0ofQ&#10;f6TRf7CUJEmStDoZuKQlDqdxPTkcLpPTYVCTAU0ag5vMjM9j0lqLbpMkSdL0iN/SiOPIqXI2I2I3&#10;CtOI4ziwgCI04rU2/pMkaZtYmCbtAAJZEPByVAYBroGtJGkZ+o4kTeg32mI0C9MkSZKk1WoHImm5&#10;nFic2JxZ0xjIZIY0GoOZ3LboebSwME2SJOnXI4bLeFxiNBC/0XJ6T+K7nOmIx/NYzmIhSdK2sDBN&#10;2nIEvgS7LHNaB5DQtLBAkvQYkh8pTAMJEa6zdGBLkiRJWq3E3cTabSN3wywamRktp+tkMDNxeZ7b&#10;LtMkSZK0HilMa2O2thHjMaEEcV6K1BjHywxqkiRtCwvTpC2X4jOWJC454iJBL0lMSZIWSREa/QVY&#10;toVqkiRJklanHbTMZVpm1Hj//v3DDGkvXrwYjo+Px2XyO+3zJUmStH7Jo7axXYtcK3KqdmI9lhSr&#10;cZskSdti7BFfv3691qzFbTG+WSVV9u8+xqOq51fv36scwL3p2/y9A8RTb/9e1fsP+xN/gYW9YvV6&#10;1796fvX983wSlRxR++9//3ssTiN5ye0EuUcvT+8fKUnaJfuH9wNY328eZkGjiPnwfqr4f/zjH+Pj&#10;HuvneuOHqv/sjm+K96/W/yn96zK969+rWr/e+K16/dLE8U+l9/W7479OU/8+e9d/29ev9/c79d9f&#10;9fl69e4/d69/sf9cPf9mWO/269W7/ar/v5D3yDKvybK3/6+sYv2X6f79FarXX3f80bv9ev9+pl7/&#10;qb/fXu33365rLrN+ObiwHaR8mDnDSe8lSZI2yn4Rv1b++//d5WfnJa5tz2zRxpfcTyPv26N3/793&#10;/6NX7/pPrXf/pXx+7/b/Bfnb+d9vnjP+fovXr6y7fuEpn3+ZqV+/su6//yr/UKnev9p+3e9fvH71&#10;/Xbnjzu/v97f36Lt74xp0g6gGI0kZhKc+c/Ec9RL0u6iL6ARQNJIZKRlIEySJEnSajyWuE08To6G&#10;+JzTdb579254+/btcHZ2Nh5oyAElkiRJ2i1v3rwZzs/Px3iQODG5W8b6OICBZVpyvWCZ8UBJkp4D&#10;C9OkLUdyk6I0EpskMrmeIJWZ1CRJuyl9Af1CW5RGszBNkiRJWi1yMonB0cbhxN8cVMigY07jlJnS&#10;MugoSZKk3UI8SGN8jzgxcSFxJPFj4soWt6VJkvRcWJgmbTkSnASrnJM+1wlcaRYeSNLuIjlBEoOW&#10;6w54SZIkSdNoC9MShycGJ2/DLGkMPF5fX4+5Gw4mZBa1xOuSJEnaLZlcgqK0i4uLsXEZR0dHY5yY&#10;Ax1oiTElSXpuLEyTtlySnEl8EpzmdpokaTe1iYr0FW1/IUmSJGl1yMdwgGDyMhSqMbBIMRqDjMyE&#10;waxpxOTtY1l6YKEkSdLuoTCNeJADF4gbiReZWTczqLUy/tfmfCVJei4sTJO2HMFpkpptUJoiBEnS&#10;bppPVKQgjVkZOOJOkiRJ0uoQY6fAjBnScsrOy8vLsTAthWjE5dxPkRqDkFzndkmSJO0WYkIOZiBn&#10;mziRsyMRO75582Yc/+N6HpcxvzbnK0nSc2BWQ9pyBKgEpUlipvCA6xamSZKCvoHBsOPj4+H09PT+&#10;VkmSJEmrklnSMtsFlyk+w/zgITkbGnkcmiRJknYLsWMOUshBDMSHFKNxkAPjfxzkkBnUiCvb4jRJ&#10;kp4LC9OkLUeiM0nOJDMJSGkmNiVpd+3NugBa0C9ktrSXL1/e3ypJkiSp1+3e3YwXGURk8JDLDBwS&#10;g3NwSE7jyaAjp21qZ1gzfyNJkrR7UozWFplxmdtpnBKeMUDiy8y2a2GaJOk5GnulP/75uiu7USVH&#10;qs6vHRT9GSR3lqnWb9al31/6Ob2fv1y/WdCRx2SZ12R5Myx/fqV7+3d+/srUr9+7/Sq961e5vbkr&#10;MsuREyQvaSQ4CUjPzs7uH7nY7OmSpJ10MxwdHo6XSFzQh/z222/D77//PpycnDwUNT+mt3+r4o+q&#10;/69U61fFj5Xe+GTq+LdX9fmq+Ll3+/Sq3r/afutev2f/+7npW//q/Xt/f9uu2n+Z+vdbff+V3vXr&#10;3X/r/f9r2O97fu/nX3f+pHr/qX9/vf9/Pff+txfbP99hlvlO2vvWZd2/397+4+DwaIyRaWzPDBTy&#10;vgwAcjm5Ge4jN8Nl8jO0d+/emYORJEnSyhCTEofSuEz8SV6Xs2FwkMOL/YOH+/MYYtY0DpxYZm+/&#10;L4Dv3f9gfZepXr96fqkz/1HlDyq9+0/bburvf937n89d+ffd+fvv1fv7WHv+qDP/3qv3979o/Zwx&#10;Tdpwi/6wSYRSZMDUvZIkLXRzd1ogkhLzQWS5UyFJkiTtGArSwAxnDOQRR3NbBvm4zJIBQQrTuM7M&#10;aMxkQbMoTZIkSatG/Jlxwpw2nlN8clBEYlUQv/I48r7czhhinreI+WFJ0ipZmCZtuDZwTGBJUEnw&#10;SQJUkqTHtEVpOVIOSVhIkiRJukOuBe1MaZkhLfkYGrE0M6QxIHh+fj7OZs/AnyRJkrRKye0mr8tl&#10;ZkFjbPDy8vLhNJ/cxn2JV8F1tLeB23OfJEmrYmGatAUSUJIcZUkwSsI0SVNJkua1CQcSF8z8wOwO&#10;XJYkSZL0V+ReyLfkIA5yMJk9LdfJwzA72vv378eiNAYCKV5rY29JkiRpFdoCMuJN4lKWucyBEsSm&#10;FKpx4ARxKYhhOdVnHjvP4jRJ0qo58ihtuDZATABJcEmi1OICSdJjkqjIZYrSaCQmFiUkJEmSpF1G&#10;zJwDAcnDpDANzELBYB+zUjAAyJLcDM+hObAnSZKkVUt+l1hz/gAKGrP2EqNysATFaZk9jcfleYvi&#10;VO4zPyxJWiWrVqQNl6AxQSIJUoJNbqfAQJKkRdrkAkkMZ0yTJEmSHtcO/KUxqEcOhkE+ZkhjRgoG&#10;+3gss1AkL8NtkiRJ0ipRfJYcL3EpB0akcT0HIHOdAjWK0ziAIss2rg0enyZJ0qo48ihtgQSJBJo5&#10;+oECNYsLJEmPyUAaDfQZ7WCbJEmSpL8iXmYAEBSkMaCXwT3yMcTWxNN5DNeJrc3PSJIkaSoZI0xL&#10;sVkK17jMmGGK0ziY4vLy8iE33OaCeXzyxJIkrYq9irThCBKzJIDM1LwEmZIkPSYJirSYvy5JkiTp&#10;Lk5mgC6n7yT/klMicTlFa7TMSsHtYPY0SZIkaZWIOYlRGR8kBmW2XmJVGtfbojOWXM9Zl4hVua1t&#10;vE7bJElalbFX+eOfr7tGH+mslqk6r73Osc9Zt3p/abHe9+/9fFOb+vNPbd3b97Z4+anXr/v1b++O&#10;XKBxaoiLi4uxEWCS+CQwXeZm2s0rSXqm9okgZn0Q/czx8fHw6tWr4fT0dLxOgqLqf3r7v7XHH1X3&#10;WvTPlXL7dX7+av0rvZ9v/2434qdNHV9Vqvi5Uq0fcVgek2U+M8veo07X/fsZbjpXYL9vBTZ9/613&#10;/da9/9L9++tcv+6/3871r36/1eerlN/PCv7+so5Z5j2f8tvo3n6Fcvut+f+P3vev9P5+elW/gWr9&#10;quf3/n56//6r+IX8SfIraAfyxtsPXoxFaMyQdnV19R8DfdXnN/8iSZKkX2m/CJ/JATOO+Ntvv415&#10;YQrbiGmJc4mNDw7vAtin7Csu0rv/gDbeRp7zI899TPUa3fmPn9tsD3r3X3/2e3suqs/Xq9o+U+dP&#10;N/37qfTuv1em3n5T//2Xf7/F+0/9+Xt//4s+nzOmSRsuR0Sw5CgHAkn+M+JoiKk7bUnS5kufQdv2&#10;nSFJkiTpMQzEgYP+aORUKEgjRmZwLqfr5L62KA3G0ZIkSdo0mVWNAy/Ozs7GSS+Id4mBT05O7h91&#10;V2CQ2Je4l5aDOSRJegp7DWnDETRmyZG7CRoTUEqS9BiSCPQXmead6xY1S5IkaVdl0I24OPExhWgM&#10;1l1eXo7FafOFaTxGkiRJ2jSMJRLTMukF8e6HDx8eDsbIJBhtQ+Jlxx8lST/CwjRpw7VFaASPJEgT&#10;JBoYSpIqbWEaMsAmSZIk7RIG30BsnNnTyLMwQHd+fj6evjNFaS3jZ0mSJG0qxhLJD9OIa4l5iX3f&#10;vHnzEOcyDpkGzuCU2FmSpKewME3acDmCl8RoTusZFqZJkiopcE5igX4kR8BJkiRJuyIDcsTCFKCl&#10;II1ZIxh4mx+YS8zM7W0uRpIkSdoExLPzuWHiXorTiIFpOTgjOeP5WFiSpKewME3acASABIocxZvA&#10;MEnRBJKSJC2TZAIFzelLJEmSpF2SWSI+f/48nJ2dDe/evRtPacRtR0dH42MyGJd4mftg/CxJkqRN&#10;QwxLPJsZ0HIwBvEuk2JcXFyMp7PngA1i5BSoETcnPpYk6SmsWpE2HEUEBIQctZCAkSW3ExxKkrTI&#10;/OBZ+g6aA2uSJEnaNeRWGHRj8C2zpBEXpxCNeHmRPEaSJEnaJBSk5UBlENemgQkxGHvkYI0UqHHd&#10;/LEk6UeZNZE2HIHjly9fxtYWpsHCNEnSMvQX6TNYklSQJEmSttHt3l3L5fklM0JcfLgcC9S4fnx8&#10;PBy9PB4H3b5e380Osahxv4VpkiRJ2jTMgEY+mFiWGdBevHgxxrbX19fjmGNmFKZAjQM3KFAjVuY6&#10;j5Ek6anG9Mv/vP5j8SF/93qrnum0prTX+/L7yz9f7/pX2697/SdWff4k8X5WtX2e+/bv/fy33/88&#10;siDLfGaWBH4pFOB+bqMRKB68OBy+X98O//v2zZhAZWpdGgEhj+GyRQaSpEWuv14N//W3vw+np6dj&#10;X0OfQbEzjURE1X/cDH0d6P5dGLqxej9/Zer4pVdilcdU69+r2v7l+9/0bcAq/uv9/qrty+fPe2SZ&#10;5yROXCfWqV0f/GV9O7d/799f1uUx1favnl957vt/vabeftXfX/X+vf3P1O9fPb/KX1R6//+p9H6/&#10;ld7978rUn3/df/+9/We1fab+/qvtRxzLOrTrweXxoL3Z387V56/Dzeyug9nf4d7hwbA/e72rb1+H&#10;q4+fho9Xn4fb6+/j/dy+aClJkiTtEvLDia1Zkm9q4+2//e1vw8nJyRhvU+TG2GQeQ2x9cDh77JIY&#10;vnf/t9w/KV5+alPnDyu9+2+9+9/Pff+3Um2fUpH/rF6/O/9d6P376f39TP3+vdb9++/9/U49/vYz&#10;/794OJ/0zPGHPf/Hm+sEhRyZ0AaHPL76z0CSpIO9/TFRkGSBJEmStMk40IJBsTa+JT+Sgy+YAYI2&#10;HOyPA2cXH+9O20lRGven+OyxpSRJkrRLElOzpGX8kTFJlsTUjFESSyOxOK5vb9ZemCRJej4sTJM2&#10;RIK+XAbBHtPn5igEWgJDWh4nSdI8EgUMzLFMf5Fl+htJkiRpUxDL0hbFssmTMIhGDoVTEFGU9uHD&#10;h3FAzfyJJEmS9FeJr9tYuY2rObUnjXFKxit5XIrTUqAmSRLsFaRnjgBvPvDjMrcnmZqAL7fnOZIk&#10;PYYkQWaViLYvkSRJkjYJuRHyJJnBgbiWAbHEuAyaUYhGQRqDZxSkgce0MbEkSZKkuziZOBoZeyTW&#10;TiOmzsEeia8zXjnOVCxJ0j0L06QNkMAPSagSABLk0QgAc1uSr5IkLZMBuAzCpf+wD5EkSdI2SFzL&#10;4NiXL1/GwrTx1J2zJaccIh5mwIwleRVJkiRJjyN/nGVyycTaV1dXY2EaBWrE2sTeeawkSbAwTXrm&#10;ErwR4M1f5kjgNrjLZZKqJlYlSZUM1tFfLOpvJEmSpE2Rgy6SE0FmmmeQjMsMnNGQxxH7ZvY0SZIk&#10;SXeSI34sV3x0dPRw0DPxNEVpFxcXY5EasbckSWFhmrQBUjgQuZ4pcVNEkEI0EqsWFkiSlmn7iPQh&#10;6VMkSZKkTUNMmxg3cS0xLoNkzOLAfdzG6ezJm3BfTv0pSZIk6a8SX7dxNtoccnuZ2JrZ0ixKkyT9&#10;1TD8f6rs7qNaLlFHAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQB8Cvix3wAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYI3u0lLqol5KaWopyK0FcTbNvuahGbfhuw2Sf+925Me&#10;hxlmvslXk2nFQL1rLCPEswgEcWl1wxXC1+H96QWE84q1ai0TwpUcrIr7u1xl2o68o2HvKxFK2GUK&#10;ofa+y6R0ZU1GuZntiIN3sr1RPsi+krpXYyg3rZxH0VIa1XBYqFVHm5rK8/5iED5GNa4X8duwPZ82&#10;159D8vm9jQnx8WFav4LwNPm/MNzwAzoUgeloL6ydaBHmaQgiJGkC4mbHafQM4oiQLpYgi1z+P1D8&#10;AgAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1s&#10;LnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wq&#10;fillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yE&#10;SFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQU&#10;eDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPqoCdnDAgAAlwYA&#10;AA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAGNI59u3JwAA&#10;tycAABQAAAAAAAAAAAAAAAAAKQUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAh&#10;AHwK+LHfAAAACAEAAA8AAAAAAAAAAAAAAAAAEi0AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAI&#10;AAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAAAB4uAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5y&#10;ZWxzUEsFBgAAAAAGAAYAfAEAABEvAAAAAA==&#10;">
+                <v:rect id="Rectangle 223" style="position:absolute;left:58168;top:289;width:458;height:2065;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1030" filled="f" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCveU8hxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8aWoXRKtRZNdFj/5ZUG+P5tkWm5fSRFv99EYQ9jjMzG+Y6bw1pbhR7QrLCgb9CARx&#10;anXBmYK//W9vBMJ5ZI2lZVJwJwfz2Udniom2DW/ptvOZCBB2CSrIva8SKV2ak0HXtxVx8M62NuiD&#10;rDOpa2wC3JQyjqKhNFhwWMixou+c0svuahSsRtXiuLaPJiuXp9Vhcxj/7Mdeqe5nu5iA8NT6//C7&#10;vdYK4vgLXmfCEZCzJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCveU8hxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="3AF0BDD3" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+                      <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="29D6B04F" w14:textId="77777777">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:firstLine="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
-                <v:shape id="Picture 2929" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:-30;top:-40;width:75285;height:2193;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjeVpWxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6qaBiqauoaQWWj0ZpedH9pkEs2/D7jbG/nq3UPA4zMw3zCofTScGcr61rOB5loAg&#10;rqxuuVZwPHw8LUD4gKyxs0wKruQhX08eVphpe+E9DWWoRYSwz1BBE0KfSemrhgz6me2Jo3eyzmCI&#10;0tVSO7xEuOlkmiRzabDluNBgT0VD1bn8MQq6+vi92fHL7+bdbnnrquI6fJVKPU7Ht1cQgcZwD/+3&#10;P7WCdJku4e9NfAJyfQMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCjeVpWxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                  <v:imagedata r:id="rId16" o:title=""/>
+                <v:shape id="Picture 2929" style="position:absolute;left:-30;top:-40;width:75285;height:2193;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1031" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjeVpWxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6qaBiqauoaQWWj0ZpedH9pkEs2/D7jbG/nq3UPA4zMw3zCofTScGcr61rOB5loAg&#10;rqxuuVZwPHw8LUD4gKyxs0wKruQhX08eVphpe+E9DWWoRYSwz1BBE0KfSemrhgz6me2Jo3eyzmCI&#10;0tVSO7xEuOlkmiRzabDluNBgT0VD1bn8MQq6+vi92fHL7+bdbnnrquI6fJVKPU7Ht1cQgcZwD/+3&#10;P7WCdJku4e9NfAJyfQMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCjeVpWxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                  <v:imagedata o:title="" r:id="rId16"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6DB78B" w14:textId="520821ED" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="5F6DB78B" w14:textId="520821ED">
       <w:pPr>
         <w:spacing w:after="151" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1109"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Giltig från:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A7538B">
         <w:t>2026-00-00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701E2F3C" w14:textId="67A3B682" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w:rsidP="0079557B">
+    <w:p w:rsidR="00667CF1" w:rsidP="0079557B" w:rsidRDefault="008E0A8B" w14:paraId="701E2F3C" w14:textId="67A3B682">
       <w:pPr>
         <w:spacing w:after="151" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1109"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Giltig till:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5106FF51" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+    <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="5106FF51" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="3344" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00667CF1">
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="869" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70415945" w14:textId="77777777" w:rsidR="00147A0B" w:rsidRDefault="00147A0B">
+    <w:p w:rsidR="00147A0B" w:rsidRDefault="00147A0B" w14:paraId="70415945" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="310FB55E" w14:textId="77777777" w:rsidR="00147A0B" w:rsidRDefault="00147A0B">
+    <w:p w:rsidR="00147A0B" w:rsidRDefault="00147A0B" w14:paraId="310FB55E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09C949FC" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+  <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="09C949FC" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Rubrik: Omvårdnadsrutin – Rubriksättning</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0A2810EE" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+  <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="0A2810EE" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Dokument-ID: NU10093-1252922689-182</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3E1E3FC5" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+  <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="3E1E3FC5" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Version: 4.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5EF7404A" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+  <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="5EF7404A" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Rubrik: Omvårdnadsrutin – Rubriksättning</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4E6A318C" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+  <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="4E6A318C" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Dokument-ID: NU10093-1252922689-182</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5AFB9974" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+  <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="5AFB9974" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Version: 4.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D132972" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+  <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="4D132972" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Rubrik: Omvårdnadsrutin – Rubriksättning</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7329C5CA" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+  <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="7329C5CA" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Dokument-ID: NU10093-1252922689-182</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2495D7B6" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="008E0A8B">
+  <w:p w:rsidR="00667CF1" w:rsidRDefault="008E0A8B" w14:paraId="2495D7B6" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Version: 4.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2CF6BAC0" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="00667CF1">
+  <w:p w:rsidR="00667CF1" w:rsidRDefault="00667CF1" w14:paraId="2CF6BAC0" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FC41819" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="00667CF1">
+  <w:p w:rsidR="00667CF1" w:rsidRDefault="00667CF1" w14:paraId="5FC41819" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47C0A506" w14:textId="77777777" w:rsidR="00667CF1" w:rsidRDefault="00667CF1">
+  <w:p w:rsidR="00667CF1" w:rsidRDefault="00667CF1" w14:paraId="47C0A506" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F0C645B" w14:textId="77777777" w:rsidR="00147A0B" w:rsidRDefault="00147A0B">
+    <w:p w:rsidR="00147A0B" w:rsidRDefault="00147A0B" w14:paraId="4F0C645B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37EF74C2" w14:textId="77777777" w:rsidR="00147A0B" w:rsidRDefault="00147A0B">
+    <w:p w:rsidR="00147A0B" w:rsidRDefault="00147A0B" w14:paraId="37EF74C2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B587F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7525F10"/>
     <w:lvl w:ilvl="0" w:tplc="97F4ED8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1049" w:hanging="360"/>
       </w:pPr>
@@ -7839,53 +7807,54 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6089" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6809" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="727146180">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00667CF1"/>
     <w:rsid w:val="00013BA2"/>
     <w:rsid w:val="00027F5C"/>
     <w:rsid w:val="000633BC"/>
@@ -7906,163 +7875,176 @@
     <w:rsid w:val="00571035"/>
     <w:rsid w:val="005C28BD"/>
     <w:rsid w:val="005E4404"/>
     <w:rsid w:val="00667CF1"/>
     <w:rsid w:val="006F26E4"/>
     <w:rsid w:val="00705E30"/>
     <w:rsid w:val="007515E7"/>
     <w:rsid w:val="00786874"/>
     <w:rsid w:val="00794E87"/>
     <w:rsid w:val="0079557B"/>
     <w:rsid w:val="008B1F79"/>
     <w:rsid w:val="008E0A8B"/>
     <w:rsid w:val="009C591A"/>
     <w:rsid w:val="00A7538B"/>
     <w:rsid w:val="00A8291D"/>
     <w:rsid w:val="00A94F3F"/>
     <w:rsid w:val="00AB47F4"/>
     <w:rsid w:val="00AF4AB5"/>
     <w:rsid w:val="00B775B4"/>
     <w:rsid w:val="00BA5E31"/>
     <w:rsid w:val="00BD4E9B"/>
     <w:rsid w:val="00C4739B"/>
     <w:rsid w:val="00D37E75"/>
     <w:rsid w:val="00D6379E"/>
     <w:rsid w:val="00D96F0D"/>
+    <w:rsid w:val="033E9B3F"/>
+    <w:rsid w:val="1459CE41"/>
+    <w:rsid w:val="20774E51"/>
+    <w:rsid w:val="2C1FABE0"/>
+    <w:rsid w:val="49E3A9D5"/>
+    <w:rsid w:val="4A2F6616"/>
+    <w:rsid w:val="4AE6CCAF"/>
+    <w:rsid w:val="54DC2665"/>
+    <w:rsid w:val="638AFF41"/>
+    <w:rsid w:val="6E02013C"/>
+    <w:rsid w:val="6E3D5EDF"/>
+    <w:rsid w:val="770EAE61"/>
+    <w:rsid w:val="78767D58"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="24A2C620"/>
   <w15:docId w15:val="{2C1BD06F-535C-4177-8355-622159DE1748}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8218,52 +8200,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -8330,179 +8312,179 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="10" w:line="249" w:lineRule="auto"/>
       <w:ind w:left="699" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:ind w:left="699" w:hanging="10"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ingetavstnd">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00571035"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="699" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00507FE8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00705E30"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00093765"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su2334-682313357-961/surrogate" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\cared11\Desktop\01_GA_iLED%207_2018772_01_04_SE.book.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su2334-682313357-961/surrogate" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/sites/sy-nu-sty-operation-nu/Delade%20dokument/Forms/AllItems.aspx?id=%2Fsites%2Fsy%2Dnu%2Dsty%2Doperation%2Dnu%2FDelade%20dokument%2FiLED%207%20belysningssystem%2C%20bruksanvisning%2Epdf&amp;parent=%2Fsites%2Fsy%2Dnu%2Dsty%2Doperation%2Dnu%2FDelade%20dokument" TargetMode="External" Id="Rb65af7a52a1d49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -8753,73 +8735,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Omvårdnadsrutin – Operationslampor</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Caroline Edvardsson</lastModifiedBy>
-  <revision>12</revision>
+  <revision>22</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>