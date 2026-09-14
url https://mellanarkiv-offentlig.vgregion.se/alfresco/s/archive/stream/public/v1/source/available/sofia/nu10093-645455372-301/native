--- v0 (2025-12-13)
+++ v1 (2026-09-14)
@@ -17,80 +17,92 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9159" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9159"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C84B6B" w14:paraId="7375B166" w14:textId="77777777" w:rsidTr="00017329">
+      <w:tr w:rsidR="00C84B6B" w14:paraId="7375B166" w14:textId="77777777" w:rsidTr="00A60560">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9159" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54291CA9" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00017329">
+          <w:p w14:paraId="54291CA9" w14:textId="071B4EAC" w:rsidR="00C84B6B" w:rsidRPr="00FC45EA" w:rsidRDefault="00C84B6B" w:rsidP="00A60560">
             <w:pPr>
-              <w:pStyle w:val="Rubrik1"/>
+              <w:pStyle w:val="Heading1"/>
               <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00877EC7">
+            <w:r w:rsidRPr="00FC45EA">
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:noProof/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C7E3ACC" wp14:editId="11A291A8">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C7E3ACC" wp14:editId="11A291A8">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6518275</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>78740</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1244600" cy="222885"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="2" name="Textruta 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1244600" cy="222885"/>
                               </a:xfrm>
@@ -188,51 +200,51 @@
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="7C7E3ACC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Textruta 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
+                    <v:shape id="Textruta 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
                           <w:p w14:paraId="28EF18F2" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="003D37FD" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
@@ -266,682 +278,1081 @@
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>9427</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_1314629194"/>
             <w:bookmarkStart w:id="1" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00877EC7">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> THT – </w:t>
+            <w:r w:rsidRPr="00FC45EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotassisterad – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:t>rectus</w:t>
+            <w:r w:rsidRPr="00FC45EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>re</w:t>
+            </w:r>
+            <w:r w:rsidR="00492C80">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC45EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>tusdiastas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="483D51BE" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="003936FA" w:rsidRDefault="00C84B6B" w:rsidP="00017329">
+          <w:p w14:paraId="483D51BE" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="003936FA" w:rsidRDefault="00C84B6B" w:rsidP="00A60560">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05238BEC" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="05238BEC" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:right="1161"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FBB8592" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00E52E8F" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-      <w:r>
+    <w:p w14:paraId="3FBB8592" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Ny rutin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18000BA8" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00877EC7" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00877EC7">
+    <w:p w14:paraId="18000BA8" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bakgrund </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CBE8CC" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00E7490B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+    <w:p w14:paraId="54CBE8CC" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E7490B">
-        <w:rPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Abdominell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E7490B">
-        <w:rPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E7490B">
-        <w:rPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>rektusmuskeldiastas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E7490B">
-        <w:rPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> innebär en uttänjning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E7490B">
-        <w:rPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>linea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E7490B">
-        <w:rPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> alba med ökat avstånd mellan de raka bukmusklerna och</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7490B">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> genom operation återställs den raka magmuskelns ursprungliga läge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DAEBFDD" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">yfte </w:t>
+    <w:p w14:paraId="2DAEBFDD" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Syfte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24034E63" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-      <w:r>
+    <w:p w14:paraId="24034E63" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Att skapa goda och säkra rutiner för omhändertagande av patient vid robotassisterad ljumskbråcksoperation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE30249" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2DE30249" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
         <w:t>Vilka berörs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DB6795" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-      <w:r>
+    <w:p w14:paraId="78DB6795" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">All personal Operation </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Nu-sjukvården</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1421C0C2" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00877EC7" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00877EC7">
+    <w:p w14:paraId="1421C0C2" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
         <w:t>Premedicinering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEC8F3E" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+    <w:p w14:paraId="6DEC8F3E" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Alvedon 1g, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Targiniq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> 10mg, Arcoxia 120mg (om inga kontraindikationer) </w:t>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10mg, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Arcoxia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 120mg (om inga kontraindikationer) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27402347" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="27402347" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
         <w:t>Anestesiförslag</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6296280B" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+    <w:p w14:paraId="6296280B" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Anestesikort: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Intub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Ultiva</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t>/Sevofluran/</w:t>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sevofluran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Esmeron</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> alt </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358B1240" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+    <w:p w14:paraId="358B1240" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Intub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Ultiva</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Propfol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Esmeron</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3347FC70" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+    <w:p w14:paraId="3347FC70" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Robinul</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAC30B2" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+    <w:p w14:paraId="6BAC30B2" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Ondansetron</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D51EF7" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+    <w:p w14:paraId="47D51EF7" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Betapred, 2ml</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5611BEC6" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+    <w:p w14:paraId="5611BEC6" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Catapresan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="01D091FE" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+    <w:p w14:paraId="01D091FE" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Oxynorm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="397D6B81" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+    <w:p w14:paraId="397D6B81" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>PONV-profylax</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B92107B" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+    <w:p w14:paraId="1B92107B" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sugammadex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>vb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4D8EF648" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Ev läggs TAP-blockad av operatör</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008AF975" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="008AF975" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
         <w:t>Utrustning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E90B40D" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6E90B40D" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Standard, TOF, patientvärmare, V-sond på indikation – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>sonda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> pre- och postoperativt om v-sond inte används. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4058398E" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4058398E" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
         <w:t>Blodgruppering/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
         <w:t>Bastest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="13A4D215" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="13A4D215" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ja/ Nej </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351C2CC5" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="351C2CC5" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
         <w:t>Förberedelser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EE63CD" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="0087547F" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-      <w:r>
+    <w:p w14:paraId="14EE63CD" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tvättning från bröstben ned till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>symfys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>, samt brett ut med sidorna (där lägger operatören blockad).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187767F9" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00617B0A" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="187767F9" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Urinkateter sätts på förberedelserummet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DC6D49" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00877EC7" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00877EC7">
+    <w:p w14:paraId="37DC6D49" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
         <w:t>Praktiska råd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E595B58" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> i hö arm. Blodtrycksmanschett </w:t>
+    <w:p w14:paraId="1E595B58" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PVK i hö arm. Blodtrycksmanschett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>vä</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> arm. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Oraltub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> tejpas i hö mungipa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6511FFEE" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-      <w:r>
+    <w:p w14:paraId="6511FFEE" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kontrollera att operationsbordet är låst innan operationsstart. Sätt kontrollen till bordet i väggen under operationen. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Insufflerad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> koldioxid kan ge stigande EtCO2 vid behov öka ventilationen. Patienten måste vara väl muskelrelaxerad. Ge muskelrelaxantia innan operationsstart och om patienten stiger i TOF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9439CE" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="7E9439CE" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Använd ögonförband t.ex. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Cornea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Care. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177A86B4" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="528E6C66" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="528E6C66" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">Positionering </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE16A0F" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C81F41">
         <w:t>Patient</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAE9598" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+    <w:p w14:paraId="2EAE9598" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Armbord x 1 hö-sida, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>vä</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> arm längs med sidan - inbäddad, antiglidmadrass, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>benrem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (ej för hårt satt). Placera patienten så att operationsbordsleden hamnar vid höften. Benen tippas neråt och hela bordet tippas i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>trendelenburg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AADC161" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="005F07CD" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7AADC161" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
         <w:t>Operationsbord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E0AC48" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+    <w:p w14:paraId="76E0AC48" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00AD15E8" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD15E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Standardbord med fyrdelat benstöd. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243E44B6" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="003C777F" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003C777F">
+    <w:p w14:paraId="243E44B6" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Risker</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DECC05" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00CF4772" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...4 lines deleted...]
-        <w:t>Placera fjärrkontroll i vägghållaren under operationen. Operationsbordet måste vara låst.</w:t>
+    <w:p w14:paraId="03DECC05" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00AD15E8" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD15E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Konvertering till öppen kirurgi vid operationstekniskt svåra förhållanden. Patienten får inte röras/ förflyttas medan roboten är dockad till portarna. Placera fjärrkontroll i vägghållaren under operationen. Operationsbordet måste vara låst.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15457D63" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00877EC7" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00877EC7">
+    <w:p w14:paraId="15457D63" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00492C80" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Avslutning/postoperativt </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E800D4" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-      <w:r>
+    <w:p w14:paraId="25E800D4" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00AD15E8" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD15E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Då patienten skall vara väl muskelrelaxerad perioperativt, bör Sugammadex övervägas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507491E4" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
-      <w:r>
+    <w:p w14:paraId="507491E4" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00AD15E8" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD15E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Sätt på gördel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="230DBF9B" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B"/>
     <w:p w14:paraId="617C66BD" w14:textId="77777777" w:rsidR="00C84B6B" w:rsidRPr="00C10178" w:rsidRDefault="00C84B6B" w:rsidP="00C84B6B"/>
     <w:p w14:paraId="40AA233F" w14:textId="3AF2CD68" w:rsidR="009C6C0C" w:rsidRPr="00C84B6B" w:rsidRDefault="009C6C0C" w:rsidP="00C84B6B"/>
     <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="00C84B6B" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B252E4E" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB">
+    <w:p w14:paraId="1C878861" w14:textId="77777777" w:rsidR="00C1424C" w:rsidRDefault="00C1424C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F2D52CF" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB">
+    <w:p w14:paraId="6F9B318F" w14:textId="77777777" w:rsidR="00C1424C" w:rsidRDefault="00C1424C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00C69671" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB">
+    <w:p w14:paraId="55765E58" w14:textId="77777777" w:rsidR="00C1424C" w:rsidRDefault="00C1424C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -999,127 +1410,126 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00C84B6B" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00A60560" w:rsidP="00EC0A68">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -1192,60 +1602,60 @@
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="12" name="Bildobjekt 12">
@@ -1275,85 +1685,85 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33E93B35" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB"/>
+    <w:p w14:paraId="1FEC9980" w14:textId="77777777" w:rsidR="00C1424C" w:rsidRDefault="00C1424C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F2C5F5D" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB">
+    <w:p w14:paraId="1B0D8B22" w14:textId="77777777" w:rsidR="00C1424C" w:rsidRDefault="00C1424C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6D52E98D" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB">
+    <w:p w14:paraId="0AF1AB8E" w14:textId="77777777" w:rsidR="00C1424C" w:rsidRDefault="00C1424C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1383,100 +1793,100 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1509,51 +1919,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
@@ -2531,51 +2941,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3012,51 +3422,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3696,52 +4106,54 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B3DC2"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D3D91"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
@@ -3756,211 +4168,218 @@
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C43E6"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00300435"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00492C80"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00651247"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00784E6B"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007D3B44"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00883D2B"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
@@ -3979,224 +4398,234 @@
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A32A65"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A60560"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00AA0010"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD15E8"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF67E6"/>
     <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C1424C"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C84B6B"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF3CF1"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D77372"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC6147"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC2F8E"/>
+    <w:rsid w:val="00FC45EA"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="3E782E58"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4552,223 +4981,223 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik9Char"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -4846,610 +5275,610 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="001108C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
     <w:name w:val="Underrubrik VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -5480,81 +5909,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -5593,53 +6022,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -5713,53 +6142,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -5833,53 +6262,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -5929,53 +6358,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -6025,53 +6454,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -6107,53 +6536,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -6202,51 +6631,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -6290,51 +6719,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -6421,67 +6850,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -6525,206 +6954,206 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brdtext">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
-    <w:link w:val="BrdtextChar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
-    <w:name w:val="Brödtext Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Brdtext"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7083,73 +7512,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1882</Characters>
+  <Pages>1</Pages>
+  <Words>320</Words>
+  <Characters>1825</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2146</CharactersWithSpaces>
+  <CharactersWithSpaces>2141</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Robotassisterad THT - rectus diastas</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>1</revision>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>