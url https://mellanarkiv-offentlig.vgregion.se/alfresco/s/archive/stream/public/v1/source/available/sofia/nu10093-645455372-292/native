--- v0 (2025-12-13)
+++ v1 (2026-09-14)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5DF89E21" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:ind w:right="282"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
       <w:tr w:rsidR="0067488C" w14:paraId="50200FD4" w14:textId="77777777" w:rsidTr="00B140AB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -151,61 +151,59 @@
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="begin"/>
                                   </w:r>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                                   </w:r>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="separate"/>
                                   </w:r>
-                                  <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>14439</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="gramEnd"/>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="end"/>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
@@ -367,206 +365,225 @@
     </w:p>
     <w:p w14:paraId="7CFE0329" w14:textId="1F2DEFD1" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Vilka berörs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37CC2505" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:r>
         <w:t>All personal Operation NU-sjukvården</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DB504AA" w14:textId="3919708E" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Anestesiförslag </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1480AB0D" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
+    <w:p w14:paraId="7865AD14" w14:textId="77777777" w:rsidR="0004170C" w:rsidRDefault="0004170C" w:rsidP="0004170C">
       <w:pPr>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Premed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">; T Alvedon 1g, T </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Targiniq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> 10mg, T Arcoxia 120mg, T Omeprazol 40mg. </w:t>
+        <w:t xml:space="preserve"> 10mg, T </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Arcoxia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 120mg, T Omeprazol 40mg. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272EDB87" w14:textId="3B1123D4" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
+    <w:p w14:paraId="6FADDC96" w14:textId="77777777" w:rsidR="0004170C" w:rsidRDefault="0004170C" w:rsidP="0004170C">
       <w:pPr>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk159318144"/>
       <w:r>
         <w:t xml:space="preserve">Anestesikort: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Intub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">/PFE-Sevo </w:t>
+        <w:t>/ TIVA (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ultiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) alt </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA8A0A9" w14:textId="65225B8D" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
+    <w:p w14:paraId="7BF45E4D" w14:textId="77777777" w:rsidR="0004170C" w:rsidRDefault="0004170C" w:rsidP="0004170C">
       <w:pPr>
         <w:ind w:right="282" w:firstLine="1304"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Intub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>/ TIVA (</w:t>
+        <w:t>/TCI (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Ultiva</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">) alt </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t>)/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Intub</w:t>
+        <w:t>Sevo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="68054A05" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="00F046FD">
+    <w:p w14:paraId="68D29AE5" w14:textId="77777777" w:rsidR="0004170C" w:rsidRDefault="0004170C" w:rsidP="0004170C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="284"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Robinul 0,2mg/ml 1ml iv före induktion för minskad sekretion </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Robinul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 0,2mg/ml 1ml iv före induktion för minskad sekretion </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF5864C" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="00F046FD">
+    <w:p w14:paraId="728D24D2" w14:textId="77777777" w:rsidR="0004170C" w:rsidRDefault="0004170C" w:rsidP="0004170C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="284"/>
       </w:pPr>
       <w:r>
         <w:t>MAP &gt;70, Efedrin/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Fenylefrin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> som vasopressor i första hand, Noradrenalin kan övervägas.</w:t>
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vasopressor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i första hand, Noradrenalin kan övervägas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2DDB57" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="00F046FD">
+    <w:p w14:paraId="2BCA8021" w14:textId="77777777" w:rsidR="0004170C" w:rsidRDefault="0004170C" w:rsidP="0004170C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="284"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">PONV-profylax: Betametason och Ondansetron </w:t>
+        <w:t xml:space="preserve">PONV-profylax: Betametason och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ondansetron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D446841" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
+    <w:p w14:paraId="12A244F0" w14:textId="77777777" w:rsidR="0004170C" w:rsidRDefault="0004170C" w:rsidP="0004170C">
       <w:pPr>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Överväg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Klonidin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Catapresan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246062AD" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:ind w:right="282"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20B65141" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Utrustning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D57EC41" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="00650A24">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Standard. V-sond, patientvärmare, örontemp, grova PVK, KAD med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>timdiures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, eventuellt artärnål, PPV, TOF.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="010F3197" w14:textId="59836465" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
@@ -753,220 +770,204 @@
         <w:ind w:right="282"/>
       </w:pPr>
       <w:r>
         <w:t>Halv kilmadrass (som läggs på befintliga madrassen)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1CB73A" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:r>
         <w:t>1 skålad armskena</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AAE2109" w14:textId="77777777" w:rsidR="0067488C" w:rsidRPr="00507F5F" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:ind w:right="282"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00507F5F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Uppläggningsvagnen – som står i sänghallen innehåller:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45361E93" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="282"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> platta höga sidstöd</w:t>
+      <w:r>
+        <w:t>2 st platta höga sidstöd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="483FD21B" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="282"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> kilkuddar + 2 gröna handdukar</w:t>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>2 st kilkuddar + 2 gröna handdukar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536C3471" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="282"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>st</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> grå </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vadrem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> – magnet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7924BCB2" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="282"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>st</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> svart </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>benrem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1167FD37" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="282"/>
       </w:pPr>
       <w:r>
         <w:t>1 stor blå kudde till benen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D69E6E5" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="282"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> små kuddar</w:t>
+      <w:r>
+        <w:t>2 st små kuddar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42CBB6B5" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="282"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> förlängningsskena.</w:t>
+      <w:r>
+        <w:t>1 st förlängningsskena.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C2D1D97" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="282"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> smalt armstöd (till övre armen)</w:t>
+      <w:r>
+        <w:t>1 st smalt armstöd (till övre armen)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D4E98C" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="282"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>st</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>gelring</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> som kan användas till huvudet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48106278" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Håravkortning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379E81CB" w14:textId="77777777" w:rsidR="0067488C" w:rsidRDefault="0067488C" w:rsidP="0067488C">
       <w:pPr>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:r>
@@ -1027,77 +1028,77 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0067488C">
         <w:t xml:space="preserve"> innan väckning.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0067488C" w:rsidRPr="0067488C" w:rsidSect="00330F6A">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F5B505E" w14:textId="77777777" w:rsidR="0022334F" w:rsidRDefault="0022334F">
+    <w:p w14:paraId="3E243ADC" w14:textId="77777777" w:rsidR="00452E6A" w:rsidRDefault="00452E6A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B17EB84" w14:textId="77777777" w:rsidR="0022334F" w:rsidRDefault="0022334F">
+    <w:p w14:paraId="17CD995E" w14:textId="77777777" w:rsidR="00452E6A" w:rsidRDefault="00452E6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1FA58F44" w14:textId="77777777" w:rsidR="0022334F" w:rsidRDefault="0022334F">
+    <w:p w14:paraId="105CC330" w14:textId="77777777" w:rsidR="00452E6A" w:rsidRDefault="00452E6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1117,142 +1118,141 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VGR Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VGR Sans Medium">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00650A24" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -1330,51 +1330,51 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="005E541E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005E541E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1408,83 +1408,83 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D394F07" w14:textId="77777777" w:rsidR="0022334F" w:rsidRDefault="0022334F"/>
+    <w:p w14:paraId="50EF1A02" w14:textId="77777777" w:rsidR="00452E6A" w:rsidRDefault="00452E6A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E8A79B6" w14:textId="77777777" w:rsidR="0022334F" w:rsidRDefault="0022334F">
+    <w:p w14:paraId="59C88C5D" w14:textId="77777777" w:rsidR="00452E6A" w:rsidRDefault="00452E6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0719F2F6" w14:textId="77777777" w:rsidR="0022334F" w:rsidRDefault="0022334F">
+    <w:p w14:paraId="734211DC" w14:textId="77777777" w:rsidR="00452E6A" w:rsidRDefault="00452E6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0862B03E" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1562,51 +1562,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="788FEAC4" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="442E56B1" wp14:editId="40C096F2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1769,51 +1769,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3973,101 +3973,102 @@
   <w:num w:numId="14" w16cid:durableId="1621447758">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="771632992">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1513834274">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="249698029">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1007949876">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1277441264">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="0004170C"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
@@ -4142,50 +4143,51 @@
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00452E6A"/>
     <w:rsid w:val="00456456"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A2ADD"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
@@ -4320,50 +4322,51 @@
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A56163"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB4620"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
@@ -4491,51 +4494,51 @@
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6904,51 +6907,51 @@
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7287,70 +7290,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>392</Words>
-  <Characters>2659</Characters>
+  <Words>481</Words>
+  <Characters>2551</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3045</CharactersWithSpaces>
+  <CharactersWithSpaces>3026</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Robotassisterad rekonstruktion av uretär</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>