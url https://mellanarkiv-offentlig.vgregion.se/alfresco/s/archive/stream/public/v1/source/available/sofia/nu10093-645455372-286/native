--- v0 (2025-12-13)
+++ v1 (2026-10-06)
@@ -7,76 +7,76 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00382544" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Anestesirutin Bråckkirurgi NÄL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04FA5B41" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894"/>
     <w:p w14:paraId="138B6CE9" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00827B98">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DDF381" w14:textId="38649B30" w:rsidR="00142894" w:rsidRPr="00AE53FA" w:rsidRDefault="00827B98" w:rsidP="00827B98">
+    <w:p w14:paraId="2A67CA8F" w14:textId="77777777" w:rsidR="00976DEF" w:rsidRPr="00AE53FA" w:rsidRDefault="00976DEF" w:rsidP="00976DEF">
       <w:pPr>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r>
-        <w:t>Revidering under punkt 1:3 Robotassisterad laparoskopisk ljumskbråcksoperation</w:t>
+        <w:t xml:space="preserve">Revidering under: premedicinering samtliga avsnitt. Avsnitt 1:1 Avslut/postoperativt. Avsnitt 1:3 Utrustning och praktiska råd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BD3931C" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EBF8944" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r>
         <w:t xml:space="preserve">Begreppet ljumskbråck innefattar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>inguinala</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ljumskbråck och femoral</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
         <w:t xml:space="preserve">bråck. De vanligaste främre bukväggsbråcken är navelbråck, </w:t>
@@ -111,239 +111,219 @@
         <w:t>Innehåll</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C6DEE2" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="0025360D" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D330B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1. Ljumskbråck</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk167362242"/>
     </w:p>
-    <w:p w14:paraId="2C6145BE" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="007D330B" w:rsidRDefault="00000000" w:rsidP="00142894">
+    <w:p w14:paraId="2C6145BE" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="007D330B" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_1.1_Öppen_främre" w:history="1">
-        <w:r w:rsidR="00142894" w:rsidRPr="007D330B">
+        <w:r w:rsidRPr="007D330B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>1.1 Öppen främre plastik (Lichtenstein)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2ABD41FF" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="007D330B" w:rsidRDefault="00000000" w:rsidP="00142894">
+    <w:p w14:paraId="2ABD41FF" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="007D330B" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_1.2_Laparoskopiska_metoder" w:history="1">
-        <w:r w:rsidR="00142894" w:rsidRPr="007D330B">
+        <w:r w:rsidRPr="007D330B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>1.2 Laparoskopiska metoder (TEP, TAPP)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3999A16A" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="007D330B" w:rsidRDefault="00000000" w:rsidP="00142894">
+    <w:p w14:paraId="3999A16A" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="007D330B" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_1.3_Robotassisterad_laparoskopisk" w:history="1">
-        <w:r w:rsidR="00142894" w:rsidRPr="007D330B">
+        <w:r w:rsidRPr="007D330B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>1.3 Robotassisterad laparoskopisk ljumskbråcksoperation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55D227D0" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="0025360D" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D330B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2. Främre bukväggsbråck</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4E3B43" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00637C3A" w:rsidRDefault="00000000" w:rsidP="00142894">
+    <w:p w14:paraId="7A4E3B43" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00637C3A" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_2.1_Suturplastik" w:history="1">
-        <w:r w:rsidR="00142894" w:rsidRPr="00637C3A">
+        <w:r w:rsidRPr="00637C3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="0070C0"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">2.1 </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00142894" w:rsidRPr="00637C3A">
+        <w:r w:rsidRPr="00637C3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="0070C0"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Suturplastik</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26447E57" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00637C3A" w:rsidRDefault="00000000" w:rsidP="00142894">
+    <w:p w14:paraId="26447E57" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00637C3A" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_2.2_Nätplastik" w:history="1">
-        <w:r w:rsidR="00142894" w:rsidRPr="00637C3A">
+        <w:r w:rsidRPr="00637C3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="0070C0"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">2.2 </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00142894" w:rsidRPr="00637C3A">
+        <w:r w:rsidRPr="00637C3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="0070C0"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Nätplastik</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CAF92F8" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00637C3A" w:rsidRDefault="00000000" w:rsidP="00142894">
+    <w:p w14:paraId="2CAF92F8" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00637C3A" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_2.3_THT_(Trentino_1" w:history="1">
-        <w:r w:rsidR="00142894" w:rsidRPr="00637C3A">
+        <w:r w:rsidRPr="00637C3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="0070C0"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>2.3 THT (Trentino hernial technique)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66A5F2E2" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="007D330B" w:rsidRDefault="00000000" w:rsidP="00142894">
+    <w:p w14:paraId="66A5F2E2" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="007D330B" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="botox" w:history="1">
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00142894" w:rsidRPr="007D330B">
+        <w:r w:rsidRPr="007D330B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
-          <w:t>Preoperativ</w:t>
-[...17 lines deleted...]
-          <w:t>botoxinjektion</w:t>
+          <w:t>Preoperativ botoxinjektion</w:t>
         </w:r>
         <w:bookmarkStart w:id="1" w:name="_1._Ljumskbråck"/>
         <w:bookmarkEnd w:id="1"/>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0763AA30" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>1. Ljumskbråck</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15849E00" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="0025360D" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_1.1_Öppen_främre"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="0025360D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
@@ -377,70 +357,135 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="6303DFFC">
         <w:t xml:space="preserve"> då detta </w:t>
       </w:r>
       <w:r w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve">moment är mer </w:t>
       </w:r>
       <w:r w:rsidRPr="6303DFFC">
         <w:t xml:space="preserve">smärtsamt och </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">även </w:t>
       </w:r>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>svåråtkomligt</w:t>
       </w:r>
       <w:r w:rsidRPr="6303DFFC">
         <w:t xml:space="preserve"> med lokalanestesi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E449CD4" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r>
         <w:t>Spinalanestesi kan i vissa utvalda fall vara ett alternativ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694150C6" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="694150C6" w14:textId="586B9A16" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="00627F68">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Premedicinering</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00627F68">
+      <w:r w:rsidR="00A54D9C" w:rsidRPr="1AECBDC8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">Paracetamol 1g, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00627F68">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 5-10 mg, Etoricoxib 60-120 mg (om ej kontraindicerat)</w:t>
+      <w:r w:rsidR="00A54D9C" w:rsidRPr="1AECBDC8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Targiniq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A54D9C" w:rsidRPr="1AECBDC8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-10 mg, Etoricoxib &lt; 75 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A54D9C" w:rsidRPr="1AECBDC8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>år</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A54D9C" w:rsidRPr="1AECBDC8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 120 mg och ≥75 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A54D9C" w:rsidRPr="1AECBDC8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>år</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A54D9C" w:rsidRPr="1AECBDC8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60-90 mg (om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A54D9C" w:rsidRPr="1AECBDC8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A54D9C" w:rsidRPr="1AECBDC8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A54D9C" w:rsidRPr="1AECBDC8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kontraindicerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A54D9C" w:rsidRPr="1AECBDC8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C49B04" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="00086C52">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Anestesiförslag</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve">LA/NÖ-TCI </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>propofol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="49CEDC69">
@@ -490,123 +535,130 @@
       <w:r>
         <w:br/>
         <w:t>Standard. Sprutpump.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61FC89E5" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="00086C52">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Blodgruppering/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00086C52">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Bastest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:br/>
         <w:t>Nej/Nej</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3042FEA5" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="3042FEA5" w14:textId="64C9A2A6" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="00086C52">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Operationsbord/Läge</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D0B6E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>NÄL: Universalbord</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Universalbord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D0B6E">
         <w:rPr>
           <w:rStyle w:val="scxw38403346"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009D0B6E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009D0B6E">
         <w:rPr>
           <w:rStyle w:val="scxw38403346"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009D0B6E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009D0B6E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Benvärmare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152FBB5D" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="152FBB5D" w14:textId="2B3D5373" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="00086C52">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Avslut/Postoperativt</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="6303DFFC">
-[...3 lines deleted...]
-        <w:t>bråckblandning lokalt.</w:t>
+      <w:r w:rsidR="00395532">
+        <w:t xml:space="preserve">Operatör lägger vanligtvis bråckblandning lokalt. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00395532">
+        <w:t>Oxynorm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00395532">
+        <w:t xml:space="preserve"> iv ges innan operationsavslut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633393D5" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CBB434C" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -740,84 +792,105 @@
       </w:r>
       <w:r w:rsidRPr="00AE7125">
         <w:t xml:space="preserve">används </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">framför allt </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE7125">
         <w:t>vid bråckrecidiv, bilaterala bråck samt patienter som tidigare genom</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00AE7125">
         <w:t xml:space="preserve">gått kirurgi i nedre delen av buken där </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE7125">
         <w:t>adherenser</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE7125">
         <w:t xml:space="preserve"> kan förväntas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C358408" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="3C358408" w14:textId="50F03BD8" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="00627F68">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Premedicinering</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00627F68">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 5-10 mg, Etoricoxib 60-120 mg (om ej kontraindicerat)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D11081">
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D11081">
+        <w:t xml:space="preserve"> 1 g, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D11081">
+        <w:t>Targiniq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D11081">
+        <w:t xml:space="preserve"> 5-10 mg, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D11081">
+        <w:t>Etoricoxib</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D11081">
+        <w:t xml:space="preserve"> &lt; 75 år 120 mg och ≥75 år 60-90 mg (om ej kontraindicerat).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C17096F" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="00627F68">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Anestesiförslag</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00627F68">
-        <w:t xml:space="preserve">Intubation- Propofol/ </w:t>
+        <w:t xml:space="preserve">Intubation- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00627F68">
+        <w:t>Propofol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00627F68">
+        <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00627F68">
         <w:t>Remifentanil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00627F68">
         <w:t xml:space="preserve"> – TCI/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00627F68">
         <w:t>Sevofluran</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00627F68">
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00627F68">
         <w:t>Rokuronium</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4AD1E20E" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="00086C52">
@@ -873,385 +946,328 @@
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Operationsbord/Läge</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Valfritt operationsbord. Se praktiska råd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D372E5D" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="00086C52">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Förberedelser</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Håravkorta från naveln till båda ljumskar.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>KAD endast om operatören önskar det.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FA9B33" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00A80728">
+    <w:p w14:paraId="4C480467" w14:textId="4852614B" w:rsidR="005F3C19" w:rsidRDefault="00142894" w:rsidP="00142894">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>TEP:</w:t>
-[...157 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086C52">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik3Char"/>
+        </w:rPr>
+        <w:t>Praktiska råd</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A80728">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>TAPP:</w:t>
+        <w:t>TEP:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A80728">
         <w:rPr>
           <w:rStyle w:val="scxw107615025"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A80728">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00A80728">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00070586" w:rsidRPr="00A80728">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">20 grader tippad huvudända. Båda armar intill sidorna av kroppen, eventuellt </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A80728">
+        <w:t>Trendelenburg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00070586" w:rsidRPr="00A80728">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A80728">
+        <w:t xml:space="preserve">-läge med kontralaterala armen intill kroppen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00070586" w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skydda handen som ligger intill kroppen med en mössa eller dylikt. </w:t>
+      </w:r>
+      <w:r w:rsidR="00070586" w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:rStyle w:val="scxw107615025"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00070586" w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00070586" w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Benvärmare och dubbla benremmar.</w:t>
+      </w:r>
+      <w:r w:rsidR="00070586" w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:rStyle w:val="scxw107615025"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00070586" w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00070586" w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Vid bilateral TEP ligger båda armar längs med sidorna, instoppade i draglakan,</w:t>
+      </w:r>
+      <w:r w:rsidR="00070586" w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00070586" w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>skydda händerna med mössa eller dylikt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00070586" w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Använd förlängningar till infusionsaggregaten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00070586" w:rsidRPr="00A80728">
         <w:rPr>
           <w:rStyle w:val="scxw107615025"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A80728">
+      <w:r w:rsidR="00070586" w:rsidRPr="00A80728">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00A80728">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00A80728">
+      <w:r w:rsidR="00070586" w:rsidRPr="00A80728">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Ingen narkosbåge.</w:t>
+        <w:t>Placera tuben i mungipa (valfri sida) för att undvika kameravinkelns läge med risk för tubdislokation.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A80728">
         <w:rPr>
           <w:rStyle w:val="scxw107615025"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A80728">
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FA9B33" w14:textId="01DDC0C8" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+      <w:r w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>TAPP:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80728">
+        <w:rPr>
           <w:rStyle w:val="scxw107615025"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3120BF35" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+      <w:r w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20 grader tippad huvudända. Båda armar intill sidorna av kroppen, eventuellt vänster arm ut.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:rStyle w:val="scxw107615025"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80728">
+        <w:rPr>
+          <w:rStyle w:val="scxw107615025"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3120BF35" w14:textId="154AA4C6" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7209F9F7">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Avslut/Postoperativt</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Operatör lägger lokalanestesi i såret.</w:t>
-[...10 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:r w:rsidR="005F3C19">
+        <w:t xml:space="preserve">Operatör lägger lokalanestesi i såret. Ge smärtlindring med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F3C19">
+        <w:t>oxynorm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F3C19">
+        <w:t xml:space="preserve"> iv innan avslut. Operationen kan orsaka radierande smärta mot axel och övre delen av buken efter små perforationer som orsakas i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F3C19">
         <w:t>peritoneum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="005F3C19">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50541943" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894"/>
     <w:p w14:paraId="455A0458" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894"/>
     <w:p w14:paraId="2965781D" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894"/>
     <w:p w14:paraId="34BDC9B3" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894"/>
     <w:p w14:paraId="6FEFB7B5" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894"/>
     <w:p w14:paraId="5A67993B" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk167362371"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -1262,146 +1278,172 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_1.3_Robotassisterad_laparoskopisk"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="0025360D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.3 Robotassisterad laparoskopisk ljumskbråcksoperation</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="4C0B94C0" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627F68">
         <w:t>Premedicinering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735675B8" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 5-10 mg, Etoricoxib 60-120 mg (om ej kontraindicerat)</w:t>
+    <w:p w14:paraId="60AF9F84" w14:textId="77777777" w:rsidR="0089355D" w:rsidRPr="00627F68" w:rsidRDefault="0089355D" w:rsidP="0089355D">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1 g, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Targiniq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 5-10 mg, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Etoricoxib</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> &lt; 75 år 120 mg och ≥75 år 60-90 mg (om ej kontraindicerat).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56EF0A3B" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627F68">
         <w:t>Anestesiförslag</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B6852F9" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627F68">
-        <w:t>Intubation-Propofol/</w:t>
+        <w:t>Intubation-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00627F68">
+        <w:t>Propofol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00627F68">
+        <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00627F68">
         <w:t>Remifentanil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00627F68">
         <w:t xml:space="preserve"> TCI/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00627F68">
         <w:t>Sevofluran</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00627F68">
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00627F68">
         <w:t>Rocuronium</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00627F68">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C43F69E" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627F68">
         <w:t>Utrustning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3658F546" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="0025360D" w:rsidRDefault="00142894" w:rsidP="00142894">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00627F68">
+    <w:p w14:paraId="71B84A49" w14:textId="77777777" w:rsidR="008F7A7E" w:rsidRPr="0025360D" w:rsidRDefault="008F7A7E" w:rsidP="008F7A7E">
+      <w:r>
+        <w:t xml:space="preserve">Standard, v-sond, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>öronprob</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00627F68">
+      <w:r>
         <w:t xml:space="preserve"> till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00627F68">
+      <w:r>
         <w:t>pulsoximetri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00627F68">
-[...1 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, TOF, vanlig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>endotrachealtub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0DC64B29" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00627F68">
         <w:t>Blodgruppering/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00627F68">
         <w:t>Bastest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0B3E1760" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="00627F68">
         <w:t>Ja/Nej</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6813692E" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00627F68">
         <w:t>Operationsbord/Läge</w:t>
@@ -1430,355 +1472,370 @@
         <w:t>Förberedelser</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCC9C42" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="00627F68">
         <w:t>Håravkorta efter behov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60935BF4" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="00627F68">
         <w:t>KAD endast om operatören önskar det</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="103B8087" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627F68">
         <w:t>Praktiska råd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55BE6933" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="4D844CFB" w14:textId="77777777" w:rsidR="00B27328" w:rsidRPr="00627F68" w:rsidRDefault="00B27328" w:rsidP="00B27328">
       <w:r w:rsidRPr="00627F68">
         <w:t>Båda armarna längs med kroppen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D69F2D" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
-[...22 lines deleted...]
-    <w:p w14:paraId="73C85114" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="678A156B" w14:textId="77777777" w:rsidR="00B27328" w:rsidRPr="00627F68" w:rsidRDefault="00B27328" w:rsidP="00B27328">
+      <w:r>
+        <w:t>Två infarter i vänster arm, sätt märkta förlängningar på båda infarterna. Tag bort förlängningarna innan patienten lämnar salen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37649AB7" w14:textId="77777777" w:rsidR="00B27328" w:rsidRPr="00627F68" w:rsidRDefault="00B27328" w:rsidP="00B27328">
+      <w:r>
+        <w:t>TOF kan sättas på höger sida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29902716" w14:textId="77777777" w:rsidR="00B27328" w:rsidRPr="00627F68" w:rsidRDefault="00B27328" w:rsidP="00B27328">
+      <w:r>
+        <w:t>Patienten tippas med huvudet nedåt ca 12 grader. Provtippa efter sövning för att kolla ev. Glidning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A385135" w14:textId="77777777" w:rsidR="00B27328" w:rsidRPr="00627F68" w:rsidRDefault="00B27328" w:rsidP="00B27328">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627F68">
-[...24 lines deleted...]
-    <w:p w14:paraId="3BCE2C50" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
+      <w:r>
+        <w:t>Ingen narkosbåge, skapa i stället ett litet “tält”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D902C67" w14:textId="77777777" w:rsidR="00B27328" w:rsidRPr="00627F68" w:rsidRDefault="00B27328" w:rsidP="00B27328">
+      <w:r>
+        <w:t>Skydda huvudet med ett täcke. Inget värmetäcke behövs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F045691" w14:textId="77777777" w:rsidR="00B27328" w:rsidRPr="00627F68" w:rsidRDefault="00B27328" w:rsidP="00B27328">
+      <w:r>
+        <w:t xml:space="preserve">Använd vanlig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>endotrachealtub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> som vinklas bakåt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0479C8EE" w14:textId="77777777" w:rsidR="00B27328" w:rsidRPr="00627F68" w:rsidRDefault="00B27328" w:rsidP="00B27328">
+      <w:r>
+        <w:t>Noradrenalin endast vid behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F86DE10" w14:textId="0FBBF2E9" w:rsidR="00142894" w:rsidRPr="00386116" w:rsidRDefault="00B27328" w:rsidP="00386116">
       <w:r w:rsidRPr="00627F68">
         <w:t>Viktigt att patienten är väl muskelrelaxerad, följ TOF var 15:e minut. Mål: TOF 0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F86DE10" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
-[...7 lines deleted...]
-    <w:p w14:paraId="24020653" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00A80728" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="6E22E6BF" w14:textId="77777777" w:rsidR="00386116" w:rsidRPr="00A80728" w:rsidRDefault="00386116" w:rsidP="00386116">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A80728">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>OBS! Operationsbordsläget vid robotassisterad kirurgi är strängt förbjudet att rubba.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB95106" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00A80728" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="4BFB1B28" w14:textId="77777777" w:rsidR="00386116" w:rsidRPr="00A80728" w:rsidRDefault="00386116" w:rsidP="00386116">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A80728">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Operationsbordskontrollen skall efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A80728">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pådockning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A80728">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> vara låst och sitta i </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A80728">
+        <w:t xml:space="preserve"> vara låst och sitta i laddstation på väggen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4DAB6A" w14:textId="77777777" w:rsidR="00386116" w:rsidRPr="00A80728" w:rsidRDefault="00386116" w:rsidP="00386116">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>laddstation</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A80728">
+      </w:pPr>
+      <w:r w:rsidRPr="1AECBDC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> på väggen.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Normalefterlista"/>
+        <w:t xml:space="preserve">Vid incheckning namnges personerna som skall sköta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1AECBDC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A80728">
+        <w:t>avdockning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1AECBDC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid incheckning namnges personerna som skall sköta </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A80728">
+        <w:t xml:space="preserve"> i händelse av nödsituation, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1AECBDC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>avdockning</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A80728">
+        <w:t>vg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1AECBDC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> i händelse av nödsituation.</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="47A0B2D7" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="1AECBDC8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Akut </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="1AECBDC8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>avdockning</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="1AECBDC8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Versius.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="1AECBDC8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A0B2D7" w14:textId="42F0DEA9" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AF9B619" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58CBCEAC" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00387830" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_2.Främre_bukväggsbråck"/>
       <w:bookmarkStart w:id="7" w:name="_Hlk167362413"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>2. Främre bukväggsbråck</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC4846A" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00AE7125" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_2.1_Suturplastik"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00AE7125">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2.1 Suturplastik</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="17188784" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve">Öppen teknik. Övervägs vid primära bråck med bråckport mindre än 1 cm i diameter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23137E7D" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="23137E7D" w14:textId="1F65001B" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve">Ej behov av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>muskelrelaxantia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Larynxmask möjligt. Individuell bedömning utifrån aktuell patient.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00086C52">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Premedicinering</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="49CEDC69">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA4E0E">
         <w:t>Paracetamol</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="3DE84957" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA4E0E">
+        <w:t xml:space="preserve"> 1g, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA4E0E">
+        <w:t>Etoricoxib</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA4E0E">
+        <w:t xml:space="preserve"> &lt; 75 år 120 mg och ≥75 år 60-90 mg (om ej kontraindicerat).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE84957" w14:textId="0597B5AA" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="00086C52">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Anestesiförslag</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve">LM - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>fentanyl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>sevoflurane</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="49CEDC69">
-        <w:t xml:space="preserve"> el </w:t>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4E0E">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49CEDC69">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4E0E">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49CEDC69">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>remifentanil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>sevoflurane</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="135276D5" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00C814E2" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="62DDFBB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Utrustning</w:t>
       </w:r>
       <w:r w:rsidRPr="00C814E2">
@@ -1825,60 +1882,70 @@
         <w:t xml:space="preserve">NÄL: Universalbord. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="scxw53659571"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Benvärmare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F947CC1" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00F94E82" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="7F947CC1" w14:textId="73223F85" w:rsidR="00142894" w:rsidRPr="00F94E82" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="00086C52">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Avslut/Postoperativt</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Smärtlindring inför väckning. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E33B8">
+        <w:t xml:space="preserve">Smärtlindring med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E33B8">
+        <w:t>oxynorm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E33B8">
+        <w:t xml:space="preserve"> iv inför väckning</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E82F89D" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="01888CA9" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00AE7125" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
@@ -2124,109 +2191,132 @@
         <w:t xml:space="preserve">Drar </w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve">hop </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>fasciadefekt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve"> vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>rektusdiastas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FCAE3E" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="23FCAE3E" w14:textId="0D0DB0E8" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r w:rsidRPr="7209F9F7">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Premedicinering</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Paracetamol 1 g, </w:t>
-[...9 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004414B4">
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004414B4">
+        <w:t xml:space="preserve"> 1 g, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004414B4">
+        <w:t>Targiniq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004414B4">
+        <w:t xml:space="preserve"> 5-10 mg (ej opioid vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004414B4">
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004414B4">
+        <w:t xml:space="preserve"> EDA), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004414B4">
+        <w:t>Etoricoxib</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004414B4">
+        <w:t xml:space="preserve"> &lt; 75 år 120 mg och ≥75 år 60-90 mg (om ej kontraindicerat).</w:t>
+      </w:r>
+      <w:r w:rsidR="004414B4">
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A01ECA">
+      <w:r w:rsidR="004414B4" w:rsidRPr="1AECBDC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sublay</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve">: Ställningstagande till behov av T-EDA </w:t>
+      <w:r w:rsidR="004414B4">
+        <w:t>: Ställningstagande till behov av T-EDA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FB550D9" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r w:rsidRPr="7209F9F7">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Anestesiförslag</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Intub</w:t>
-[...3 lines deleted...]
-        <w:t>-Propofol/ TCI-</w:t>
+        <w:t>Intub-Propofol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/ TCI-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>remifentanil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>sevoflurane</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>rocuronium</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:br/>
       </w:r>
@@ -2271,244 +2361,226 @@
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A01ECA">
         <w:t>Ja/Nej</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="7209F9F7">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Förberedelser</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Håravkortning hela buken, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>descutantvättning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Preoperativ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>bladderscan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="59EB63E1" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="3663A0C8" w14:textId="06263FCC" w:rsidR="00142894" w:rsidRPr="003901A3" w:rsidRDefault="00142894" w:rsidP="003901A3">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00086C52">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Avslut/Postoperativt</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00A01ECA">
+      <w:bookmarkStart w:id="11" w:name="_2.3_THT_(Trentino"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk167362485"/>
+      <w:bookmarkStart w:id="13" w:name="_2.3_THT_(Trentino_1"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="00EB5906">
         <w:t>TAP-blockad av operatör eller anestesiolog.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A01ECA">
+      <w:r w:rsidR="00EB5906">
         <w:br/>
         <w:t xml:space="preserve">Smärtlindring inför väckning: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A01ECA">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A01ECA">
+      <w:r w:rsidR="00EB5906">
+        <w:t>oxynorm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EB5906">
         <w:t xml:space="preserve"> iv (ej vid EDA), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A01ECA">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A01ECA">
+      <w:r w:rsidR="00EB5906">
+        <w:t>klonidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EB5906">
         <w:t xml:space="preserve"> 1-1,5 µg/kg iv.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_2.3_THT_(Trentino"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="271BDDAB" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="007D330B" w:rsidRDefault="00142894" w:rsidP="00142894">
+    </w:p>
+    <w:p w14:paraId="271BDDAB" w14:textId="6062A39C" w:rsidR="00142894" w:rsidRPr="007D330B" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_2.3_THT_(Trentino_1"/>
-      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00AE7125">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.3 THT (Trentino </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE7125">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>hernial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE7125">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE7125">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>technique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE7125">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="7313A7C2" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="49CEDC69">
-        <w:t xml:space="preserve">Laparoskopisk </w:t>
+        <w:t>Laparoskopisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="49CEDC69">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>extraperitoneal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve"> approach för primära bråck med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>rektusdiastas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve">. Staplar ihop </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>rektusskidan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5417B7FC" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="5417B7FC" w14:textId="435B8704" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="00627F68">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Premedicinering</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00627F68">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 5-10 mg, Etoricoxib 60-120 mg (om ej kontraindicerat)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FD0C45">
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FD0C45">
+        <w:t xml:space="preserve"> 1 g, Targiniq5-10 mg, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FD0C45">
+        <w:t>Etoricoxib</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FD0C45">
+        <w:t xml:space="preserve"> &lt; 75 år 120 mg och ≥75 år 60-90 mg60-120 mg (om ej kontraindicerat)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CFA17CA" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:r w:rsidRPr="7209F9F7">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Anestesiförslag</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Intub</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">-Propofol/ </w:t>
+        <w:t>Intub-Propofol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Remifentanil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-TCI/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Sevoflurane</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Rocuronium</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:br/>
       </w:r>
@@ -2619,146 +2691,120 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="78DC7A7A" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D538BE9" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="08B9C575" w14:textId="77777777" w:rsidR="006D4441" w:rsidRDefault="00142894" w:rsidP="006D4441">
       <w:bookmarkStart w:id="14" w:name="_Hlk167362818"/>
       <w:bookmarkStart w:id="15" w:name="botox"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE7125">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Preoperativ</w:t>
-[...15 lines deleted...]
-        <w:t>botoxinjektion</w:t>
+        <w:t>Preoperativ botoxinjektion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="49CEDC69">
+      <w:r w:rsidR="006D4441" w:rsidRPr="49CEDC69">
         <w:t>Botulinum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="49CEDC69">
+      <w:r w:rsidR="006D4441" w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve"> toxin A (BTA) är ett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="49CEDC69">
+      <w:r w:rsidR="006D4441" w:rsidRPr="49CEDC69">
         <w:t>neurotoxin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="49CEDC69">
+      <w:r w:rsidR="006D4441" w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve"> som selektivt blockerar frisättningen av acetylkolin vid den presynaptiska </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="49CEDC69">
+      <w:r w:rsidR="006D4441" w:rsidRPr="49CEDC69">
         <w:t>kolinergiska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="49CEDC69">
+      <w:r w:rsidR="006D4441" w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve"> nerv</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006D4441">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="49CEDC69">
-[...11 lines deleted...]
-    <w:p w14:paraId="492B5192" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+      <w:r w:rsidR="006D4441" w:rsidRPr="49CEDC69">
+        <w:t xml:space="preserve">terminalen och orsakar en muskelparalys utan systempåverkan. Dess lokala muskelavslappnande effekt har börjat användas preoperativt inom bråckkirurgi för att förbättra möjligheterna till att åtgärda stora bråck och förenkla förslutning av bukväggen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D8BFF1" w14:textId="77777777" w:rsidR="006D4441" w:rsidRDefault="006D4441" w:rsidP="006D4441">
       <w:r w:rsidRPr="49CEDC69">
         <w:t>Studier har visat att BTA ökar muskellängden på den laterala bukväggsmuskulaturen med 3,2 cm på vardera sida och minskad muskeltjocklek med 1 cm</w:t>
       </w:r>
       <w:r w:rsidRPr="49CEDC69">
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve">. BTA injiceras pre-operativt 4 veckor innan planerat operationsdatum på kirurgmottagningen. Detta genomförs av kirurg ultraljudslett med nio kvaddar på vardera sida mittlinjen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE52568" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="6B48615B" w14:textId="77777777" w:rsidR="006D4441" w:rsidRDefault="006D4441" w:rsidP="006D4441">
       <w:r w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve">BTA är aktuellt främst inför THT hos kvinnor samt män som skall genomgå ärrbråcksplastik med förväntade svårigheter att försluta bukväggen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD8D8AD" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="52CBD3F9" w14:textId="77777777" w:rsidR="006D4441" w:rsidRPr="00627F68" w:rsidRDefault="006D4441" w:rsidP="006D4441">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="49CEDC69">
         <w:t>BTA anses vara säkert att administrera. De biverkningar som finns beskrivet är en subjektiv minskad förmåga till att ta djupa andetag, ryggsmärta och blåmärken från injektionsställen</w:t>
       </w:r>
       <w:r w:rsidRPr="49CEDC69">
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="49CEDC69">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00627F68">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00627F68">
@@ -2809,51 +2855,51 @@
         </w:rPr>
         <w:t>komplikationer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00627F68">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00627F68">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>beskrivna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00627F68">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFD5324" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="6BFD5324" w14:textId="708FD14B" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="006D4441">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="706B744D" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00AA3226" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA3226">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Referenser</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6559A149" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00AA3226" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
@@ -2949,227 +2995,226 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EEFC2FA" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F17EB7B" w14:textId="77777777" w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidRDefault="00142894" w:rsidP="00142894">
       <w:pPr>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627F68">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00142894" w:rsidRPr="00627F68" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="161FCF50" w14:textId="77777777" w:rsidR="003C0CD3" w:rsidRDefault="003C0CD3">
+    <w:p w14:paraId="292448FD" w14:textId="77777777" w:rsidR="00EB7260" w:rsidRDefault="00EB7260">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68D23921" w14:textId="77777777" w:rsidR="003C0CD3" w:rsidRDefault="003C0CD3">
+    <w:p w14:paraId="53761ED4" w14:textId="77777777" w:rsidR="00EB7260" w:rsidRDefault="00EB7260">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2235D9A6" w14:textId="77777777" w:rsidR="003C0CD3" w:rsidRDefault="003C0CD3">
+    <w:p w14:paraId="3792590B" w14:textId="77777777" w:rsidR="00EB7260" w:rsidRDefault="00EB7260">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -3248,63 +3293,63 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
@@ -3326,111 +3371,111 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F42804B" w14:textId="77777777" w:rsidR="003C0CD3" w:rsidRDefault="003C0CD3"/>
+    <w:p w14:paraId="20B74992" w14:textId="77777777" w:rsidR="00EB7260" w:rsidRDefault="00EB7260"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AB19000" w14:textId="77777777" w:rsidR="003C0CD3" w:rsidRDefault="003C0CD3">
+    <w:p w14:paraId="152CF850" w14:textId="77777777" w:rsidR="00EB7260" w:rsidRDefault="00EB7260">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="02973C7D" w14:textId="77777777" w:rsidR="003C0CD3" w:rsidRDefault="003C0CD3">
+    <w:p w14:paraId="77E27056" w14:textId="77777777" w:rsidR="00EB7260" w:rsidRDefault="00EB7260">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="43B18E6C" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="585D2248" w14:textId="77777777" w:rsidR="006D4441" w:rsidRDefault="006D4441" w:rsidP="006D4441">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0DB19CAE" w14:textId="77777777" w:rsidR="00142894" w:rsidRDefault="00142894" w:rsidP="00142894">
+    <w:p w14:paraId="07F8FDB3" w14:textId="77777777" w:rsidR="006D4441" w:rsidRDefault="006D4441" w:rsidP="006D4441">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B4E36BB" w14:textId="77777777" w:rsidR="0057277B" w:rsidRDefault="0057277B">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3454,104 +3499,104 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="67494335">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -3589,51 +3634,51 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00413A60">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="570FAFC0">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="570FAFC0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3660,92 +3705,92 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict w14:anchorId="742A04BD">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6113,51 +6158,51 @@
   <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1174536606">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="783623327">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="238755380">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
@@ -6165,511 +6210,540 @@
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00052D21"/>
     <w:rsid w:val="00053F9D"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00070586"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00142894"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B7344"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002E0295"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E33B8"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00386116"/>
+    <w:rsid w:val="003901A3"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00395532"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C0CD3"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="004414B4"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F3C19"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="00622872"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D4441"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00777E45"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827B98"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="0089355D"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F7A7E"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00976DEF"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009D0B6E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A54D9C"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A6787D"/>
     <w:rsid w:val="00A75F56"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA4E0E"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B27328"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
+    <w:rsid w:val="00C74222"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D11081"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E75420"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB5906"/>
     <w:rsid w:val="00EB6714"/>
+    <w:rsid w:val="00EB7260"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF7934"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FD0C45"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="1A23C9B4"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9182,51 +9256,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00142894"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw38403346">
     <w:name w:val="scxw38403346"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00142894"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw107615025">
     <w:name w:val="scxw107615025"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00142894"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw53659571">
     <w:name w:val="scxw53659571"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00142894"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9242,51 +9316,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-645455372-320/surrogate/Akut%20avdockning%20Versius.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -9575,73 +9649,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>8161</Characters>
+  <Pages>9</Pages>
+  <Words>1612</Words>
+  <Characters>8549</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9681</CharactersWithSpaces>
+  <CharactersWithSpaces>10141</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Anestesirutin bråckkirurgi NÄL</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>1</revision>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>