--- v0 (2025-12-13)
+++ v1 (2026-09-20)
@@ -6,55 +6,55 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="009F3DCA" w:rsidP="00737242" w:rsidRDefault="009F3DCA" w14:paraId="21A099E8" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567" w:right="424"/>
         <w:sectPr w:rsidR="009F3DCA" w:rsidSect="009F3DCA">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
     </w:p>
     <w:p w:rsidRPr="009F3DCA" w:rsidR="009F3DCA" w:rsidP="00737242" w:rsidRDefault="009F3DCA" w14:paraId="3CF1EAD0" w14:textId="58076C3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="424"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -306,73 +306,70 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="424"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3DCA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009F3DCA" w:rsidR="009F3DCA" w:rsidP="00737242" w:rsidRDefault="009F3DCA" w14:paraId="0C1D9102" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="424"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="009F3DCA" w:rsidR="009F3DCA" w:rsidP="00737242" w:rsidRDefault="00746783" w14:paraId="6550AFE6" w14:textId="3D7BF58D">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="567" w:right="-1136"/>
       </w:pPr>
-      <w:r w:rsidR="00746783">
-        <w:rPr/>
+      <w:r>
         <w:t>Perifer k</w:t>
       </w:r>
       <w:r w:rsidR="009F3DCA">
-        <w:rPr/>
-[...8 lines deleted...]
-        <w:t>trombektomi mm</w:t>
+        <w:t xml:space="preserve">ärlkirurgi – bypass, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>trombektomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mm</w:t>
       </w:r>
       <w:r w:rsidRPr="2F723AAD" w:rsidR="009F3DCA">
         <w:rPr>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009F3DCA" w:rsidR="009F3DCA" w:rsidP="00737242" w:rsidRDefault="009F3DCA" w14:paraId="6378F0E8" w14:textId="02A17BDC">
       <w:pPr>
         <w:spacing w:after="55" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="424"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3DCA">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E86B891" wp14:editId="1B64BC88">
                 <wp:extent cx="5749290" cy="12065"/>
                 <wp:effectExtent l="4445" t="0" r="0" b="1905"/>
                 <wp:docPr id="1" name="Group 1"/>
                 <wp:cNvGraphicFramePr>
@@ -466,789 +463,894 @@
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="0" cap="flat">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="127000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:group id="Group 1" style="width:452.7pt;height:.95pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="57494,121" o:spid="_x0000_s1026" w14:anchorId="2C6866E4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaGns+RwMAAGkJAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zAMfR+wfxD0OGD1pWmzGHWKoV2L&#10;Ad1WoN4HKLJ8wWzLk5Q43dePlC9VWiTNujw4knV0RPJQpC8ut3VFNkLpUjYxDU58SkTDZVo2eUx/&#10;JjcfP1GiDWtSVslGxPRRaHq5fP/uomsjEcpCVqlQBEgaHXVtTAtj2sjzNC9EzfSJbEUDi5lUNTMw&#10;VbmXKtYBe115oe+fe51UaaskF1rD2+t+kS4tf5YJbn5kmRaGVDEF24x9Kvtc4dNbXrAoV6wtSj6Y&#10;wd5gRc3KBg6dqK6ZYWStyhdUdcmV1DIzJ1zWnsyykgvrA3gT+M+8uVVy3Vpf8qjL2ylMENpncXoz&#10;Lf++uVXtQ3uveutheCf5Lw1x8bo2j9x1nOc9mKy6bzIFPdnaSOv4NlM1UoBLZGvj+zjFV2wN4fDy&#10;bD5bhAuQgcNaEPrnZ338eQEivdjFiy/OvlkwH/cFixD3eSzqD7WGDoah8JBJ+ilY+v+C9VCwVlgN&#10;NAbjXpEyjWlIScNq8N8uk2Duz9AkPBtAYzi1G0tnBWEaQv72KB6IBov4WptbIa0cbHOnTZ/kKYys&#10;yOlgewJKZHUF+f7BIz7pCOqDzAN+hAU7sIIE4aAApPvEBRGZuAae/YynDtgnexhnDuhVxjMHbO3b&#10;x3ruAA/4DMk2uXOQD+rbBDzAt9iB7fE4OFaQoxQJ/kmSwNXkhcdw1/Ixf1gxphTfNkNOwYgwLPm+&#10;LQat1HidMcHgpifBcF0BhQm4BwzmIvj0KDAkB4JtAQHjDjOD5gi2if0qGARF8MI1o980+KqgqWA7&#10;SVAuaChJAHJAS0kw4NBUEgilvUEtMxgqdBmHpOsroL27BRZAvEa4WsuNSKTFmWdlEE5+Wq0aFzXe&#10;VjTXNjLAjojxv7V8LrI/Fezbi+5FOxa3ezKQoquWfXIfXrolScuqTG/KqkKHtcpXV5UiG4YN2v6G&#10;wO/AKps4jcRto+22Q/WFtK+8K5k+QlFVsu/y8FUCg0KqP5R00OFjqn+vmRKUVF8b6AqLYDZDBe1k&#10;djYPYaLclZW7whoOVDE1FBIdh1cGZrBl3aoyL+CkwGrZyM/QErMSiy40Jh31Vg0TaEx2ZPs5jHY+&#10;GNy5RT19IS3/AgAA//8DAFBLAwQUAAYACAAAACEAvy9q7doAAAADAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm91ErdiYTSlFPRXBVhBv0+w0Cc3Ohuw2Sf+9oxe9PBje471v8uXk&#10;WjVQHxrPBtJZAoq49LbhysDH7uXmEVSIyBZbz2TgTAGWxeVFjpn1I7/TsI2VkhIOGRqoY+wyrUNZ&#10;k8Mw8x2xeAffO4xy9pW2PY5S7lp9myQP2mHDslBjR+uayuP25Ay8jjiu7tLnYXM8rM9fu/nb5yYl&#10;Y66vptUTqEhT/AvDD76gQyFMe39iG1RrQB6JvyreIpnfg9pLaAG6yPV/9uIbAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAGhp7PkcDAABpCQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAvy9q7doAAAADAQAADwAAAAAAAAAAAAAAAAChBQAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKgGAAAAAA==&#10;">
                 <v:shape id="Shape 1704" style="position:absolute;width:57494;height:121;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5749417,12192" o:spid="_x0000_s1027" fillcolor="black" stroked="f" strokeweight="0" path="m,l5749417,r,12192l,12192,,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBfocjovwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Lq8Iw&#10;EIX3gv8hjOBOU7sQrUZRwYsLXfjYuBua6QObSW1ytf57IwguD+fxcebL1lTiQY0rLSsYDSMQxKnV&#10;JecKLuftYALCeWSNlWVS8CIHy0W3M8dE2ycf6XHyuQgj7BJUUHhfJ1K6tCCDbmhr4uBltjHog2xy&#10;qRt8hnFTyTiKxtJgyYFQYE2bgtLb6d8ECO+nGd1Ts8P4sM5Gf9dtWV+V6vfa1QyEp9b/wt/2TiuI&#10;4XMl3AC5eAMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBfocjovwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path textboxrect="0,0,5749417,12192" arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5749417,0;5749417,12192;0,12192;0,0" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E66133" w:rsidR="00572CD8" w:rsidP="2F723AAD" w:rsidRDefault="00572CD8" w14:paraId="22C0C33E" w14:textId="5399D4C5">
+    <w:p w:rsidRPr="00E66133" w:rsidR="00572CD8" w:rsidP="2F723AAD" w:rsidRDefault="009F3DCA" w14:paraId="22C0C33E" w14:textId="7A198499">
       <w:pPr>
         <w:spacing w:after="194" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="424"/>
         <w:rPr>
-          <w:rStyle w:val="Heading2Char"/>
+          <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2F723AAD" w:rsidR="009F3DCA">
+      <w:r w:rsidRPr="7681E8B5" w:rsidR="00572CD8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:rStyle w:val="Heading2Char"/>
+          <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Revidering i denna version </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009F3DCA" w:rsidR="00572CD8" w:rsidP="00737242" w:rsidRDefault="00CB32EE" w14:paraId="4CC06AA7" w14:textId="3B509C56">
+    <w:p w:rsidRPr="009F3DCA" w:rsidR="00A200CF" w:rsidP="00A200CF" w:rsidRDefault="00A200CF" w14:paraId="55528587" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="424"/>
       </w:pPr>
       <w:r>
-        <w:t>Revidering under rubrik: Bakgrund, Anestesiförslag</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Ändrad titel.</w:t>
+        <w:t>Revidering under rubrik: Anestesiförslag, Utrustning</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="363EF61D" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="5A0391C2" w14:textId="77777777">
+    <w:p w:rsidR="00872D15" w:rsidP="00872D15" w:rsidRDefault="00872D15" w14:paraId="11EEAEE3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="251"/>
         <w:ind w:left="567" w:right="175"/>
       </w:pPr>
       <w:r>
-        <w:t>Kärlkirurgi vid extremitetsischemi syftar till revaskularisering och innefattar flera olika ingrepp.</w:t>
+        <w:t xml:space="preserve">Kärlkirurgi vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>extremitetsischem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i syftar till revaskularisering och innefattar flera olika ingrepp.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="55FB9D23" w14:textId="77777777">
+    <w:p w:rsidR="00872D15" w:rsidP="00872D15" w:rsidRDefault="00872D15" w14:paraId="0CB7EB06" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="251"/>
         <w:ind w:left="567" w:right="175"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienterna har ofta omfattande komorbiditet (diabetes, ischemisk hjärtsjukdom, KOL, njursvikt)  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="03F7E6C8" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Syfte </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="1CB75030" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="175"/>
       </w:pPr>
       <w:r w:rsidRPr="370E8525">
-        <w:t xml:space="preserve">Säkert omhändertagande av patient som ska kärlopereras. </w:t>
+        <w:t xml:space="preserve">Säkert omhändertagande av patient som ska </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="370E8525">
+        <w:t>kärlopereras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="370E8525">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="10252C20" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vilka berörs </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009F3DCA" w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="7D1A7733" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="175"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3DCA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Anestesi- och operationssjuksköterskor, anestesiläkare och undersköterskor, Operation NU-sjukvården. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="4E9E3963" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Anestesiförslag </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005A5D78" w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="3A256BD3" w14:textId="17318378">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0" w:firstLine="567"/>
       </w:pPr>
       <w:r w:rsidRPr="04F4DE23">
         <w:t>Premedicinering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A5D78" w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="48A64822" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="005A5D78" w:rsidR="00E101E0" w:rsidP="00E101E0" w:rsidRDefault="00E101E0" w14:paraId="1F81418B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:right="0"/>
+        <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Alvedon.</w:t>
+        <w:t>Alvedon</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A5D78" w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="2E2A08F5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="005A5D78" w:rsidR="00E101E0" w:rsidP="00E101E0" w:rsidRDefault="00E101E0" w14:paraId="3CBC39A7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:right="0"/>
-      </w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Oxycontin kan ges om inte patienten kan få EDA</w:t>
+        <w:t>Targiniq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kan ges om patienten inte kan få EDA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="5DAE0990" w14:textId="77777777">
+    <w:p w:rsidR="00E101E0" w:rsidP="00E101E0" w:rsidRDefault="00E101E0" w14:paraId="1BFC9270" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="529992CC" w14:textId="1DC48510">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="04F4DE23">
+    <w:p w:rsidR="00E101E0" w:rsidP="7681E8B5" w:rsidRDefault="00E101E0" w14:paraId="438A9333" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
         <w:t>Anestesikort</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="0D48F7ED" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00E101E0" w:rsidP="7681E8B5" w:rsidRDefault="00E101E0" w14:paraId="363DF46E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5668"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1276" w:right="0"/>
-[...2 lines deleted...]
-        <w:t>Spinal och EDA med kateter (SpEDA) + sedering.</w:t>
+        <w:ind w:left="720" w:right="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t>Spinal och EDA med kateter (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t>SpEDA</w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t>) + sedering.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="006916E6" w:rsidRDefault="007E7DAA" w14:paraId="58A21DC1" w14:textId="30572EE7">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00E101E0" w:rsidP="7681E8B5" w:rsidRDefault="00E101E0" w14:paraId="01D6DED4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:right="0"/>
-[...2 lines deleted...]
-        <w:t>Marcain spinal 5 mg/ml för spinalt bruk</w:t>
+        <w:ind w:left="1004" w:right="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t>Marcain</w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> spinal 5 mg/ml för spinalt bruk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="006916E6" w:rsidRDefault="007E7DAA" w14:paraId="380013E3" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00E101E0" w:rsidP="7681E8B5" w:rsidRDefault="00E101E0" w14:paraId="2B2F2DB4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:right="0"/>
-[...2 lines deleted...]
-        <w:t>Carbocain 20mg/ml m adrenalin för testdos i EDA</w:t>
+        <w:ind w:left="1004" w:right="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t>Carbocain</w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> 20mg/ml m adrenalin för </w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t>testdos</w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> i EDA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="006916E6" w:rsidRDefault="007E7DAA" w14:paraId="7607C381" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00E101E0" w:rsidP="7681E8B5" w:rsidRDefault="00E101E0" w14:paraId="4BF91F32" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="1004" w:right="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
         <w:t xml:space="preserve">Överväg sedering med </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="04F4DE23">
+      <w:hyperlink r:id="Rcc768eaeb349499e">
+        <w:r w:rsidRPr="7681E8B5" w:rsidR="00E101E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Dexdor</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve"> som alternativ till Propofol</w:t>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> som alternativ till </w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t>Propofol</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="006916E6" w:rsidRDefault="007E7DAA" w14:paraId="22E4161D" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00E101E0" w:rsidP="7681E8B5" w:rsidRDefault="00E101E0" w14:paraId="2F2E929D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="1004" w:right="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
         <w:t>Noradrenalin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="006916E6" w:rsidRDefault="007E7DAA" w14:paraId="23311FE4" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00E101E0" w:rsidP="7681E8B5" w:rsidRDefault="00E101E0" w14:paraId="28BB5585" w14:textId="120E8EC7">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:right="0"/>
-[...2 lines deleted...]
-        <w:t>Vid behov av uppstart av EDA under op, oftast efter 2-4 timmar, ge Carbocain 20mg/ml efter behov, ofta 5-6 ml som får upprepas en gång per timme.</w:t>
+        <w:ind w:left="1004" w:right="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t xml:space="preserve">Vid behov av uppstart av EDA under </w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t xml:space="preserve">, oftast efter 2-4 timmar, ge </w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t>Carbocain</w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> 20mg/ml efter behov, ofta </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4BF0">
+        <w:rPr/>
+        <w:t>5–6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> ml som får upprepas en gång per timme.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="006916E6" w:rsidRDefault="007E7DAA" w14:paraId="2EA14100" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00E101E0" w:rsidP="7681E8B5" w:rsidRDefault="00E101E0" w14:paraId="35CCA9E8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:right="0"/>
-[...2 lines deleted...]
-        <w:t>Ropivakain 2 mg/ml i EDA postoperativt.</w:t>
+        <w:ind w:left="1004" w:right="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t>Ropivakain</w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> 2 mg/ml i EDA postoperativt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="7B47684D" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00E101E0" w:rsidP="7681E8B5" w:rsidRDefault="00E101E0" w14:paraId="079EF3EA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5668"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1276" w:right="0"/>
-[...2 lines deleted...]
-        <w:t>Vid kontraindikation mot ryggbedövning LM alt intubationsnarkos med remifentanil och sevofluran som underhåll</w:t>
+        <w:ind w:left="720" w:right="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t xml:space="preserve">Vid kontraindikation mot ryggbedövning LM alt intubationsnarkos med </w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t>remifentanil</w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t>sevofluran</w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> som underhåll</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="7D3F893B" w14:textId="24ED932E">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>Utrustning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="1ACABE8A" w14:textId="77777777">
+    <w:p w:rsidR="002A6AB5" w:rsidP="002A6AB5" w:rsidRDefault="002A6AB5" w14:paraId="5B85D5D5" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
-        <w:t>Standard. Värmemobil. Tempmätning. Warmcloud halvkropp. Hälskydd. Brauns volympump för noradrenalin. Timdiures. Ev artärtryckset m kabel och tryckplatta.</w:t>
+        <w:t xml:space="preserve">Standard. Värmemobil. Tempmätning. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Warmcloud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> halvkropp. Hälskydd. Brauns volympump för noradrenalin. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Timdiures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>artärtryckset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> m kabel och tryckplatta. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7DAA" w:rsidP="008764F5" w:rsidRDefault="007E7DAA" w14:paraId="599AFFB2" w14:textId="5321174B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="009F3DCA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Blodgruppering/bastest  </w:t>
+        <w:t>Blodgruppering/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bastest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009F3DCA" w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="634EC943" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="175"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3DCA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja/ja </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="519808CC" w14:textId="6F1E9493">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Praktiska råd </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009542A6" w:rsidR="007E7DAA" w:rsidP="006916E6" w:rsidRDefault="007E7DAA" w14:paraId="20F14EA5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="009542A6" w:rsidR="00464F19" w:rsidP="00464F19" w:rsidRDefault="00464F19" w14:paraId="3EC8072D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="175"/>
       </w:pPr>
       <w:r>
-        <w:t>Patienten körs i säng till Hybridsalen där överflytt till op.bord sker.</w:t>
+        <w:t xml:space="preserve">Patienten körs i säng till Hybridsalen där </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>överflytt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>op.bord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sker.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="006916E6" w:rsidRDefault="007E7DAA" w14:paraId="6462D3E6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00464F19" w:rsidP="00464F19" w:rsidRDefault="00464F19" w14:paraId="1AC82E21" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="175"/>
       </w:pPr>
       <w:r>
         <w:t>Grov PVK helst i höger arm då pumpar ställs på hö sida.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="006916E6" w:rsidRDefault="007E7DAA" w14:paraId="3E681517" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00464F19" w:rsidP="00464F19" w:rsidRDefault="00464F19" w14:paraId="0C9E673B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="175"/>
       </w:pPr>
       <w:r>
-        <w:t>Patienterna skall vara välhydrerade.</w:t>
+        <w:t xml:space="preserve">Patienterna skall vara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>välhydrerade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00994D6A" w:rsidR="007E7DAA" w:rsidP="006916E6" w:rsidRDefault="007E7DAA" w14:paraId="39FDFAD5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00994D6A" w:rsidR="00464F19" w:rsidP="00464F19" w:rsidRDefault="00464F19" w14:paraId="33EB0199" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="175"/>
       </w:pPr>
       <w:r>
         <w:t>Målblodtryck efter ordination anestesiolog och kärlkirurg.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="006916E6" w:rsidRDefault="007E7DAA" w14:paraId="2EAEFB3C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00464F19" w:rsidP="00464F19" w:rsidRDefault="00464F19" w14:paraId="59A92924" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="175"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontrollera antibiotikaordination och ge preoperativt.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00881045" w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="30B8DAA6" w14:textId="0336C5B0">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Operationsbord/läge </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="4337F1F0" w14:textId="77777777">
+    <w:p w:rsidR="00711412" w:rsidP="00711412" w:rsidRDefault="00711412" w14:paraId="534AA82E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="175"/>
       </w:pPr>
       <w:r>
-        <w:t>Magnusbord med lång topp. Armarna i armskenor. Huvudet mot dörren om inte kirurger anger annat.</w:t>
+        <w:t>Magnusbord med lång topp. Armarna i armskenor. Huvudet mot dörren om inte operatören anger annat.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="54495D47" w14:textId="54939D1E">
+    <w:p w:rsidR="00711412" w:rsidP="00711412" w:rsidRDefault="00711412" w14:paraId="7222C32D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="175"/>
       </w:pPr>
       <w:r>
-        <w:t>Slida op bordet max mot salens ingång.</w:t>
+        <w:t>Slida operationsbordet max mot salens ingång.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="1D8C4583" w14:textId="77777777">
+    <w:p w:rsidR="00711412" w:rsidP="00711412" w:rsidRDefault="00711412" w14:paraId="3AA686B7" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567" w:right="175"/>
       </w:pPr>
       <w:r>
-        <w:t>Om röntgen skall göras fäll in vänster armbord.</w:t>
+        <w:t xml:space="preserve">Om röntgen skall göras fälls vänster </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>armbord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in för att göra plats för C-bågen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="6A80D73B" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">KAD </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="6BCDF0FC" w14:textId="77777777">
+    <w:p w:rsidR="0026069D" w:rsidP="0026069D" w:rsidRDefault="0026069D" w14:paraId="21BBA1C1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="231"/>
         <w:ind w:left="567" w:right="175"/>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">KAD sätts på operationssalen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7DAA" w:rsidP="00737242" w:rsidRDefault="007E7DAA" w14:paraId="500E88A0" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Postoperativt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="008764F5" w:rsidRDefault="007E7DAA" w14:paraId="76B9F95B" w14:textId="2B8ED891">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="004D4BF0" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="29639773">
       <w:pPr>
         <w:spacing w:after="231"/>
         <w:ind w:left="567" w:right="175"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E66133">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="004D4BF0">
+        <w:rPr/>
+        <w:t>Kvarligger på UVA över natt för cirkulation/blödningskontroll och fortsatt fasta ordineras.</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="009F3DCA">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F42701" w:rsidRDefault="00F42701" w14:paraId="7EBF710B" w14:textId="77777777">
+    <w:p w:rsidR="00AA75CA" w:rsidRDefault="00AA75CA" w14:paraId="479653F9" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F42701" w:rsidRDefault="00F42701" w14:paraId="438B76EF" w14:textId="77777777">
+    <w:p w:rsidR="00AA75CA" w:rsidRDefault="00AA75CA" w14:paraId="0EB5C170" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00F42701" w:rsidRDefault="00F42701" w14:paraId="3FC73B3F" w14:textId="77777777">
+    <w:p w:rsidR="00AA75CA" w:rsidRDefault="00AA75CA" w14:paraId="0EADC597" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -1259,54 +1361,54 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1457109383" name="Bildobjekt 1457109383">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -1337,76 +1439,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F42701" w:rsidRDefault="00F42701" w14:paraId="793DD0DB" w14:textId="77777777"/>
+    <w:p w:rsidR="00AA75CA" w:rsidRDefault="00AA75CA" w14:paraId="1FA62BC2" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F42701" w:rsidRDefault="00F42701" w14:paraId="4963A4D0" w14:textId="77777777">
+    <w:p w:rsidR="00AA75CA" w:rsidRDefault="00AA75CA" w14:paraId="4D7E8083" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00F42701" w:rsidRDefault="00F42701" w14:paraId="10BA187A" w14:textId="77777777">
+    <w:p w:rsidR="00AA75CA" w:rsidRDefault="00AA75CA" w14:paraId="06B928B8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -1481,54 +1583,54 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1691,51 +1793,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2308,153 +2410,153 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15B8A18F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
-    <w:lvl w:ilvl="0" w:tplc="9CCCE86E">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="76F0468A">
+        <w:ind w:left="164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9CBA33DE">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="3F669060">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="1878145C">
+        <w:ind w:left="2324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8C982A88">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="209A26D2">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="BAC80902">
+        <w:ind w:left="4484" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5204" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="CCBAA494">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5924" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170B2794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="149E67C2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2904,51 +3006,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3385,51 +3487,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3606,50 +3708,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EDE295B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="20B2A49C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D7C60BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="9102956E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3304ADA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -3718,51 +3933,51 @@
     <w:lvl w:ilvl="7" w:tplc="E39EA44C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7F043824">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
@@ -3831,51 +4046,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -3944,51 +4159,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -4057,51 +4272,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F332F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="F2288172">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="75469DCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -4171,125 +4386,129 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0DDE41D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="525410298">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="126582653">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2097941167">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="938217656">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1116295661">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1376273353">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1347830508">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1990359468">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1857963962">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1846478961">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="388846315">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1503231614">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1022393300">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="347802250">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="582765905">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="364453899">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1157918530">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="137501450">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1408461416">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="755595115">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1028527388">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="392432442">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="8527753">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1406301505">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -4351,128 +4570,134 @@
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C2BE1"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E301D"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="0026069D"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A6AB5"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C5E32"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="0034609B"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B097C"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="00413685"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="0045208F"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00464F19"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="0048133B"/>
     <w:rsid w:val="00482395"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004D4BF0"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00572CD8"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
@@ -4495,181 +4720,186 @@
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="006452BD"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00681255"/>
     <w:rsid w:val="006916E6"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00711412"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00737242"/>
     <w:rsid w:val="00746783"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E7DAA"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F4CBF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00810AF7"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00867DE7"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00872D15"/>
     <w:rsid w:val="008764F5"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C1988"/>
     <w:rsid w:val="008C3C43"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="0098354A"/>
     <w:rsid w:val="009A17D4"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F3DCA"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A200CF"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
+    <w:rsid w:val="00AA75CA"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B00F3B"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B92CD9"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C02271"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA291F"/>
     <w:rsid w:val="00CA39EF"/>
@@ -4678,138 +4908,142 @@
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB32EE"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE0840"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E02213"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
+    <w:rsid w:val="00E101E0"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E3181D"/>
     <w:rsid w:val="00E409F3"/>
     <w:rsid w:val="00E40F25"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E66133"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F42701"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="161B479A"/>
     <w:rsid w:val="2DF76DAB"/>
     <w:rsid w:val="2F723AAD"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="6A04E01C"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7681E8B5"/>
     <w:rsid w:val="76E8FD50"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{722CF761-D7A9-43D3-86CC-DE03100ED656}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5157,196 +5391,195 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -5424,607 +5657,607 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -6055,81 +6288,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -6168,53 +6401,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -6288,53 +6521,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -6408,53 +6641,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -6504,53 +6737,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -6600,53 +6833,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -6682,53 +6915,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
@@ -6777,51 +7010,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -6865,51 +7098,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
@@ -6996,67 +7229,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -7100,131 +7333,131 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7252,51 +7485,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/40600?a=false&amp;guest=true" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/40600?a=false&amp;guest=true" TargetMode="External" Id="Rcc768eaeb349499e" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7589,52 +7822,52 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
+  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Perifer kärlkirurgi – by-pass, trombektomi mm</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Lars Brühne</lastModifiedBy>
-  <revision>26</revision>
+  <revision>36</revision>
   <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>