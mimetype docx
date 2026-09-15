--- v0 (2026-01-07)
+++ v1 (2026-09-15)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="17749ED4" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="993" w:right="282"/>
         <w:sectPr w:rsidR="00A871B7" w:rsidSect="00A871B7">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -178,59 +178,61 @@
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="begin"/>
                                   </w:r>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                                   </w:r>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="separate"/>
                                   </w:r>
+                                  <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>14614</w:t>
                                   </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="end"/>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
@@ -310,95 +312,103 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:t>Prolapsoperation – postoperativ vård</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73CA0E37" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="00F524DC">
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29905396" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="00F524DC" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="789D6A6D" w14:textId="77777777" w:rsidR="00021D2F" w:rsidRPr="00F524DC" w:rsidRDefault="00021D2F" w:rsidP="00021D2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Revidering under rubrik: Bakgrund; Kirurgisk ingrepp; Speciell omvårdnad; Elimination; Övrigt/Utskrivning. Ny rubrik: Smärta; Nutrition. Ändrat ordning på rubriker.</w:t>
+        <w:t>Mindre språklig justering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E361DC" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="00F524DC" w:rsidRDefault="00A871B7" w:rsidP="00216225">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="00F524DC">
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2DE985" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="0007706A" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="525FC42C" w14:textId="77777777" w:rsidR="003818DF" w:rsidRPr="0007706A" w:rsidRDefault="003818DF" w:rsidP="003818DF">
       <w:pPr>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="0007706A">
         <w:t>Framfall (prolaps) är en form av bråck där något av bäckenorganen</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:t xml:space="preserve"> vanligtvis urinblåsa eller livmoder</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
-        <w:t xml:space="preserve"> tränger fram via slidöppningen. Symtomen blir ofta molvärk, skavkänsla och svårighet att tömma tarm eller blåsa.</w:t>
+        <w:t xml:space="preserve"> tränger fram via slidöppningen. Symtomen blir ofta molvärk, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0007706A">
+        <w:t>skavkänsla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0007706A">
+        <w:t xml:space="preserve"> och svårighet att tömma tarm eller blåsa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526480C9" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="00C87BF5" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="3EF5AEE4" w14:textId="77777777" w:rsidR="003818DF" w:rsidRPr="00C87BF5" w:rsidRDefault="003818DF" w:rsidP="003818DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="0007706A">
         <w:t xml:space="preserve">Framfall kan delas upp i flera olika komponenter som </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:t>förekomm</w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:t xml:space="preserve"> enskilt</w:t>
       </w:r>
       <w:r>
         <w:t>, men inte sällan</w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:t xml:space="preserve"> i kombination</w:t>
       </w:r>
@@ -417,438 +427,531 @@
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:t xml:space="preserve">els </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:t>bakre slidväggen</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:t xml:space="preserve"> som ligger direkt framför ändtarmen. Livmodern har ofta sjunkit </w:t>
       </w:r>
       <w:r w:rsidRPr="00C87BF5">
         <w:t>ner så att livmodertappen känns som en knöl strax innanför eller utanför</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> slidmynningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74AD8751" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="0007706A" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="724331AC" w14:textId="77777777" w:rsidR="003818DF" w:rsidRPr="0007706A" w:rsidRDefault="003818DF" w:rsidP="003818DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="402D28A2" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="16D59351" w14:textId="77777777" w:rsidR="003818DF" w:rsidRDefault="003818DF" w:rsidP="003818DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2040"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0007706A">
-        <w:t xml:space="preserve">Cystocele - </w:t>
+        <w:t>Cystocele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0007706A">
+        <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:tab/>
         <w:t>Framfall av urinblåsa</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7CB295" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="0007706A" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="1A813969" w14:textId="77777777" w:rsidR="003818DF" w:rsidRPr="0007706A" w:rsidRDefault="003818DF" w:rsidP="003818DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2040"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Enterocele - </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Enterocele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Utsprång av tunntarm och bukhinna tränger in i slidkanalen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDBCEE8" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="6A842059" w14:textId="77777777" w:rsidR="003818DF" w:rsidRDefault="003818DF" w:rsidP="003818DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2040"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0007706A">
-        <w:t xml:space="preserve">Rectocele - </w:t>
+        <w:t>Rectocele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0007706A">
+        <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:tab/>
-        <w:t>Framfall av rectum</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Framfall av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0007706A">
+        <w:t>rectum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449D466A" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="000256DF" w:rsidRDefault="00A871B7" w:rsidP="00216225">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="000256DF">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A329D2" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="0007706A" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="7D2C1F7E" w14:textId="77777777" w:rsidR="00B9418C" w:rsidRPr="0007706A" w:rsidRDefault="00B9418C" w:rsidP="00B9418C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="0007706A">
         <w:t>Att alla patienter som genomgår prolapsoperationer får en god och säker vård</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E884AE8" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="00F524DC" w:rsidRDefault="00A871B7" w:rsidP="00216225">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="00F524DC">
         <w:t>Vilka berörs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAE9C84" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="273CE0CF" w14:textId="77777777" w:rsidR="00D67C39" w:rsidRDefault="00D67C39" w:rsidP="00D67C39">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="0007706A">
         <w:t>Läkare, sjuksköterskor och undersköterskor som möter prolapsopererade patienter postoperativt</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB76612" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="000256DF" w:rsidRDefault="00A871B7" w:rsidP="00216225">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="000256DF">
         <w:t>Kirurgiskt ingrepp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD38C97" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="54FADE65" w14:textId="77777777" w:rsidR="00B72FF7" w:rsidRDefault="00B72FF7" w:rsidP="00B72FF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r>
         <w:t>Det finns olika ingrepp då man talar om prolapsoperation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC564B4" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="3732A860" w14:textId="77777777" w:rsidR="00B72FF7" w:rsidRDefault="00B72FF7" w:rsidP="00B72FF7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1418" w:right="142"/>
       </w:pPr>
       <w:r>
-        <w:t>Främre prolapsplastik vid cystocele</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Främre prolapsplastik vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cystocele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="31B54427" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="2D7242FE" w14:textId="77777777" w:rsidR="00B72FF7" w:rsidRDefault="00B72FF7" w:rsidP="00B72FF7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1418" w:right="142"/>
       </w:pPr>
       <w:r>
-        <w:t>Bakre prolapsplastik vid enterocele</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Bakre prolapsplastik vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enterocele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="12046244" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="0007706A" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="1380D521" w14:textId="77777777" w:rsidR="00B72FF7" w:rsidRPr="0007706A" w:rsidRDefault="00B72FF7" w:rsidP="00B72FF7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1418" w:right="142"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Manchesterplastik (fullständig prolapsplastik med kortning av cervix). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007706A">
+        <w:t xml:space="preserve">innebär upplyftande operation av såväl främre som bakre slidväggen samt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007706A">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Manchesterplastik (fullständig prolapsplastik med kortning av cervix). </w:t>
-[...2 lines deleted...]
-        <w:t>innebär upplyftande operation av såväl främre som bakre slidväggen samt avlägsnande av utskjutande livmodertapp eller hela livmodern.</w:t>
+        <w:t>avlägsnande av utskjutande livmodertapp eller hela livmodern.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:t>Man kan begränsa operationen till en av dessa tre komponenter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3A72DD" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="0007706A" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="4D3A72DD" w14:textId="507D1812" w:rsidR="00A871B7" w:rsidRPr="0007706A" w:rsidRDefault="00B72FF7" w:rsidP="00B72FF7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1418" w:right="142"/>
       </w:pPr>
       <w:r>
         <w:t>Cervixamputation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56556FE9" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="000256DF" w:rsidRDefault="00A871B7" w:rsidP="00216225">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="000256DF">
         <w:t>Anestesiform</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B31F81" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="0007706A" w:rsidRDefault="00A871B7" w:rsidP="00216225">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="0007706A">
         <w:t>Spinalanestesi eller generell anestesi</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CC53E2" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="000256DF">
         <w:t>Speciell omvårdnad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BACB88" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="3E6844DF" w14:textId="77777777" w:rsidR="00A43BDC" w:rsidRDefault="00A43BDC" w:rsidP="00A43BDC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5520"/>
         </w:tabs>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Sedvanlig cirkulatorisk- &amp; respiratorisk övervakning av patienten enl. rutin på UVA.</w:t>
+        <w:t xml:space="preserve">Sedvanlig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>cirkulatorisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">- &amp; respiratorisk övervakning av patienten enl. rutin på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1F16B9" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="0007706A" w:rsidRDefault="00A871B7" w:rsidP="00216225">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="0007706A">
         <w:t>Cirkulation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B7637D" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="05F65056" w14:textId="77777777" w:rsidR="00BF4F78" w:rsidRDefault="00BF4F78" w:rsidP="00BF4F78">
       <w:pPr>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Blodgruppering ska finnas, ej rutinmässigt behov av BAS-test.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7099A9" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="5574ABE3" w14:textId="77777777" w:rsidR="00BF4F78" w:rsidRDefault="00BF4F78" w:rsidP="00BF4F78">
       <w:pPr>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00574EEA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Om patienten är ordinerad Fragmin får den ges tidigast</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00574EEA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> timmar efter det att </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ev. </w:t>
       </w:r>
       <w:r w:rsidRPr="00574EEA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ryggbedövning är lagd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C3CDC5" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r>
         <w:t>Smärta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B9F5A1" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="11D68F47" w14:textId="77777777" w:rsidR="006858CB" w:rsidRDefault="006858CB" w:rsidP="006858CB">
       <w:pPr>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r>
-        <w:t>I de fall kontraindikation ej föreligger erhåller vanligtvis patienten Cox2-hämmare Etoricoxib (T. Arcoxia ® alternativt inj. Dynastat) som premedicinering eller peroperativt.</w:t>
+        <w:t xml:space="preserve">I de fall kontraindikation ej föreligger erhåller vanligtvis patienten Cox2-hämmare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Etoricoxib</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (T. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Arcoxia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ® alternativt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>inj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Dynastat) som premedicinering eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>peroperativt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4410ED04" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="6F4344DF" w14:textId="77777777" w:rsidR="006858CB" w:rsidRDefault="006858CB" w:rsidP="006858CB">
       <w:pPr>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r>
         <w:t>Oftast inget behov av opiater eftersom operatören lägger lokalbedövning intraoperativt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58618FE3" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="02B6140E" w14:textId="77777777" w:rsidR="006858CB" w:rsidRDefault="006858CB" w:rsidP="006858CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r>
         <w:t>Ge tillägg av opioid vid behov postoperativt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D9E4B6" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="1E2C0613" w14:textId="77777777" w:rsidR="006858CB" w:rsidRDefault="006858CB" w:rsidP="006858CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r>
         <w:t>Normalt sett erhåller patienten ej detta vid operations slut med tanke på att operatören anlägger lokalbedövning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F27ED84" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="0007706A" w:rsidRDefault="00A871B7" w:rsidP="00216225">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="0007706A">
         <w:t>Hud/slemhinnor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CF9ACD" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="7FE9466B" w14:textId="77777777" w:rsidR="00C6410D" w:rsidRDefault="00C6410D" w:rsidP="00C6410D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007706A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Patienten kan ibland ha tamponad, Den kan ge obehag i form av ett tryck.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7266A3" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="333F7906" w14:textId="77777777" w:rsidR="00C6410D" w:rsidRDefault="00C6410D" w:rsidP="00C6410D">
       <w:pPr>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007706A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Tamponaden dras enligt ordination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> från operatör</w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD875F2" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="0007706A" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="2512A24A" w14:textId="77777777" w:rsidR="00C6410D" w:rsidRPr="0007706A" w:rsidRDefault="00C6410D" w:rsidP="00C6410D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Liten vaginal blödning samt b</w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>lodig flytning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> är vanligt</w:t>
       </w:r>
@@ -864,227 +967,305 @@
         </w:rPr>
         <w:t xml:space="preserve">postoperativt. Flytningarna kan fortgå i </w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>2–3 veckor postoperativt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A31B322" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="0007706A" w:rsidRDefault="00A871B7" w:rsidP="00216225">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="0007706A">
         <w:t>Elimination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB2009B" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="02BAD8E5" w14:textId="77777777" w:rsidR="00DE5DA6" w:rsidRDefault="00DE5DA6" w:rsidP="00DE5DA6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007706A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Patienterna kan ha KAD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>. Denna dras i regel på UVA, enligt ordination från operatör.</w:t>
+        <w:t xml:space="preserve">. Denna dras i regel på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, enligt ordination från operatör.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACE31AC" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="551F7194" w14:textId="77777777" w:rsidR="00DE5DA6" w:rsidRDefault="00DE5DA6" w:rsidP="00DE5DA6">
       <w:pPr>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Miktionsobservation enl. postoperativ rutin.</w:t>
+        <w:t>Miktionsobservation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enl. postoperativ rutin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73545498" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="325510F0" w14:textId="77777777" w:rsidR="00DE5DA6" w:rsidRDefault="00DE5DA6" w:rsidP="00DE5DA6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Patienten ska kunna kissa och har maximalt 150 ml i reseurin före hemgång.</w:t>
+        <w:t xml:space="preserve">Patienten ska kunna kissa och har maximalt 150 ml i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>reseurin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> före hemgång.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="053E4581" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Nutrition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FD2A20" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="237A57B3" w14:textId="77777777" w:rsidR="00EC5FF3" w:rsidRDefault="00EC5FF3" w:rsidP="00EC5FF3">
       <w:pPr>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r>
         <w:t>Får normalt sett äta och dricka så snart kvarstående anestesiologiska effekter gått i tillräcklig regress. Bedöms utifrån erhållen anestesiform.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B45D34F" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="27833D27" w14:textId="77777777" w:rsidR="00EC5FF3" w:rsidRDefault="00EC5FF3" w:rsidP="00EC5FF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007706A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Det är viktigt postoperativt att dricka mycket och äta fiberrik kost för att motverka förstoppning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C854B1" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="000256DF" w:rsidRDefault="00A871B7" w:rsidP="00216225">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="000256DF">
         <w:t>Övrigt</w:t>
       </w:r>
       <w:r>
         <w:t>/Utskrivning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3065DFB8" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="37B20254" w14:textId="77777777" w:rsidR="0047094B" w:rsidRDefault="0047094B" w:rsidP="0047094B">
       <w:pPr>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Vanligtvis opereras patienten polikliniskt. Inneliggande vård förekommer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F447261" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="431012E7" w14:textId="77777777" w:rsidR="0047094B" w:rsidRDefault="0047094B" w:rsidP="0047094B">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Plocka ihop, skicka med och informera patienten om det av operatör ordinerade smärtpaket. Återfinns i Orbit – Postoperativa ordinationer.</w:t>
+        <w:t xml:space="preserve">Plocka ihop, skicka med och informera patienten om det av operatör ordinerade smärtpaket. Återfinns i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Orbit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Postoperativa ordinationer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE4D998" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="0007706A" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="5AB1FF35" w14:textId="77777777" w:rsidR="0047094B" w:rsidRPr="0007706A" w:rsidRDefault="0047094B" w:rsidP="0047094B">
       <w:pPr>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE55CE">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OBS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Uppmärksamma patient som erhållit Etorcoxib under tiden på operation/UVA att ej ta NSAID förrän närmare ett dygn efter erhållen dos.</w:t>
+        <w:t xml:space="preserve"> Uppmärksamma patient som erhållit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Etorcoxib</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under tiden på operation/UVA att ej ta NSAID </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>förän</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> närmare ett dygn efter erhållen dos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597C5457" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="7998858B" w14:textId="77777777" w:rsidR="0047094B" w:rsidRDefault="0047094B" w:rsidP="0047094B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Operatör ska tala med patienten innan hemgång.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BC6952" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="6B4817E9" w14:textId="77777777" w:rsidR="0047094B" w:rsidRDefault="0047094B" w:rsidP="0047094B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Patientinformationslapp gällande ingreppet ska skickas med patienten vid hemgång.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="04212EDB" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="0007706A" w:rsidRDefault="00A871B7" w:rsidP="00216225">
+    <w:p w14:paraId="47CA2D92" w14:textId="77777777" w:rsidR="0047094B" w:rsidRPr="0007706A" w:rsidRDefault="0047094B" w:rsidP="0047094B">
       <w:pPr>
         <w:ind w:left="993" w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">nder den tid </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">patienten har flytningar </w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
@@ -1101,272 +1282,282 @@
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>n inte bada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0007706A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> endast duscha.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00216225">
       <w:pPr>
         <w:ind w:left="993"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28EE6FFF" w14:textId="62752821" w:rsidR="00216225" w:rsidRDefault="00216225" w:rsidP="00E54D72">
+    <w:p w14:paraId="69C44753" w14:textId="77777777" w:rsidR="00F079E3" w:rsidRDefault="00F079E3" w:rsidP="00F079E3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Medförfattare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F12088" w14:textId="77777777" w:rsidR="00F079E3" w:rsidRDefault="00F079E3" w:rsidP="00F079E3">
+      <w:pPr>
+        <w:ind w:left="993"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Joanna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Överläkare Kvinnokliniken (joapo1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2279D208" w14:textId="77777777" w:rsidR="00F079E3" w:rsidRDefault="00F079E3" w:rsidP="00F079E3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="993" w:right="142"/>
       </w:pPr>
       <w:r>
-        <w:t>Granskat av</w:t>
+        <w:t>Granskad av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601960DE" w14:textId="77777777" w:rsidR="0089187A" w:rsidRDefault="0089187A" w:rsidP="00216225">
+    <w:p w14:paraId="367B4177" w14:textId="77777777" w:rsidR="00F079E3" w:rsidRPr="00A871B7" w:rsidRDefault="00F079E3" w:rsidP="00F079E3">
       <w:pPr>
         <w:ind w:left="993"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Anna Wallenius, specialistläkare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>AnOpIVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (anngu119)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="705C6E78" w14:textId="257F23D9" w:rsidR="00E54D72" w:rsidRDefault="00E54D72" w:rsidP="00216225">
-[...28 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="306AF8C1" w14:textId="3D22592F" w:rsidR="00E54D72" w:rsidRPr="00A871B7" w:rsidRDefault="00E54D72" w:rsidP="00F079E3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="993" w:right="142"/>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E54D72" w:rsidRPr="00A871B7" w:rsidSect="00E2714C">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CAB533E" w14:textId="77777777" w:rsidR="00E9717E" w:rsidRDefault="00E9717E">
+    <w:p w14:paraId="1910D90E" w14:textId="77777777" w:rsidR="004D5FA6" w:rsidRDefault="004D5FA6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="564C0BD6" w14:textId="77777777" w:rsidR="00E9717E" w:rsidRDefault="00E9717E">
+    <w:p w14:paraId="2AD1B99A" w14:textId="77777777" w:rsidR="004D5FA6" w:rsidRDefault="004D5FA6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42B3CA93" w14:textId="77777777" w:rsidR="00E9717E" w:rsidRDefault="00E9717E">
+    <w:p w14:paraId="456C244C" w14:textId="77777777" w:rsidR="004D5FA6" w:rsidRDefault="004D5FA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D674027" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3D14FC7F" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-881790865"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="29F1F323" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="00EC0A68" w:rsidRDefault="00A871B7" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1395,51 +1586,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49E36037" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="584BE3F5" wp14:editId="727517F3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="201907991" name="Bildobjekt 201907991">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1473,89 +1664,89 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1584,51 +1775,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="17" name="Bildobjekt 17">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1662,73 +1853,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4758A02F" w14:textId="77777777" w:rsidR="00E9717E" w:rsidRDefault="00E9717E"/>
+    <w:p w14:paraId="34A86207" w14:textId="77777777" w:rsidR="004D5FA6" w:rsidRDefault="004D5FA6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A69FA7D" w14:textId="77777777" w:rsidR="00E9717E" w:rsidRDefault="00E9717E">
+    <w:p w14:paraId="466ABACF" w14:textId="77777777" w:rsidR="004D5FA6" w:rsidRDefault="004D5FA6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="43FC7060" w14:textId="77777777" w:rsidR="00E9717E" w:rsidRDefault="00E9717E">
+    <w:p w14:paraId="5602F7A7" w14:textId="77777777" w:rsidR="004D5FA6" w:rsidRDefault="004D5FA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="328A33CF" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRPr="00DA65C4" w:rsidRDefault="00A871B7" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1475272A" wp14:editId="6D6C229D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1702895186" name="Textruta 1702895186"/>
@@ -1806,51 +1997,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D0277FD" w14:textId="77777777" w:rsidR="00A871B7" w:rsidRDefault="00A871B7" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6878CF41" wp14:editId="7DB3D1F1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2016,51 +2207,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2138,51 +2329,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2348,51 +2539,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4677,96 +4868,98 @@
   <w:num w:numId="18" w16cid:durableId="1683554549">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2123962525">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="265191368">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1260410875">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="70583258">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="106700173">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1797288959">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="00021D2F"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="000256DF"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
@@ -4820,130 +5013,134 @@
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00343A2E"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="003818DF"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="0047094B"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004D5FA6"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006858CB"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007201C6"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
@@ -4999,165 +5196,175 @@
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A43BDC"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A871B7"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA722B"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B72FF7"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B9418C"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC0560"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD2319"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF4F78"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C6410D"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D424C7"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D67C39"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE5DA6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E10690"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E2714C"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E54D72"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E8189E"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E9717E"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC5FF3"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F079E3"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -5171,51 +5378,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7583,51 +7790,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8003,71 +8210,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>503</Words>
-  <Characters>3279</Characters>
+  <Words>581</Words>
+  <Characters>3081</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3775</CharactersWithSpaces>
+  <CharactersWithSpaces>3655</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Prolapsoperation - postoperativ vård</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Carina Turesson Roos</lastModifiedBy>
-  <revision>13</revision>
+  <lastModifiedBy>Caroline Edvardsson</lastModifiedBy>
+  <revision>26</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>