--- v0 (2025-12-13)
+++ v1 (2026-08-25)
@@ -11,98 +11,80 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5C68159D" w14:textId="77777777" w:rsidR="00D5484D" w:rsidRDefault="00D5484D" w:rsidP="00D5484D">
+    <w:p w14:paraId="5C68159D" w14:textId="77777777" w:rsidR="00D5484D" w:rsidRDefault="00D5484D" w:rsidP="00F00DF4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:left="567" w:right="282"/>
+        <w:ind w:left="0" w:right="282"/>
         <w:sectPr w:rsidR="00D5484D" w:rsidSect="00D5484D">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="2012083F" w14:textId="77777777" w:rsidR="00D5484D" w:rsidRPr="00D9049E" w:rsidRDefault="00D5484D" w:rsidP="00D5484D">
-[...17 lines deleted...]
-    <w:p w14:paraId="32DB8E75" w14:textId="77777777" w:rsidR="00D5484D" w:rsidRPr="00D9049E" w:rsidRDefault="00D5484D" w:rsidP="00D5484D">
+    <w:p w14:paraId="32DB8E75" w14:textId="77777777" w:rsidR="00D5484D" w:rsidRPr="00D9049E" w:rsidRDefault="00D5484D" w:rsidP="00F00DF4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:right="282"/>
+        <w:ind w:left="0" w:right="282"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF4E65D" w14:textId="77777777" w:rsidR="00D5484D" w:rsidRPr="00D9049E" w:rsidRDefault="00D5484D" w:rsidP="00D5484D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="282"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -278,59 +260,61 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>15355</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -343,53 +327,53 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="588F933A" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="00D9049E" w:rsidRDefault="00406599" w:rsidP="000B0BBB">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:ind w:left="567" w:right="282"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_1314629194"/>
             <w:bookmarkStart w:id="2" w:name="Rubrik"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00D9049E">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="342270A8" wp14:editId="2848B4A0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6518275</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>78740</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1244600" cy="222885"/>
                       <wp:effectExtent l="0" t="3810" r="0" b="1905"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1254410857" name="Text Box 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -494,55 +478,51 @@
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="end"/>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="342270A8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-                    <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE581m4AEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/07RRNkrUdBqbipAG&#10;Qxp8gOM4iUXia67dJuXruXbSrrC3iRfL9nXOPefck83N2HfsoNBpMAVfLZacKSOh0qYp+I/vu3dr&#10;zpwXphIdGFXwo3L8Zvv2zWawuUqhha5SyAjEuHywBW+9t3mSONmqXrgFWGWoWAP2wtMRm6RCMRB6&#10;3yXpcnmdDICVRZDKObq9n4p8G/HrWkn/WNdOedYVnLj5uGJcy7Am243IGxS21XKmIV7BohfaUNMz&#10;1L3wgu1Rv4DqtURwUPuFhD6ButZSRQ2kZrX8R81TK6yKWsgcZ882uf8HK78enuw3ZH78CCMNMIpw&#10;9gHkT8cM3LXCNOoWEYZWiYoar4JlyWBdPn8arHa5CyDl8AUqGrLYe4hAY419cIV0MkKnARzPpqvR&#10;Mxlapll2vaSSpFqapuv1VWwh8tPXFp3/pKBnYVNwpKFGdHF4cD6wEfnpSWhmYKe7Lg62M39d0MNw&#10;E9kHwhN1P5Yj09UsLYgpoTqSHIQpLhRv2rSAvzkbKCoFd7/2AhVn3WdDlnxYZVnIVjxkV+9TOuBl&#10;pbysCCMJquCes2l756c87i3qpqVOpyHcko07HRU+s5rpUxyi8Dm6IW+X5/jq+Qfb/gEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAL673/PeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/Adr&#10;kbhRG6sPFOJUFWrLESgRZzdekoj4IdtNw79ne6K3nd3R7DflerIDGzGm3jsFjzMBDF3jTe9aBfXn&#10;7uEJWMraGT14hwp+McG6ur0pdWH82X3geMgtoxCXCq2gyzkUnKemQ6vTzAd0dPv20epMMrbcRH2m&#10;cDtwKcSSW907+tDpgC8dNj+Hk1UQctivXuPb+2a7G0X9ta9l326Vur+bNs/AMk753wwXfEKHipiO&#10;/uRMYgNpIZcL8tIk58AuDiklbY4K5qsF8Krk1x2qPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDE581m4AEAAKgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="342270A8" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE581m4AEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/07RRNkrUdBqbipAG&#10;Qxp8gOM4iUXia67dJuXruXbSrrC3iRfL9nXOPefck83N2HfsoNBpMAVfLZacKSOh0qYp+I/vu3dr&#10;zpwXphIdGFXwo3L8Zvv2zWawuUqhha5SyAjEuHywBW+9t3mSONmqXrgFWGWoWAP2wtMRm6RCMRB6&#10;3yXpcnmdDICVRZDKObq9n4p8G/HrWkn/WNdOedYVnLj5uGJcy7Am243IGxS21XKmIV7BohfaUNMz&#10;1L3wgu1Rv4DqtURwUPuFhD6ButZSRQ2kZrX8R81TK6yKWsgcZ882uf8HK78enuw3ZH78CCMNMIpw&#10;9gHkT8cM3LXCNOoWEYZWiYoar4JlyWBdPn8arHa5CyDl8AUqGrLYe4hAY419cIV0MkKnARzPpqvR&#10;Mxlapll2vaSSpFqapuv1VWwh8tPXFp3/pKBnYVNwpKFGdHF4cD6wEfnpSWhmYKe7Lg62M39d0MNw&#10;E9kHwhN1P5Yj09UsLYgpoTqSHIQpLhRv2rSAvzkbKCoFd7/2AhVn3WdDlnxYZVnIVjxkV+9TOuBl&#10;pbysCCMJquCes2l756c87i3qpqVOpyHcko07HRU+s5rpUxyi8Dm6IW+X5/jq+Qfb/gEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAL673/PeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/Adr&#10;kbhRG6sPFOJUFWrLESgRZzdekoj4IdtNw79ne6K3nd3R7DflerIDGzGm3jsFjzMBDF3jTe9aBfXn&#10;7uEJWMraGT14hwp+McG6ur0pdWH82X3geMgtoxCXCq2gyzkUnKemQ6vTzAd0dPv20epMMrbcRH2m&#10;cDtwKcSSW907+tDpgC8dNj+Hk1UQctivXuPb+2a7G0X9ta9l326Vur+bNs/AMk753wwXfEKHipiO&#10;/uRMYgNpIZcL8tIk58AuDiklbY4K5qsF8Krk1x2qPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDE581m4AEAAKgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
                           <w:p w14:paraId="0A8E0655" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="003D37FD" w:rsidRDefault="00406599" w:rsidP="00406599">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
@@ -596,105 +576,108 @@
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00D9049E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Septumplastik – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00D9049E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>ostoperativ vård</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E1B9723" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="00D9049E" w:rsidRDefault="00406599" w:rsidP="00406599">
+    <w:p w14:paraId="0F4B8B1A" w14:textId="77777777" w:rsidR="00F55337" w:rsidRDefault="00406599" w:rsidP="00F55337">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567" w:right="282"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:t>Revidering i denna version</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9049E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6381FF64" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="00D9049E" w:rsidRDefault="00406599" w:rsidP="00406599">
+    <w:p w14:paraId="0B20B412" w14:textId="7A9A5F6B" w:rsidR="00F55337" w:rsidRPr="00F55337" w:rsidRDefault="00F55337" w:rsidP="00F55337">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0005289A">
+        <w:t>Förändringar i denna version: Mindre språklig korrigering vid flertalet underrubriker</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2F8BD4" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="00D9049E" w:rsidRDefault="00406599" w:rsidP="00406599">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="567" w:right="282"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9049E">
+        <w:t>Bakgrund</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF1BC0E" w14:textId="77777777" w:rsidR="000A4F18" w:rsidRPr="00D9049E" w:rsidRDefault="000A4F18" w:rsidP="000A4F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="282"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:ind w:left="567" w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:t>En sned nä</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9049E">
-        <w:t xml:space="preserve">skiljevägg kan göra att det blir en förträngning på ena eller båda näsborrarna så att man upplever nästäppa. </w:t>
+        <w:t>skiljevägg kan göra att det blir en förträngning på ena eller båda näsborrarna så att man upplever nästäppa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D216D69" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="00D9049E" w:rsidRDefault="00406599" w:rsidP="00406599">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567" w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="466F3414" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="00D9049E" w:rsidRDefault="00406599" w:rsidP="00406599">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="282"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Att alla patienter som opererats för </w:t>
       </w:r>
@@ -726,576 +709,649 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567" w:right="283"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Undersköterskor, sjuksköterskor och läkare som möter patienter som genomgått </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D9049E">
         <w:t>septumplastik</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D9049E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D07544F" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="00D9049E" w:rsidRDefault="00406599" w:rsidP="00406599">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567" w:right="283"/>
       </w:pPr>
       <w:r>
         <w:t>Tillvägagångsätt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3A4387" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="00D9049E" w:rsidRDefault="00406599" w:rsidP="00406599">
+    <w:p w14:paraId="73F86589" w14:textId="77777777" w:rsidR="00207A54" w:rsidRPr="00D9049E" w:rsidRDefault="00207A54" w:rsidP="00207A54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:t xml:space="preserve">Vid operation läggs snitt innanför kanterna på ena eller båda näsborrarna. Ibland läggs också små snitt vid näsroten och vid sidan av näsan. Via dessa snitt lossas sedan de delar av näsans ben och brosk som måste rättas till. Därefter fixeras nässkiljeväggen med </w:t>
       </w:r>
       <w:r>
         <w:t>silikon</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9049E">
         <w:t>skivor och rör. Det sätts tamponader i näsan för att förhindra svullnad och blödning</w:t>
       </w:r>
       <w:r>
         <w:t>. Vanligast är tamponaderna resorberbara, men även gasvävstamponader kan förekomma. Skall anges i operationsberättelse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3D4A03" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="00D9049E" w:rsidRDefault="00406599" w:rsidP="00406599">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567" w:right="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:t>Anestesi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4D493A" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="00D9049E" w:rsidRDefault="00406599" w:rsidP="00406599">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:t>Generell anestesi</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28FF24BE" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="007F0983" w:rsidRDefault="00406599" w:rsidP="00406599">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567" w:right="283"/>
       </w:pPr>
       <w:r w:rsidRPr="007F0983">
-        <w:lastRenderedPageBreak/>
         <w:t>Speciell omvårdnad</w:t>
       </w:r>
       <w:r>
         <w:t>/Observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F314B5D" w14:textId="77777777" w:rsidR="00406599" w:rsidRDefault="00406599" w:rsidP="00406599">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567" w:right="140"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Sedvanlig cirkulatorisk- &amp; respiratorisk övervakning av patienten enl. rutin på UVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01250D6C" w14:textId="77777777" w:rsidR="00406599" w:rsidRDefault="00406599" w:rsidP="00406599">
+    <w:p w14:paraId="118D61E7" w14:textId="77777777" w:rsidR="007718AE" w:rsidRDefault="007718AE" w:rsidP="007718AE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567" w:right="140"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Patienten ska vara kvar på sjukhuset i 4 timmar postop för observation av ev. uppkommande svullnad.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Patienten ska vara kvar i 4 timmar postoperativt för observation av eventuellt uppkommande svullnad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0580AB86" w14:textId="77777777" w:rsidR="00406599" w:rsidRDefault="00406599" w:rsidP="00406599">
+    <w:p w14:paraId="77F182ED" w14:textId="77777777" w:rsidR="007718AE" w:rsidRDefault="007718AE" w:rsidP="007718AE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567" w:right="140"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Öppenvårdspatienter som planeras hem samma dag, ska således vara kvar på UVA i 4 timmar postop.</w:t>
+        <w:t xml:space="preserve">Öppenvårdspatienter som planeras hem samma dag, ska således vara kvar på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i 4 timmar postoperativt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3440EB81" w14:textId="77777777" w:rsidR="00406599" w:rsidRDefault="00406599" w:rsidP="00406599">
+    <w:p w14:paraId="0738BE27" w14:textId="77777777" w:rsidR="007718AE" w:rsidRDefault="007718AE" w:rsidP="007718AE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567" w:right="140"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ej krav på att vara uppkopplad till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>övervak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> denna tid. Men ska ej lämna sjukhuset.</w:t>
+        <w:t xml:space="preserve"> längre än sedvanlig postoperativ rutin. Men ska ej lämna sjukhuset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39977F33" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="00D9049E" w:rsidRDefault="00406599" w:rsidP="00406599">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="567" w:right="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:t>Andning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F79F16" w14:textId="77777777" w:rsidR="00406599" w:rsidRDefault="00406599" w:rsidP="00406599">
+    <w:p w14:paraId="1604BC22" w14:textId="77777777" w:rsidR="00235DD7" w:rsidRDefault="00235DD7" w:rsidP="00235DD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:t>Efter operation är näsan nästan helt täppt p.g.a. packningen. Patienten kan bara andas genom ett par tunna plaströr</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> som är suturerade i nässkiljeväggen och inte kan åka ned i svalget.</w:t>
+        <w:t xml:space="preserve"> som är suturerade i nässkiljeväggen så de inte kan åka ned i svalget.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9049E">
-        <w:t xml:space="preserve"> Man kan suga i rören</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>, med tunn sugkateter,</w:t>
+        <w:t xml:space="preserve">Vid behov är det möjligt att med en tunn sugkateter </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9049E">
-        <w:t xml:space="preserve"> vid behov.</w:t>
+        <w:t xml:space="preserve">suga i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dessa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9049E">
+        <w:t>rör</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9EB8CD" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="00D9049E" w:rsidRDefault="00406599" w:rsidP="00406599">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="567" w:right="283"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:t>Smärta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2477F2" w14:textId="77777777" w:rsidR="00406599" w:rsidRDefault="00406599" w:rsidP="00406599">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:t>Postoperativ</w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9049E">
         <w:t xml:space="preserve"> smärtstillande smärtpaket ordineras av operatören.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1A7932" w14:textId="77777777" w:rsidR="00406599" w:rsidRDefault="00406599" w:rsidP="00406599">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="282"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21A85DCA" w14:textId="77777777" w:rsidR="00406599" w:rsidRDefault="00406599" w:rsidP="00406599">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="567" w:right="283"/>
       </w:pPr>
       <w:r>
         <w:t>Nutrition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5322D411" w14:textId="77777777" w:rsidR="00406599" w:rsidRDefault="00406599" w:rsidP="00406599">
+    <w:p w14:paraId="64F69398" w14:textId="77777777" w:rsidR="00C674CD" w:rsidRDefault="00C674CD" w:rsidP="00C674CD">
       <w:pPr>
         <w:ind w:left="567" w:right="283"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Patienten får normalt sett börja inta </w:t>
       </w:r>
       <w:r w:rsidRPr="008F46E2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">sval </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">mat och </w:t>
       </w:r>
       <w:r w:rsidRPr="008F46E2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">dryck </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>så snart kvarstående anestesieffekter gått i tillräcklig regress.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2E672A" w14:textId="77777777" w:rsidR="00406599" w:rsidRDefault="00406599" w:rsidP="00406599">
+    <w:p w14:paraId="62891EFC" w14:textId="77777777" w:rsidR="00C674CD" w:rsidRDefault="00C674CD" w:rsidP="00C674CD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567" w:right="283"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Operatören meddelar patienten hur länge denne ska hålla sig till att inta sval föda. Vanligtvis gäller restriktionen om sval föda första postoperativa dygnet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6138B20A" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="0084551C" w:rsidRDefault="00406599" w:rsidP="00406599">
+    <w:p w14:paraId="4176918C" w14:textId="77777777" w:rsidR="00C674CD" w:rsidRPr="0084551C" w:rsidRDefault="00C674CD" w:rsidP="00C674CD">
       <w:pPr>
         <w:ind w:left="567" w:right="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Individuella skillnader kan förekomma, meddelas då av operatören.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5713062B" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="00D9049E" w:rsidRDefault="00406599" w:rsidP="00406599">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="567" w:right="283"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:t>Övrigt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE085FA" w14:textId="77777777" w:rsidR="00406599" w:rsidRDefault="00406599" w:rsidP="00406599">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D8C1663" w14:textId="77777777" w:rsidR="00A30F91" w:rsidRDefault="00A30F91" w:rsidP="00A30F91">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:t xml:space="preserve">Patienterna är </w:t>
       </w:r>
       <w:r>
         <w:t>i regel öppenvårdspatienter, ibland FDV-patienter om ex. tidigare sjukdomar ej tillåter öppenvård som vårdform</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9049E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33807FF1" w14:textId="77777777" w:rsidR="00406599" w:rsidRDefault="00406599" w:rsidP="00406599">
+    <w:p w14:paraId="1243B9CC" w14:textId="77777777" w:rsidR="00A30F91" w:rsidRDefault="00A30F91" w:rsidP="00A30F91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="282"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Resorberbara tamponader och gasvävstamponader tas oftast bort efter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>7-10</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> dagar vid återbesök till operatör, likaså silikon</w:t>
+        <w:t xml:space="preserve"> dagar, vid återbesök till operatör. Likaså silikon</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9049E">
         <w:t>skivor och rör</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B91C43" w14:textId="77777777" w:rsidR="00406599" w:rsidRDefault="00406599" w:rsidP="00406599">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4B3B74D1" w14:textId="77777777" w:rsidR="00A30F91" w:rsidRDefault="00A30F91" w:rsidP="00A30F91">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9049E">
         <w:t>Detta står i de postoperativa ordinationerna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7E1CC4" w14:textId="77777777" w:rsidR="00406599" w:rsidRPr="00D9049E" w:rsidRDefault="00406599" w:rsidP="00406599">
+    <w:p w14:paraId="42FD481F" w14:textId="77777777" w:rsidR="00A30F91" w:rsidRPr="00D9049E" w:rsidRDefault="00A30F91" w:rsidP="00A30F91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="282"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Se till att patienten får med sig Patientinformation kring sitt ingrepp, inklusive receptlapp hur de blandar NaCl-lösning, 10 cc-spruta samt 2 gröna </w:t>
+        <w:t xml:space="preserve">Se till att patienten får med sig Patientinformation kring sitt ingrepp, inklusive receptlapp hur de blandar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-lösning, 10 cc-spruta samt 2 gröna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>öronsugar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> för att kunna spola i rören hemma (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>sk.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Septumspolkit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CF666B" w14:textId="77777777" w:rsidR="00D5484D" w:rsidRDefault="00D5484D" w:rsidP="00D5484D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="282"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07F9F7B8" w14:textId="7BE7F163" w:rsidR="00563AC7" w:rsidRPr="00536A5A" w:rsidRDefault="00415900" w:rsidP="00563AC7">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="567" w:right="283"/>
       </w:pPr>
       <w:r>
         <w:t>Granskat av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AE384D" w14:textId="3DC32EDF" w:rsidR="00B62538" w:rsidRDefault="00B62538" w:rsidP="00563AC7">
+    <w:p w14:paraId="0C0EF1E8" w14:textId="77777777" w:rsidR="008475BE" w:rsidRDefault="008475BE" w:rsidP="008475BE">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
-        <w:t>Öl Lars Brühne (larbr6)</w:t>
+        <w:t xml:space="preserve">Lars Brühne (larbr6), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>VeÖL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> NÄL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420CF195" w14:textId="0F768536" w:rsidR="00B62538" w:rsidRDefault="00B62538" w:rsidP="00563AC7">
+    <w:p w14:paraId="346301E9" w14:textId="77777777" w:rsidR="008475BE" w:rsidRDefault="008475BE" w:rsidP="008475BE">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
-        <w:t>Öl Jan Creutz (</w:t>
+        <w:t>Jan Creutz (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>jancr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">), Överläkare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Anopiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1DB2D6C1" w14:textId="77BB2603" w:rsidR="00563AC7" w:rsidRDefault="00415900" w:rsidP="00563AC7">
+    <w:p w14:paraId="554D1D10" w14:textId="77777777" w:rsidR="008475BE" w:rsidRDefault="008475BE" w:rsidP="008475BE">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Öl Simon Blank </w:t>
-[...2 lines deleted...]
-        <w:t>(</w:t>
+        <w:t>Simon Blank (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B62538">
+      <w:r>
         <w:t>simbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B62538">
-        <w:t>)</w:t>
+      <w:r>
+        <w:t>), Överläkare ÖNH-kliniken</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F865665" w14:textId="389A8F35" w:rsidR="008A2F40" w:rsidRDefault="008A2F40" w:rsidP="00563AC7">
+    <w:p w14:paraId="0A60CB5A" w14:textId="77777777" w:rsidR="008475BE" w:rsidRDefault="008475BE" w:rsidP="008475BE">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
-        <w:t>SSK Anna Suslova Olsson (annol196)</w:t>
+        <w:t xml:space="preserve">Anna Suslova Olsson (annol196), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vårdutv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. ansvarig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ssk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, UA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFD83EE" w14:textId="77777777" w:rsidR="00B62538" w:rsidRDefault="00B62538" w:rsidP="00563AC7">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B62538" w:rsidSect="00D9049E">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="129C30B1" w14:textId="77777777" w:rsidR="00902E73" w:rsidRDefault="00902E73">
+    <w:p w14:paraId="4D165F61" w14:textId="77777777" w:rsidR="00902F62" w:rsidRDefault="00902F62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0850B931" w14:textId="77777777" w:rsidR="00902E73" w:rsidRDefault="00902E73">
+    <w:p w14:paraId="70A1DC59" w14:textId="77777777" w:rsidR="00902F62" w:rsidRDefault="00902F62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="114B3D3A" w14:textId="77777777" w:rsidR="00902E73" w:rsidRDefault="00902E73">
+    <w:p w14:paraId="6E125DDC" w14:textId="77777777" w:rsidR="00902F62" w:rsidRDefault="00902F62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -1303,89 +1359,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0656CECB" w14:textId="77777777" w:rsidR="00D5484D" w:rsidRDefault="00D5484D" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4B47F658" w14:textId="77777777" w:rsidR="00D5484D" w:rsidRDefault="00D5484D" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1271745969"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1A065FFE" w14:textId="77777777" w:rsidR="00D5484D" w:rsidRPr="00EC0A68" w:rsidRDefault="00D5484D" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1414,51 +1470,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05EC98A2" w14:textId="77777777" w:rsidR="00D5484D" w:rsidRDefault="00D5484D" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78C5276D" wp14:editId="3E8667A0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Bildobjekt 7">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1492,89 +1548,89 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1603,51 +1659,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1681,73 +1737,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05784BA1" w14:textId="77777777" w:rsidR="00902E73" w:rsidRDefault="00902E73"/>
+    <w:p w14:paraId="7C1787D4" w14:textId="77777777" w:rsidR="00902F62" w:rsidRDefault="00902F62"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00AD68C6" w14:textId="77777777" w:rsidR="00902E73" w:rsidRDefault="00902E73">
+    <w:p w14:paraId="22FA85DA" w14:textId="77777777" w:rsidR="00902F62" w:rsidRDefault="00902F62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6AA345C7" w14:textId="77777777" w:rsidR="00902E73" w:rsidRDefault="00902E73">
+    <w:p w14:paraId="60531ECC" w14:textId="77777777" w:rsidR="00902F62" w:rsidRDefault="00902F62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C34D01E" w14:textId="77777777" w:rsidR="00D5484D" w:rsidRPr="00DA65C4" w:rsidRDefault="00D5484D" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31AD9A86" wp14:editId="6C0DC6D1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textruta 2"/>
@@ -1825,51 +1881,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08CA0FC6" w14:textId="77777777" w:rsidR="00D5484D" w:rsidRDefault="00D5484D" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67912C58" wp14:editId="475F25E1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2035,51 +2091,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2157,51 +2213,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2367,51 +2423,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4571,52 +4627,52 @@
   <w:num w:numId="14" w16cid:durableId="62224111">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1760297642">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1970163053">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="45567494">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1259557367">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="154493776">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1244218875">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
@@ -4633,116 +4689,120 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
+    <w:rsid w:val="000A4F18"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E4CEF"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="0012493E"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="00196AD6"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="00207A54"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00235DD7"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00303A20"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
@@ -4827,117 +4887,122 @@
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="007718AE"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007D77E9"/>
     <w:rsid w:val="007F0983"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="008120BE"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="008475BE"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A2F40"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00902E73"/>
+    <w:rsid w:val="00902F62"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A30F91"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
@@ -4952,50 +5017,51 @@
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C674CD"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA3AC1"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5484D"/>
     <w:rsid w:val="00D85218"/>
@@ -5009,56 +5075,58 @@
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F00DF4"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F55337"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5066,51 +5134,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7480,51 +7548,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7900,71 +7968,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>387</Words>
-  <Characters>2310</Characters>
+  <Words>454</Words>
+  <Characters>2408</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2692</CharactersWithSpaces>
+  <CharactersWithSpaces>2857</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Septumplastik – postoperativ vård</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Carina Turesson Roos</lastModifiedBy>
-  <revision>13</revision>
+  <lastModifiedBy>Caroline Edvardsson</lastModifiedBy>
+  <revision>22</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>