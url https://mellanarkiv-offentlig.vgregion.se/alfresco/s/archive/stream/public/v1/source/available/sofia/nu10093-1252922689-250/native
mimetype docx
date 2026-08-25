--- v0 (2025-12-13)
+++ v1 (2026-08-25)
@@ -6,119 +6,74 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="50CE6916" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
-[...41 lines deleted...]
-    <w:p w14:paraId="01A7C45B" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="6174408C" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1C249999" w14:textId="13F5CA20" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="43DD1CA4" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="061D3E4E" wp14:editId="03A60AB7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="206F5E3F" wp14:editId="6B7F512E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="222885"/>
                 <wp:effectExtent l="0" t="3810" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Textruta 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1244600" cy="222885"/>
                         </a:xfrm>
@@ -129,51 +84,51 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2AEBDC2D" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="003D37FD" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+                          <w:p w14:paraId="20EDE4EE" w14:textId="77777777" w:rsidR="005A394D" w:rsidRPr="003D37FD" w:rsidRDefault="005A394D" w:rsidP="005A394D">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
@@ -214,58 +169,58 @@
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="061D3E4E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="206F5E3F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE581m4AEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/07RRNkrUdBqbipAG&#10;Qxp8gOM4iUXia67dJuXruXbSrrC3iRfL9nXOPefck83N2HfsoNBpMAVfLZacKSOh0qYp+I/vu3dr&#10;zpwXphIdGFXwo3L8Zvv2zWawuUqhha5SyAjEuHywBW+9t3mSONmqXrgFWGWoWAP2wtMRm6RCMRB6&#10;3yXpcnmdDICVRZDKObq9n4p8G/HrWkn/WNdOedYVnLj5uGJcy7Am243IGxS21XKmIV7BohfaUNMz&#10;1L3wgu1Rv4DqtURwUPuFhD6ButZSRQ2kZrX8R81TK6yKWsgcZ882uf8HK78enuw3ZH78CCMNMIpw&#10;9gHkT8cM3LXCNOoWEYZWiYoar4JlyWBdPn8arHa5CyDl8AUqGrLYe4hAY419cIV0MkKnARzPpqvR&#10;Mxlapll2vaSSpFqapuv1VWwh8tPXFp3/pKBnYVNwpKFGdHF4cD6wEfnpSWhmYKe7Lg62M39d0MNw&#10;E9kHwhN1P5Yj09UsLYgpoTqSHIQpLhRv2rSAvzkbKCoFd7/2AhVn3WdDlnxYZVnIVjxkV+9TOuBl&#10;pbysCCMJquCes2l756c87i3qpqVOpyHcko07HRU+s5rpUxyi8Dm6IW+X5/jq+Qfb/gEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAL673/PeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/Adr&#10;kbhRG6sPFOJUFWrLESgRZzdekoj4IdtNw79ne6K3nd3R7DflerIDGzGm3jsFjzMBDF3jTe9aBfXn&#10;7uEJWMraGT14hwp+McG6ur0pdWH82X3geMgtoxCXCq2gyzkUnKemQ6vTzAd0dPv20epMMrbcRH2m&#10;cDtwKcSSW907+tDpgC8dNj+Hk1UQctivXuPb+2a7G0X9ta9l326Vur+bNs/AMk753wwXfEKHipiO&#10;/uRMYgNpIZcL8tIk58AuDiklbY4K5qsF8Krk1x2qPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDE581m4AEAAKgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Textruta 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="2AEBDC2D" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="003D37FD" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+                    <w:p w14:paraId="20EDE4EE" w14:textId="77777777" w:rsidR="005A394D" w:rsidRPr="003D37FD" w:rsidRDefault="005A394D" w:rsidP="005A394D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
@@ -304,883 +259,930 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B810A6" w14:paraId="074CA6F8" w14:textId="77777777" w:rsidTr="00EF4889">
+      <w:tr w:rsidR="005A394D" w14:paraId="7066CCD3" w14:textId="77777777" w:rsidTr="00D0357B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="43254173" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+          <w:p w14:paraId="7427BB7D" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="002F08FB">
+            <w:pPr>
+              <w:pStyle w:val="Rubrik1"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:right="424"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_1314629194"/>
+            <w:bookmarkStart w:id="1" w:name="Rubrik"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+          <w:p w14:paraId="3888BC8A" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="00D0357B">
+            <w:pPr>
+              <w:pStyle w:val="Rubrik1"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="424"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="091EF9D1" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="00D0357B">
+            <w:pPr>
+              <w:pStyle w:val="Rubrik1"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="424"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14A09AFE" w14:textId="70B5CA4E" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="00D0357B">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="424"/>
               <w:rPr>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_1314629194"/>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>AV-fistel</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A16A01">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>– Postoperativ vård</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54C57D88" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="32CCB097" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719F6718" w14:textId="77777777" w:rsidR="005A394D" w:rsidRPr="00DB603E" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="0" w:after="0"/>
-[...6 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB603E">
         <w:t xml:space="preserve">Revidering i denna </w:t>
       </w:r>
       <w:r w:rsidRPr="00B810A6">
         <w:t>version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F06AF00" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="0B43068C" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="424"/>
+        <w:ind w:right="142"/>
       </w:pPr>
       <w:r>
-        <w:t>Förändringar under rubrik: Bakgrund; Speciell omvårdnad/Observation – Cirkulation; Aktivitet; Utskrivningskriterier.</w:t>
+        <w:t xml:space="preserve">Förändringar i denna version: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D59D9">
+        <w:t xml:space="preserve">Mindre språklig korrigering vid flertalet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D59D9">
+        <w:t>rubrike</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E743C37" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="00DB603E" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="255EE208" w14:textId="77777777" w:rsidR="005A394D" w:rsidRPr="00DB603E" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C36B9B6" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="00112517" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="44121716" w14:textId="77777777" w:rsidR="005A394D" w:rsidRPr="00112517" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0"/>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00112517">
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7F49A4" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
-[...2 lines deleted...]
-        <w:ind w:right="424"/>
+    <w:p w14:paraId="050C7A17" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:ind w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112517">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Patienter med njursjukdom som kräver dialys får AV-fistel (</w:t>
+        <w:t xml:space="preserve">Patienter med njursjukdom som kräver dialys får </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00112517">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AV-fistel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00112517">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112517">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>arterio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112517">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>-venös fistel) för att ha kärl att sticka i på längre sikt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> och kunna genomföra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>hemodialys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> via säker access</w:t>
       </w:r>
       <w:r w:rsidRPr="00112517">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02ECC5F4" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="00112517" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
-[...8 lines deleted...]
-    <w:p w14:paraId="00390035" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="4AB488B1" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0"/>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C9ACD3" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
-[...2 lines deleted...]
-        <w:ind w:right="424"/>
+    <w:p w14:paraId="0AECBAF5" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:ind w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="00112517">
-        <w:t>Att patienter som lägger in en AV-fistel skall få en god och säker postoperativ</w:t>
+        <w:t xml:space="preserve">Att patienter som lägger in en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00112517">
+        <w:t>AV-fistel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00112517">
+        <w:t xml:space="preserve"> skall få en god och säker postoperativ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vård</w:t>
       </w:r>
       <w:r w:rsidRPr="00112517">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1660B4" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="00112517" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
-[...5 lines deleted...]
-    <w:p w14:paraId="44F7DDA4" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="00112517" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="36CCF583" w14:textId="77777777" w:rsidR="005A394D" w:rsidRPr="00112517" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0"/>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r>
         <w:t>Vilka berörs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FEAD46" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="6FF37861" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6795"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
-        <w:ind w:right="424"/>
+        <w:ind w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="00112517">
         <w:t xml:space="preserve">Undersköterskor, sjuksköterskor och läkare som </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">postoperativt </w:t>
       </w:r>
       <w:r w:rsidRPr="00112517">
         <w:t xml:space="preserve">möter patienter som </w:t>
       </w:r>
       <w:r>
         <w:t>erhållit en</w:t>
       </w:r>
       <w:r w:rsidRPr="00112517">
-        <w:t xml:space="preserve"> AV-fistel</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00112517">
+        <w:t>AV-fistel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3036A5C3" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="00112517" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
-[...8 lines deleted...]
-    <w:p w14:paraId="0C4A4853" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="6A5E209D" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00112517">
         <w:t>Innehåll och Metodbeskrivning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025EA3B8" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6"/>
-    <w:p w14:paraId="18C54F3A" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="38161F25" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0"/>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00B810A6">
         <w:t>Tillvägagångsätt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B30BF8C" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6"/>
-[...3 lines deleted...]
-        <w:ind w:right="424"/>
+    <w:p w14:paraId="43B5AECD" w14:textId="77777777" w:rsidR="005A394D" w:rsidRPr="00112517" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:ind w:right="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112517">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Man gör en koppling mellan artär och ven på armen. Oftast används Gore-Tex </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112517">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>graft</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112517">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E5A609" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="00112517" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="2BFFB894" w14:textId="77777777" w:rsidR="005A394D" w:rsidRPr="00112517" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0"/>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00112517">
         <w:t>Anestesi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751F8779" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="00112517" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="0C58D1E5" w14:textId="77777777" w:rsidR="005A394D" w:rsidRPr="00112517" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Plexusb</w:t>
       </w:r>
       <w:r w:rsidRPr="00112517">
         <w:t>lockad</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>.</w:t>
+        <w:t>. Ev. tillägg av sedering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559D35DA" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="00112517" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="467906A6" w14:textId="77777777" w:rsidR="005A394D" w:rsidRPr="00112517" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00112517">
         <w:t>Generell anestesi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B27C0A5" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="2C00DA95" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0"/>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00112517">
+        <w:t>Speciell omvårdnad/Observationer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CE5C86" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sedvanlig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cirkulatorisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>- och respiratorisk postoperativ övervakning utifrån anestesiform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C044B8" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:right="424"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B810A6">
         <w:lastRenderedPageBreak/>
-        <w:t>Speciell omvårdnad/Observationer</w:t>
+        <w:t>Cirkulation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061AC232" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6"/>
-[...28 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2518F7A0" w14:textId="77777777" w:rsidR="005A394D" w:rsidRPr="00112517" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r>
         <w:t>Blodtryck får ej kontrolleras</w:t>
       </w:r>
       <w:r w:rsidRPr="00112517">
         <w:t xml:space="preserve"> i den arm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> där </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>AV-fisteln</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> lagts in</w:t>
       </w:r>
       <w:r w:rsidRPr="00112517">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF81612" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
-[...2 lines deleted...]
-        <w:ind w:right="424"/>
+    <w:p w14:paraId="49E0721E" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="00112517">
         <w:t>Kontroller att det finns flöde i fisteln</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Detta görs </w:t>
       </w:r>
       <w:r w:rsidRPr="00112517">
         <w:t xml:space="preserve">genom att lyssna </w:t>
       </w:r>
       <w:r>
         <w:t>efter ”</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>swirl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="00112517">
         <w:t>med dopple</w:t>
       </w:r>
       <w:r>
         <w:t>r eller</w:t>
       </w:r>
       <w:r w:rsidRPr="00112517">
         <w:t xml:space="preserve"> stetos</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kop, alternativt </w:t>
       </w:r>
       <w:r w:rsidRPr="00112517">
         <w:t>känn försiktigt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> över fisteln</w:t>
       </w:r>
       <w:r w:rsidRPr="00112517">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0473A428" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="4286D432" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00112517">
         <w:t xml:space="preserve">Kontrollera att fingrarna är varma </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">distalt om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>AV-fisteln</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636D507F" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
-[...7 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="49876033" w14:textId="77777777" w:rsidR="005A394D" w:rsidRPr="00112517" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Har patienten inte erhållit blockad – Kontrollera att </w:t>
       </w:r>
       <w:r w:rsidRPr="00112517">
         <w:t>patienten har normal känsel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> distalt om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>AV-fisteln</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112517">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274FE724" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="00112517" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="69825CCA" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:right="424"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B810A6">
+        <w:t>Aktivitet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492EB089" w14:textId="77777777" w:rsidR="005A394D" w:rsidRPr="00112517" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:right="424"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112517">
+        <w:t xml:space="preserve">Armen skall </w:t>
+      </w:r>
+      <w:r>
+        <w:t>håll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112517">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112517">
+        <w:t xml:space="preserve"> rak, får ej böjas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F375AFA" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:right="424"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112517">
+        <w:t xml:space="preserve">Patienten får röra på armen men bör vara försiktig </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med den då</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112517">
+        <w:t xml:space="preserve"> armen kan vara ostadig </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pga. erhållen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112517">
+        <w:t>blockad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A9EF2E" w14:textId="77777777" w:rsidR="005A394D" w:rsidRPr="00112517" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:ind w:right="424"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112517">
+        <w:t xml:space="preserve">Blockaden </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har effekt i upp till 24 timmar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774980B0" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:right="424"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B810A6">
+        <w:t>Dokumentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DADCFE" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:right="424"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112517">
+        <w:t xml:space="preserve">Dokumentera på övervakningskurvan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Orbit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">/CHA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112517">
+        <w:t>att cirkulationskontroller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utförts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112517">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5CDC42" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dokumentera även detta under ”Sammansatt status </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">” innan patienten skrivs ut från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517A9D9A" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:right="424"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B810A6">
+        <w:t>Utskrivningskriterier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FCFDAD" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:right="424"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112517">
+        <w:t>Patientgruppen är oftast inneliggande.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Sedvanliga utskrivningskriterier från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> gäller.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9CC2CA" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:right="424"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112517">
+        <w:t>Blockade</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112517">
+        <w:t xml:space="preserve"> behöver ej ha släppt innan pat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ienten lämnar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE9C3A1" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
       </w:pPr>
+      <w:r>
+        <w:t>Ge gärna patienten skriftlig informations-broschyr gällande kvarstående effekt av nervblockad.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3F63061A" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
-[...10 lines deleted...]
-    <w:p w14:paraId="54EDEBDC" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="00112517" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="0202E842" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
       </w:pPr>
-      <w:r w:rsidRPr="00112517">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="467E3DA6" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
+    <w:p w14:paraId="4494EDB0" w14:textId="77777777" w:rsidR="005A394D" w:rsidRDefault="005A394D" w:rsidP="005A394D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
       </w:pPr>
-      <w:r w:rsidRPr="00112517">
-[...13 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="740FE444" w14:textId="77777777" w:rsidR="00B810A6" w:rsidRPr="00112517" w:rsidRDefault="00B810A6" w:rsidP="00B810A6">
-[...131 lines deleted...]
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00B810A6" w:rsidSect="00CE3475">
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="005A394D" w:rsidRDefault="00536A5A" w:rsidP="005A394D"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="005A394D" w:rsidSect="00CE3475">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="752AAE97" w14:textId="77777777" w:rsidR="00083947" w:rsidRDefault="00083947">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="12E51760" w14:textId="77777777" w:rsidR="00083947" w:rsidRDefault="00083947">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="1BFAF0C2" w14:textId="77777777" w:rsidR="00083947" w:rsidRDefault="00083947">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1209,51 +1211,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1287,73 +1289,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="10CB2BE0" w14:textId="77777777" w:rsidR="00083947" w:rsidRDefault="00083947"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="1F407260" w14:textId="77777777" w:rsidR="00083947" w:rsidRDefault="00083947">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="25ED2360" w14:textId="77777777" w:rsidR="00083947" w:rsidRDefault="00083947">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1431,51 +1433,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -1641,51 +1643,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3843,186 +3845,180 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="665288053">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1339768739">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="574123514">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1158955580">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="613244277">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="956641724">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="535120785">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="95296716">
     <w:abstractNumId w:val="6"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00083947"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="001909ED"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F08FB"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
@@ -4054,50 +4050,51 @@
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
+    <w:rsid w:val="005A394D"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
@@ -4321,70 +4318,70 @@
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6753,51 +6750,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7165,71 +7162,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>244</Words>
-  <Characters>1659</Characters>
+  <Words>305</Words>
+  <Characters>1619</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1900</CharactersWithSpaces>
+  <CharactersWithSpaces>1921</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>AV fistel Postoperativ vård</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Carina Turesson Roos</lastModifiedBy>
-  <revision>3</revision>
+  <lastModifiedBy>Caroline Edvardsson</lastModifiedBy>
+  <revision>5</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>