--- v0 (2025-12-13)
+++ v1 (2026-09-20)
@@ -1,121 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002801BB" w:rsidP="00F35B05" w:rsidRDefault="002801BB" w14:paraId="560A180C" w14:textId="77777777">
+    <w:p w14:paraId="1A9C6475" w14:textId="77777777" w:rsidR="002801BB" w:rsidRDefault="002801BB" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="002801BB" w:rsidSect="002801BB">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="5496916E" w14:textId="77777777">
+    <w:p w14:paraId="7CC6A15C" w14:textId="77777777" w:rsidR="002801BB" w:rsidRPr="002801BB" w:rsidRDefault="002801BB" w:rsidP="002801BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="2F560CEB" w14:textId="77777777">
+    <w:p w14:paraId="6B2943D9" w14:textId="77777777" w:rsidR="002801BB" w:rsidRPr="002801BB" w:rsidRDefault="002801BB" w:rsidP="002801BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002801BB">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="133A52B0" w14:textId="4F7E3D66">
+    <w:p w14:paraId="291CDEBC" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="00715825">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002801BB">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27045741" wp14:editId="5C15E850">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C703832" wp14:editId="1828AA50">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1031875" cy="222885"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1031875" cy="222885"/>
                         </a:xfrm>
@@ -126,5766 +131,5281 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="003D37FD" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="1B9F038A" w14:textId="77777777">
+                          <w:p w14:paraId="6DBA2EA5" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="003D37FD" w:rsidRDefault="00715825" w:rsidP="00715825">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>16755</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict w14:anchorId="31857324">
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="27045741">
+            <w:pict>
+              <v:shapetype w14:anchorId="1C703832" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:81.25pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQtfdu7gEAAMYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xo2RI1XS27KkJa&#10;LtIuH+A4TmKReMzYbVK+nrHTlgJviBfLc/GZM2fGm9tp6NlBodNgSp4tUs6UkVBr05b86/Pu1Zoz&#10;54WpRQ9GlfyoHL/dvnyxGW2hcuigrxUyAjGuGG3JO+9tkSROdmoQbgFWGQo2gIPwZGKb1ChGQh/6&#10;JE/TN8kIWFsEqZwj78Mc5NuI3zRK+s9N45RnfcmJm48nxrMKZ7LdiKJFYTstTzTEP7AYhDZU9AL1&#10;ILxge9R/QQ1aIjho/ELCkEDTaKliD9RNlv7RzVMnrIq9kDjOXmRy/w9Wfjp8QaZrmh1nRgw0omc1&#10;efYOJpYFdUbrCkp6spTmJ3KHzNCps48gvzlm4L4TplV3iDB2StTELr5Mrp7OOC6AVONHqKmM2HuI&#10;QFODQwAkMRih05SOl8kEKjKUTF9n65sVZ5JieZ6v16tALhHF+bVF598rGFi4lBxp8hFdHB6dn1PP&#10;KaGYgZ3u+zj93vzmIMzgiewD4Zm6n6rppEYF9ZH6QJiXiZafLh3gD85GWqSSu+97gYqz/oMhLd5m&#10;y2XYvGgsVzc5GXgdqa4jwkiCKrnnbL7e+3lb9xZ121Gls/p3pN9Ox9aC0DOrE29alijOabHDNl7b&#10;MevX99v+BAAA//8DAFBLAwQUAAYACAAAACEAh3YR394AAAALAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPy07DMBBF90j8gzVI7KjdqM80TlWhtiyBErF2Y5NExGPLdtPw90xXsJurObqPYjvang0mxM6h&#10;hOlEADNYO91hI6H6ODytgMWkUKveoZHwYyJsy/u7QuXaXfHdDKfUMDLBmCsJbUo+5zzWrbEqTpw3&#10;SL8vF6xKJEPDdVBXMrc9z4RYcKs6pIRWefPcmvr7dLESfPLH5Ut4fdvtD4OoPo9V1jV7KR8fxt0G&#10;WDJj+oPhVp+qQ0mdzu6COrKetMgWc2LpymbAbsR0taZ5Zwmz5Rx4WfD/G8pfAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJC1927uAQAAxgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAId2Ed/eAAAACwEAAA8AAAAAAAAAAAAAAAAASAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#10;">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:81.25pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/h2oc3wEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xo2RI1XS27KkJa&#10;LtLCBziOk1gkHjN2m5SvZ+y03QJviBfL45mcOefMZHM7DT07KHQaTMmzRcqZMhJqbdqSf/u6e7Xm&#10;zHlhatGDUSU/Ksdvty9fbEZbqBw66GuFjECMK0Zb8s57WySJk50ahFuAVYaSDeAgPIXYJjWKkdCH&#10;PsnT9E0yAtYWQSrn6PVhTvJtxG8aJf3npnHKs77kxM3HE+NZhTPZbkTRorCdlica4h9YDEIbanqB&#10;ehBesD3qv6AGLREcNH4hYUigabRUUQOpydI/1Dx1wqqohcxx9mKT+3+w8tPhyX5B5qd3MNEAowhn&#10;H0F+d8zAfSdMq+4QYeyUqKlxFixLRuuK06fBale4AFKNH6GmIYu9hwg0NTgEV0gnI3QawPFiupo8&#10;k6Fl+jpb36w4k5TL83y9XsUWojh/bdH59woGFi4lRxpqRBeHR+cDG1GcS0IzAzvd93GwvfntgQrD&#10;S2QfCM/U/VRNVB1UVFAfSQfCvCe013TpAH9yNtKOlNz92AtUnPUfDHnxNlsuw1LFYLm6ySnA60x1&#10;nRFGElTJPWfz9d7Pi7i3qNuOOp3dvyP/djpKe2Z14k17EBWfdjYs2nUcq57/rO0vAAAA//8DAFBL&#10;AwQUAAYACAAAACEAh3YR394AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;7KjdqM80TlWhtiyBErF2Y5NExGPLdtPw90xXsJurObqPYjvang0mxM6hhOlEADNYO91hI6H6ODyt&#10;gMWkUKveoZHwYyJsy/u7QuXaXfHdDKfUMDLBmCsJbUo+5zzWrbEqTpw3SL8vF6xKJEPDdVBXMrc9&#10;z4RYcKs6pIRWefPcmvr7dLESfPLH5Ut4fdvtD4OoPo9V1jV7KR8fxt0GWDJj+oPhVp+qQ0mdzu6C&#10;OrKetMgWc2LpymbAbsR0taZ5Zwmz5Rx4WfD/G8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAD+HahzfAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAId2Ed/eAAAACwEAAA8AAAAAAAAAAAAAAAAAOQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidRPr="003D37FD" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="178A6421" w14:textId="77777777">
+                    <w:p w14:paraId="6DBA2EA5" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="003D37FD" w:rsidRDefault="00715825" w:rsidP="00715825">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>16755</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="6400E9DE" w14:paraId="1D40BCFB" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="4590B8E0" w14:textId="77777777" w:rsidTr="0075571F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="00664401" w:rsidRDefault="002801BB" w14:paraId="3F82F012" w14:textId="77777777">
+          <w:p w14:paraId="5399925C" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:ind w:left="142" w:hanging="1"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Generella direktiv ang. läkemedel som får ges av anestesisjuksköterska utan annan ordination</w:t>
+              <w:t xml:space="preserve">Generella direktiv </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anestesisjuksköters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>kor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="6400E9DE" w:rsidP="00664401" w:rsidRDefault="6400E9DE" w14:paraId="765BE841" w14:textId="10709634">
-[...14 lines deleted...]
-    <w:p w:rsidR="002801BB" w:rsidP="00664401" w:rsidRDefault="002801BB" w14:paraId="5F1D87BF" w14:textId="21EBCBFD">
+    <w:p w14:paraId="5C1140F7" w14:textId="77777777" w:rsidR="002801BB" w:rsidRDefault="002801BB" w:rsidP="00664401">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="142" w:hanging="1"/>
       </w:pPr>
       <w:r w:rsidRPr="6400E9DE">
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002801BB" w:rsidP="00664401" w:rsidRDefault="003E32DF" w14:paraId="05B61A12" w14:textId="70EBA503">
+    <w:p w14:paraId="1CF62A89" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825" w:rsidP="00715825">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="0" w:hanging="1"/>
       </w:pPr>
       <w:r>
-        <w:t>Inga revideringar. Förlängning av giltighetstid.</w:t>
+        <w:t>Reviderad under bakgrund och syfte.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Midazolam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>droperidol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ketobemidon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> borttagna.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002801BB" w:rsidP="00664401" w:rsidRDefault="002801BB" w14:paraId="6D1DD381" w14:textId="5AE3C69E">
+    <w:p w14:paraId="2ACA8557" w14:textId="77777777" w:rsidR="002801BB" w:rsidRDefault="00E022A5" w:rsidP="00664401">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="142" w:hanging="1"/>
       </w:pPr>
-      <w:r w:rsidRPr="6400E9DE">
-        <w:t>Syfte</w:t>
+      <w:r>
+        <w:t>Bakgrund och s</w:t>
+      </w:r>
+      <w:r w:rsidR="002801BB" w:rsidRPr="6400E9DE">
+        <w:t>yfte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="00664401" w:rsidRDefault="002801BB" w14:paraId="7C4E6128" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="366A1D98" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825" w:rsidP="00715825">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5520"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="142" w:right="-1844" w:hanging="1"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Definiera vilka läkemedel som kan ges av anestesisjuksköterskor utan annan ordination. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00925B13">
+        <w:t xml:space="preserve">Vid undersökningar och operationer i generell eller regional anestesi eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00925B13">
+        <w:t xml:space="preserve">sedering </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">får anestesisjuksköterskor lov att administrera nedanstående läkemedel på generella direktiv, dvs utan någon särskild ordination, enligt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00133D4B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>HSLF-FS 2017:37</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="00664401" w:rsidRDefault="002801BB" w14:paraId="65F2331D" w14:textId="77777777">
+    <w:p w14:paraId="1FFE1288" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825" w:rsidP="00715825">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5520"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Narkosläkaren kan mycket väl kan ordinera dessa läkemedel till en särskild patient, och då även med andra doseringar, anvisningar, och maxdoser än vid generella direktiv. Rutinen avser patienter där det inte, eller inte än, finns någon särskild ordination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7119BBBA" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825" w:rsidP="00715825">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5520"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002801BB">
+        <w:t xml:space="preserve">äkemedel </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i denna rutin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002801BB">
+        <w:t>får endast ges på angivna indikationer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002801BB">
+        <w:t xml:space="preserve"> finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">alltså </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002801BB">
+        <w:t xml:space="preserve">krav </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på att patientens behov stämmer överens med den angivna indikationen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002801BB">
+        <w:t xml:space="preserve">. Vid minsta osäkerhet skall ansvarig </w:t>
+      </w:r>
+      <w:r>
+        <w:t>narkos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002801BB">
+        <w:t>läkare kontaktas!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0343C3FD" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825" w:rsidP="00715825">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5520"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rutinen avser bara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002801BB">
+        <w:t>vuxna icke gravida patienter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C2664C" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825" w:rsidP="00715825">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5520"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I vissa fall får läkemedlet ges omedelbart på generella direktiv, men narkosläkare ska ändå kontaktas i efterhand för att uppmärksamma patientens tillstånd, om detta står under anvisningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DB63F5" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825" w:rsidP="00715825">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5520"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Maxdos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i denna rutin avser maximal dos som får ges på generella direktiv. Utöver det kan ytterligare doser ges på ordination av narkosläkare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2896592A" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825" w:rsidP="00715825">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5520"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beakta kontraindikationer. Överkänslighet mot läkemedlet (substansen eller lösnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medlet) är alltid en kontraindikation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE76BB6" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="00715825">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="142" w:hanging="1"/>
       </w:pPr>
       <w:r w:rsidRPr="002801BB">
         <w:t>Vilka berörs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="00664401" w:rsidRDefault="002801BB" w14:paraId="179FDBD8" w14:textId="77777777">
+    <w:p w14:paraId="0B1BFB97" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="00715825">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="1161" w:hanging="1"/>
       </w:pPr>
       <w:r w:rsidRPr="002801BB">
         <w:t xml:space="preserve">Anestesisjuksköterskor på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002801BB">
         <w:t>AnOpIVA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002801BB">
         <w:t>-kliniken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="00664401" w:rsidRDefault="002801BB" w14:paraId="6AC1AE0E" w14:textId="77777777">
+    <w:p w14:paraId="4B8F747F" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="00715825">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="1161" w:hanging="1"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="00664401" w:rsidRDefault="002801BB" w14:paraId="233F3EF5" w14:textId="77777777">
-[...5 lines deleted...]
-        <w:t>Riktlinje</w:t>
+    <w:p w14:paraId="5974FF28" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825" w:rsidP="00715825">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786D8542" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825" w:rsidP="00715825">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9805" w:type="dxa"/>
+        <w:tblW w:w="9810" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2442"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2284"/>
+        <w:gridCol w:w="2444"/>
+        <w:gridCol w:w="2938"/>
+        <w:gridCol w:w="2143"/>
+        <w:gridCol w:w="2285"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="393369D2" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="7B0F272E" w14:textId="77777777" w:rsidTr="0075571F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9805" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="00CB294B" w:rsidRDefault="002801BB" w14:paraId="7F5D4BD7" w14:textId="77777777">
+          <w:p w14:paraId="1C9E2C1D" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00EB5162" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
-              <w:pStyle w:val="Rubrik3"/>
-              <w:ind w:left="0"/>
+              <w:pStyle w:val="Rubrik2"/>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB5162">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Oxygen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="630B3959" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="35F7ED45" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2442" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="046F7ABB" w14:textId="77777777">
+          <w:p w14:paraId="0F5EF6F7" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Läkemedel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2937" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="43C3F874" w14:textId="77777777">
+          <w:p w14:paraId="493520E5" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Dosering och anvisningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="501F4D89" w14:textId="77777777">
+          <w:p w14:paraId="163BCFC1" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2284" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="5BEE60FA" w14:textId="77777777">
+          <w:p w14:paraId="0F9DDB6F" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Kontraindikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="28A82AAB" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="6998C1B7" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2442" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="40A40611" w14:textId="77777777">
+          <w:p w14:paraId="03562F89" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Oxygen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="6F8981E1" w14:textId="77777777">
+          <w:p w14:paraId="1C6A487A" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1 – 3 L på grimma</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="09488E6D" w14:textId="77777777">
+              <w:t xml:space="preserve">1 – 3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>l/min</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> på grimma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="346B4285" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5 – 10 L på mask</w:t>
+              <w:t xml:space="preserve">5 – 10 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>l/min</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> på mask</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="3F8C9E79" w14:textId="77777777">
+          <w:p w14:paraId="11E3A5C3" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2284" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="10A86E9D" w14:textId="77777777">
+          <w:p w14:paraId="655ADB37" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="72"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Försiktighet vid KOL</w:t>
+              <w:t>Försiktighet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vid KOL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="26151658" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="1F97067F" w14:textId="77777777" w:rsidTr="0075571F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9805" w:type="dxa"/>
+            <w:tcW w:w="9810" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="00CB294B" w:rsidRDefault="002801BB" w14:paraId="14FC1743" w14:textId="77777777">
+          <w:p w14:paraId="244C8989" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00EB5162" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
-              <w:pStyle w:val="Rubrik3"/>
-              <w:ind w:left="0"/>
+              <w:pStyle w:val="Rubrik2"/>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Preoperativ oro och smärta samt vid </w:t>
+            <w:r w:rsidRPr="00EB5162">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik2Char"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Oro och smärta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27451082" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="003F7C3B" w:rsidRDefault="00715825" w:rsidP="0075571F">
+            <w:r>
+              <w:t xml:space="preserve">Avser oro och smärta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F7C3B">
+              <w:t>preoperativt samt vid sedering under regional anestesi</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+              <w:t xml:space="preserve">Mot smärta, använd </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndera </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002801BB">
-              <w:t>sedering</w:t>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fentanyl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002801BB">
-              <w:t xml:space="preserve"> under regional anestesi</w:t>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B695E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Alfentanil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="36FCCA95" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="295E69AE" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="1206FFDE" w14:textId="77777777">
+          <w:p w14:paraId="7FE1039C" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Läkemedel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2937" w:type="dxa"/>
+            <w:tcW w:w="2938" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="3192AF95" w14:textId="77777777">
+          <w:p w14:paraId="765470D4" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Dosering och anvisningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2142" w:type="dxa"/>
+            <w:tcW w:w="2143" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="6366A8FD" w14:textId="77777777">
+          <w:p w14:paraId="20796A48" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:tcW w:w="2285" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="746DE526" w14:textId="77777777">
+          <w:p w14:paraId="6CEF09F8" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Kontraindikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="116EDF78" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="628B9062" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2444" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="1AF47FA3" w14:textId="77777777">
+          <w:p w14:paraId="2608F1FC" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Inj</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="30D14AF6" w14:textId="77777777">
+              <w:t>Propofol</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="403805BF" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="008436A5" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="008436A5">
+              <w:rPr>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10 mg/ml</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, iv </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>inj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2937" w:type="dxa"/>
+            <w:tcW w:w="2938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="6835826D" w14:textId="77777777">
+          <w:p w14:paraId="2395A712" w14:textId="61E459A8" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>10 – 30 mg (1 – 3 ml) iv som kan upprepas efter behov.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="67D97F3D" w14:textId="77777777">
+              <w:t>10 – 30 mg (1 – 3 ml)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>an upprepas efter behov.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F373462" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>200 mg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 h</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43E15B15" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>200 mg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37701969" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Försiktighet vid hjärt- lung- njur- och leversjukdom och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>hypovolemi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="4C6C2C87" w14:textId="77777777" w:rsidTr="0075571F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2444" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2EE522" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>entanyl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6519018C" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="008B6B63" w:rsidRDefault="00715825" w:rsidP="0075571F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6B63">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50 µg/ml</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, iv </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>inj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5D3A8B" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Förstahandsalternativ till dagkirurgiska patienter</w:t>
+              <w:t>25 – 50 µg (0,5 – 1 ml)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>an upprepas efter behov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2142" w:type="dxa"/>
+            <w:tcW w:w="2143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="1DF339BA" w14:textId="77777777">
+          <w:p w14:paraId="129BA271" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Max 200 mg/2 h</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="16FA63FF" w14:textId="77777777">
+              <w:t>200 µg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 h</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B38883" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>totalt 200 mg</w:t>
+              <w:t>200 µg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:tcW w:w="2285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="1EDAF5CC" w14:textId="77777777">
+          <w:p w14:paraId="3D890406" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="72"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ekretstagnation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> andningsdepression. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="06E227C0" w14:textId="77777777" w:rsidTr="0075571F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2444" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF5026B" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00DF7376" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...4 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002801BB">
-[...3 lines deleted...]
-              <w:t>Propofol</w:t>
+            <w:r w:rsidRPr="00DF7376">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Alfentanil</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...13 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="51144383" w14:textId="77777777">
+          </w:p>
+          <w:p w14:paraId="0E6AB8BD" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00DF7376" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Försiktighet vid hjärt- lung- njur- och leversjukdom och </w:t>
+            <w:r w:rsidRPr="00DF7376">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002801BB">
-[...3 lines deleted...]
-              <w:t>hypovolemi</w:t>
+            <w:r w:rsidRPr="00DF7376">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Rapifen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...19 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="657FC121" w14:textId="77777777">
+            <w:r w:rsidRPr="00DF7376">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>®)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F3DD37F" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00DF7376" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DF7376">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,5 mg/ml, iv </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002801BB">
-[...5 lines deleted...]
-              <w:t>Inj</w:t>
+            <w:r w:rsidRPr="00DF7376">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>inj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...18 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="7120F437" w14:textId="77777777">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E788C0" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="41"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0,25 – 0,5 mg (0,5 – 1 ml)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Kan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">upprepas efter behov. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7610E1" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
-[...20 lines deleted...]
-              <w:t>1 mg/ml</w:t>
+              </w:rPr>
+              <w:t>1,0 mg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2937" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="488ABEDB" w14:textId="77777777">
+          <w:p w14:paraId="7E726D90" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="41"/>
+              <w:ind w:left="0" w:right="72"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">0,5 – 2,0 mg (0,5 – 2,0 ml) iv som kan upprepas efter behov. </w:t>
-[...160 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Sekretstagnation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">andningsdepression. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="2A30660B" w14:textId="77777777">
+    <w:p w14:paraId="2D1B9CBC" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="00715825">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="1DC77E1A" w14:textId="77777777">
+    <w:p w14:paraId="1758A3AD" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="00715825">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:vanish/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002801BB">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9805" w:type="dxa"/>
-[...416 lines deleted...]
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="68"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-170"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9808" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9808"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="5B9AF61B" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="10649727" w14:textId="77777777" w:rsidTr="0075571F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="63A8BE57" w14:textId="77777777">
+          <w:p w14:paraId="3E8BF359" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="009103D7" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
-              <w:keepNext/>
-[...6 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="Rubrik2"/>
+              <w:rPr>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="009103D7">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Bradykardi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A036C75" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+            <w:r>
+              <w:t xml:space="preserve">Avser bradykardi som uppkommit i samband med generell eller regional anestesi, särskild vid samtidigt lågt BT. Pulsgräns </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:t>40 slag/min</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="62E0563A" w14:textId="77777777">
+    <w:p w14:paraId="7E07740D" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="00715825">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2210"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EFC2276" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00613B2A" w:rsidRDefault="00715825" w:rsidP="00715825">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:vanish/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-170"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="69"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9808" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2442"/>
         <w:gridCol w:w="2936"/>
         <w:gridCol w:w="2048"/>
         <w:gridCol w:w="2382"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="14EBCD19" w14:textId="77777777">
-[...38 lines deleted...]
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="4B6578F4" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="00613B2A" w14:paraId="671AA194" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2442" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="3527F021" w14:textId="77777777">
+          <w:p w14:paraId="29C2FFEE" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00613B2A" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman Fet" w:hAnsi="Times New Roman Fet"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B2A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
-                <w:noProof/>
-[...6 lines deleted...]
-                <w:noProof/>
               </w:rPr>
               <w:t>Läkemedel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2936" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="5833F6BB" w14:textId="77777777">
+          <w:p w14:paraId="38E11910" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00613B2A" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
-              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="41"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B2A">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...4 lines deleted...]
-                <w:b/>
+                <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>Dosering och anvisningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2048" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="5C8D4E7B" w14:textId="77777777">
+          <w:p w14:paraId="2E8B5F38" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00613B2A" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman Fet" w:hAnsi="Times New Roman Fet"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00613B2A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
-                <w:noProof/>
-[...9 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Maxdos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="3408A9C3" w14:textId="77777777">
+          <w:p w14:paraId="33D0AA1B" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00613B2A" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
-              <w:keepNext/>
-              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:outlineLvl w:val="1"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B2A">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>Kontraindikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...36 lines deleted...]
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="5F1A30E5" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="00613B2A" w14:paraId="149FE644" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2442" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="755A02A1" w14:textId="77777777">
+          <w:p w14:paraId="03B58775" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00613B2A" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman Fet" w:hAnsi="Times New Roman Fet"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00613B2A">
+              <w:rPr>
                 <w:b/>
-                <w:noProof/>
-[...33 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Atropin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00613B2A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00613B2A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,5 mg/ml, iv </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00613B2A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>inj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="0EC0531B" w14:textId="77777777">
+          <w:p w14:paraId="661A3B10" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00613B2A" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="41"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="0" w:right="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...46 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00613B2A">
+              <w:t>0,25 – 0,5 mg (0,5–1 ml)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B2A">
+              <w:br/>
               <w:t>Kontakta narkosläkare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2048" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="0D887C95" w14:textId="77777777">
+          <w:p w14:paraId="1758D16C" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00613B2A" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman Fet" w:hAnsi="Times New Roman Fet"/>
                 <w:b/>
-                <w:noProof/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman Fet" w:hAnsi="Times New Roman Fet"/>
+            <w:r w:rsidRPr="00613B2A">
+              <w:rPr>
                 <w:b/>
-                <w:noProof/>
-[...27 lines deleted...]
-              <w:t>Kontakta alltid anestesiläkare</w:t>
+              </w:rPr>
+              <w:t>1 mg / d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="102463ED" w14:textId="77777777">
+          <w:p w14:paraId="4566D255" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00613B2A" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="72"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="0" w:right="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> hjärtsjukdom. Tömningshinder av urinblåsan. </w:t>
+            <w:r w:rsidRPr="00613B2A">
+              <w:t xml:space="preserve">Försiktighet vid ischemiska hjärtsjukdom. Tömningshinder av urinblåsan. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="0AD2AB12" w14:textId="77777777">
+    <w:p w14:paraId="55517AF2" w14:textId="77777777" w:rsidR="002801BB" w:rsidRPr="002801BB" w:rsidRDefault="002801BB" w:rsidP="002801BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:vanish/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1616"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9830" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2472"/>
         <w:gridCol w:w="2945"/>
         <w:gridCol w:w="2054"/>
         <w:gridCol w:w="2359"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="5379B2C2" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="70938E32" w14:textId="77777777" w:rsidTr="0075571F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9830" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="00CB294B" w:rsidRDefault="002801BB" w14:paraId="4EF977E7" w14:textId="77777777">
+          <w:p w14:paraId="31E67141" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00003E73" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
-              <w:pStyle w:val="Rubrik3"/>
-              <w:ind w:left="0"/>
+              <w:pStyle w:val="Rubrik2"/>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:br w:type="page"/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002801BB">
+            <w:r w:rsidRPr="00003E73">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t>Perioperativt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
+            <w:r w:rsidRPr="00003E73">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t xml:space="preserve"> illamående</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="346F547F" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="42511563" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="7ECB8E25" w14:textId="77777777">
+          <w:p w14:paraId="67C30E38" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Läkemedel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="62192131" w14:textId="77777777">
+          <w:p w14:paraId="41057680" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Dosering och anvisningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2054" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="791B4976" w14:textId="77777777">
+          <w:p w14:paraId="099FE585" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2359" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="26DE2CF4" w14:textId="77777777">
+          <w:p w14:paraId="5634CAB3" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Kontraindikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="227FA2D0" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="5C508687" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="2E096D65" w14:textId="77777777">
+          <w:p w14:paraId="3BAE4112" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002C2C22" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002801BB">
+            <w:r w:rsidRPr="002C2C22">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Inj</w:t>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ondansetron</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...23 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="3AB68CB1" w14:textId="77777777">
+          </w:p>
+          <w:p w14:paraId="27031BAB" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002C2C22" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...3 lines deleted...]
-              <w:t>(</w:t>
+            <w:r w:rsidRPr="002C2C22">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 mg/ml</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, iv </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002801BB">
-[...3 lines deleted...]
-              <w:t>Ondansetron</w:t>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>inj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...21 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="1F988D8F" w14:textId="77777777">
+          <w:p w14:paraId="3D493794" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 mg (2 ml) iv. </w:t>
+              <w:t xml:space="preserve">4 mg (2 ml) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2054" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="3A7B6F55" w14:textId="77777777">
+          <w:p w14:paraId="3CE5F50B" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>8 mg/2 h</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="2C6AD530" w14:textId="77777777">
+              <w:t>8 mg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 h</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CF67D63" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Totalt 8 mg</w:t>
+              <w:t>8 mg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2359" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="19816CF4" w14:textId="77777777">
+          <w:p w14:paraId="7735295C" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="72"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Överkänslighet mot selektiva 5 HT</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="153D904E" w14:textId="77777777">
+              <w:t xml:space="preserve">Leversjukdom. Försiktighet vid behandling av äldre. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D80ABED" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="72"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gravida.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="75D5B4A2" w14:textId="77777777">
-[...194 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="55AC1764" w14:textId="77777777">
-[...16 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="1845C44F" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825" w:rsidP="00715825"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="625"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-23"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9830" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2457"/>
         <w:gridCol w:w="2950"/>
-        <w:gridCol w:w="2064"/>
-        <w:gridCol w:w="2359"/>
+        <w:gridCol w:w="2049"/>
+        <w:gridCol w:w="2374"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="328EB125" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="201CB3CC" w14:textId="77777777" w:rsidTr="0075571F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9830" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="00CB294B" w:rsidRDefault="002801BB" w14:paraId="107A4B62" w14:textId="77777777">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="625"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="9421" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="70" w:type="dxa"/>
+                <w:right w:w="70" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2354"/>
+              <w:gridCol w:w="2827"/>
+              <w:gridCol w:w="1978"/>
+              <w:gridCol w:w="2262"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="46BA8DDE" w14:textId="77777777" w:rsidTr="0075571F">
+              <w:trPr>
+                <w:cantSplit/>
+                <w:trHeight w:val="63"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9421" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4788C751" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00B42660" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:pStyle w:val="Rubrik2"/>
+                    <w:rPr>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B42660">
+                    <w:rPr>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t xml:space="preserve">Blodtrycksfall </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6553463D" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:r>
+                    <w:t>Avser blodtrycksfall orsakat av generell och / eller regional anestesi.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:br/>
+                    <w:t xml:space="preserve">Blodtrycksgränser: systoliskt blodtryck 100 </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:t>mmHg</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:t xml:space="preserve">, MAP 65 </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:t>mmHg</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:t>.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="6A167C9B" w14:textId="77777777" w:rsidTr="0075571F">
+              <w:trPr>
+                <w:trHeight w:val="92"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2354" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="7DE15337" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:i/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t>Läkemedel</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2827" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="48424F74" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="41"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:i/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t>Dosering och anvisningar</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1978" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="32EEF354" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:i/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t>Maxdos</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2260" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="13F99D5C" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0"/>
+                    <w:outlineLvl w:val="1"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:i/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t>Kontraindikation</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="098BFE0D" w14:textId="77777777" w:rsidTr="0075571F">
+              <w:trPr>
+                <w:trHeight w:val="398"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2354" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7BB72A42" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00F30C1E" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F30C1E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Efedrin</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3CDD3205" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00F30C1E" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F30C1E">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">50 mg/ml, iv </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F30C1E">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>nj</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2827" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0CD4B007" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="41"/>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Späds till 5 mg/ml</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                    <w:t>5 mg (1,0 ml)</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                  </w:r>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Kan upprepas efter behov. Kontakta anestesiläkare</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1978" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5671B796" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0"/>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>30 mg /</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>2 h</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="639CD46D" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0"/>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>30 mg</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> / d</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2260" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="128E38C2" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="72"/>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Ischemisk hjärtsjukdom. </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7524382D" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="72"/>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Kan dock ges efter ordination av anestesiläkare. Försiktighet vid prostatahypertrofi och </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>hypokalemi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="77748AC7" w14:textId="77777777" w:rsidTr="0075571F">
+              <w:trPr>
+                <w:trHeight w:val="295"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2354" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5A9DFB2F" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00F30C1E" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F30C1E">
+                    <w:rPr>
+                      <w:b/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Fenylefrin</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+                <w:p w14:paraId="79BA1855" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00F30C1E" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F30C1E">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">0,1 mg/ml, iv </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F30C1E">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>nj</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2827" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7344620C" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="41"/>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>0,05 – 0,1 mg</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2172593A" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="41"/>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(0,5 – 1 ml)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3AD5CB14" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="41"/>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Kan upprepas efter behov. Kontakta anestesiläkare</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1978" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="36DCA345" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0"/>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>0,3 mg</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> / d</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2260" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="49706236" w14:textId="02DCEB8E" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="72"/>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Hypertoni, hyper</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DE6CA4">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>-</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>thyreos</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AB6BEF">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>h</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">ypoxi. Försiktighet </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AB6BEF">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>vid</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> brady</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AB6BEF">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>k</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">ardi, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>AV-block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="002801BB">
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> och hjärtsvikt</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4CFCFA57" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00B42660" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
-              <w:pStyle w:val="Rubrik3"/>
-              <w:ind w:left="0"/>
+              <w:pStyle w:val="Rubrik2"/>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...10 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002801BB">
-              <w:t>bltr</w:t>
+            <w:r w:rsidRPr="00B42660">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Hypovolemi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-              <w:t xml:space="preserve"> &gt;100</w:t>
+            <w:r w:rsidRPr="00B42660">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vid blödning </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="7EAD14C8" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="39E1E79B" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2457" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="272EB7D4" w14:textId="77777777">
+          <w:p w14:paraId="082A6AEF" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Läkemedel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="464EFC42" w14:textId="77777777">
+          <w:p w14:paraId="5E5513C9" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Dosering och anvisningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2064" w:type="dxa"/>
+            <w:tcW w:w="2049" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="5F304B50" w14:textId="77777777">
+          <w:p w14:paraId="00E4F25F" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcW w:w="2374" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="5AC62603" w14:textId="77777777">
+          <w:p w14:paraId="6A32CCA6" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Kontraindikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="089DE8B0" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="2AB76428" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="510338BD" w14:textId="77777777">
+          <w:p w14:paraId="2A7EE872" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-DE"/>
-[...31 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="03A47CB6" w14:textId="77777777">
+              </w:rPr>
+              <w:t>Ringer-Acetat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61A82DA9" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00F3217C" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:lang w:val="de-DE"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...5 lines deleted...]
-              <w:t>50 mg/ml</w:t>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3217C">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>v inf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2950" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="5851019F" w14:textId="77777777">
+          <w:p w14:paraId="0BEC9AD8" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Späds till 5 mg/ml</w:t>
-[...575 lines deleted...]
-              </w:rPr>
               <w:t>Starta infusionen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="5387CE47" w14:textId="77777777">
+          <w:p w14:paraId="0EFCF9E8" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kontakta anestesiläkare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="1C0155F5" w14:textId="77777777">
+          <w:p w14:paraId="1A0BFDEB" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2000 ml</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="7A4B5B83" w14:textId="77777777">
+          <w:p w14:paraId="5918E288" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="72"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Försiktighet vid hjärtsvikt. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="584E240C" w14:textId="77777777">
+    <w:p w14:paraId="588A29D2" w14:textId="77777777" w:rsidR="002801BB" w:rsidRPr="002801BB" w:rsidRDefault="002801BB" w:rsidP="00715825">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:right="1161"/>
+        <w:ind w:left="0" w:right="1161"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="59"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9827" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2463"/>
         <w:gridCol w:w="2940"/>
         <w:gridCol w:w="2115"/>
         <w:gridCol w:w="2309"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="027F7416" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="2D9A762F" w14:textId="77777777" w:rsidTr="0075571F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9827" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="00CB294B" w:rsidRDefault="002801BB" w14:paraId="48C9D865" w14:textId="77777777">
+          <w:p w14:paraId="47734E95" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00B42660" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
-              <w:pStyle w:val="Rubrik3"/>
-              <w:ind w:left="0"/>
+              <w:pStyle w:val="Rubrik2"/>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
+            <w:r w:rsidRPr="00B42660">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t xml:space="preserve">Postoperativ oro  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="0F6A21E9" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="2F622AE4" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="6E9517DA" w14:textId="77777777">
+          <w:p w14:paraId="19B4AA90" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Läkemedel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="68C0F850" w14:textId="77777777">
+          <w:p w14:paraId="430026B6" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Dosering och anvisningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="4E02F80B" w14:textId="77777777">
+          <w:p w14:paraId="77D9EA22" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="62F295CF" w14:textId="77777777">
+          <w:p w14:paraId="7DF80845" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Kontraindikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="31FE109A" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="69302DA3" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="75A396D9" w14:textId="77777777">
+          <w:p w14:paraId="64142EFD" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00806363" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002801BB">
+            <w:r w:rsidRPr="00806363">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Propofol</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="1FDEED4F" w14:textId="77777777">
+          </w:p>
+          <w:p w14:paraId="755B88A8" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00806363" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:b/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00806363">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 mg/ml, iv </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00806363">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>inj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="4642A785" w14:textId="77777777">
+          <w:p w14:paraId="539692AF" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>10 – 30 mg (1 – 3 ml) iv som kan upprepas efter behov.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="06217F86" w14:textId="77777777">
+              <w:t>10 – 30 mg (1 – 3 ml</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>an upprepas efter behov.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="528634F1" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uteslut kroppsliga orsaker som smärta, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, muskelsvaghet, överfylld urinblåsa mm. </w:t>
+              <w:t xml:space="preserve">Uteslut kroppsliga orsaker som smärta, hypoxi, muskelsvaghet, överfylld urinblåsa mm. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="4E25E1DD" w14:textId="77777777">
+          <w:p w14:paraId="01A9D493" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>60 mg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="1E56BF3E" w14:textId="77777777">
-[...29 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="00F36CD8" w14:textId="77777777">
+          <w:p w14:paraId="6B4CC8C4" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="72"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Försiktighet vid hjärt- lung- njur- och leversjukdom och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>hypovolemi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="15A33A3E" w14:textId="77777777">
+          <w:p w14:paraId="7BBEFE56" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="72"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="7ACFAC23" w14:textId="77777777">
+    <w:p w14:paraId="7853C4EA" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="00715825">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="1161"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="0C0BA827" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:ind w:left="709" w:right="1161"/>
+    <w:p w14:paraId="40B64B21" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825" w:rsidP="00715825">
+      <w:r>
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="175"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9827" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2463"/>
         <w:gridCol w:w="2940"/>
         <w:gridCol w:w="2115"/>
         <w:gridCol w:w="2309"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="7B5D9E3B" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="6F142F60" w14:textId="77777777" w:rsidTr="0075571F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9827" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="00CB294B" w:rsidRDefault="002801BB" w14:paraId="187C8095" w14:textId="6D107C70">
+          <w:p w14:paraId="2C6D1039" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00B42660" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
-              <w:pStyle w:val="Rubrik3"/>
-              <w:ind w:left="0"/>
+              <w:pStyle w:val="Rubrik2"/>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
+            <w:r w:rsidRPr="00B42660">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Postoperativ smärta   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="3185413F" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="3AD21C2A" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="518C2FEC" w14:textId="77777777">
+          <w:p w14:paraId="746A5974" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Läkemedel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="0A175F8F" w14:textId="77777777">
+          <w:p w14:paraId="2EF6A06B" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Dosering och anvisningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="3DB996DD" w14:textId="77777777">
+          <w:p w14:paraId="4674E44A" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="13DD72AE" w14:textId="77777777">
+          <w:p w14:paraId="0D66C64C" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Kontraindikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="2DC972AF" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="5ED500FD" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="6024E507" w14:textId="77777777">
+          <w:p w14:paraId="298F46D5" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Inj</w:t>
+              <w:t>Fentanyl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...16 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="027320E7" w14:textId="77777777">
+          </w:p>
+          <w:p w14:paraId="789D2F78" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00DA5CD1" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00DA5CD1">
+              <w:rPr>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>50 µg/ml</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, iv </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>inj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="15C1EBDA" w14:textId="77777777">
+          <w:p w14:paraId="4133037B" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>25 – 50 µg iv (0,5 – 1 ml)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="4B81CAEF" w14:textId="77777777">
+              <w:t>25 – 50 µg (0,5 – 1 ml)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D196D4F" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...3 lines deleted...]
-              <w:t>Som kan upprepas efter behov</w:t>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>an upprepas efter behov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="4D532145" w14:textId="77777777">
+          <w:p w14:paraId="3383518F" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Max 200 µg/2 h</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="093023DE" w14:textId="77777777">
+              <w:t>200 µg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 h</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FDC96F7" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Totalt 200 µg</w:t>
+              <w:t>200 µg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="16DCC049" w14:textId="77777777">
+          <w:p w14:paraId="5C986E86" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="72"/>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
-              <w:t xml:space="preserve">Överkänslig mot </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Sekretstagnation, andningsdepression</w:t>
+              <w:t>Sekretstagnation, andningsdepression</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="4246C39D" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="771C3DA4" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="244165F6" w14:textId="77777777">
+          <w:p w14:paraId="2C93E2D9" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00DF7376" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002801BB">
+            <w:r w:rsidRPr="00DF7376">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Inj</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Alfentanil</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...16 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="7BF165A8" w14:textId="77777777">
+          </w:p>
+          <w:p w14:paraId="407258C0" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00DF7376" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DF7376">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002801BB">
-[...3 lines deleted...]
-              <w:t>Ketobemidon</w:t>
+            <w:r w:rsidRPr="00DF7376">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Rapifen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...6 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="76D5CF52" w14:textId="77777777">
+            <w:r w:rsidRPr="00DF7376">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>®)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DC3A73F" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00DF7376" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00DF7376">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,5 mg/ml, iv </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DF7376">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>inj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="037F6F35" w14:textId="77777777">
+          <w:p w14:paraId="55F4127F" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 – 5 mg (0,2 – 1 ml) iv. </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="4ADA05D1" w14:textId="77777777">
+              <w:t>0,25 – 0,5 mg (0,5 – 1 ml)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kan upprepas efter behov.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F7680A9" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Försiktig dosering till äldre patienter samt viss försiktighet vid dagkirurgi.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="291DFA4B" w14:textId="77777777">
+              <w:t xml:space="preserve">Används i tidigt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>postop</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skede för att bryta kraftig smärta.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="503283CC" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Kan spädas till 1 mg/ml. Kan upprepas.</w:t>
+              <w:t xml:space="preserve">Kan vara bra alternativ för </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dagkirurgiska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ienter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk för </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ndningsdepression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="7E17E124" w14:textId="77777777">
+          <w:p w14:paraId="3CF70FFD" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingen definierad </w:t>
-[...49 lines deleted...]
-            </w:pPr>
+              <w:t>1,0 mg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / d</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="29F1F4BD" w14:textId="77777777">
+          <w:p w14:paraId="6D2D1F72" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="72"/>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
-              <w:t xml:space="preserve">Överkänslighet mot </w:t>
-[...7 lines deleted...]
-              <w:t>. Sekretstagnation, andningsdepression</w:t>
+              <w:t>Sekretstagnation, andningsdepression.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="391B623A" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="0186F25A" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="2FCB266B" w14:textId="77777777">
+          <w:p w14:paraId="1175A5B5" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="008A6D3A" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:lang w:val="de-DE"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002801BB">
+            <w:r w:rsidRPr="008A6D3A">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-DE"/>
-[...1 lines deleted...]
-              <w:t>Inj</w:t>
+              </w:rPr>
+              <w:t>Oxykodon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
+            <w:r w:rsidRPr="008A6D3A">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="008A6D3A">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002801BB">
-[...5 lines deleted...]
-              <w:t>Rapifen</w:t>
+            <w:r w:rsidRPr="008A6D3A">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OxyNorm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...8 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="1F8D9C2F" w14:textId="77777777">
+            <w:r w:rsidRPr="008A6D3A">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>®)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6962BE3C" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="003524D3" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="de-DE"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...4 lines deleted...]
-              <w:t>(</w:t>
+            <w:r w:rsidRPr="008A6D3A">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10 mg/ml</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, iv </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002801BB">
-[...4 lines deleted...]
-              <w:t>Alfentanil</w:t>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>inj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="15F753BC" w14:textId="77777777">
+          <w:p w14:paraId="0C28E774" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">0,25 – 0,5 mg (0,5 – 1 ml) iv Upprepade doser tills </w:t>
-[...43 lines deleted...]
-              <w:t>Kan vara bra alternativ för pol pat. Risk för andningsdepression!</w:t>
+              <w:t>Späds till 1 mg/ml.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Normalt 1 – 5 m</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Försiktig dosering till äldre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="758E9921" w14:textId="77777777">
+          <w:p w14:paraId="184416F3" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Max 1,0 mg</w:t>
+              <w:t xml:space="preserve">Ingen definierad </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>maxdos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ycket stor individuell variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="7A957FB2" w14:textId="77777777">
+          <w:p w14:paraId="07311889" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="72"/>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...200 lines deleted...]
-              <w:t>Överkänslighet, sekretstagnation, andningsdepression.</w:t>
+            <w:r>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:t>ekretstagnation, andningsdepression.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="4B900E77" w14:textId="77777777">
+    <w:p w14:paraId="310C0B1D" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="00715825">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="1161"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="172"/>
         <w:tblW w:w="9813" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2478"/>
         <w:gridCol w:w="2925"/>
         <w:gridCol w:w="2100"/>
         <w:gridCol w:w="2310"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="224724BB" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="15327CE7" w14:textId="77777777" w:rsidTr="0075571F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9813" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="00CB294B" w:rsidRDefault="002801BB" w14:paraId="7087BC13" w14:textId="77777777">
+          <w:p w14:paraId="361315A7" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00B42660" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
-              <w:pStyle w:val="Rubrik3"/>
-              <w:ind w:left="0"/>
+              <w:pStyle w:val="Rubrik2"/>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> opiatbetingad andningsdepression   </w:t>
+            <w:r w:rsidRPr="00B42660">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opiatbetingad andningsdepression   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="0F158336" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="34B3D3ED" w14:textId="77777777" w:rsidTr="0075571F">
         <w:trPr>
           <w:trHeight w:val="543"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="1E58EF48" w14:textId="77777777">
+          <w:p w14:paraId="4CEE61D0" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Läkemedel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="54E04C5C" w14:textId="77777777">
+          <w:p w14:paraId="702B55BB" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Dosering och anvisningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="3BDE4FE5" w14:textId="77777777">
+          <w:p w14:paraId="4984D9B9" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002801BB">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="5AABE24D" w14:textId="77777777">
+          <w:p w14:paraId="08A1728A" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Kontraindikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidTr="00E11696" w14:paraId="5CD15D97" w14:textId="77777777">
+      <w:tr w:rsidR="00715825" w:rsidRPr="002801BB" w14:paraId="0C90393F" w14:textId="77777777" w:rsidTr="0075571F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="47575CEC" w14:textId="77777777">
+          <w:p w14:paraId="71D602FC" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002801BB">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Inj</w:t>
-[...17 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="7D94AD50" w14:textId="77777777">
+              <w:t>Naloxon</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A3D8039" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="00490D41" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00490D41">
+              <w:t xml:space="preserve">0,4 mg/ml, iv </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00490D41">
+              <w:t>inj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="4BC9BF43" w14:textId="77777777">
+          <w:p w14:paraId="646CDC27" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Späds till 0,04 mg/ml. Titrera ut optimal dos. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="15BB4815" w14:textId="77777777">
+          <w:p w14:paraId="3F46AF04" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Överdosering ger smärta och stress.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="4CC8FFD5" w14:textId="77777777">
+              <w:t>Överdosering ger smärta och stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kan utlösa akuta abstinenssymp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>tom.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B5070B" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kort effekt duration </w:t>
-[...16 lines deleted...]
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="560B5CAE" w14:textId="77777777">
+              <w:t xml:space="preserve">Kort effektduration c:a </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CDBFBA0" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20 – 30 min.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="0CEF51EF" w14:textId="77777777">
+          <w:p w14:paraId="7E50FFAA" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="41"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002801BB">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontakta anestesiläkare. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="542705AE" w14:textId="77777777">
+          <w:p w14:paraId="046D1519" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...3 lines deleted...]
-              <w:t>Max 0,4 mg</w:t>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002801BB">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,4 mg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="7811C577" w14:textId="77777777">
+          <w:p w14:paraId="67CF08C4" w14:textId="77777777" w:rsidR="00715825" w:rsidRPr="002801BB" w:rsidRDefault="00715825" w:rsidP="0075571F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="72"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002801BB">
-[...31 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="67005154" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="002801BB" w:rsidR="002801BB" w:rsidP="002801BB" w:rsidRDefault="002801BB" w14:paraId="123CFDCD" w14:textId="77777777">
+    <w:p w14:paraId="13F0EAE6" w14:textId="77777777" w:rsidR="002801BB" w:rsidRPr="00536A5A" w:rsidRDefault="002801BB" w:rsidP="002801BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00536A5A" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="24513497">
-[...5 lines deleted...]
-    <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="002801BB">
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00715825"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="002801BB">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C61AC9" w:rsidRDefault="00C61AC9" w14:paraId="4434F918" w14:textId="77777777">
+    <w:p w14:paraId="21EA0A76" w14:textId="77777777" w:rsidR="00F74EB0" w:rsidRDefault="00F74EB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C61AC9" w:rsidRDefault="00C61AC9" w14:paraId="52F83929" w14:textId="77777777">
+    <w:p w14:paraId="5CFDBA26" w14:textId="77777777" w:rsidR="00F74EB0" w:rsidRDefault="00F74EB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00C61AC9" w:rsidRDefault="00C61AC9" w14:paraId="3388C4C5" w14:textId="77777777">
+    <w:p w14:paraId="505A2E97" w14:textId="77777777" w:rsidR="00F74EB0" w:rsidRDefault="00F74EB0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman Fet">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78C895FB" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="422EBF0F" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
+      <w:p w14:paraId="2A6DD89F" w14:textId="77777777" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E3DD161" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00715825" w:rsidP="00FB2F0F">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:left="6237" w:hanging="141"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="093C6562" wp14:editId="6D0A05FD">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4388307</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-27355</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1897920" cy="384860"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2112772731" name="Bildobjekt 2112772731">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1953671" cy="396165"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00D40FCC" w:rsidRDefault="00D40FCC" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-450476649"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00D40FCC" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4">
+        <w:pPr>
+          <w:pStyle w:val="Sidfot"/>
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00D40FCC" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="25" name="Bildobjekt 25">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -5918,313 +5438,645 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C61AC9" w:rsidRDefault="00C61AC9" w14:paraId="50F75E24" w14:textId="77777777"/>
+    <w:p w14:paraId="0A4DD6DB" w14:textId="77777777" w:rsidR="00F74EB0" w:rsidRDefault="00F74EB0"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C61AC9" w:rsidRDefault="00C61AC9" w14:paraId="7CDF634E" w14:textId="77777777">
+    <w:p w14:paraId="73738D52" w14:textId="77777777" w:rsidR="00F74EB0" w:rsidRDefault="00F74EB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00C61AC9" w:rsidRDefault="00C61AC9" w14:paraId="6F79248A" w14:textId="77777777">
+    <w:p w14:paraId="58D50102" w14:textId="77777777" w:rsidR="00F74EB0" w:rsidRDefault="00F74EB0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E5CBDFA" w14:textId="77777777" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00715825" w:rsidP="00DA65C4">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="750986C1" wp14:editId="09839380">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="804264003" name="Textruta 804264003"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3AA4A449" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="750986C1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 804264003" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251663363;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="3AA4A449" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="789F24D7" w14:textId="77777777" w:rsidR="008A4EB9" w:rsidRDefault="00715825" w:rsidP="00413A60">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:ind w:left="0" w:right="567"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17BE52DE" wp14:editId="7B7DDF6B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-172720</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-65405</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1755028743" name="Textruta 1755028743"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6DE30ECD" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="17BE52DE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1755028743" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251662339;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="6DE30ECD" w14:textId="77777777" w:rsidR="00715825" w:rsidRDefault="00715825">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26F104BB" wp14:editId="074F5354">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>17744</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>198873</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7559040" cy="216408"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="324163243" name="Bild 1">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="8" name="Bild 1">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559040" cy="216408"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00D40FCC" w:rsidRDefault="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="0916FA8F">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+          <w:pict>
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS/tf0KwIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L+Fr2W1EWNFdUVVC&#10;uytBtWfjOBAp8bi2IaG/vs8OsHTbU9WLGc883njezGR639YVOyjrStIZH/T6nCktKS/1NuPf14tP&#10;d5w5L3QuKtIq40fl+P3s44dpY1I1pB1VubIMJNqljcn4znuTJomTO1UL1yOjNIIF2Vp4XO02ya1o&#10;wF5XybDfnyQN2dxYkso5eB+7IJ9F/qJQ0j8XhVOeVRnH23w8bTw34UxmU5FurTC7Up6eIf7hFbUo&#10;NZJeqB6FF2xvyz+o6lJaclT4nqQ6oaIopYo1oJpB/101q50wKtYCcZy5yOT+H618OrxYVuboHeTR&#10;okaP1qr1do8C4II+jXEpYCsDoG+/UAvs2e/gDGW3ha3DLwpiiIPqeFEXbEzCOZ5Mboc3CEnERsPR&#10;HWzQJ2//Ntb5r4pqFoyMW3QviioOS+c76BkSkmlalFUVO1hp1mR8MgLlbxGQVxo5Qg3dW4Pl2017&#10;KmxD+RF1Weomwxm5KJF8KZx/ERajgPdivP0zjqIiJKGTxdmO7M+/+QMeHUKUswajlXH3Yy+s4qz6&#10;ptG7z4PxGLQ+XsY3t0Nc7HVkcx3R+/qBML0DLJKR0Qx4X53NwlL9ii2Yh6wICS2RO+P+bD74buCx&#10;RVLN5xGE6TPCL/XKyEAdRAvSrttXYc1Jf4/OPdF5CEX6rg0dtpN7vvdUlLFHQeBO1ZPumNzY5dOW&#10;hdW4vkfU27dg9gsAAP//AwBQSwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPwkAUhO8m/ofNM/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9&#10;OivOZgidJ4TZNAFhqPa6owbh8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QM&#10;dWucClPfG2Lv6AenIsuhkXpQFy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86&#10;fKSI93fjZgUimjFew/CHz+hQMFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAFL+1/QrAgAAUwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAhQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="00D40FCC" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="7D6A6FE7">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+          <w:pict>
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPYP79LgIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L+Fr2W1EWNFdUVVC&#10;uytBtWfjOBAp8bi2IaG/vs8OsHTbU9WLGXuGNzPvzWR639YVOyjrStIZH/T6nCktKS/1NuPf14tP&#10;d5w5L3QuKtIq40fl+P3s44dpY1I1pB1VubIMINqljcn4znuTJomTO1UL1yOjNJwF2Vp4XO02ya1o&#10;gF5XybDfnyQN2dxYkso5vD52Tj6L+EWhpH8uCqc8qzKO2nw8bTw34UxmU5FurTC7Up7KEP9QRS1K&#10;jaQXqEfhBdvb8g+oupSWHBW+J6lOqChKqWIP6GbQf9fNaieMir2AHGcuNLn/ByufDi+WlXnGJ5xp&#10;UUOitWq93aP+SWCnMS5F0MogzLdfqIXK53eHx9B0W9g6/KIdBj94Pl64BRiTeBxPJrfDG7gkfKPh&#10;6A424JO3fxvr/FdFNQtGxi20i5SKw9L5LvQcEpJpWpRVFfWrNGvQwAiQv3kAXmnkCD10tQbLt5s2&#10;dnzpY0P5Ee1Z6sbDGbkoUcNSOP8iLOYBZWPG/TOOoiLkopPF2Y7sz7+9h3jIBC9nDeYr4+7HXljF&#10;WfVNQ8DPg/E4DGS8jG9uh7jYa8/m2qP39QNhhAfYJiOjGeJ9dTYLS/UrVmEessIltETujPuz+eC7&#10;qccqSTWfxyCMoBF+qVdGBujAXWB43b4Ka04yeAj4ROdJFOk7NbrYjvX53lNRRqkCzx2rJ/oxvlHs&#10;06qF/bi+x6i3D8LsFwAAAP//AwBQSwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj01PwzAMhu9I/IfISNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5Uev&#10;nzdfTa4XJzuGzpOGxVyBsFR701GjYf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDG&#10;OGRShrq1DsPcD5b4dvCjw8jr2Egz4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e&#10;1sPX/uNB69ubaf0EItopXmD402d1KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz2D+/S4CAABYBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACIBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
+    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="24" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -6260,2170 +6112,2286 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
+    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22CC18B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82D2376E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1942" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2662" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4102" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4822" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6262" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="798113931">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1249969513">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="350228154">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1779526021">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1787964790">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1465654564">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1034234680">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="736559193">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1270510600">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1666319167">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="479345387">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1983465894">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="170722867">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="83651170">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="918752389">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="818033108">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1416321490">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1034773131">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1070929832">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
-[...17 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="20" w16cid:durableId="1965115026">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" strokecolor="#4a773c">
-[...1 lines deleted...]
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -8433,313 +8401,327 @@
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001158F6"/>
+    <w:rsid w:val="00120553"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00223553"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="002801BB"/>
+    <w:rsid w:val="0028088B"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="003008B0"/>
     <w:rsid w:val="00304D0F"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="003524D3"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B3A74"/>
+    <w:rsid w:val="003C7D38"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E32DF"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="004320F2"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00526B52"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F0F27"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00664401"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E42A0"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00715825"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="009125F6"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
+    <w:rsid w:val="00952D5E"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB6BEF"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
@@ -8756,247 +8738,254 @@
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C61AC9"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB294B"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE514E"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D40FCC"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE6CA4"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00E022A5"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F46178"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F74EB0"/>
+    <w:rsid w:val="00F836DE"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="14C3EC8D"/>
     <w:rsid w:val="6400E9DE"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" strokecolor="#4a773c">
-[...1 lines deleted...]
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9021,75 +9010,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9124,57 +9113,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -9232,700 +9221,700 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -9989,609 +9978,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -10600,94 +10589,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -10696,496 +10685,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -11252,66 +11241,66 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11339,58 +11328,66 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patientsakerhet.socialstyrelsen.se/lagar-och-foreskrifter/foreskrifter-och-handbocker/hslf-fs-201737/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
+<file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
@@ -11678,57 +11675,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4725</Characters>
+  <Pages>4</Pages>
+  <Words>826</Words>
+  <Characters>4378</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5605</CharactersWithSpaces>
+  <CharactersWithSpaces>5194</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Generella direktiv ang. läkemedel som får ges av anestesisjuksköterska utan annan ordination</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Caroline Kajander</lastModifiedBy>
-  <revision>10</revision>
+  <lastModifiedBy>Lars Brühne</lastModifiedBy>
+  <revision>20</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>