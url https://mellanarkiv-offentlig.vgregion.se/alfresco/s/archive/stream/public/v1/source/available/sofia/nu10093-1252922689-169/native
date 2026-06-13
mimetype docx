--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="132D241F" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45CF6492" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40520E6E" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
@@ -131,54 +131,62 @@
     </w:p>
     <w:p w14:paraId="18AB3138" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A8BE557" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63EA3D0E" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Malign hypertermi (MH) </w:t>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">Malign </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>hypertermi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> (MH) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C352511" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="55" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="327A5613" wp14:editId="1A44E14F">
                 <wp:extent cx="5749417" cy="12192"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="8972" name="Group 8972"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
@@ -228,2630 +236,3581 @@
                             <a:miter lim="127000"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:srgbClr val="000000"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:group w14:anchorId="2C8B2CA9" id="Group 8972" o:spid="_x0000_s1026" style="width:452.7pt;height:.95pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="57494,121" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCq+n71aAIAADUGAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB8X+wEWbsYSXpYt1yG&#10;rVi7H6DIkm1AX5CUOPn3o2hb8dKtA1ofZEoin/ieKK7vTkqSI3e+NXqTzWdFRrhmpmp1vcl+PX39&#10;8CkjPlBdUWk032Rn7rO77ft3686WfGEaIyvuCIBoX3Z2kzUh2DLPPWu4on5mLNewKYxTNMDU1Xnl&#10;aAfoSuaLorjJO+Mq6wzj3sPqfb+ZbRFfCM7CDyE8D0RuMsgt4Ohw3Mcx365pWTtqm5YNadBXZKFo&#10;q+HQBHVPAyUH1z6DUi1zxhsRZsyo3AjRMo4cgM28uGKzc+ZgkUtddrVNMoG0Vzq9GpZ9P+6cfbQP&#10;DpTobA1a4CxyOQmn4h+yJCeU7Jwk46dAGCx+vF2ulvPbjDDYmy/mq0UvKWtA92dRrPnyYlw+Hpr/&#10;kUpnoTj8hb9/G//HhlqOsvoS+D840laQfLG8WWVEUwVlii6kX0Jh0DPJ5EsPir1No8SVluzgw44b&#10;FJsev/nQV2U1WrQZLXbSo+mgtl+saktDjItZRpN0k9tqxsuKu8oc+ZNBv3B1ZZDkZVfqqVe6+bEo&#10;wHf0GP8W8aaeqUT+6Q2vdFpK//HDF5x8wIhUt+vBQPpgTwWWOioBpzAK/UZIGvDhqjZAI5Ktisrc&#10;FsUFGNBiAfY3jlY4Sx7lkvonF1A8+Djignf1/rN05Ehju8EPwam0DR1W4/uAlAZXtBEnxotWygQ5&#10;x9C/QfYIg3OM49jpUmTRR7Ihm77dQdMA0mPTgwxSEJ5sdEjxGlo1pjlhG829qc7YKFAQeJEoDfYm&#10;5DH00dj8pnP0unT77W8AAAD//wMAUEsDBBQABgAIAAAAIQC/L2rt2gAAAAMBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3USt2JhNKUU9FcFWEG/T7DQJzc6G7DZJ/72jF708GN7j&#10;vW/y5eRaNVAfGs8G0lkCirj0tuHKwMfu5eYRVIjIFlvPZOBMAZbF5UWOmfUjv9OwjZWSEg4ZGqhj&#10;7DKtQ1mTwzDzHbF4B987jHL2lbY9jlLuWn2bJA/aYcOyUGNH65rK4/bkDLyOOK7u0udhczysz1+7&#10;+dvnJiVjrq+m1ROoSFP8C8MPvqBDIUx7f2IbVGtAHom/Kt4imd+D2ktoAbrI9X/24hsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCq+n71aAIAADUGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC/L2rt2gAAAAMBAAAPAAAAAAAAAAAAAAAAAMIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;">
                 <v:shape id="Shape 10469" o:spid="_x0000_s1027" style="position:absolute;width:57494;height:121;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5749417,12192" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAhnh1zxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4X9j+EE3yRmUzUuc60yEAQ5mA6Ya9Hc2vrmktporb//SIIe7uP7+etss7W4kKtrxxreJooEMS5&#10;MxUXGo5fm8clCB+QDdaOSUNPHrL0YbDCxLgr7+lyCIWIIewT1FCG0CRS+rwki37iGuLI/bjWYoiw&#10;LaRp8RrDbS2nSi2kxYpjQ4kNvZWU/x7OVsOHVd/n3Wkq3+2Ymv1z/9nP87XWo2G3fgURqAv/4rt7&#10;a+J8NVu8wO2deINM/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAhnh1zxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5749417,r,12192l,12192,,e" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,5749417,12192"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDBD4FF" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="213" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4586E99E" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Revidering i denna version: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BD27F7" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+    <w:p w14:paraId="338E6F01" w14:textId="77777777" w:rsidR="006F35C8" w:rsidRPr="00190247" w:rsidRDefault="006F35C8" w:rsidP="006F35C8">
       <w:pPr>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-        <w:t>Mindre förändringar under punkt 2 och 3.</w:t>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve">Uppdatering </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>Dantrolen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>Agilus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="474747"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>) koncentration.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB31934" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DABDFF" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="28B6F139" w14:textId="21273BC6" w:rsidR="00F004DC" w:rsidRPr="00190247" w:rsidRDefault="26533F35" w:rsidP="26533F35">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1418"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...9 lines deleted...]
-        </w:numPr>
+      <w:hyperlink w:anchor="_Bakgrund_och_syfte" w:history="1">
+        <w:r w:rsidRPr="00552924">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0D50E64F" w14:textId="6185D18B" w:rsidR="00F004DC" w:rsidRPr="00190247" w:rsidRDefault="26533F35" w:rsidP="26533F35">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
+      <w:hyperlink w:anchor="_2._MH-reaktion_under" w:history="1">
+        <w:r w:rsidRPr="009D3E76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>MH-reaktion under narkos – symptom</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="73A02CED" w14:textId="709D1961" w:rsidR="00F004DC" w:rsidRPr="00190247" w:rsidRDefault="26533F35" w:rsidP="26533F35">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1418"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>MH-reaktion under narkos – symptom</w:t>
-[...8 lines deleted...]
-        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_3._MH-reaktion_under" w:history="1">
+        <w:r w:rsidRPr="009D3E76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>MH-reaktion under narkos – akut handläggning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62E88432" w14:textId="70F0770C" w:rsidR="00F004DC" w:rsidRPr="00190247" w:rsidRDefault="26533F35" w:rsidP="26533F35">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1418"/>
-        <w:rPr>
-[...16 lines deleted...]
-        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_4._MH-reaktion_under" w:history="1">
+        <w:r w:rsidRPr="009D3E76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>MH-reaktion under narkos – efterförlopp, utredning och vidare information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0D2454FF" w14:textId="5CE37005" w:rsidR="00F004DC" w:rsidRPr="00190247" w:rsidRDefault="26533F35" w:rsidP="26533F35">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1418"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...9 lines deleted...]
-        </w:numPr>
+      <w:hyperlink w:anchor="_5._Anestesi_till" w:history="1">
+        <w:r w:rsidRPr="009D3E76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Anestesi till patient med MH-känslighet</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="45DD8484" w14:textId="76A56A5E" w:rsidR="00F004DC" w:rsidRPr="00190247" w:rsidRDefault="26533F35" w:rsidP="26533F35">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1418"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...9 lines deleted...]
-        </w:numPr>
+      <w:hyperlink w:anchor="_6._Iordningsställande_av" w:history="1">
+        <w:r w:rsidRPr="009D3E76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Iordningsställande av anestesiapparat till MH-patient</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E319989" w14:textId="5659A897" w:rsidR="00F004DC" w:rsidRPr="00190247" w:rsidRDefault="26533F35" w:rsidP="26533F35">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1418"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...14 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_7._Bilaga:_att" w:history="1">
+        <w:r w:rsidRPr="009D3E76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Bilaga: att förbereda </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="009D3E76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Flow</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="009D3E76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>-i anestesisystem för MH-känsliga patienter</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2995E245" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="761645A8" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...7 lines deleted...]
-    <w:p w14:paraId="4F7B4101" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+      <w:bookmarkStart w:id="0" w:name="_Bakgrund_och_syfte"/>
+      <w:bookmarkStart w:id="1" w:name="_Bakgrund_och_syfte_"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D304854" w14:textId="51FEC343" w:rsidR="26533F35" w:rsidRDefault="26533F35" w:rsidP="26533F35"/>
+    <w:p w14:paraId="67879BC8" w14:textId="77777777" w:rsidR="00C96617" w:rsidRPr="00190247" w:rsidRDefault="00C96617" w:rsidP="00C96617">
       <w:pPr>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t xml:space="preserve">Malign hypertermikänslighet (MH-känslighet) är en ärftlig åkomma som kan resultera i en potentiellt livshotande malign hypertermireaktion (MH-reaktion) i kombination med vissa anestesimedel. Detta avser halogenerade anestesigaser såsom </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Malign </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>hypertermikänslighet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> (MH-känslighet) är en ärftlig åkomma som kan resultera i en potentiellt livshotande malign </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>hypertermireaktion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> (MH-reaktion) i kombination med vissa anestesimedel. Detta avser halogenerade anestesigaser såsom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>sevofluran (Sevorane®)</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>sevofluran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>succinylkolin/ suxametonium (Celocurin®)</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sevorane</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>®)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> och depolariserande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>muskelrelaxantia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> såsom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>succinylkolin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>suxametonium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Celocurin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>®)</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:t>. Dessa triggande läkemedel utlöser en okontrollerad frisättning av intracellulärt kalcium och leder till en extrem ökning av ämnesomsättningen i muskelcellerna. Årligen inträffar c:a 10 – 20 misstänkta MH-reaktioner under narkos i Sverige. Dödligheten i en MH-reaktion är idag lägre än 5%. Totalt känner vi till cirka 350 familjer i landet med fastställd MH-känslighet. Rutinen syftar till ett säkert omhändertagande av patient med misstänkt eller bekräftad MH-känslighet och behandling av patient med en MH-</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:softHyphen/>
         <w:t xml:space="preserve">reaktion.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4679B0AF" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
+      <w:r>
+        <w:t xml:space="preserve">Vilka berörs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457C03F0" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+      <w:pPr>
+        <w:ind w:left="993" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">Anestesiläkare och anestesisjuksköterskor på AnOpIVA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AFEA46" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vilka berörs </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457C03F0" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+      </w:pPr>
+      <w:r>
+        <w:t>Orsaker till MH-känslighet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D92DC6" w14:textId="77777777" w:rsidR="00293691" w:rsidRPr="00190247" w:rsidRDefault="00293691" w:rsidP="00293691">
       <w:pPr>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t xml:space="preserve">Anestesiläkare och anestesisjuksköterskor på AnOpIVA. </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="14BB6257" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+        <w:t xml:space="preserve">MH-känslighet är dominant ärftligt. Det innebär att det är 50% risk att ärva det vidare till sitt barn. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Man</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> känner idag till 50 mutationer (fördelat på två olika gener) som orsakar MH-känslig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:softHyphen/>
+        <w:t>het. De flesta mutationer sitter i genen för ryanodin</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">receptor-1 (RYR1), en intracellulär </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>kalciumjonkanal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> som släpper ut kalcium från det sarkoplasmatiska </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>retiklet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> i muskelcellen. Kalcium krävs för att muskelcellen skall kunna dra ihop sig (kontrahera).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BDF519" w14:textId="77777777" w:rsidR="00293691" w:rsidRPr="00190247" w:rsidRDefault="00293691" w:rsidP="00293691">
       <w:pPr>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t>MH-känslighet är dominant ärftligt. Det innebär att det är 50% risk att ärva det vidare till sitt barn. Vi känner idag till 50 mutationer (fördelat på två olika gener) som orsakar MH-känslig</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="73B84E16" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+        <w:t xml:space="preserve">Det finns även andra ärftliga muskelsjukdomar som orsakas av en mutation i RYR1 och den som har en sådan sjukdom har en ökad risk att utveckla en MH-reaktion under narkos. Den vanligaste av dem är central </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>core</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>disease</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> (CCD).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197096C7" w14:textId="77777777" w:rsidR="00293691" w:rsidRPr="00190247" w:rsidRDefault="00293691" w:rsidP="00293691">
       <w:pPr>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t>Det finns även andra ärftliga muskelsjukdomar som orsakas av en mutation i RYR1 och den som har en sådan sjukdom har en ökad risk att utveckla en MH-reaktion under narkos. Den vanligaste av dem är central core disease (CCD).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0098A1D3" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+        <w:t xml:space="preserve">I sällsynta fall av MH-känslighet finns mutationen i genen CACNA1S, som kodar för en annan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>kalciumjonkanal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>dihydropyridinreceptorn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">) i skelettmuskeln. Mutationer i CACNA1S kan även orsaka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>hypokalemisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> periodisk paralys och personer med denna diagnos har ökad risk för MH-känslighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5509D7" w14:textId="77777777" w:rsidR="00293691" w:rsidRPr="00190247" w:rsidRDefault="00293691" w:rsidP="00293691">
       <w:pPr>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t>I sällsynta fall av MH-känslighet finns mutationen i genen CACNA1S, som kodar för en annan kalciumjonkanal (dihydropyridinreceptorn) i skelettmuskeln. Mutationer i CACNA1S kan även orsaka hypokalemisk periodisk paralys och personer med denna diagnos har ökad risk för MH-känslighet.</w:t>
-[...7 lines deleted...]
-        <w:t>Det finns även en koppling mellan värme- och ansträngningsutlöst muskelcellsönderfall (rhabdomyolys) samt ansträngningsutlöst värmeslag (exertional heatstroke, EHS).</w:t>
+        <w:t>Det finns även en koppling mellan värme- och ansträngningsutlöst muskelcellsönderfall (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>rhabdomyolys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>) samt ansträngningsutlöst värmeslag (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>exertional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> heatstroke, EHS).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="535E7E6C" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:ind w:left="0" w:right="-143"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B24C4E1" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA1EF29" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...2 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:bookmarkStart w:id="2" w:name="_2._MH-reaktion_under"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t>2. MH-reaktion under narkos – symtom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4960CA" w14:textId="77777777" w:rsidR="00B52EEE" w:rsidRPr="00190247" w:rsidRDefault="00B52EEE" w:rsidP="00B52EEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
           <w:color w:val="auto"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00190247">
+        <w:t>Symtom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561329A1" w14:textId="77777777" w:rsidR="00B52EEE" w:rsidRPr="00190247" w:rsidRDefault="00B52EEE" w:rsidP="00B52EEE">
+      <w:pPr>
+        <w:ind w:left="993" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00190247">
+        <w:t>Det finns inga symtom som är specifika för en MH-reaktion. Därför är det viktigt att kunna känna igen symtombilden, som kan variera avsevärt och uppkomma när som helst under eller kort efter (inom ungefär en timma efter) generell anestesi med triggande läkemedel. Det kan även drabba patienter som tidigare sövts okomplicerat med triggande läkemedel. Tidig upptäckt och behandling är helt avgörande för utgången.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3830F642" w14:textId="77777777" w:rsidR="00B52EEE" w:rsidRPr="00190247" w:rsidRDefault="00B52EEE" w:rsidP="00B52EEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Symtom</w:t>
-[...12 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Oftast tidiga tecken</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F9FC90" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="4964039D" w14:textId="77777777" w:rsidR="00B52EEE" w:rsidRPr="00190247" w:rsidRDefault="00B52EEE" w:rsidP="00B52EEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t>Ökad CO2-produktion, som ger oproportionerligt högt etCO2 i förhållande till MV, och leder till takypné vid spontanandning</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:t xml:space="preserve">Ökad CO2-produktion, som ger oproportionerligt högt etCO2 i förhållande till MV, och leder till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>takypné</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> vid spontanandning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEB7C5F" w14:textId="77777777" w:rsidR="00B52EEE" w:rsidRPr="00190247" w:rsidRDefault="00B52EEE" w:rsidP="00B52EEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>Ökad O2-konsumtion, förhöjt laktat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0B2092" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="110F164A" w14:textId="77777777" w:rsidR="00B52EEE" w:rsidRPr="00190247" w:rsidRDefault="00B52EEE" w:rsidP="00B52EEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t>Respiratorisk och metabol acidos</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:t xml:space="preserve">Respiratorisk och metabol </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>acidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0AD6DD31" w14:textId="77777777" w:rsidR="00B52EEE" w:rsidRPr="00190247" w:rsidRDefault="00B52EEE" w:rsidP="00B52EEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t>Takykardi, arytmier (ffa nytillkomna VES), instabilt blodtryck</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:t>Takykardi, arytmier (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>ffa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> nytillkomna VES), instabilt blodtryck</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF05F23" w14:textId="77777777" w:rsidR="00B52EEE" w:rsidRPr="00190247" w:rsidRDefault="00B52EEE" w:rsidP="00B52EEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>Svettningar, marmorerad hud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A314CBE" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="737EC6B6" w14:textId="77777777" w:rsidR="00B52EEE" w:rsidRPr="00190247" w:rsidRDefault="00B52EEE" w:rsidP="00B52EEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t>Generell muskelrigiditet efter suxameton, ev masseterspasm (En förhöjd muskeltonus i massetermuskulaturen är ett normalfenomen i samband med muskelfascikulationer utlösta av suxameton. Masseterspasm avser en tonusökning som sitter i under onormalt lång tid, &gt; c:a 2 min.)</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+        <w:t xml:space="preserve">Generell muskelrigiditet efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>suxameton</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> masseterspasm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> (En förhöjd muskeltonus i massetermuskulaturen är ett normalfenomen i samband med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>muskelfascikulationer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> utlösta av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>suxameton</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>. Masseterspasm avser en tonusökning som sitter i under onormalt lång tid, &gt; c:a 2 min.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619A1DD7" w14:textId="77777777" w:rsidR="00B52EEE" w:rsidRPr="00190247" w:rsidRDefault="00B52EEE" w:rsidP="00B52EEE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Oftast senare symtom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6632FA30" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="7077A655" w14:textId="77777777" w:rsidR="00B52EEE" w:rsidRPr="00190247" w:rsidRDefault="00B52EEE" w:rsidP="00B52EEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>Snabbt stigande temperatur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB4E571" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="3934F3EE" w14:textId="77777777" w:rsidR="00B52EEE" w:rsidRPr="00190247" w:rsidRDefault="00B52EEE" w:rsidP="00B52EEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t>Tecken på muskelsönderfall, rhabdomyolys (↑ CK, ↑ myoglobin)</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:t xml:space="preserve">Tecken på muskelsönderfall, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>rhabdomyolys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> (↑ CK, ↑ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>myoglobin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7EBE6A" w14:textId="77777777" w:rsidR="00B52EEE" w:rsidRPr="00190247" w:rsidRDefault="00B52EEE" w:rsidP="00B52EEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00190247">
         <w:t>Hyperkalemi</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7C5BB0E3" w14:textId="77777777" w:rsidR="00B52EEE" w:rsidRPr="00190247" w:rsidRDefault="00B52EEE" w:rsidP="00B52EEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>Livshotande arytmier och hjärtstillestånd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F982C17" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="649DE023" w14:textId="77777777" w:rsidR="00B52EEE" w:rsidRPr="00190247" w:rsidRDefault="00B52EEE" w:rsidP="00B52EEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>Disseminerad intravasal koagulation (DIC), njursvikt, leversvikt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE039E2" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74197089" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EFF2505" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk132795681"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk132795681"/>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3BDDFF" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...4 lines deleted...]
-          <w:bCs w:val="0"/>
+    <w:p w14:paraId="6D3BDDFF" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00DB7238" w:rsidRDefault="00190247" w:rsidP="00190247">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk135733888"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="4" w:name="_3._MH-reaktion_under"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk135733888"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
         <w:t>3. MH-reaktion under narkos – akut handläggning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC06DC8" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="5F3E22ED" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00190247" w:rsidRDefault="002F313C" w:rsidP="002F313C">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:ind w:left="1418"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>Skriv gärna ut denna sida och ha den som checklista</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="6DCEB948" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00190247" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1418" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Stäng av anestesigasen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7FB7C6" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="2EA70188" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00190247" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1418" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Koppla bort narkosapparaten från patienten och handventilera (Rubens blåsa) med extern syrgas på narkosapparaten (fiO2 100%, maximala flöden, &gt; 10 l/min)</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00190247">
-[...8 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    </w:p>
+    <w:p w14:paraId="57F29A58" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00190247" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1418" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hyperventilera</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:t>, 2 – 3 gånger normal minutvolym</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747FCE71" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="1117F6F1" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00190247" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1418" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t xml:space="preserve">Övergå till </w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>TIVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661FB91D" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="5F692E47" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00EC45EC" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1418" w:hanging="357"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
+      <w:r w:rsidRPr="00EC45EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kalla på hjälp</w:t>
       </w:r>
-      <w:r w:rsidRPr="00190247">
-[...5 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve">, senior kollega / bakjour samt anestesisjuksköterskor och undersköterskor, det behövs mer personal för att blanda </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>Dantrolen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>Agilus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="474747"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61213282" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00EC45EC" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1418" w:hanging="357"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
+      <w:r w:rsidRPr="00EC45EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Meddela kirurgen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00190247">
+      <w:r w:rsidRPr="00EC45EC">
         <w:t>, avsluta / skjut upp ingreppet om möjligt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215A477F" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="519B8176" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00EC45EC" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1418" w:hanging="357"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
+      <w:r w:rsidRPr="00EC45EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ge </w:t>
       </w:r>
-      <w:r w:rsidRPr="00190247">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Dantrolen</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Agilus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C27CB5" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00EC45EC" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:ind w:left="1843"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...5 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>startdos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve"> (2-)2,5 mg / kg, ges i bästa tillgängliga infart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21371ABA" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00EC45EC" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:ind w:left="1843"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...5 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve">därefter (2-)2,5 mg / kg var 10:e minut (till EtCO2 &lt; 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>kPa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve"> med normal MV och sjunkande temperatur)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A09056B" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00EC45EC" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:ind w:left="1843"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...5 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve">en ampull </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>Dantrolen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>Agilus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="474747"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>) på 120 mg blandas i 20 ml vatten för injektionsvätskor, skakas om i cirka 1 minut och inspekteras för partiklar. Ytterligare omskakning kan vara nödvändig tills lösningen är gulorange och fri från partiklar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2721CE63" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00EC45EC" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:ind w:left="1843"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...5 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>12 ampuller (1440 mg) finns på c-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve"> NÄL, 6 ampuller (720 mg) på c-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve"> i Uddevalla</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F770BF" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00EC45EC" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:ind w:left="1843"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...5 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve">tänk på att rekvirera mer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>Dantrolen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>Agilus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="474747"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>) från andra förråd, då fler än 6 ampuller kan behövas till en vuxen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DAD45D9" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00190247" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1418" w:hanging="357"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00190247">
+      <w:r w:rsidRPr="00EC45EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>NÄL</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00190247">
+        <w:t>På NÄL:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hämta MH-säkrad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Flow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-i narkosapparat (nr 23) i verkstaden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5D7657" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00190247" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1418"/>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00190247">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Uddevalla sjukhus/NÄL.</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00190247">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC45EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00190247">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>å Uddevalla sjukhus/NÄL:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>CVK</w:t>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Installera filter med aktivt kol (VAPOR-Clean ©)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:t>Filter finns i MH-låda i verkstaden på c-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> NÄL, på snittsalen, på reservsnittsalen på IVA, samt i anestesiförrådet på c-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> i Uddevalla. Instruktion finns i MH-lådan alt i </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_6._Iordningsställande_av" w:history="1">
+        <w:r w:rsidRPr="00EC45EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>avsnitt 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00190247">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B91BFA6" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00190247" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1418" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">Minst tre grova </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>infarter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CVK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> bör läggas men detta får inte fördröja andra åtgärder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61720730" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00190247" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1418" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00190247">
+        <w:t>Utöver rutin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063D9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>övervakning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> behövs central temperatur, artärnål och KAD med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>timdiures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6E8AAC01" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00190247" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1418" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Symtomatisk behandling</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:t xml:space="preserve"> av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F084A1D" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="58F58DF6" w14:textId="77777777" w:rsidR="002F313C" w:rsidRPr="00190247" w:rsidRDefault="002F313C" w:rsidP="002F313C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="1843"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>hypertermi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00190247">
-        <w:t xml:space="preserve">, behandlas till 38,5 °C med kalla vätskor, ytkylning, ev </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">, behandlas till 38,5 °C med kalla vätskor, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>ytkylning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00190247">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>Arctic Sun kylapparat</w:t>
+          <w:t xml:space="preserve">Arctic </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00190247">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Sun</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00190247">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> kylapparat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C0FEA31" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="6687A9C5" w14:textId="77777777" w:rsidR="004751F4" w:rsidRPr="00190247" w:rsidRDefault="004751F4" w:rsidP="004751F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="1843"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>hyperkalemi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00190247">
-        <w:t xml:space="preserve">, behandlas med kalcium, glukos-insulin-infusion, ev </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">, behandlas med kalcium, glukos-insulin-infusion, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00190247">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>CRRT</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2998215C" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="7D88CA3F" w14:textId="77777777" w:rsidR="004751F4" w:rsidRPr="00190247" w:rsidRDefault="004751F4" w:rsidP="004751F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="1843"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">acidos </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:t>acidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C3D15F" w14:textId="77777777" w:rsidR="004751F4" w:rsidRPr="00190247" w:rsidRDefault="004751F4" w:rsidP="004751F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="1843"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>arytmier</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
-        <w:t>, behandlas med amiodarone, ev betablockerare om kvarstående takykardi</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:t xml:space="preserve">, behandlas med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>amiodarone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> betablockerare om kvarstående takykardi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A43CE01" w14:textId="77777777" w:rsidR="004751F4" w:rsidRPr="00EC45EC" w:rsidRDefault="004751F4" w:rsidP="004751F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
-        <w:ind w:left="1843"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00190247">
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>rhabdomyolys</w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:t>Rhabdomyolys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve">, upprätthåll god </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t>diures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6642C172" w14:textId="77777777" w:rsidR="004751F4" w:rsidRPr="00190247" w:rsidRDefault="004751F4" w:rsidP="004751F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
         <w:ind w:left="1418"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
+      <w:r w:rsidRPr="004C5A26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Provtagning</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
-        <w:t>: Blodgas (inklusive elektrolyter och b-glukos), CK, myoglobin, koagulation (TPK, PK, aPTT, fibrinogen, AT, ROTEM), leverstatus, kreatinin</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>Blodgas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> (inklusive elektrolyter och b-glukos), CK, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>myoglobin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">, koagulation (TPK, PK, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>aPTT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>fibrinogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">, AT, ROTEM), leverstatus, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>kreatinin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
     <w:p w14:paraId="27902D8E" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61306EA9" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...2 lines deleted...]
-        <w:ind w:right="-427"/>
+    <w:p w14:paraId="61306EA9" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="26533F35">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...16 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="6" w:name="_4._MH-reaktion_under"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>4. MH-reaktion under narkos</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
         <w:t xml:space="preserve"> – efterförlopp, utredning och vidare information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A122D94" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...5 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r w:rsidRPr="009A2619">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Övervakning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> minst 24 timmar efter sista symtom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466B349F" w14:textId="2E20E65E" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t>Ytterligare Dantrolen v b (ev infusion 0,25 – 0,5 mg/kg/h)</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:t xml:space="preserve">Ytterligare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A2619" w:rsidRPr="00EC45EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dantrolen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A2619" w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A2619" w:rsidRPr="00EC45EC">
+        <w:t>Agilus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A2619" w:rsidRPr="00EC45EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="474747"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2619" w:rsidRPr="00EC45EC">
+        <w:t>) v b (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A2619" w:rsidRPr="00EC45EC">
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A2619" w:rsidRPr="00EC45EC">
+        <w:t xml:space="preserve"> infusion 0,25 – 0,5 mg/kg/h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173200D3" w14:textId="77777777" w:rsidR="00D46774" w:rsidRPr="00190247" w:rsidRDefault="00D46774" w:rsidP="00D46774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t>Fortsatt provtagning:</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:t xml:space="preserve">Fortsatt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>provtagning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74565918" w14:textId="77777777" w:rsidR="00D46774" w:rsidRPr="00190247" w:rsidRDefault="00D46774" w:rsidP="00D46774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1418" w:right="-143"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">CK och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>myoglobin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> var 6:e timme till dess de normaliserats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA4E1A2" w14:textId="77777777" w:rsidR="00D46774" w:rsidRPr="00190247" w:rsidRDefault="00D46774" w:rsidP="00D46774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1418" w:right="-143"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>övriga prover efter behov</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EEB4A5" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="6370DDB0" w14:textId="77777777" w:rsidR="00D46774" w:rsidRPr="00190247" w:rsidRDefault="00D46774" w:rsidP="00D46774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t>Kontrollera för compartmentsyndrom</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:t xml:space="preserve">Kontrollera för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>compartmentsyndrom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7BF5A0F8" w14:textId="77777777" w:rsidR="00D46774" w:rsidRPr="00190247" w:rsidRDefault="00D46774" w:rsidP="00D46774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...5 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Informera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> patient och anhöriga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192D49D9" w14:textId="77777777" w:rsidR="00D46774" w:rsidRPr="00EC45EC" w:rsidRDefault="00D46774" w:rsidP="00D46774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190247">
-[...5 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Anmäl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> läkemedelsbiverkan till Läkemedelsverket</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7976D821" w14:textId="77777777" w:rsidR="00D46774" w:rsidRPr="00EC45EC" w:rsidRDefault="00D46774" w:rsidP="00D46774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EFB2252" w14:textId="17E25CE4" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="5F4E6312" w14:textId="77777777" w:rsidR="00D46774" w:rsidRPr="00190247" w:rsidRDefault="00D46774" w:rsidP="00D46774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t xml:space="preserve">För utredning av en patient med misstänkt MH-känslighet, t ex efter misstänkt MH-reaktion, se VGR:s </w:t>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC45EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>utredning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> av en patient med misstänkt MH-känslighet, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>t ex</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> efter misstänkt MH-reaktion, se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>VGR:s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00190247">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
-          <w:t>regional medicinsk riktlinje Malign hypertermi – utredning</w:t>
+          <w:t xml:space="preserve">regional medicinsk riktlinje Malign </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00190247">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>hypertermi</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00190247">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – utredning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00190247">
         <w:t>. Innan remissen skickas, måste betalningsansvar för utredningen säkerställas, därför måste MLA och verksamhetschef kontaktas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13608114" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="5D3B97C2" w14:textId="77777777" w:rsidR="00D46774" w:rsidRPr="00190247" w:rsidRDefault="00D46774" w:rsidP="00D46774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78449535" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="5239CEBC" w14:textId="77777777" w:rsidR="00D46774" w:rsidRPr="00190247" w:rsidRDefault="00D46774" w:rsidP="00D46774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t xml:space="preserve">För vidare information både angående akut handläggning och utredning, v g se Region Skånes </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00190247">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
-          <w:t>Regional riktlinje för malign hypertermikänslighet. Akut och elektiv handläggning</w:t>
+          <w:t xml:space="preserve">Regional riktlinje för malign </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00190247">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>hypertermikänslighet</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00190247">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>. Akut och elektiv handläggning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00190247">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1D1440" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="0EBCD34C" w14:textId="77777777" w:rsidR="00D46774" w:rsidRPr="00190247" w:rsidRDefault="00D46774" w:rsidP="00D46774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t xml:space="preserve">Europeiska riktlinjer finns på </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00190247">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
-          <w:t>European Malignant Hyperthermia Groups hemsida</w:t>
+          <w:t>European</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00190247">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00190247">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>Malignant</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00190247">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00190247">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>Hyperthermia</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00190247">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Groups hemsida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00190247">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489EE126" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="7D02CBA5" w14:textId="77777777" w:rsidR="00D46774" w:rsidRPr="00190247" w:rsidRDefault="00D46774" w:rsidP="00D46774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t xml:space="preserve">Även Socialstyrelsen erbjuder </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00190247">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>kunskapsstöd om MH-känslighet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00190247">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12303910" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F09CE83" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_5._Anestesi_till"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00190247">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="26533F35">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+        <w:t>5. Anestesi till patient med MH-känslighet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7199C4DA" w14:textId="77777777" w:rsidR="0085433C" w:rsidRPr="00190247" w:rsidRDefault="0085433C" w:rsidP="0085433C">
+      <w:pPr>
+        <w:ind w:left="993" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00190247">
+        <w:t>Till patienter med konstaterad eller misstänkt MH-känslighet är alla halogenerade anestesi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gaser såsom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>sevofluran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>Sevorane</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">®) och depolariserande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>muskelrelaxantia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> såsom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>suxametonium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>Celocurin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>®) absolut kontraindicerade. Omhändertagandet enligt nedan syftar till att helt undvika tillförseln av de kontraindicerade läkemedlen och det finns inga skäl att neka anestesi till en patient med känd eller misstänkt MH-känslighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3321C087" w14:textId="77777777" w:rsidR="0085433C" w:rsidRPr="00190247" w:rsidRDefault="0085433C" w:rsidP="0085433C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Rubrik2Char"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t>Val av anestesimetod</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636B03A7" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+    <w:p w14:paraId="30E3D316" w14:textId="77777777" w:rsidR="0085433C" w:rsidRPr="00190247" w:rsidRDefault="0085433C" w:rsidP="0085433C">
       <w:pPr>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>Förstahandsvalet om möjligt är lokal- eller regionalbedövning. Om generell anestesi bedöms lämpligast, kan alla läkemedel</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
-        <w:t>förutom halogenerade anestesigaser såsom sevofluran (Sevo</w:t>
+        <w:t xml:space="preserve">förutom halogenerade anestesigaser såsom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>sevofluran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>Sevo</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:softHyphen/>
-        <w:t>rane®) och depolariserande muskelrelaxantia såsom suxametonium (</w:t>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        <w:t>rane</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">®) och depolariserande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>muskelrelaxantia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> såsom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>suxametonium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk135734369"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>Celocurin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>®)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00190247">
         <w:t xml:space="preserve"> använ</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:softHyphen/>
-        <w:t>das, vilket i praktiken innebär att använda sig av total intravenös anestesi (TIVA). Ta ut förgasare och Celocurin® från operationssalen.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+        <w:t xml:space="preserve">das, vilket i praktiken innebär att använda sig av total intravenös anestesi (TIVA). Ta ut förgasare och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>Celocurin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>® från operationssalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F25B6E1" w14:textId="77777777" w:rsidR="0085433C" w:rsidRPr="00190247" w:rsidRDefault="0085433C" w:rsidP="0085433C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Iordningställande av narkosapparat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666D103B" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+    <w:p w14:paraId="54E59EF1" w14:textId="77777777" w:rsidR="0085433C" w:rsidRPr="00190247" w:rsidRDefault="0085433C" w:rsidP="0085433C">
       <w:pPr>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t xml:space="preserve">Se nedan i avsnitt </w:t>
-[...14 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+        <w:t xml:space="preserve">Se nedan i </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_6._Iordningsställande_av" w:history="1">
+        <w:r w:rsidRPr="00EC45EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">avsnitt </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC45EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>6. Iordningsställande av anestesiapparat till MH-känslig patient</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC45EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="080F6F27" w14:textId="77777777" w:rsidR="0085433C" w:rsidRPr="00190247" w:rsidRDefault="0085433C" w:rsidP="0085433C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Monitorering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C95F640" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+    <w:p w14:paraId="5327D859" w14:textId="77777777" w:rsidR="0085433C" w:rsidRPr="00190247" w:rsidRDefault="0085433C" w:rsidP="0085433C">
       <w:pPr>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t>Rutinövervakning (pulsoximeter, EKG, NIBP, temperatur) samt vad som anses indicerat utifrån anamnes och ingreppets art. Om möjligt / rimligt rekommenderas central temperatur</w:t>
+        <w:t>Rutinövervakning (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>pulsoximeter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>, EKG, NIBP, temperatur) samt vad som anses indicerat utifrån anamnes och ingreppets art. Om möjligt / rimligt rekommenderas central temperatur</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:softHyphen/>
         <w:t>mätning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7014A25B" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="3AA3BC7A" w14:textId="77777777" w:rsidR="0085433C" w:rsidRPr="00190247" w:rsidRDefault="0085433C" w:rsidP="0085433C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Peroperativt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A56FBC" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="36826E9C" w14:textId="77777777" w:rsidR="0085433C" w:rsidRPr="00190247" w:rsidRDefault="0085433C" w:rsidP="0085433C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>Underhållsanestesi med höga färskgasflöden (10 L/min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBC6C77" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="44DA2BCA" w14:textId="77777777" w:rsidR="0085433C" w:rsidRPr="00190247" w:rsidRDefault="0085433C" w:rsidP="0085433C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>Om filter med aktivt kol används, kan man sänka färskgasflödet till 3 L/min efter 30 min</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9A0404" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="00CECB6A" w14:textId="77777777" w:rsidR="0085433C" w:rsidRPr="00190247" w:rsidRDefault="0085433C" w:rsidP="0085433C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Postoperativt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01991826" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="185E4B9F" w14:textId="77777777" w:rsidR="0085433C" w:rsidRPr="00190247" w:rsidRDefault="0085433C" w:rsidP="0085433C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>Om okomplicerat anestesiförlopp efter ovan handläggning, gäller rutinövervakning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694025AC" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="7487C962" w14:textId="77777777" w:rsidR="0085433C" w:rsidRPr="00190247" w:rsidRDefault="0085433C" w:rsidP="0085433C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>Annars bör patienten övervakas 24 timmar postoperativt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF21658" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="1845A9E8" w14:textId="77777777" w:rsidR="0085433C" w:rsidRPr="00190247" w:rsidRDefault="0085433C" w:rsidP="0085433C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>Patienter med känd eller misstänkt MH-känslighet kan således genomgå dagkirurgiska ingrepp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E50119F" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C0F0ED" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Anestesi till gravid kvinna med ett barn som kan vara MH-känsligt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E7B114" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="56A5F681" w14:textId="77777777" w:rsidR="00BC2C9C" w:rsidRPr="00190247" w:rsidRDefault="00BC2C9C" w:rsidP="00BC2C9C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk135735073"/>
       <w:r w:rsidRPr="00190247">
         <w:t>Följ samtliga rutiner enligt ovan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37812535" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="37EE9AF1" w14:textId="77777777" w:rsidR="00BC2C9C" w:rsidRPr="00190247" w:rsidRDefault="00BC2C9C" w:rsidP="00BC2C9C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t>Det är omdiskuterat huruvida suxametonium passerar placenta i en omfattning som kan utlösa en MH-reaktion hos barnet. Rekommendationen är dock i nuläget att använda icke-depolariserande muskelrelaxantia såsom rokuronium (Esmeron</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Hlk143766808"/>
+        <w:t xml:space="preserve">Det är omdiskuterat huruvida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>suxametonium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> passerar placenta i en omfattning som kan utlösa en MH-reaktion hos barnet. Rekommendationen är dock i nuläget att använda icke-depolariserande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>muskelrelaxantia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> såsom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>rokuronium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>Esmeron</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk143766808"/>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00190247">
         <w:t>®</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...1 lines deleted...]
-        <w:t>) och att ha högdos sugammadex (Bridion®) tillgängligt.</w:t>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">) och att ha </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>högdos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> sugammadex (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>Bridion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>®) tillgängligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E2D1BE" w14:textId="77777777" w:rsidR="00275E7E" w:rsidRDefault="00275E7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_6._Iordningsställande_av"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="707D2D08" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk135735073"/>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>6. Iordningsställande av anestesiapparat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00190247">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:br/>
         <w:t>till MH-känslig patient</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...2 lines deleted...]
-        <w:ind w:left="993" w:right="-143"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="68FE8117" w14:textId="6A575B43" w:rsidR="00D879EA" w:rsidRPr="00190247" w:rsidRDefault="00D879EA" w:rsidP="00D879EA">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...32 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:t>Moderna narkosapparater har silikon och gummi i anestesisystemet. Dessa material kan absorbera och sedan frisätta anestesigaser. För att minimera kontamination med dessa gaser (koncentration &lt; 5 ppm) finns nedanstående tre alternativ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AB4DB0" w14:textId="77777777" w:rsidR="00D879EA" w:rsidRPr="00190247" w:rsidRDefault="00D879EA" w:rsidP="00D879EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>På NÄL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651F6AA0" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="74D015DA" w14:textId="77777777" w:rsidR="00D879EA" w:rsidRPr="00190247" w:rsidRDefault="00D879EA" w:rsidP="00D879EA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>Använd</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> MH-säkrad Flow-i narkosapparat (nr 23)</w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:t xml:space="preserve"> MH-säkrad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Flow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-i narkosapparat (nr 23)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> som står i verkstaden på c-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6DE33FE2" w14:textId="77777777" w:rsidR="00D879EA" w:rsidRPr="00190247" w:rsidRDefault="00D879EA" w:rsidP="00D879EA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk135735711"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk135735711"/>
       <w:r w:rsidRPr="00190247">
         <w:t>Ett alternativ är att använda sig av transportventilator (Hamilton) från IVA</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="4216AC53" w14:textId="77777777" w:rsidR="00D879EA" w:rsidRPr="00190247" w:rsidRDefault="00D879EA" w:rsidP="00D879EA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>Ett annat alternativ är att använda sig av en IVA-ventilator (Servo-U)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBDFF27" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="7ADDC34A" w14:textId="77777777" w:rsidR="00D879EA" w:rsidRPr="00190247" w:rsidRDefault="00D879EA" w:rsidP="00D879EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>På Uddevalla sjukhus:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F24A2E" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="2899F79A" w14:textId="77777777" w:rsidR="00D879EA" w:rsidRPr="00190247" w:rsidRDefault="00D879EA" w:rsidP="00D879EA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:ind w:left="1418"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Iordningsställ en MH-säkrad Flow-I narkosapparat </w:t>
+        <w:t xml:space="preserve">Iordningsställ en MH-säkrad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Flow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-I narkosapparat </w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:t>(se bilaga)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5814A21F" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="35BCA364" w14:textId="77777777" w:rsidR="00D879EA" w:rsidRDefault="00D879EA" w:rsidP="00D879EA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:ind w:left="1418"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>Ett alternativ är att använda sig av transportventilator (Hamilton) från UVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9C702E" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...15 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="37B6C5EA" w14:textId="5768E582" w:rsidR="00435CEE" w:rsidRPr="00190247" w:rsidRDefault="00435CEE" w:rsidP="003F1523">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0" w:firstLine="993"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Narkosapparat med filter med aktiv kol:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617C1A9C" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+    <w:p w14:paraId="79D38044" w14:textId="77777777" w:rsidR="00435CEE" w:rsidRPr="00190247" w:rsidRDefault="00435CEE" w:rsidP="00435CEE">
       <w:pPr>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t>Att använda sig av en Flow-I narkosapparat och filter med aktiv kol (Vapor-Clean® från Dynasthetics) kan vara ett alternativ om alternativen ovan inte finns att tillgå inom rimlig tid, såsom t ex på snittsalen. Gör så här:</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Att använda sig av en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>Flow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>-I narkosapparat och filter med aktiv kol (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>Vapor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve">-Clean® från Dynasthetics) kan vara ett alternativ om alternativen ovan inte finns att tillgå inom rimlig tid, såsom </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>t ex</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> på snittsalen. Gör så här:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EC9DE0" w14:textId="77777777" w:rsidR="00435CEE" w:rsidRPr="00190247" w:rsidRDefault="00435CEE" w:rsidP="003F1523">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>1. Ta bort samtliga förgasare från salen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B95A093" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-      <w:pPr>
+    <w:p w14:paraId="2D7166E1" w14:textId="77777777" w:rsidR="00435CEE" w:rsidRPr="00190247" w:rsidRDefault="00435CEE" w:rsidP="003F1523">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>2. Skölj ur anestesiapparaten med maximalt färskgasflöde (&gt; 10 L/min) i 90 sekunder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663E0955" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-      <w:pPr>
+    <w:p w14:paraId="72848AAB" w14:textId="77777777" w:rsidR="00435CEE" w:rsidRPr="00190247" w:rsidRDefault="00435CEE" w:rsidP="003F1523">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>3. Installera kolfilter på både in- och utandningsslangen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F8EB4D" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-      <w:pPr>
+    <w:p w14:paraId="61C8C685" w14:textId="77777777" w:rsidR="00435CEE" w:rsidRPr="00190247" w:rsidRDefault="00435CEE" w:rsidP="003F1523">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
-        <w:t>4. Byt absorber och slangset inklusive ballong</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">4. Byt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>absorber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t>slangset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:t xml:space="preserve"> inklusive ballong</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E74B4A8" w14:textId="77777777" w:rsidR="00435CEE" w:rsidRPr="00190247" w:rsidRDefault="00435CEE" w:rsidP="003F1523">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>5. Läcktesta apparaten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EDF1C1" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-      <w:pPr>
+    <w:p w14:paraId="0E4370CB" w14:textId="77777777" w:rsidR="00435CEE" w:rsidRPr="00190247" w:rsidRDefault="00435CEE" w:rsidP="003F1523">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t xml:space="preserve">6. Färskgasflöde &gt; 3 L/min under hela operationen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7160301C" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-      <w:pPr>
+    <w:p w14:paraId="4C4AD49E" w14:textId="77777777" w:rsidR="00435CEE" w:rsidRDefault="00435CEE" w:rsidP="003F1523">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:t>7. Filtret behöver bytas efter 1 timma, men kan sedan användas i upp till 12 timmars anestesi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12228874" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+    <w:p w14:paraId="72944B23" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="26533F35">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_7._Bilaga:_att"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t xml:space="preserve">7. Bilaga: att förbereda </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Flow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-i anestesisystem för MH-känsliga patienter (utdrag ur bruksanvisning, Getinge ©)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FB5E5A" w14:textId="6EA3EA87" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00917F0A">
       <w:pPr>
         <w:ind w:left="0" w:right="-143"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-        </w:rPr>
-[...59 lines deleted...]
-          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblpPr w:vertAnchor="text" w:horzAnchor="page" w:tblpX="3196" w:tblpY="178"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="4011" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="113" w:type="dxa"/>
           <w:right w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4011"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00190247" w:rsidRPr="00190247" w14:paraId="133DEFA6" w14:textId="77777777" w:rsidTr="00C86F01">
+      <w:tr w:rsidR="00917F0A" w:rsidRPr="00190247" w14:paraId="09344090" w14:textId="77777777" w:rsidTr="00275E7E">
         <w:trPr>
           <w:trHeight w:val="1503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4011" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E7E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB5080E" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00C86F01">
+          <w:p w14:paraId="2E5F52A7" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00275E7E">
             <w:pPr>
               <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-143"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00190247">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">VARNING! </w:t>
             </w:r>
             <w:r w:rsidRPr="00190247">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Anestesisystemet måste tömmas på anestesigas till en</w:t>
+              <w:t xml:space="preserve">Anestesisystemet måste tömmas på </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00190247">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>anestesigas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00190247">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> till en</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F030E06" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00C86F01">
+          <w:p w14:paraId="19F28DBD" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00275E7E">
             <w:pPr>
               <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-143"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00190247">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">anestesigasnivå på mindre än 5 ppm innan en patient som är mottaglig för malign hypertermi (MH) behandlas. </w:t>
+              <w:t xml:space="preserve">anestesigasnivå på mindre än 5 ppm innan en patient som är mottaglig för malign </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00190247">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>hypertermi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00190247">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (MH) behandlas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A1F6342" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+    <w:p w14:paraId="4208C323" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="4DFE51C9">
       <w:pPr>
         <w:spacing w:after="6553" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5F845556" wp14:editId="72CAA293">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="56D71729" wp14:editId="2FDC6C0C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>2056130</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1132205</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2526792" cy="3297936"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="252167" name="Picture 252167"/>
+            <wp:docPr id="1040365599" name="Picture 252167" descr="En bild som visar illustration, konst&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="252167" name="Picture 252167"/>
+                    <pic:cNvPr id="1040365599" name="Picture 252167" descr="En bild som visar illustration, konst&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2526792" cy="3297936"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00190247">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00190247">
+    </w:p>
+    <w:p w14:paraId="6532EB48" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00917F0A">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...34 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7913A0" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00917F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="19" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Manuell andningsblåsa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6512B38E" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+    <w:p w14:paraId="58F2E599" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00917F0A">
       <w:pPr>
         <w:spacing w:after="19" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="197F4A85" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="795EFDD0" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00917F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="19" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Vattenfälla och samplingsslang</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="435A946D" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+        <w:t>Vattenfälla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och samplingsslang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3C0F98" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00917F0A">
       <w:pPr>
         <w:spacing w:after="19" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04FCF7B6" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="372F1DF3" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00917F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="19" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Patientslang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B7B9FC" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+    <w:p w14:paraId="259CC40D" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00917F0A">
       <w:pPr>
         <w:spacing w:after="19" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E66F394" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="0A19F939" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00917F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="19" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-absorber</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9B587F" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+    <w:p w14:paraId="217AB2A9" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00917F0A">
       <w:pPr>
         <w:spacing w:after="19" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="189ED0EA" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="7B24C4A6" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00917F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="19" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Patientkassett</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC14D25" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+    <w:p w14:paraId="4C990A8B" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00917F0A">
       <w:pPr>
         <w:spacing w:after="19" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55B93764" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="26364240" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00917F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="19" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Volymreflektoradapter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8EE4F3" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="0A985D3B" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00917F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="717"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DF20E27" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="123D5AF5" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00917F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="19" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Volymreflektor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A15B9C5" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
-[...7 lines deleted...]
-        <w:ind w:right="-143"/>
+    <w:p w14:paraId="3BEF9E2F" w14:textId="77777777" w:rsidR="00917F0A" w:rsidRPr="00190247" w:rsidRDefault="00917F0A" w:rsidP="00435CEE">
+      <w:pPr>
+        <w:ind w:left="993" w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E4797B" w14:textId="5B90582F" w:rsidR="00435CEE" w:rsidRDefault="00435CEE" w:rsidP="00435CEE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E849EF8" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A8CC77" w14:textId="38203E53" w:rsidR="4DFE51C9" w:rsidRDefault="4DFE51C9" w:rsidP="4DFE51C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26E7645C" w14:textId="63652280" w:rsidR="4DFE51C9" w:rsidRDefault="4DFE51C9" w:rsidP="4DFE51C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69982509" w14:textId="0889CBA9" w:rsidR="4DFE51C9" w:rsidRDefault="4DFE51C9" w:rsidP="4DFE51C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E849EF8" w14:textId="07CCBFBE" w:rsidR="00190247" w:rsidRPr="008E15C1" w:rsidRDefault="00190247" w:rsidP="4DFE51C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4DFE51C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Denna procedur beskriver hur du rensar anestesisystemet från anestesimedel, för att nivån av medlet ska vara mindre än 5 ppm!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D37937" w14:textId="21FBA004" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="814" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="2A6CF84C">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="62CBD58A" wp14:editId="40CBFDF4">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A8292C2" wp14:editId="256EBDB8">
             <wp:extent cx="2642616" cy="2862072"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="3" name="Picture 252169"/>
+            <wp:docPr id="1768059467" name="Picture 252169"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="252169" name="Picture 252169"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2642616" cy="2862072"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00190247">
+    </w:p>
+    <w:p w14:paraId="7BDE2D2F" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+      <w:pPr>
+        <w:spacing w:after="814" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Denna procedur beskriver hur du rensar anestesisystemet från anestesimedel, för att nivån av medlet ska vara mindre än 5 ppm!</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="70D37937" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15786E2C" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="814" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BDE2D2F" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
+    <w:p w14:paraId="48273878" w14:textId="12742C2A" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="008E15C1" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="814" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="0" w:right="-143"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:right="-143"/>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="23AE2D0F" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="19" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Lyft förgasarhandtaget och dra ut förgasaren. Ta bort alla förgasare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C036DA4" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
@@ -3043,51 +4002,67 @@
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B26DA6A" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="55" w:line="262" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-143" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Ventilera i 2 minuter. Tryck ihop den manuella andningspåsen minst 20 gånger i minuten.</w:t>
+        <w:t xml:space="preserve">Ventilera i 2 minuter. Tryck ihop den manuella </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>andningspåsen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minst 20 gånger i minuten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C95D3D3" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="273" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34DE0950" wp14:editId="4518202C">
             <wp:extent cx="2127504" cy="2542032"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="252173" name="Picture 252173"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3201,51 +4176,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>. Systemet växlar till Standby.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3724838F" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="188" w:line="262" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-143" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Ta bort den manuella andningspåsen och dess slang, vattenfälla, provtagningsslang,</w:t>
+        <w:t xml:space="preserve">Ta bort den manuella </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>andningspåsen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och dess slang, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vattenfälla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, provtagningsslang,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED7E3BD" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="188" w:line="262" w:lineRule="auto"/>
         <w:ind w:left="2552" w:right="-143" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>patientslang och andra engångsdelar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B487486" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
@@ -3260,51 +4267,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Byt ut patientkassetten, volymreflektorn och volymreflektoradaptern med delar som rengjorts i en diskmaskin enl bruksanvisning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75AAE842" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="191" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-143" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Anslut en ny manuell andningspåse, vattenfälla, provtagningsslang och patientslang.</w:t>
+        <w:t xml:space="preserve">Anslut en ny manuell andningspåse, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vattenfälla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, provtagningsslang och patientslang.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389D12EE" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="192" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-143" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Koppla Y-stycket till testkontakten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CEBFE1D" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
@@ -3336,97 +4359,113 @@
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblpPr w:vertAnchor="text" w:horzAnchor="margin"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="8277" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="16" w:type="dxa"/>
           <w:right w:w="1701" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8277"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00190247" w:rsidRPr="00190247" w14:paraId="52C44819" w14:textId="77777777" w:rsidTr="00C86F01">
+      <w:tr w:rsidR="00190247" w:rsidRPr="00190247" w14:paraId="52C44819" w14:textId="77777777" w:rsidTr="00275E7E">
         <w:trPr>
           <w:trHeight w:val="191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04808D95" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00C86F01">
+          <w:p w14:paraId="04808D95" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00275E7E">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1276" w:right="-143" w:hanging="1276"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F0EBF0C" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="55" w:line="262" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-143" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Ventilera i 5 minuter. Tryck ihop den manuella andningspåsen minst 20 gånger i minuten.</w:t>
+        <w:t xml:space="preserve">Ventilera i 5 minuter. Tryck ihop den manuella </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>andningspåsen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minst 20 gånger i minuten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C412A5" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49971738" wp14:editId="44629403">
             <wp:extent cx="2124456" cy="2542032"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="252175" name="Picture 252175"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3447,68 +4486,84 @@
                       <a:ext cx="2124456" cy="2542032"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="140BEAE8" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:spacing w:after="166" w:line="262" w:lineRule="auto"/>
         <w:ind w:left="935" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="283F8B24" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="166" w:line="262" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Låt systemet köras under den tid som är tillämplig för den förväntade minutvolymen (MV) för patienten. Ventilera inte med den manuella andningspåsen.</w:t>
+        <w:t xml:space="preserve">Låt systemet köras under den tid som är tillämplig för den förväntade minutvolymen (MV) för patienten. Ventilera inte med den manuella </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>andningspåsen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00190247">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C9BB26" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E7E6"/>
         <w:spacing w:after="91" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VARNING! </w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -6185,51 +7240,51 @@
                           <w:txbxContent>
                             <w:p w14:paraId="246D60F4" w14:textId="77777777" w:rsidR="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                                 <w:ind w:left="0" w:right="308"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> 4 l/min</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:group w14:anchorId="14D51AAC" id="Group 249013" o:spid="_x0000_s1026" style="width:302.25pt;height:120.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="23193,15288" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzsQarLQwAACafAAAOAAAAZHJzL2Uyb0RvYy54bWzsXetu47gV/l+g72D4fyciRd2MySyKne6g&#10;QNFd7G4fQLHlC2BbhqSZZPr0PSTFi0QpEt2NFa84GIQKxUgkv/PxHB4ekR9/eDkdF9+yojzk58cl&#10;+uAtF9l5nW8O593j8j+///S3eLkoq/S8SY/5OXtcfs/K5Q+f/vqXj8+XVYbzfX7cZMUCHnIuV8+X&#10;x+W+qi6rh4dyvc9Oafkhv2RnuLnNi1Nawa/F7mFTpM/w9NPxAXte+PCcF5tLka+zsoTcz/zm8hN7&#10;/nabrauft9syqxbHxyXUrWI/C/bzif58+PQxXe2K9LI/rOtqpFfU4pQezvBS+ajPaZUuvhYH41Gn&#10;w7rIy3xbfVjnp4d8uz2sM9YGaA3yWq35UuRfL6wtu9Xz7iK7Cbq21U9XP3b9729fistvl18K6Inn&#10;yw76gv1G2/KyLU40hVouXliXfZddlr1UizVk+rEfB1GwXKzhHgpwHEcR79T1Hnre+Lv1/h/1X2If&#10;JX6AjL98EC9+aFTn+QICUqo+KP+/Pvhtn14y1rXlCvrgl2Jx2DwuA+wn4XJxTk8gqqzIgmexzmEl&#10;ZVeVqxJ6rbefkB9GUVILmOitKCIoSniTQz9gd2V709X6a1l9yXLW6em3f5UVl86NuEr34mr9chaX&#10;Bcj4q9J9SSv6d7Sm9HLx/LgU9dg/Llk16L1T/i37PWelKgobu7EQiEMtVYHjWS8YRcjzyFIvKgqI&#10;9MKeKN4Kz/QRyAy0Dh4ryojUKKt1lCgjUl4WeA2PHCzG3klLDr7caLp43/qYlxmvNu1KVn/ZvdAW&#10;HcAyPx42Px2OR9qlZbF7+vFYLL6ldBxi/+rmN4odzxQdaM86hbGwOG/YmHLO6WOYLMCAcN6IfqMP&#10;ztgYx2UBCCOEkl495ZvvjNYsH7hDCX4jEkUmidiwQCsAdBsmkSYrPUziQkeHHQ15MWTpQLwxk3g9&#10;XmOSFDzB914mhVGMYXiANomiQvJEKtghKTcozBo9tY4SzxOpFZM44QbfbLRbvMzRqGG09OsiMJ7a&#10;uiim48ZoGqGABCjmg3MPjwgKga3T84jX4w/jEYJGjeARf2tzEBFiKlLHDTAx3p2KgXGyzY3Eihu6&#10;ikEYh7FhrDkVwzg0ONBHSm8NqhipFAZLOi1zE2ONeNDRTSbRrKu1TDeVvCTB70HL8HrcWsvwt4KW&#10;GUWlWnUNEsRR6Z0pJeKBO6NNJWRFJYkp+FGCyGmkXDkktInMKBrVMylHo3tzHxAPVEWbRtiKRppt&#10;54ikfGxXeA+caXe/fjji+SaRfCsi6Q6EbiY5y278JMlZdnfq0SZ0gaOtkogVkzSVFPqYhM62c7bd&#10;/JaGiAdrxW0isaXAq3za3UxyKsmppD/9IivxjEgFmmXjt5POBj+O6mgEWFGu4zPEdHv6laF3v8Lq&#10;5kj3PEcyYhWId3WsgiOSczbMNOiHeEa0As2y0Ue6s6GbSc6yc5bdDCw7I7aBeHaxDXzt3HAx3E/0&#10;qdaAV0NPeYtGBfrQwNtRS7AqnnVw7YgVoE8dLKls7aHQ12bTRRCSi5kbFTNHkBnNAFk2Wkhz1BkE&#10;up+IoKYU9UacKllnbX0lHtsi4nTK+VCz3Y49m64PS/oiTgkyAxggy4Y9ug1n0Od+Yk2bYtRPHxk/&#10;OkAfoMRkiz/NtjhKWFLCDEZAdsEIvP/j2IsI83QrHxs3H6iHjSS+n4hPYm7+FQOvB0TF1dWg6xJK&#10;5vX4ZyHm6q6QJ15KmjmioLgtUl5M2k2DkTyyJIkjj/dfr5KSLyeJh/HrNeCgNLpdVFGkXe0W95w5&#10;NtIcMyMQkF0EAgfKT7wAv8IeDe8p2cOqMSP2aN0umCFSx57R3/n2m2Nm1AGyizrQdH+X2lG0gkF1&#10;OuLU1bieOFJLsAuwV3t1hCypHIy9ZaU+aXSTEHCR6oI+umBbOTl9MlKfmOEDyC58QKxrgtGFEA7i&#10;oFerYPh2jvsOJiVHXY3rySHFuC10TQlWzBjyUMmSmNBv+On8cJhDjd4UbxapzqERD9VGNe3FjkMj&#10;OWQGDiC7wAGNQ69PaxqgT6dfXqGQQY6+mY0UevYXr4m8LDlCkuXrGz0laCHSJj20UUkUEKlecLCe&#10;8t3tccERaSSRzNABcPLYeMs0IoHUwH/6112GWkM83iWRmmNyH4t6Za4pwZJCg0IsS74R2QYVXLPd&#10;ohmOQiMpZAYNILugAY1Cyvq+TwoZ5OhjkRT6yenhdNH72HIHDHEjrhqyrtRFQqy6aNSYN0+niepq&#10;dM2K3pJGfgwRByNnPI2eEopBpA1LbfihXMsIXLRJT/N5RtPFbaePxukjWDVof57AFxJsPk+AjQl5&#10;rMndOxgMeXr/GmmkweaoJDbdfKOdFAk2Ywkgy0YjQSyBpJLzM8C8UIzmXHlIK3DaqY9j0pszyQxB&#10;wHYhCDqTQGzg//06GpxOMreHdObdSPPODEfAduEIOpOcv8HppLl+7YPN0ATIuta6EzaEczisWrad&#10;czjwzQjB5fFn3CqbQFCb4XBgxtlohwNspO/DN1Hs45ZBh0OMY+G9ms53hwmrxh/ju2svXvbOkbSm&#10;izIi5ZyThmVjsU2UEanuuBsx8XKOu/IW5zYQbAY1QJaNPtJ5ND9vw2gaDa74OBrd8W4I2AxpgKxr&#10;aTQ/V4OjkTzBpmGuzesAFILNsAbIupZG8/MzOBo5GgWY0C2cW5vFQda1NGJC1elhkB8XwSxzumlR&#10;TfOuaZFc6hHEGF6H1dsk5i4ibc131PjSG1hQT2PkPmEDBVl9AafeYkaDRNWcJ3ucJ9uXgQq/wuks&#10;6Xl3zOCsOgLZNvRAQUzgoDruO/ATQtiykuJI4IW+OLgBBUEC26ByVAVLLgU/sm5BL+DIMqgLO7NM&#10;HLoFAiCKULk+nulPeaAZEw+QEurr4Kfp0avq5emlbgQ/w2yxz4v//gynTG6POZyPBgfVsaslPXgS&#10;XkrvLhfHf55hJRt6pRIXhbh4EhdFdfwxZydB8mr8/WuVbw/0mD1WBf62+pdbHphGfLlW3kTTbr08&#10;9kNwF3IwcZLwWGQFJnyB7kFwZX1U4w3BZGcryqbMBlO5atvE1G7lNkY+oMowxSgI2wTFQRLCB1AT&#10;YSqbMhtM5fphE1O7NUSC/QB4yLYNAiOHDqmKpX6MvBCGA7orwE2HXMZS2ZDZICrXsZqI2q1lKUS7&#10;SJoAptQ/OQ2ksiWzgBQTOHW3g6V1fm1XjDqDVDeOYL92Aqq1wVTiJwns2cFghUE6Dpm/GWyatzaO&#10;+FnFwtCbD6wdVGWwSgkfB2uEEAn5+EthTZhjRg3AGDYPodv9M7YS5Efs/q1glWsW84G1w/ZlsEqL&#10;cRSszFDqRzVBmG5uNQ2o0oM+H1A7jF8GqjQZx4Eao4QoUCPGDkXVICG+D4M9RZUEfj3juRVVpUN3&#10;FqhS54JcHGraSlK8R2GKMWwlyKzfrtE3CrBHd+qkkMKOWD4/lfVWkErn4mwgBXJxD2sTUinboyAF&#10;87dWqEEShQHrRcVSEsG0Fd4zzdirdv+cBaZskJVucwVqnW9p//oe5TxQMfKCEE63bNi/AWx+SGpD&#10;Cb51q7fNvxVV1b6Us8FV7W3bxFWJ+Ci2oghFfgTGEOAaJqHHDVzF12kNYLW54mxwhfMmjEGY8dVO&#10;sVILuN7kmtGV+XIUrJNawGrTv/mg2qFaGap2ujUGExg0qhyEW6gGHvLp7YmUq5x6zwZWkOROsioJ&#10;HzcIaytvSeBF/KgMxVZYyAH9ynHFXuAlrKdvplxlCPJ8cO3xLlluuAjKFRGYtFC+duE6sXKdn3tJ&#10;bWneMprs3Uu1cgVYw6Q1DIdw1g11O7NpK8xwA+bnuBldpaEwH7r2OJiU+ThqGNa0axdbJ9au0lKY&#10;BazgYSIdypVn20xcwR2hj8CMHEqzxp7HbjOqBnHEFffNqDo7FxN1EXS4mCD7OkyRF0cxuJsavohp&#10;fUxqi5hZEJXOYuhpFm1U63wbWGGNVfqYEErAj9hSrH4URNRdzNjqhyRh/LkVW9WGJfMBtmfaarkt&#10;H7ODE+5kAmCDmNvRahie1hBW+2fMB1j5pWnLEJZzvXEWE3iZEj6/6cR1UjeT2sxhPrDKDx9bsMqp&#10;3jhYwc1U+4QprBE/jEbRVbeEYc3Vi286wVFbC0yNKwQK71bPuwuLbd8V6WV/WH9Oq1T/nUUQrzKc&#10;7/PjJis+/Q8AAP//AwBQSwMEFAAGAAgAAAAhACjrT3bdAAAABQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FrwkAQhe+F/odlCr3V3VgVidmISNuTFKqF4m3MjkkwOxuyaxL/fbe9tJeBx3u89022Hm0j&#10;eup87VhDMlEgiAtnai41fB5en5YgfEA22DgmDTfysM7v7zJMjRv4g/p9KEUsYZ+ihiqENpXSFxVZ&#10;9BPXEkfv7DqLIcqulKbDIZbbRk6VWkiLNceFClvaVlRc9ler4W3AYfOcvPS7y3l7Ox7m71+7hLR+&#10;fBg3KxCBxvAXhh/8iA55ZDq5KxsvGg3xkfB7o7dQszmIk4bpTC1B5pn8T59/AwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADOxBqstDAAAJp8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACjrT3bdAAAABQEAAA8AAAAAAAAAAAAAAAAAhw4AAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACRDwAAAAA=&#10;">
                 <v:shape id="Shape 52396" o:spid="_x0000_s1027" style="position:absolute;top:13677;width:7741;height:64;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="774179,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJD26pxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYK3ujGiramrSKnYY6sF8fbIvibB7Nu4uzHx33cLBY/DzHzDrDa9qcWNnK8sK5hOEhDE&#10;udUVFwq+j7unFxA+IGusLZOCO3nYrIeDFWbadvxFt0MoRISwz1BBGUKTSenzkgz6iW2Io/djncEQ&#10;pSukdthFuKllmiQLabDiuFBiQ28l5ZdDaxQ8U3BpW+/stcX7++lkuuP+/KnUeNRvX0EE6sMj/N/+&#10;0Arm6Wy5gL878QrI9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACQ9uqcYAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m6350,l771004,r3175,3175l774179,6350,,6350,3175,3175,6350,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke endcap="round"/>
                   <v:path arrowok="t" textboxrect="0,0,774179,6350"/>
                 </v:shape>
                 <v:shape id="Shape 52397" o:spid="_x0000_s1028" style="position:absolute;left:7741;top:13677;width:7710;height:64;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="771004,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFWeRmxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYI33VRRa+oqRRBzKhj/QG+P7Gs2NPs2zW41/fZdQfA4zMxvmNWms7W4UusrxwpexgkI&#10;4sLpiksFp+Nu9ArCB2SNtWNS8EceNut+b4Wpdjc+0DUPpYgQ9ikqMCE0qZS+MGTRj11DHL0v11oM&#10;Ubal1C3eItzWcpIkc2mx4rhgsKGtoeI7/7WRku1/Zp/Ncl9dyGUXk1N5PH8oNRx0728gAnXhGX60&#10;M61gNpkuF3C/E6+AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARVnkZsYAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m3175,l767829,r3175,3175l771004,6350,,6350,,3175,3175,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke endcap="round"/>
                   <v:path arrowok="t" textboxrect="0,0,771004,6350"/>
                 </v:shape>
                 <v:shape id="Shape 52398" o:spid="_x0000_s1029" style="position:absolute;left:15451;top:13677;width:7742;height:64;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="774167,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYlGmnwgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4wuw0tcMMWo0igjgwLsYH6PLSXJtic1ObjNa/NwvB5eG8p/PWVuJGjS8dKxgOEhDEudMl&#10;FwoO+1V/BMIHZI2VY1LwIA/zWbczxUy7O2/ptguFiCHsM1RgQqgzKX1uyKIfuJo4cmfXWAwRNoXU&#10;Dd5juK1kmiTf0mLJscFgTUtD+WX3bxXs5eaUyGJsrvS7/fNpzmk4rpX66LWLCYhAbXiLX+4freAr&#10;/RzHvfFOvAJy9gQAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCYlGmnwgAAAN4AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m3175,l767817,r6350,6350l,6350,,3175,3175,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke endcap="round"/>
                   <v:path arrowok="t" textboxrect="0,0,774167,6350"/>
                 </v:shape>
                 <v:shape id="Shape 52399" o:spid="_x0000_s1030" style="position:absolute;left:7741;top:11226;width:7710;height:64;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="771004,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBbitWPxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvutGiNNFVpFDMqdBYBW+P7DMbzL6N2a2m/75bEDwOM/MNs9r0thE36nztWMF0koAg&#10;Lp2uuVLwvf8Yv4HwAVlj45gU/JKHzXo4WGGm3Z2/6FaESkQI+wwVmBDaTEpfGrLoJ64ljt7ZdRZD&#10;lF0ldYf3CLeNnCXJQlqsOS4YbOndUHkpfmyk5Lvr/NSmu/pILj+agqr94VOpl1G/XYII1Idn+NHO&#10;tYL57DVN4f9OvAJy/QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbitWPxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m3175,l767829,r3175,3175l767829,6350r-764654,l,3175,3175,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke endcap="round"/>
                   <v:path arrowok="t" textboxrect="0,0,771004,6350"/>
                 </v:shape>
                 <v:shape id="Shape 52400" o:spid="_x0000_s1031" style="position:absolute;left:15451;top:11226;width:7710;height:64;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="770992,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlNw76xgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LagIx&#10;FIb3Qt8hnII7zShW6tQobangpgu1XpaHyelMcHIyk0Sdvn2zEFz+/De++bKztbiSD8axgtEwA0Fc&#10;OG24VPCzWw1eQYSIrLF2TAr+KMBy8dSbY67djTd03cZSpBEOOSqoYmxyKUNRkcUwdA1x8n6dtxiT&#10;9KXUHm9p3NZynGVTadFweqiwoc+KivP2YhVYszntP2Lb+q+docmh+d63x5lS/efu/Q1EpC4+wvf2&#10;Wit4GU+yBJBwEgrIxT8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZTcO+sYAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m3175,l767817,r3175,3175l767817,6350r-764642,l,3175,3175,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke endcap="round"/>
                   <v:path arrowok="t" textboxrect="0,0,770992,6350"/>
                 </v:shape>
                 <v:shape id="Shape 52401" o:spid="_x0000_s1032" style="position:absolute;left:31;top:8775;width:7710;height:64;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="771004,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNXIFrxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8NZuISpu6ERHEnAqNrdDbI/uaDc2+jdlV47/vFgSPw8x8wyxXo+3EmQbfOlaQJSkI&#10;4trplhsFn/vt8wsIH5A1do5JwZU8rIrHhyXm2l34g85VaESEsM9RgQmhz6X0tSGLPnE9cfR+3GAx&#10;RDk0Ug94iXDbyWmaLqTFluOCwZ42hurf6mQjpdwd59/96649kCsPpqJm//Wu1ORpXL+BCDSGe/jW&#10;LrWC+XSWZvB/J14BWfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjVyBa8YAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m3175,l767829,r3175,3175l767829,6350r-764654,l,3175,3175,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke endcap="round"/>
                   <v:path arrowok="t" textboxrect="0,0,771004,6350"/>
@@ -6384,58 +7439,60 @@
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 52432" o:spid="_x0000_s1063" style="position:absolute;left:8133;top:2156;width:2596;height:1559;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAIqVIZxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96aapFo2uIv5Bj1YLtrdH9pmEZt+G7Gqin94VhB6HmfkNM5m1phQXql1hWcF7LwJB&#10;nFpdcKbg+7DuDkE4j6yxtEwKruRgNn3pTDDRtuEvuux9JgKEXYIKcu+rREqX5mTQ9WxFHLyTrQ36&#10;IOtM6hqbADeljKPoUxosOCzkWNEip/RvfzYKNsNq/rO1tyYrV7+b4+44Wh5GXqm313Y+BuGp9f/h&#10;Z3urFQzi/kcMjzvhCsjpHQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAipUhnHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="74ADDFDF" w14:textId="77777777" w:rsidR="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0"/>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 52433" o:spid="_x0000_s1064" style="position:absolute;left:423;top:632;width:3811;height:1559;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBn5feCyAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvuqm2YqKrSGvRo8ZC6u2RfU1Cs29DdjVpf323UPA4zMw3zGrTm1rcqHWVZQWPkwgE&#10;cW51xYWC9/PbeAHCeWSNtWVS8E0ONuvhYIWJth2f6Jb6QgQIuwQVlN43iZQuL8mgm9iGOHiftjXo&#10;g2wLqVvsAtzUchpFc2mw4rBQYkMvJeVf6dUo2C+a7cfB/nRFvbvss2MWv55jr9TDqN8uQXjq/T38&#10;3z5oBc/Tp9kM/u6EKyDXvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBn5feCyAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="4D726CCA" w14:textId="77777777" w:rsidR="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0"/>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:color w:val="00155B"/>
                           </w:rPr>
                           <w:t>Flow</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 52434" o:spid="_x0000_s1065" style="position:absolute;left:423;top:2156;width:9381;height:1559;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDoDG/2yAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvuqlaMdFVpLboUWMh9fbIviah2bchuzVpf323UPA4zMw3zHrbm1rcqHWVZQWPkwgE&#10;cW51xYWCt8vreAnCeWSNtWVS8E0OtpvhYI2Jth2f6Zb6QgQIuwQVlN43iZQuL8mgm9iGOHgftjXo&#10;g2wLqVvsAtzUchpFC2mw4rBQYkPPJeWf6ZdRcFg2u/ej/emK+uV6yE5ZvL/EXqmHUb9bgfDU+3v4&#10;v33UCp6m89kc/u6EKyA3vwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDoDG/2yAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="39C4681C" w14:textId="77777777" w:rsidR="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:color w:val="00155B"/>
                           </w:rPr>
                           <w:t>systemmodell</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 247903" o:spid="_x0000_s1066" style="position:absolute;left:15843;top:4604;width:4400;height:3369;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDegHIryQAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/6H5RT6Vje1pZroKtILyaM3UN8O2WMSzJ4N2a1J++tdoeDjMDPfMLNFb2pxodZVlhW8DCMQ&#10;xLnVFRcKdtvv5wkI55E11pZJwS85WMwHDzNMtO14TZeNL0SAsEtQQel9k0jp8pIMuqFtiIN3sq1B&#10;H2RbSN1iF+CmlqMoepcGKw4LJTb0UVJ+3vwYBemkWR4y+9cV9dcx3a/28ec29ko9PfbLKQhPvb+H&#10;/9uZVjB6G8fRK9z+hC8g51cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3oByK8kAAADf&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
@@ -6499,67 +7556,83 @@
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:right="267"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> 4 l/min</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 52437" o:spid="_x0000_s1070" style="position:absolute;left:221;top:4604;width:7520;height:3954;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAY3vGBxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81Y1aq0ZXkVrRo/9AvT2yzyQ0+zZkVxP76d2C0OMwM79hJrPGFOJGlcstK+i0IxDE&#10;idU5pwoO++X7EITzyBoLy6TgTg5m09eXCcba1ryl286nIkDYxagg876MpXRJRgZd25bEwbvYyqAP&#10;skqlrrAOcFPIbhR9SoM5h4UMS/rKKPnZXY2C1bCcn9b2t06L7/PquDmOFvuRV6r11szHIDw1/j/8&#10;bK+1gn73ozeAvzvhCsjpAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABje8YHHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="299538C2" w14:textId="77777777" w:rsidR="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="142" w:right="583"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="18"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">Flow-i s/n </w:t>
+                          <w:t>Flow</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">-i s/n </w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="5CAF3B3F" w14:textId="77777777" w:rsidR="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="142" w:right="583"/>
                         </w:pPr>
+                        <w:proofErr w:type="gramStart"/>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="18"/>
                           </w:rPr>
-                          <w:t>&lt; 20 000</w:t>
+                          <w:t>&lt; 20</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> 000</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 52438" o:spid="_x0000_s1071" style="position:absolute;left:423;top:5976;width:4764;height:1414;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpQWXzxAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GVB1Fq1FEZ9Dl+AB1d2mubbG5KU20Hb/eLIRZHs57tmhMIR5Uudyygl43AkGcWJ1z&#10;quB4+Pkcg3AeWWNhmRT8kYPFvPUxw1jbmnf02PtUhBB2MSrIvC9jKV2SkUHXtSVx4K62MugDrFKp&#10;K6xDuClkP4pG0mDOoSHDklYZJbf93SjYjMvleWufdVp8Xzan39NkfZh4pTrtZjkF4anx/+K3e6sV&#10;DPtfg7A33AlXQM5fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlBZfPEAAAA3gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="4980D8BF" w14:textId="77777777" w:rsidR="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0"/>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 247909" o:spid="_x0000_s1072" style="position:absolute;left:15830;top:7056;width:5416;height:3874;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC/aEXByAAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heQVvuqmITaKriFr06J+C9fbIviah2bchuzWxn74rFDwOM/MbZr7sTCVu1LjSsoLXUQSC&#10;OLO65FzBx/l9GINwHlljZZkU3MnBctHvzTHVtuUj3U4+FwHCLkUFhfd1KqXLCjLoRrYmDt6XbQz6&#10;IJtc6gbbADeVHEfRVBosOSwUWNO6oOz79GMU7OJ69bm3v21eba+7y+GSbM6JV2rw0q1mIDx1/hn+&#10;b++1gvHkLYkSePwJX0Au/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC/aEXByAAAAN8A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="6F07F0B3" w14:textId="77777777" w:rsidR="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:right="566"/>
                         </w:pPr>
@@ -6688,55 +7761,63 @@
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:right="167"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> 4 l/min</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 52443" o:spid="_x0000_s1080" style="position:absolute;left:423;top:9507;width:8004;height:3587;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA/44T/yAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvuqlaMdFVpLboUWMh9fbIviah2bchuzVpf323UPA4zMw3zHrbm1rcqHWVZQWPkwgE&#10;cW51xYWCt8vreAnCeWSNtWVS8E0OtpvhYI2Jth2f6Zb6QgQIuwQVlN43iZQuL8mgm9iGOHgftjXo&#10;g2wLqVvsAtzUchpFC2mw4rBQYkPPJeWf6ZdRcFg2u/ej/emK+uV6yE5ZvL/EXqmHUb9bgfDU+3v4&#10;v33UCp6m8/kM/u6EKyA3vwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/44T/yAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="131563FE" w14:textId="77777777" w:rsidR="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="18"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">Flow-i s/n </w:t>
+                          <w:t>Flow</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">-i s/n </w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="36A9C9D0" w14:textId="77777777" w:rsidR="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>&gt; 20 000</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 52444" o:spid="_x0000_s1081" style="position:absolute;left:423;top:10878;width:4765;height:1414;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwChyLxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvulFS0TQbEW3RY9WC7e2RfU2C2bchuzWpv94tCD0OM/MNk656U4srta6yrGA6iUAQ&#10;51ZXXCj4OL2NFyCcR9ZYWyYFv+RglQ0HKSbadnyg69EXIkDYJaig9L5JpHR5SQbdxDbEwfu2rUEf&#10;ZFtI3WIX4KaWsyiaS4MVh4USG9qUlF+OP0bBbtGsP/f21hX169fu/H5ebk9Lr9TTqF+/gPDU+//w&#10;o73XCp5ncRzD351wBWR2BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALAKHIvHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="2AAFEF6E" w14:textId="77777777" w:rsidR="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0"/>
                         </w:pPr>
@@ -6925,74 +8006,74 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Systemet växlar till Standby.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="118BB007" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="191" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Anslut en ny </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Hlk132723954"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk132723954"/>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-absorber</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36ECBE7B" w14:textId="77777777" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00190247">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="191" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="-143" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -7193,264 +8274,280 @@
         <w:t>Behåll aktuella inställningar</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> och tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Avsluta fall</w:t>
       </w:r>
       <w:r w:rsidRPr="00190247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>. Systemet växlar till Standby.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DF66DF" w14:textId="1E789897" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="008A0F35">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="41DF66DF" w14:textId="1E789897" w:rsidR="00190247" w:rsidRPr="00190247" w:rsidRDefault="00190247" w:rsidP="00275E7E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="188" w:line="262" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00D87880">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Påbörja patientingreppet. Färskgasflödet måste hållas på 20 l/min under ingreppet för att återandningen ska hållas vid ett minimum.</w:t>
+        <w:t xml:space="preserve">Påbörja patientingreppet. Färskgasflödet måste hållas på 20 l/min under ingreppet för att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D87880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>återandningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D87880">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska hållas vid ett minimum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00190247" w:rsidRDefault="00536A5A" w:rsidP="00190247"/>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00190247" w:rsidSect="00B1331B">
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="even" r:id="rId25"/>
       <w:footerReference w:type="default" r:id="rId26"/>
       <w:headerReference w:type="first" r:id="rId27"/>
       <w:footerReference w:type="first" r:id="rId28"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CD207DC" w14:textId="77777777" w:rsidR="00190B51" w:rsidRDefault="00190B51">
+    <w:p w14:paraId="1FEE2148" w14:textId="77777777" w:rsidR="008F7366" w:rsidRDefault="008F7366">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14514F46" w14:textId="77777777" w:rsidR="00190B51" w:rsidRDefault="00190B51">
+    <w:p w14:paraId="70EC0F5D" w14:textId="77777777" w:rsidR="008F7366" w:rsidRDefault="008F7366">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52DA0AF1" w14:textId="77777777" w:rsidR="00190B51" w:rsidRDefault="00190B51">
+    <w:p w14:paraId="1198FB6C" w14:textId="77777777" w:rsidR="008F7366" w:rsidRDefault="008F7366">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -7461,54 +8558,54 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -7539,87 +8636,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F12F0CD" w14:textId="77777777" w:rsidR="00190B51" w:rsidRDefault="00190B51"/>
+    <w:p w14:paraId="59421134" w14:textId="77777777" w:rsidR="008F7366" w:rsidRDefault="008F7366"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="119914E5" w14:textId="77777777" w:rsidR="00190B51" w:rsidRDefault="00190B51">
+    <w:p w14:paraId="0E163178" w14:textId="77777777" w:rsidR="008F7366" w:rsidRDefault="008F7366">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3746141A" w14:textId="77777777" w:rsidR="00190B51" w:rsidRDefault="00190B51">
+    <w:p w14:paraId="044CCA44" w14:textId="77777777" w:rsidR="008F7366" w:rsidRDefault="008F7366">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -7643,106 +8740,106 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" o:spid="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -7766,93 +8863,93 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" o:spid="_x0000_s1087" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -7893,51 +8990,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9630,51 +10727,51 @@
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A782D4B2"/>
     <w:lvl w:ilvl="0" w:tplc="BBDEBB08">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
@@ -9948,51 +11045,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -11054,51 +12151,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5410" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6130" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -12455,53 +13552,53 @@
   <w:num w:numId="35" w16cid:durableId="279724871">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1027414004">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="628437221">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="139276265">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1084915214">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="946082302">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="2040664861">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -12514,508 +13611,561 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002354B"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00027B15"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="000536F6"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="0008322A"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D29D9"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00117D38"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00177ABF"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00190247"/>
     <w:rsid w:val="00190B51"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00220EA6"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00275E7E"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="00293691"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E24DE"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
+    <w:rsid w:val="002F313C"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="0033389F"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="00362E8C"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
+    <w:rsid w:val="003F1523"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00435CEE"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004628C4"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004751F4"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00514F45"/>
+    <w:rsid w:val="00524CD0"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00552924"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057273C"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="00597E5B"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D2008"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F35C8"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="007401D7"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="0075712B"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="0076052F"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00794A07"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B0FC6"/>
     <w:rsid w:val="007B74DB"/>
     <w:rsid w:val="007D01C5"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00830849"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="0085433C"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B3724"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008E15C1"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F2DB7"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F7366"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="00917F0A"/>
+    <w:rsid w:val="009200BA"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="009716FB"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009A2619"/>
     <w:rsid w:val="009B057E"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B6F74"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009D3E76"/>
     <w:rsid w:val="009D575F"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A40A10"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A57C11"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA4C15"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AE7C05"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B1331B"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B17B1C"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B52EEE"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B95736"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC2C9C"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C171EF"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C533E8"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C67BB3"/>
     <w:rsid w:val="00C7052D"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C96617"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC2533"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D35BB6"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D46774"/>
     <w:rsid w:val="00D47AD7"/>
+    <w:rsid w:val="00D50FB3"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D87880"/>
+    <w:rsid w:val="00D879EA"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB7238"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E513A9"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
+    <w:rsid w:val="00EA19FE"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F004DC"/>
     <w:rsid w:val="00F04391"/>
+    <w:rsid w:val="00F12740"/>
     <w:rsid w:val="00F15FC2"/>
     <w:rsid w:val="00F171FE"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC0CEC"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF5F9F"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0A70E2CF"/>
+    <w:rsid w:val="18F1006B"/>
+    <w:rsid w:val="22476C9F"/>
+    <w:rsid w:val="241E68EB"/>
+    <w:rsid w:val="26533F35"/>
+    <w:rsid w:val="2A6CF84C"/>
+    <w:rsid w:val="30A642A8"/>
+    <w:rsid w:val="3C1C10FC"/>
+    <w:rsid w:val="4D7FD7FB"/>
+    <w:rsid w:val="4DFE51C9"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6C0519DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{F70DD3D0-300E-4BA3-AB65-5D343F51F29E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13363,196 +14513,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -13630,606 +14780,606 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -14260,81 +15410,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -14373,53 +15523,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -14493,53 +15643,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -14613,53 +15763,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -14709,53 +15859,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -14805,53 +15955,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -14887,53 +16037,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -14982,51 +16132,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -15070,51 +16220,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -15201,67 +16351,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -15305,148 +16455,172 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="TableGrid1"/>
     <w:rsid w:val="00FF5F9F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00552924"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00275E7E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15813,57 +16987,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>11721</Characters>
+  <Pages>1</Pages>
+  <Words>2087</Words>
+  <Characters>11900</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>26</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>99</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13436</CharactersWithSpaces>
+  <CharactersWithSpaces>13960</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Malign hypertermi</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Carina Isbrand Fransson</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Caroline Edvardsson</lastModifiedBy>
+  <revision>61</revision>
+  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>