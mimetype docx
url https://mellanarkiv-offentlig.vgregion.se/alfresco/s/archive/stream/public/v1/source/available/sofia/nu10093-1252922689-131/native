--- v0 (2025-12-13)
+++ v1 (2026-10-27)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4898E468" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:sectPr w:rsidR="00D527F5" w:rsidSect="00D527F5">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="2918D594" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:tabs>
@@ -342,108 +343,123 @@
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D527F5" w:rsidRPr="00D527F5" w14:paraId="4AF625D1" w14:textId="77777777" w:rsidTr="008F4964">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B02F176" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:ind w:right="-143"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman Fet" w:hAnsi="Times New Roman Fet"/>
+                <w:rFonts w:ascii="Times New Roman Fet" w:hAnsi="Times New Roman Fet" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D527F5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Fotledsfraktur </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6015969E" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143" w:hanging="432"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3740277B" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:t>Revidering i denna version:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33376BBB" w14:textId="054AD180" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="006E7441" w:rsidP="006E7441">
+    <w:p w14:paraId="00685EAE" w14:textId="77777777" w:rsidR="0005343D" w:rsidRDefault="0005343D" w:rsidP="0005343D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ingen revidering</w:t>
+        <w:t>MPM – upplägg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F04E964" w14:textId="77777777" w:rsidR="0005343D" w:rsidRPr="00D527F5" w:rsidRDefault="0005343D" w:rsidP="0005343D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Premedicinering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702CBACC" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F072A74" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="UNGTC A+ Times New" w:hAnsi="UNGTC A+ Times New" w:cs="UNGTC A+ Times New"/>
           <w:color w:val="000000"/>
@@ -512,354 +528,452 @@
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>All personal, Operation NU-sjukvården.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A433B26" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="006E7441" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="006E7441">
         <w:t>Anestesiförslag</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4040FE8A" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:t>Premedicinering:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1871D6E4" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="18AC68DC" w14:textId="77777777" w:rsidR="00B26B52" w:rsidRPr="00D527F5" w:rsidRDefault="00B26B52" w:rsidP="00B26B52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">T Paracetamol </w:t>
+        <w:t xml:space="preserve">T </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>enl.rutin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> för premedicinering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624DABBD" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="293F8A07" w14:textId="77777777" w:rsidR="00B26B52" w:rsidRPr="00D527F5" w:rsidRDefault="00B26B52" w:rsidP="00B26B52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">T </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D527F5">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Oxycontin</w:t>
+        <w:t>Targiniq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ej barn) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5-10</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mg, dos anpassas till ålder och tidigare </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="58C2535E" w14:textId="4442D45C" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+        <w:t xml:space="preserve"> mg, dos anpassas till ålder och tidigare opioidkonsumtion </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059EFAAD" w14:textId="77777777" w:rsidR="00B26B52" w:rsidRPr="00D527F5" w:rsidRDefault="00B26B52" w:rsidP="00B26B52">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="992" w:right="-143" w:firstLine="1"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>T Arcoxia 120 mg x 1(</w:t>
-[...10 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">T </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Arcoxia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 120 mg x 1(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/44437?a=false&amp;guest=true"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D527F5">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Etoricoxib</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – grundrutin för premedicinering och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>perioperativt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bruk</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32051198" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="992" w:right="-143"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0780C2E6" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="006E7441" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="006E7441">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C19A63" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="006E7441">
         <w:t>Anestesi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4CC7F2" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="255B2F58" w14:textId="77777777" w:rsidR="0085780A" w:rsidRPr="00D527F5" w:rsidRDefault="0085780A" w:rsidP="0085780A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:t>Anestesikort:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9F4BAE" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="36340056" w14:textId="77777777" w:rsidR="0085780A" w:rsidRPr="00D527F5" w:rsidRDefault="0085780A" w:rsidP="0085780A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:t>Vuxna: Spinal (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D527F5">
         <w:t>marcain</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D527F5">
-        <w:t xml:space="preserve"> spinal/tung) alt generell anestesi LM - PF-Sevo/TIVA. Ev nervblockad (Ropivacain 7,5 mg/ml, ca 3mg/kg) distal </w:t>
+        <w:t xml:space="preserve"> spinal/tung) alt generell anestesi LM - PF-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D527F5">
+        <w:t>Sevo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:t xml:space="preserve">/TIVA. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:t>Ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:t xml:space="preserve"> nervblockad (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:t>Ropivacain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:t xml:space="preserve"> 7,5 mg/ml, ca 3mg/kg) distal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D527F5">
         <w:t>ischiadicus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D527F5">
         <w:t xml:space="preserve"> + </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D527F5">
         <w:t>saphenus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D527F5">
         <w:t xml:space="preserve"> (se kommentar nedan).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692737F6" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="03FDB405" w14:textId="77777777" w:rsidR="0085780A" w:rsidRPr="00D527F5" w:rsidRDefault="0085780A" w:rsidP="0085780A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
-        <w:t xml:space="preserve">Barn: LM/PF – Sevo.    </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="209ACBD5" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+        <w:t xml:space="preserve">Barn: LM/PF – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:t>Sevo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:t xml:space="preserve">.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EFCFF3" w14:textId="77777777" w:rsidR="0085780A" w:rsidRPr="00D527F5" w:rsidRDefault="0085780A" w:rsidP="0085780A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Placering av blodtomtsmanschett (vad eller lår) har betydelse vid val av anestesimetod. Det är olämpligt med blockad som enbart bedövar underbenet om manschetten ska sitta på låret. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8A80B2" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75781017" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="006E7441" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="006E7441">
         <w:t>Postoperativt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0E440F" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="46C421F9" w14:textId="77777777" w:rsidR="005B2149" w:rsidRPr="00D527F5" w:rsidRDefault="005B2149" w:rsidP="005B2149">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">T Paracetamol </w:t>
+        <w:t xml:space="preserve">T </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D527F5">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15-20</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mg/kg (max 1g) x 4, from 6 timmar efter premedicinering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3055B71C" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="6D58389A" w14:textId="77777777" w:rsidR="005B2149" w:rsidRPr="00D527F5" w:rsidRDefault="005B2149" w:rsidP="005B2149">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">T </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D527F5">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Oxycontin</w:t>
+        <w:t>Targiniq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ej barn) 5-10mg 12 timmar efter första dos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635E87D5" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="6C806268" w14:textId="77777777" w:rsidR="005B2149" w:rsidRPr="00D527F5" w:rsidRDefault="005B2149" w:rsidP="005B2149">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Inj</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -912,203 +1026,163 @@
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3040A8E4" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="006E7441" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="006E7441">
         <w:t>Utrustning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9BFE35" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:t xml:space="preserve">Standard/basmonitorering, Blodtomtsapparat. Rutin: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00D527F5">
           <w:rPr>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Blodtomt fält</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A7406C0" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="006E7441" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="006E7441">
         <w:t>Blodgruppering/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006E7441">
         <w:t>bastest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0033E93E" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nej/nej </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62879BCE" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="006E7441" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="006E7441">
-        <w:t>Förberedelserum/</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> center </w:t>
+        <w:t xml:space="preserve">Förberedelserum/Preoperativt center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07711518" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="UNGTC A+ Times New" w:hAnsi="UNGTC A+ Times New" w:cs="UNGTC A+ Times New"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:rFonts w:ascii="UNGTC A+ Times New" w:hAnsi="UNGTC A+ Times New" w:cs="UNGTC A+ Times New"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Avlägsna gipsförbandet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:rFonts w:ascii="UNGTC A+ Times New" w:hAnsi="UNGTC A+ Times New" w:cs="UNGTC A+ Times New"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>före</w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:rFonts w:ascii="UNGTC A+ Times New" w:hAnsi="UNGTC A+ Times New" w:cs="UNGTC A+ Times New"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> anestesistart så att huden i frakturområdet kan inspekteras av </w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:rFonts w:ascii="UNGTC A+ Times New" w:hAnsi="UNGTC A+ Times New" w:cs="UNGTC A+ Times New"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>operatören</w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:rFonts w:ascii="UNGTC A+ Times New" w:hAnsi="UNGTC A+ Times New" w:cs="UNGTC A+ Times New"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Flexibilitet, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> när det gäller barn. Diskutera med operatören. </w:t>
+        <w:t xml:space="preserve">. Flexibilitet, t ex när det gäller barn. Diskutera med operatören. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1842E0C2" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="UNGTC A+ Times New" w:hAnsi="UNGTC A+ Times New" w:cs="UNGTC A+ Times New"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:rFonts w:ascii="UNGTC A+ Times New" w:hAnsi="UNGTC A+ Times New" w:cs="UNGTC A+ Times New"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>För att eftersträva så få partiklar i luften som möjligt i operationssalen ska gipsförbandet avlägsnas på förberedelserummet/</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> center. </w:t>
+        <w:t xml:space="preserve">För att eftersträva så få partiklar i luften som möjligt i operationssalen ska gipsförbandet avlägsnas på förberedelserummet/Preoperativt center. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58B53E4E" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="UNGTC A+ Times New" w:hAnsi="UNGTC A+ Times New" w:cs="UNGTC A+ Times New"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:rFonts w:ascii="UNGTC A+ Times New" w:hAnsi="UNGTC A+ Times New" w:cs="UNGTC A+ Times New"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tänk på att frakturerna ibland är instabila var försiktiga under förberedelserna så man inte orsakar skada. Ibland behöver man vara flera för att stabilisera benet vid rakning och tvätt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C240948" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
@@ -1173,59 +1247,51 @@
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="006E7441">
         <w:lastRenderedPageBreak/>
         <w:t>Före anestesistart</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D75EF58" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:t xml:space="preserve">Har patienten värk, stelhet och/eller domningar i kroppen, framför allt i nacke, axlar och armar? Något med hudkostymen som ska beaktas? </w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Annat? </w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
-        <w:t xml:space="preserve">Planera i teamet </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Planera i teamet i fall </w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>särskilda</w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:t xml:space="preserve"> åtgärder ska vidtas för att undvika smärta och skador. Dokumentera i operationssköterskejournalen.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606BFE4D" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A07A937" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
@@ -1566,51 +1632,51 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Risk för överfylld urinblåsa! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD8067C" w14:textId="13DBC86E" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="006E7441" w:rsidP="006E7441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00D527F5" w:rsidRPr="00D527F5">
         <w:t xml:space="preserve">Se rutin </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00D527F5" w:rsidRPr="00D527F5">
           <w:rPr>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Blåskontroller på ANOPIVA-kliniken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D7D7E3E" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="006E7441" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="006E7441">
         <w:t>Avslutning/Postoperativt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1260EE09" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
@@ -1620,73 +1686,540 @@
     <w:p w14:paraId="2B989D1F" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="674FD1F5" w14:textId="77777777" w:rsidR="006E7441" w:rsidRDefault="006E7441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D07D8A" w14:textId="06362C58" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="5B8A1843" w14:textId="77777777" w:rsidR="00BB3509" w:rsidRPr="00537103" w:rsidRDefault="00BB3509" w:rsidP="00BB3509">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537103">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Uppläggningsrutin MPM- fotleder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD1AE03" w14:textId="77777777" w:rsidR="00BB3509" w:rsidRPr="00537103" w:rsidRDefault="00BB3509" w:rsidP="00BB3509">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00537103">
+        <w:t xml:space="preserve">(MPM=Medial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00537103">
+        <w:t>posteromedial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00537103">
+        <w:t xml:space="preserve"> metod)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160D839B" w14:textId="77777777" w:rsidR="00BB3509" w:rsidRDefault="00BB3509" w:rsidP="00BB3509">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5625C8C2" wp14:editId="02938C14">
+            <wp:extent cx="3841200" cy="2880000"/>
+            <wp:effectExtent l="4445" t="0" r="0" b="0"/>
+            <wp:docPr id="38607247" name="Bildobjekt 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="38607247" name="Bildobjekt 38607247"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm rot="5400000">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3841200" cy="2880000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7E94F9" w14:textId="77777777" w:rsidR="00BB3509" w:rsidRPr="00537103" w:rsidRDefault="00BB3509" w:rsidP="00BB3509">
+      <w:r w:rsidRPr="00537103">
+        <w:t xml:space="preserve">Här ska man operera höger fotled där behov finns av bakre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00537103">
+        <w:t>fixation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00537103">
+        <w:t xml:space="preserve">. Foten ska hänga precis utanför bordskanten. I övrigt är upplägget för patienten som ett framstupa sidoläge.  Använd en blå lång kilkudde (finns i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00537103">
+        <w:t>sänghallen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00537103">
+        <w:t xml:space="preserve">) under patientens sida att vila mot. Vanlig huvudkudde eller tex en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00537103">
+        <w:t>gelring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00537103">
+        <w:t xml:space="preserve"> om patienten är sövd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F25EE35" w14:textId="77777777" w:rsidR="00BB3509" w:rsidRDefault="00BB3509" w:rsidP="006E7441">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DEF473" w14:textId="77777777" w:rsidR="00E47EE7" w:rsidRDefault="00E47EE7" w:rsidP="00E47EE7"/>
+    <w:p w14:paraId="37B7992C" w14:textId="77777777" w:rsidR="00E47EE7" w:rsidRDefault="00E47EE7" w:rsidP="00E47EE7"/>
+    <w:p w14:paraId="441375DD" w14:textId="77777777" w:rsidR="00E47EE7" w:rsidRDefault="00E47EE7" w:rsidP="00E47EE7"/>
+    <w:p w14:paraId="669630D1" w14:textId="77777777" w:rsidR="00E47EE7" w:rsidRDefault="00E47EE7" w:rsidP="00E47EE7"/>
+    <w:p w14:paraId="47E7A95F" w14:textId="77777777" w:rsidR="00E47EE7" w:rsidRDefault="00E47EE7" w:rsidP="00E47EE7"/>
+    <w:p w14:paraId="0E92E9B7" w14:textId="77777777" w:rsidR="00E47EE7" w:rsidRDefault="00E47EE7" w:rsidP="00E47EE7"/>
+    <w:p w14:paraId="29C8932E" w14:textId="77777777" w:rsidR="00E47EE7" w:rsidRDefault="00E47EE7" w:rsidP="00E47EE7"/>
+    <w:p w14:paraId="6DACF91A" w14:textId="77777777" w:rsidR="00E47EE7" w:rsidRDefault="00E47EE7" w:rsidP="00E47EE7"/>
+    <w:p w14:paraId="07A6BE2E" w14:textId="77777777" w:rsidR="00E47EE7" w:rsidRDefault="00E47EE7" w:rsidP="00E47EE7"/>
+    <w:p w14:paraId="33A679E3" w14:textId="77777777" w:rsidR="00E47EE7" w:rsidRDefault="00E47EE7" w:rsidP="00E47EE7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F95B5A5" wp14:editId="3D665BF9">
+            <wp:extent cx="3240000" cy="2430000"/>
+            <wp:effectExtent l="5080" t="0" r="3810" b="3810"/>
+            <wp:docPr id="2113358205" name="Bildobjekt 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2113358205" name="Bildobjekt 2113358205"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm rot="5400000">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3240000" cy="2430000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149ED4F5" w14:textId="77777777" w:rsidR="00E47EE7" w:rsidRDefault="00E47EE7" w:rsidP="00E47EE7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C5C662A" w14:textId="77777777" w:rsidR="00E47EE7" w:rsidRPr="001D6B18" w:rsidRDefault="00E47EE7" w:rsidP="00E47EE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC824B5" w14:textId="77777777" w:rsidR="00E47EE7" w:rsidRDefault="00E47EE7" w:rsidP="00E47EE7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AE341EA" wp14:editId="1B647B69">
+            <wp:extent cx="3344400" cy="2880000"/>
+            <wp:effectExtent l="3492" t="0" r="0" b="0"/>
+            <wp:docPr id="215325427" name="Bildobjekt 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="215325427" name="Bildobjekt 215325427"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm rot="5400000">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3344400" cy="2880000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C353095" w14:textId="77777777" w:rsidR="00E47EE7" w:rsidRPr="00537103" w:rsidRDefault="00E47EE7" w:rsidP="00E47EE7">
+      <w:r w:rsidRPr="00537103">
+        <w:t xml:space="preserve">Benet som inte ska opereras kommer utanför operationsbordet och därför behövs ett stöd här (finns i ortopedförråd 2). Polstra med en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00537103">
+        <w:t>geldyna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00537103">
+        <w:t xml:space="preserve"> runt knäet och avlasta foten med ett skålat hälskydd. Fixera benet med en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00537103">
+        <w:t>benrem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00537103">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3732D1C6" w14:textId="77777777" w:rsidR="00E47EE7" w:rsidRDefault="00E47EE7" w:rsidP="00E47EE7"/>
+    <w:p w14:paraId="38C40340" w14:textId="77777777" w:rsidR="00A14201" w:rsidRDefault="00A14201" w:rsidP="00E47EE7"/>
+    <w:p w14:paraId="32F50E3C" w14:textId="77777777" w:rsidR="00A14201" w:rsidRDefault="00A14201" w:rsidP="00A14201">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65E20E36" wp14:editId="2C481971">
+            <wp:extent cx="2880000" cy="2160000"/>
+            <wp:effectExtent l="0" t="1905" r="0" b="0"/>
+            <wp:docPr id="1206943136" name="Bildobjekt 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1206943136" name="Bildobjekt 1206943136"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm rot="5400000">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2880000" cy="2160000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2FD8BA" w14:textId="77777777" w:rsidR="00A14201" w:rsidRDefault="00A14201" w:rsidP="00A14201">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9A5BF9" w14:textId="77777777" w:rsidR="00A14201" w:rsidRDefault="00A14201" w:rsidP="00A14201">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6504C623" wp14:editId="03320E80">
+            <wp:extent cx="3841200" cy="2880000"/>
+            <wp:effectExtent l="4445" t="0" r="0" b="0"/>
+            <wp:docPr id="1038546694" name="Bildobjekt 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1038546694" name="Bildobjekt 1038546694"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm rot="5400000">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3841200" cy="2880000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C71170" w14:textId="77777777" w:rsidR="00A14201" w:rsidRPr="00537103" w:rsidRDefault="00A14201" w:rsidP="00A14201">
+      <w:r w:rsidRPr="00537103">
+        <w:t xml:space="preserve">Armen kan vila bakåt på ett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00537103">
+        <w:t>armbord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00537103">
+        <w:t xml:space="preserve">. Om patienten är vaken och hellre vill ha den framåt kan en kramkudde vara skönt att vila på. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F4AF16" w14:textId="77777777" w:rsidR="00A14201" w:rsidRPr="00537103" w:rsidRDefault="00A14201" w:rsidP="00A14201">
+      <w:r w:rsidRPr="00537103">
+        <w:t>Se till att patienten ligger stabilt på bordet och säkra med ytterligare rem runt bålen och vid behov extra stöd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70ED97B6" w14:textId="450F4430" w:rsidR="00A14201" w:rsidRPr="00537103" w:rsidRDefault="00A14201" w:rsidP="00A14201">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="006298" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537103">
+        <w:t xml:space="preserve">För övrigt se rutinen: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="000744F0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Förebyggande åtgärder mot positionsrelaterade tryckskador under operation.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="486056F7" w14:textId="77777777" w:rsidR="00A14201" w:rsidRPr="00E47EE7" w:rsidRDefault="00A14201" w:rsidP="00E47EE7"/>
+    <w:p w14:paraId="61858D49" w14:textId="77777777" w:rsidR="00BB3509" w:rsidRDefault="00BB3509" w:rsidP="006E7441">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D07D8A" w14:textId="1D30504E" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E7441">
-        <w:lastRenderedPageBreak/>
         <w:t>Källa och lästips</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116CD15B" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16A848B5" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="200CAD9A" w14:textId="77777777" w:rsidR="00537103" w:rsidRPr="00D527F5" w:rsidRDefault="00537103" w:rsidP="00537103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D527F5">
         <w:t>Adedeji</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D527F5">
         <w:t xml:space="preserve">, R., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D527F5">
         <w:t>Oragui</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D527F5">
         <w:t xml:space="preserve">, E., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D527F5">
@@ -1716,222 +2249,206 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>mal-positioning</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Open learning Zone, 20</w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(4), 143-147.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FA0784" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="006E7441" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="216CC30A" w14:textId="77777777" w:rsidR="00537103" w:rsidRPr="006E7441" w:rsidRDefault="00537103" w:rsidP="00537103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22FF42E6" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="64832528" w14:textId="77777777" w:rsidR="00537103" w:rsidRPr="00D527F5" w:rsidRDefault="00537103" w:rsidP="00537103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">American Academy of Orthopaedic Surgeons. American Association of Orthopaedic Surgeons. (2013). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Preventing Positioning Injuries: An </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Anesthesiologist´s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Perspectives. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:t xml:space="preserve">Hämtad 2015-01-21 från </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00D527F5">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.aaos.org/news/aaosnow/jan13/managing7.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35B63345" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="006E7441" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="16355729" w14:textId="77777777" w:rsidR="00537103" w:rsidRPr="006E7441" w:rsidRDefault="00537103" w:rsidP="00537103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29D99D02" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="175D7B64" w14:textId="77777777" w:rsidR="00537103" w:rsidRPr="00D527F5" w:rsidRDefault="00537103" w:rsidP="00537103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Bonnaig</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, N., Dailey, S., &amp; Archdeacon, M. (2014). Proper Patient Positioning and Complication Prevention in Orthopaedic Surgery. </w:t>
+        <w:t xml:space="preserve">Bonnaig, N., Dailey, S., &amp; Archdeacon, M. (2014). Proper Patient Positioning and Complication Prevention in Orthopaedic Surgery. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Journal of Bone &amp; Joint Surgery, Jul 02;96</w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(13), 1135-1140.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C691F62" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="006E7441" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="78536758" w14:textId="77777777" w:rsidR="00537103" w:rsidRPr="006E7441" w:rsidRDefault="00537103" w:rsidP="00537103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07E5BB49" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="32B087C4" w14:textId="77777777" w:rsidR="00537103" w:rsidRPr="00D527F5" w:rsidRDefault="00537103" w:rsidP="00537103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Bouyer-Ferullo</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, S. (2013). Preventing Perioperative Peripheral Nerve Injuries. </w:t>
+        <w:t xml:space="preserve">Bouyer-Ferullo, S. (2013). Preventing Perioperative Peripheral Nerve Injuries. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>AORN Journal, 97</w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(1), 110-124.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134E9A57" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="006E7441" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="39553A27" w14:textId="77777777" w:rsidR="00537103" w:rsidRPr="006E7441" w:rsidRDefault="00537103" w:rsidP="00537103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4983C5A2" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="15A4BCBE" w14:textId="77777777" w:rsidR="00537103" w:rsidRPr="00D527F5" w:rsidRDefault="00537103" w:rsidP="00537103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Knight, David JW., &amp; Mahajan, Ravi P. (2004). Patient positioning in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>anaesthesia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1945,298 +2462,303 @@
         <w:t xml:space="preserve">Continuing Education in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Anaesthesia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, Critical Care &amp; Pain, 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(5), 160-163.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F41C35F" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="006E7441" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="6BE97EF1" w14:textId="77777777" w:rsidR="00537103" w:rsidRPr="006E7441" w:rsidRDefault="00537103" w:rsidP="00537103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78F10673" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="00D527F5" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="77B7CD0C" w14:textId="77777777" w:rsidR="00537103" w:rsidRPr="00D527F5" w:rsidRDefault="00537103" w:rsidP="00537103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:t xml:space="preserve">SFS 1982:763. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Hälso- och sjukvårdslag. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:t>§ 2a och § 2e. Stockholm: Socialdepartementet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51915C0B" w14:textId="77777777" w:rsidR="00D527F5" w:rsidRPr="006E7441" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="61423BF8" w14:textId="77777777" w:rsidR="00537103" w:rsidRPr="006E7441" w:rsidRDefault="00537103" w:rsidP="00537103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="7C2F428B" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00D527F5" w:rsidP="006E7441">
+    <w:p w14:paraId="4503879D" w14:textId="77777777" w:rsidR="00537103" w:rsidRPr="00536A5A" w:rsidRDefault="00537103" w:rsidP="00537103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00D527F5">
         <w:t xml:space="preserve">SFS 2010:659. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Patientsäkerhetslag. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D527F5">
         <w:t xml:space="preserve">3 kap. § 1 och 6 kap. § 1, § 2 och § 4. Stockholm: Socialdepartementet. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="76B9F95B" w14:textId="718896C3" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00537103">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00D527F5">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="638F7AF6" w14:textId="77777777" w:rsidR="009F16F5" w:rsidRDefault="009F16F5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="7ED5A797" w14:textId="77777777" w:rsidR="009F16F5" w:rsidRDefault="009F16F5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="2CB52467" w14:textId="77777777" w:rsidR="009F16F5" w:rsidRDefault="009F16F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Fet">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Fet">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="UNGTC A+ Times New">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2265,51 +2787,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2343,73 +2865,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="76677EC9" w14:textId="77777777" w:rsidR="009F16F5" w:rsidRDefault="009F16F5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="3D79FD4E" w14:textId="77777777" w:rsidR="009F16F5" w:rsidRDefault="009F16F5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="2E919C74" w14:textId="77777777" w:rsidR="009F16F5" w:rsidRDefault="009F16F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2487,51 +3009,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2697,51 +3219,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5128,107 +5650,109 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="0005343D"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="000744F0"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
@@ -5297,82 +5821,85 @@
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00483A41"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
+    <w:rsid w:val="00537103"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B2149"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
@@ -5394,268 +5921,278 @@
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="0085780A"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B3420"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F16F5"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A14201"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B26B52"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB3509"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D527F5"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DE0E1C"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E47EE7"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E82F05"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7DEA753B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8021,55 +8558,67 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000744F0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8097,51 +8646,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/12557/Blodtomt%20f%c3%a4lt.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/44437?a=false&amp;guest=true" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aaos.org/news/aaosnow/jan13/managing7.asp" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/14918?a=false&amp;guest=true" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/14918?a=false&amp;guest=true" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/12557/Blodtomt%20f%c3%a4lt.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aaos.org/news/aaosnow/jan13/managing7.asp" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-645455372-261/surrogate/F%c3%b6rebyggande%20%c3%a5tg%c3%a4rder%20mot%20positionsrelaterade%20tryckskador%20under%20operation.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8436,72 +8985,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4824</Characters>
+  <Pages>7</Pages>
+  <Words>1070</Words>
+  <Characters>5675</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5490</CharactersWithSpaces>
+  <CharactersWithSpaces>6732</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Fotledsfraktur</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Carina Roos</lastModifiedBy>
-  <revision>3</revision>
+  <lastModifiedBy>Caroline Edvardsson</lastModifiedBy>
+  <revision>13</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>