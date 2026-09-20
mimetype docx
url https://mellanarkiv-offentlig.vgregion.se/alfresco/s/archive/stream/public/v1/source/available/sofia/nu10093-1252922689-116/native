--- v0 (2025-12-13)
+++ v1 (2026-09-20)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A4E3EAE" w14:textId="77777777" w:rsidR="00A40172" w:rsidRDefault="00A40172" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00A40172" w:rsidSect="00A40172">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
@@ -165,59 +165,61 @@
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="begin"/>
                                   </w:r>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                                   </w:r>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="separate"/>
                                   </w:r>
+                                  <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>40600</w:t>
                                   </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
                                   <w:r w:rsidRPr="003D37FD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:fldChar w:fldCharType="end"/>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
@@ -255,191 +257,365 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>40600</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_1314629194"/>
             <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkStart w:id="3" w:name="_Toc501440347"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A40172">
-              <w:t xml:space="preserve">Dexmedetomidin (Dexdor®) vid sedering på operation </w:t>
+              <w:t>Dexmedetomidin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A40172">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A40172">
+              <w:t>Dexdor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A40172">
+              <w:t xml:space="preserve">®) vid sedering på operation </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="747D6136" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00BC764A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc501440348"/>
       <w:r w:rsidRPr="00A40172">
         <w:t>Revidering i denna version:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09074636" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
+    <w:p w14:paraId="09074636" w14:textId="0A5FF7B4" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="0031125B" w:rsidP="00CE476F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40172">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ingen revidering.</w:t>
+        <w:t>Revidering under Litteratur</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40172" w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771D472D" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE476F">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40172">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="39408714" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
-[...2 lines deleted...]
-        <w:ind w:right="0"/>
+    <w:p w14:paraId="43AA0BC1" w14:textId="77777777" w:rsidR="00C86622" w:rsidRDefault="00C86622" w:rsidP="00CE476F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40172">
+      <w:bookmarkStart w:id="5" w:name="_Toc501440350"/>
+      <w:r w:rsidRPr="00C86622">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Den aktiva substansen dexmedetomidin, är en selektiv alfa-2-receptoragonist. Den verkar genom att binda till receptorer i hjärnan, så kallade alfa-2-receptorer, och gör att aktiviteten i det sympatiska nervsystemet minskar. Det sympatiska nervsystemet medverkar till att kontrollera ångest och oro, vakenhet och sömn samt blodtryck och puls. Genom att minska aktiviteten i det sympatiska nervsystemet bidrar dexmedetomidin till att göra patienterna lugna och sömniga. dexmedetomidin används bl a kliniskt på IVA för att slippa söva ner patienter som ligger i respirator och som premedicinering nasalt på barn. Det finns flera studier som visar att dexmedetomidin också minskar risken för postoperativt delirium (POD) (1). Riskpatienter för POD är hög ålder, långvarig kirurgi, ortopedisk- och urologisk kirurgi, depression, demens, co-morbiditet och kognitiv nedsättning (2). Mer studier behövs för att ringa in vilka patienter som har störst nytta av dexmedetomidin. </w:t>
+        <w:t xml:space="preserve">Den aktiva substansen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86622">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dexmedetomidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86622">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, är en selektiv alfa-2-receptoragonist. Den verkar genom att binda till receptorer i hjärnan, så kallade alfa-2-receptorer, och gör att aktiviteten i det sympatiska nervsystemet minskar. Det sympatiska nervsystemet medverkar till att kontrollera ångest och oro, vakenhet och sömn samt blodtryck och puls. Genom att minska aktiviteten i det sympatiska nervsystemet bidrar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86622">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dexmedetomidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86622">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till att göra patienterna lugna och sömniga. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86622">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dexmedetomidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86622">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> används </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C86622">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86622">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C86622">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kliniskt på IVA för att slippa söva ner patienter som ligger i respirator och som premedicinering nasalt på barn. Det finns flera studier som visar att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86622">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dexmedetomidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86622">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> också minskar risken för postoperativt delirium (POD) (1). Riskpatienter för POD är hög ålder, långvarig kirurgi, ortopedisk- och urologisk kirurgi, depression, demens, co-morbiditet och kognitiv nedsättning (2). Mer studier behövs för att ringa in vilka patienter som har störst nytta av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C86622">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dexmedetomidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C86622">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8ADC4F" w14:textId="6DE4DA52" w:rsidR="00A40172" w:rsidRPr="00CE476F" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
+    <w:p w14:paraId="7B8ADC4F" w14:textId="7D626AD9" w:rsidR="00A40172" w:rsidRPr="00CE476F" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc501440350"/>
       <w:r w:rsidRPr="00CE476F">
         <w:t xml:space="preserve">Syfte </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="1932BEEF" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
+    <w:p w14:paraId="4AD39098" w14:textId="2105A33D" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="001817A8" w:rsidP="00CE476F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40172">
+      <w:r w:rsidRPr="001817A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Att ha riktlinjer för användningen av dexmedetomidin vid sedering av patienter på operation.</w:t>
-[...5 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:t xml:space="preserve">Att ha riktlinjer för användningen av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001817A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>dexmedetomidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001817A8">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid sedering av patienter på operation.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="315EF2C8" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE476F">
         <w:t>Vilka</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40172">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE476F">
         <w:t>berörs</w:t>
@@ -477,111 +653,126 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2893DD8F" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE476F">
         <w:lastRenderedPageBreak/>
         <w:t>Indikation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA77E6E" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A40172">
-        <w:t>Per- och postoperativ sedering av patienter med risk för POD. Skall inte användas tillsammans med propofolsedering.</w:t>
+        <w:t xml:space="preserve">Per- och postoperativ sedering av patienter med risk för POD. Skall inte användas tillsammans med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t>propofolsedering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73AA26BD" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="619D0643" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE476F">
         <w:t>Kontraindikation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60061DDE" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A40172">
-        <w:t>AV-block II och III</w:t>
+        <w:t>AV-block</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t xml:space="preserve"> II och III</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B4AC35" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A40172">
         <w:t>Graviditet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3F4FEF" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A40172">
         <w:t>Hypovolemi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1AEA6622" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D5CE5D1" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE476F">
         <w:t>Biverkningar</w:t>
@@ -609,272 +800,403 @@
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A40172">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">-Bradykardi och sinusarrest vid snabb injektion och särskilt hos yngre </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BB46D6" w14:textId="2AA3ECC6" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00945D05" w:rsidP="00B229C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="0" w:hanging="142"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A40172" w:rsidRPr="00A40172">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>vagotona patienter.</w:t>
+        <w:t>vagotona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A40172" w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patienter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C993D2F" w14:textId="379DF11B" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="002E6BE2">
+    <w:p w14:paraId="4C993D2F" w14:textId="2FEC2AEE" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="002E6BE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A40172">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-Hypotension och bradykardi. Särskilt hos patienter med hypovolemi, diabetes</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A40172">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>kronisk hypertension och äldre</w:t>
+        <w:t>Hypotension</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och bradykardi. Särskilt hos patienter med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hypovolemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1D72" w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>diabetes</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1D72">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, kronisk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hypertension och äldre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DCD0BD1" w14:textId="459C162D" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00B229C9" w:rsidP="002E6BE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A40172" w:rsidRPr="00A40172">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-Samtidig tillförsel av vasodilatatorer kan resultera i hypotension.</w:t>
+        <w:t xml:space="preserve">-Samtidig tillförsel av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A40172" w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vasodilatatorer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A40172" w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan resultera i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A40172" w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hypotension</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A40172" w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4B1F4D" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="002E6BE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A40172">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-Plötsligt uppvaknande och oro vid stimulering. Dexdor har ingen smärtstillande effekt utan kan mer liknas vid vanlig sömn.</w:t>
+        <w:t xml:space="preserve">-Plötsligt uppvaknande och oro vid stimulering. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dexdor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har ingen smärtstillande effekt utan kan mer liknas vid vanlig sömn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12FCA6AA" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01928B7F" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE476F">
         <w:t>Dosering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFE4267" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
+    <w:p w14:paraId="6DFE4267" w14:textId="59A8241B" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="MS Shell Dlg 2" w:hAnsi="MS Shell Dlg 2" w:cs="MS Shell Dlg 2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A40172">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Ingen bolus. Börja med en infusion på 0,4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40172">
         <w:t xml:space="preserve"> µg</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40172">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">/kg/h, doseringsintervall 0,4-0,8 </w:t>
+        <w:t xml:space="preserve">/kg/h, doseringsintervall </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97CCD" w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>0,4–0,8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A40172">
         <w:t>µg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E465D42" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
+    <w:p w14:paraId="4E465D42" w14:textId="579CB2EE" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A40172">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>/kg/h. Koppla infusionen direkt när patienten kommer till op. Långsamt insättande effekt. Fortsatt infusion under operation och på UVA, där det sätts ut efter 1-2 h.</w:t>
+        <w:t xml:space="preserve">/kg/h. Koppla infusionen direkt när patienten kommer till op. Långsamt insättande effekt. Fortsatt infusion under operation och på UVA, där det sätts ut efter </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97CCD" w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>1–2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A40172">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> h.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C748B4F" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E1149D7" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A40172">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>För sprutpump</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40172">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A40172">
-        <w:t>dexmedetomidin får inte ges outspätt. 2 ml dexmedetomidin (100 µg/ml) späds med 23 ml NaCl 9 mg/ml. Blandningens koncentration blir då 8 µg/ml.</w:t>
+        <w:t>dexmedetomidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t xml:space="preserve"> får inte ges outspätt. 2 ml </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t>dexmedetomidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t xml:space="preserve"> (100 µg/ml) späds med 23 ml </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t xml:space="preserve"> 9 mg/ml. Blandningens koncentration blir då 8 µg/ml.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40172">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="184A8590" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="MS Shell Dlg 2" w:hAnsi="MS Shell Dlg 2" w:cs="MS Shell Dlg 2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A40172">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF2B196" w14:textId="3807E674" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A40172">
         <w:t>dexmedetomidin</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A40172">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A40172">
         <w:t>(8µg/ml) underhållsinfusion (ml/h) efter vikt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6293C43F" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59DC8F5C" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -899,2699 +1221,2627 @@
       <w:tblGrid>
         <w:gridCol w:w="1083"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="699"/>
         <w:gridCol w:w="699"/>
         <w:gridCol w:w="699"/>
         <w:gridCol w:w="953"/>
         <w:gridCol w:w="953"/>
         <w:gridCol w:w="953"/>
         <w:gridCol w:w="957"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A40172" w:rsidRPr="00A40172" w14:paraId="61F89252" w14:textId="77777777" w:rsidTr="00A55882">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D749A87" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7313" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D5932A3" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                     Kroppsvikt (kg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A40172" w:rsidRPr="00A40172" w14:paraId="5FD00F29" w14:textId="77777777" w:rsidTr="00A55882">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18123E6A" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dos (µg/kg/h)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EF12E32" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5585E4CB" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CA7152B" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00E3C8CC" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D9AFA19" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D796F90" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36B9F4DA" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16F32DAF" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A2C47ED" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A40172" w:rsidRPr="00A40172" w14:paraId="0476B2CB" w14:textId="77777777" w:rsidTr="00A55882">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BE27D59" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AEF96EC" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="647DC289" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="479CE3B3" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68D83360" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4937D28D" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D953B8B" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="611A38E8" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46060E66" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71632B07" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A40172" w:rsidRPr="00A40172" w14:paraId="5153A7BB" w14:textId="77777777" w:rsidTr="00A55882">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58B5C3FA" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="502C2A6E" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4964AB48" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="360BC385" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C58A166" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F34CF52" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58027400" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7128FD89" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C93734B" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FBAEE45" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A40172" w:rsidRPr="00A40172" w14:paraId="39A83993" w14:textId="77777777" w:rsidTr="00A55882">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11568289" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EDA6DD4" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CB4305C" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07B02B2B" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C74B9C3" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75071699" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BFAE498" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53205C2E" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B7D3D0F" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E9C34F4" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A40172" w:rsidRPr="00A40172" w14:paraId="204A6ADD" w14:textId="77777777" w:rsidTr="00A55882">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05B59A71" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22F292F5" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EFC736E" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45E5262A" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02F605FC" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3350372A" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27611CF4" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53A08D30" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51554E64" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50AD3801" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A40172" w:rsidRPr="00A40172" w14:paraId="762E359A" w14:textId="77777777" w:rsidTr="00A55882">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61F2545C" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="289B307B" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="649F971A" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5974B808" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DC4E0D9" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34F2CBC9" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6180A7AC" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FAD6088" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="595CFC39" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F450719" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A40172" w:rsidRPr="00A40172" w14:paraId="0B3BF8C5" w14:textId="77777777" w:rsidTr="00A55882">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65CB47E2" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42919B84" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6707FECD" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38C6F53C" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43BAD4D1" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71831D7B" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E0EE36E" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C37D498" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74E398B1" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A65B775" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00A40172">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40172">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
@@ -3619,400 +3869,799 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19E7F889" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE476F">
         <w:t>Administrering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73365497" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A40172">
-        <w:t>Den färdiga blandningen med dexmedetomidin 8 µg/ml infunderas via volympump. Kan ges i perifer ven. Går att infundera tillsammans med andra klara lösningar men</w:t>
+        <w:t xml:space="preserve">Den färdiga blandningen med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t>dexmedetomidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t xml:space="preserve"> 8 µg/ml </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t>infunderas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t xml:space="preserve"> via volympump. Kan ges i perifer ven. Går att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t>infundera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t xml:space="preserve"> tillsammans med andra klara lösningar men</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40172">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> inte</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40172">
-        <w:t xml:space="preserve"> med fettlösningar, t ex Propofol.</w:t>
+        <w:t xml:space="preserve"> med fettlösningar, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t>t ex</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t>Propofol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A40172">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0658273C" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EE5DE5E" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00CE476F" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE476F">
         <w:t>Förvaring/hållbarhet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5390B77B" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A40172">
         <w:t>Bör användas omedelbart efter spädning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DBC2EC" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D1BE64" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00CE476F" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
+    <w:p w14:paraId="16D1BE64" w14:textId="41C865F6" w:rsidR="00A40172" w:rsidRPr="00CE476F" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE476F">
         <w:t>Litteratur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0781B01D" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="674AD1E0" w14:textId="77777777" w:rsidR="00B95F70" w:rsidRDefault="00B95F70" w:rsidP="00B95F70">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1276" w:right="-567" w:hanging="284"/>
+        <w:ind w:left="0" w:right="-567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40172">
-[...9 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="2BEBF92C" w14:textId="77777777" w:rsidR="004C5AA6" w:rsidRDefault="004C5AA6" w:rsidP="004C5AA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Duan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> X, Coburn M, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Rossaint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> R, et al. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Efficacy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A40172">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A40172">
-[...3 lines deleted...]
-        <w:t>trial sequential analysis of randomised controlled trials. Br J Anaesth 2018;121:384–397.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>perioperative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>dexmedetomidine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> on postoperative delirium: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>systematic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> and meta-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> trial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>sequential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>randomised</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>controlled</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>trials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Br</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Anaesth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>2018;121:384</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">–397. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154DFB57" w14:textId="646C6AE4" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="514EE02C" w14:textId="77777777" w:rsidR="004C5AA6" w:rsidRDefault="004C5AA6" w:rsidP="004C5AA6">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1276" w:right="-567" w:hanging="284"/>
-[...15 lines deleted...]
-      </w:r>
+        <w:ind w:right="-567"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BAFF1EC" w14:textId="4FCA88BE" w:rsidR="00A40172" w:rsidRPr="00CE476F" w:rsidRDefault="00CE476F" w:rsidP="00CE476F">
+    <w:p w14:paraId="4E62FB38" w14:textId="4B45D6D1" w:rsidR="004C5AA6" w:rsidRDefault="004C5AA6" w:rsidP="004C5AA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">2. Sanders RD, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Pandharipande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> PP, Davidson AJ, et al. Managing POD and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>cognitive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>decline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>adults</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">. BMJ 2011; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>343:d</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">4331. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F611A96" w14:textId="77777777" w:rsidR="004C5AA6" w:rsidRDefault="004C5AA6" w:rsidP="004C5AA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FD21D8" w14:textId="7F45871B" w:rsidR="00DE5243" w:rsidRPr="00922E05" w:rsidRDefault="004C5AA6" w:rsidP="004C5AA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3286">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> Ahmed Abdelaziz, Adel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Mouffokes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Abdelrahman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> Hafez, Karim </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Atta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Hanaa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Elsayed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">, Mohamed Abdelaziz, Ahmed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Elaraby</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">, Ahmed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Farid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Gadelmawla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">, Ahmed Helmi, Leandro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Slipczuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">, Carl J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Lavie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">, Christopher Tam, Jonathan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Leff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>dexmedetomidine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> on the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>incidence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> postoperative delirium </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> major </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>cardiac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>surgery</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">: An </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>updated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> meta-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve">, Journal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Cardiothoracic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Vascular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>Anesthesia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5AA6">
+        <w:t>, 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3286">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00922E05">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> cognitive decline in adults. BMJ 2011; 343:d4331.</w:t>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E0E936" w14:textId="77777777" w:rsidR="00A40172" w:rsidRPr="00A40172" w:rsidRDefault="00A40172" w:rsidP="00CE476F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc501440352"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00A40172">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AD94349" w14:textId="77777777" w:rsidR="00536C70" w:rsidRDefault="00536C70">
+    <w:p w14:paraId="594C0C51" w14:textId="77777777" w:rsidR="00641164" w:rsidRDefault="00641164">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="146B4537" w14:textId="77777777" w:rsidR="00536C70" w:rsidRDefault="00536C70">
+    <w:p w14:paraId="5D84004C" w14:textId="77777777" w:rsidR="00641164" w:rsidRDefault="00641164">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="446A8000" w14:textId="77777777" w:rsidR="00536C70" w:rsidRDefault="00536C70">
+    <w:p w14:paraId="6EEB7BEF" w14:textId="77777777" w:rsidR="00641164" w:rsidRDefault="00641164">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Shell Dlg 2">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -4041,51 +4690,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bildobjekt 11">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -4119,73 +4768,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A5F0A01" w14:textId="77777777" w:rsidR="00536C70" w:rsidRDefault="00536C70"/>
+    <w:p w14:paraId="5F82E36E" w14:textId="77777777" w:rsidR="00641164" w:rsidRDefault="00641164"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62BFEBB3" w14:textId="77777777" w:rsidR="00536C70" w:rsidRDefault="00536C70">
+    <w:p w14:paraId="4B7F09A3" w14:textId="77777777" w:rsidR="00641164" w:rsidRDefault="00641164">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A1A57A5" w14:textId="77777777" w:rsidR="00536C70" w:rsidRDefault="00536C70">
+    <w:p w14:paraId="46E2EE21" w14:textId="77777777" w:rsidR="00641164" w:rsidRDefault="00641164">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -4263,51 +4912,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -4473,51 +5122,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6274,50 +6923,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A647F99"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6E80A26"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66D66EA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1A4DA4A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -6362,51 +7100,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -6475,51 +7213,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6588,51 +7326,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6702,119 +7440,123 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1737363902">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="542907041">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1649700357">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1187983613">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="578832764">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2059351072">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="383023804">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="939486789">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1406605088">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1597056723">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1952397695">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1570573169">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="913389682">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1096751515">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="244416157">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="941180371">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="558788315">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="687098353">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="5518043">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="104273662">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="279536505">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2086027790">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="102"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -6839,469 +7581,493 @@
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="00112511"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00172F9D"/>
+    <w:rsid w:val="001817A8"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D1E2B"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="002437B7"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00266308"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6BE2"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="0031125B"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00313773"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="00332BA6"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004A3286"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C5AA6"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00536C70"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E649C"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00641164"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007919BC"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00884EC5"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="00922E05"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00945D05"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A40172"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD4458"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B229C9"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B95F70"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC764A"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
+    <w:rsid w:val="00C86622"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE476F"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D464ED"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D779C6"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D97CCD"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
+    <w:rsid w:val="00DE5243"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA7690"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF7AF5"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FB1D72"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7768,51 +8534,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -9671,51 +10436,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10083,71 +10848,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>576</Words>
-  <Characters>3059</Characters>
+  <Words>643</Words>
+  <Characters>3409</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3628</CharactersWithSpaces>
+  <CharactersWithSpaces>4044</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Dexmedetomidin (Dexdor®) vid sedering på operation</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Carina Turesson Roos</lastModifiedBy>
-  <revision>8</revision>
+  <lastModifiedBy>Caroline Edvardsson</lastModifiedBy>
+  <revision>29</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>