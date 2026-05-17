--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -1241,81 +1241,218 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Oxyn</w:t>
       </w:r>
       <w:r w:rsidRPr="00996492">
         <w:t>orm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00996492">
         <w:t xml:space="preserve"> ges till patienter med fungerande EDA i samband med väckning utan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00996492">
         <w:t>istället</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00996492">
         <w:t xml:space="preserve"> kan bolusdos i EDA ges.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="2AD1D422" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
       </w:pPr>
-      <w:r w:rsidRPr="00996492">
+      <w:r w:rsidR="00747D0C">
+        <w:rPr/>
         <w:t xml:space="preserve">Till </w:t>
       </w:r>
-      <w:r w:rsidRPr="002006A1">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="24E3D446" w:rsidR="00747D0C">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>patienter som ej har EDA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00996492">
+      <w:r w:rsidR="00747D0C">
+        <w:rPr/>
         <w:t xml:space="preserve"> kommer kirurgerna lägga utökad lokalanestesi. Om inte kontraindikation föreligger ges Dynastat, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00996492">
+      <w:r w:rsidR="00747D0C">
+        <w:rPr/>
         <w:t>Catapresan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00996492">
+      <w:r w:rsidR="00747D0C">
+        <w:rPr/>
         <w:t>, Ondansetron, Betapred. NSAID ges dock ej till rektumanastomoser.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00747D0C">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00747D0C">
+        <w:rPr/>
         <w:t>Oxynorm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="00747D0C">
+        <w:rPr/>
         <w:t xml:space="preserve"> ges i tillägg vid väckning till de som inte har EDA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="19AC9D40" w:rsidP="24E3D446" w:rsidRDefault="19AC9D40" w14:paraId="1CBAA499" w14:textId="0B211E17">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="24E3D446" w:rsidR="19AC9D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patienten ska ha </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24E3D446" w:rsidR="19AC9D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Eusaprim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24E3D446" w:rsidR="19AC9D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 ml och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24E3D446" w:rsidR="19AC9D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Metronidazol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24E3D446" w:rsidR="19AC9D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1,5 g </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24E3D446" w:rsidR="19AC9D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24E3D446" w:rsidR="19AC9D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, om inget annat anges i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24E3D446" w:rsidR="19AC9D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24E3D446" w:rsidR="19AC9D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Starta antibiotikan ca 60 min innan operationsstart. Glöm inte att signera i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="24E3D446" w:rsidR="19AC9D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24E3D446" w:rsidR="19AC9D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="4EC3EE3F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="282"/>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006948EF">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Utrustning</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="4D97D52E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk192766667" w:id="3"/>
@@ -7153,50 +7290,52 @@
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE604D"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="19AC9D40"/>
+    <w:rsid w:val="24E3D446"/>
     <w:rsid w:val="37A0CC5D"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
@@ -10033,32 +10172,32 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Kolorektal kirurgi, laparoskopisk kirurgi inklusive robotassisterad kirurgi</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Lars Brühne</lastModifiedBy>
-  <revision>17</revision>
+  <lastModifiedBy>Caroline Edvardsson</lastModifiedBy>
+  <revision>18</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>