--- v1 (2026-05-17)
+++ v2 (2026-06-13)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="4E4AB33D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="282"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="22CB16AF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="282"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="64320426" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="282"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="6DD61811" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="282"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="49664474" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="282"/>
       </w:pPr>
@@ -76,81 +76,88 @@
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="004B6720" w:rsidR="00747D0C" w:rsidP="00523947" w:rsidRDefault="00747D0C" w14:paraId="735CEEC7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:ind w:right="282"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004B6720">
               <w:t>Kolorektal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004B6720">
               <w:t xml:space="preserve"> kirurgi</w:t>
             </w:r>
             <w:r w:rsidRPr="004B6720">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="004B6720">
-              <w:t xml:space="preserve">(laparoskopisk </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004B6720">
+              <w:t>laparoskopisk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004B6720">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004B6720">
               <w:t>inkl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004B6720">
               <w:t xml:space="preserve"> robotassisterad) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="004B6720" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="15D7A9DA" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="282"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B6720" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="0D9BC001" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="282"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B6720">
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Revidering i denna versi</w:t>
       </w:r>
       <w:r w:rsidRPr="004B6720">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="428CB215" wp14:editId="2A98A952">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="1778254"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
@@ -217,88 +224,90 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>26385</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict w14:anchorId="788C066B">
+            <w:pict w14:anchorId="7B60846C">
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="428CB215">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 1" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:140pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh6Lp6xwEAAG4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJsrYw4hRdi+yl&#10;uwDdPoCR5QtmixqpxM6+fpRy6ba+FXsRZJI6POeQXt1OQ6/2lrhDV+r5LNfKOoNV55pSf/+2eXej&#10;FQdwFfTobKkPlvXt+u2b1egLu8AW+8qSEhDHxehL3Ybgiyxj09oBeIbeOknWSAME+aQmqwhGQR/6&#10;bJHnV9mIVHlCY5kl+nBM6nXCr2trwpe6ZhtUX2rhFtJJ6dzGM1uvoGgIfNuZEw14BYsBOidNL1AP&#10;EEDtqHsBNXSGkLEOM4NDhnXdGZs0iJp5/o+apxa8TVrEHPYXm/j/wZrP+yf/lVSYPuAkA0wi2D+i&#10;+cHK4X0LrrF3RDi2FippPI+WZaPn4vQ0Ws0FR5Dt+AkrGTLsAiagqaYhuiI6laDLAA4X0+0UlIkt&#10;F8vlVS4pI7n59fXN4v0y9YDi/NwTh48WBxUvpSaZaoKH/SOHSAeKc0ns5nDT9X2abO/+CkhhjCT6&#10;kfGRe5i2k1RHGVusDiKE8LgosthyaZF+aTXKkpSaf+6ArFbgjIRLHc7X+3Dcqp2nrmnl1dnKOzFj&#10;0yWazx1OHGSoif1pAePW/Pmdqp5/k/VvAAAA//8DAFBLAwQUAAYACAAAACEA805nnd0AAAAMAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiNBYWGOFWF2nKklKhnNzZJRLy2bDcN&#10;f8/2BLed2dHs23I5uYGNNqbeo4L7mQBmsfGmx1ZB/bm5ewaWskajB49WwY9NsKyur0pdGH/GDzvu&#10;c8uoBFOhFXQ5h4Lz1HTW6TTzwSLtvnx0OpOMLTdRn6ncDVwKMedO90gXOh3sa2eb7/3JKQg5bJ/e&#10;4vtutd6Moj5sa9m3a6Vub6bVC7Bsp/wXhgs+oUNFTEd/QpPYQFrI+SNlaZIPwC4JKSU5RwVyQRav&#10;Sv7/ieoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYei6escBAABuAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA805nnd0AAAAMAQAADwAAAAAA&#10;AAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w:rsidRPr="003D37FD" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="54FB5219" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
@@ -307,2185 +316,3885 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>26385</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkStart w:name="_1314629194" w:id="0"/>
       <w:bookmarkStart w:name="Rubrik" w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="004B6720">
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B6720" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="2B21957F" w14:textId="77777777">
+    <w:p w:rsidR="0A719D89" w:rsidP="3EBBAD1B" w:rsidRDefault="0A719D89" w14:paraId="56669834" w14:textId="2F8285F6">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="282"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="0A719D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Revidering under rubrik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="177DE378">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>erna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="0A719D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="0A719D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Anestesiformer och förberedelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="14B478C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Anestesi, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="0A719D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Hemodynamisk kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="03A144EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="0A719D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Övrigt, Utrustning, Praktiska råd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="13E947CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B6720" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="003F1407" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="282"/>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+        </w:rPr>
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:r w:rsidR="00747D0C">
+        <w:rPr/>
+        <w:t xml:space="preserve"> och syfte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3E4F2973" w:rsidP="3EBBAD1B" w:rsidRDefault="3E4F2973" w14:paraId="7F1BC5A1" w14:textId="0E88C026">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="3E4F2973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kirurgisk behandling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="44CA7686">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>är vanlig vid kolorektal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="3E4F2973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="3E4F2973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>cancer eller i vissa fall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="02B48C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="3E4F2973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inflammatorisk tarmsjukdom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="42FF867E" w:rsidP="3EBBAD1B" w:rsidRDefault="42FF867E" w14:paraId="5FD8E0CA" w14:textId="2BDA7AA2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="42FF867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Rutinen syftar till ett säkert omhändertagande för patienter enligt ovan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3E4F2973" w:rsidP="3EBBAD1B" w:rsidRDefault="3E4F2973" w14:paraId="30C36FC3" w14:textId="56A3B346">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="3E4F2973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Denna rutin är utformad i enlighet m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="46566CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="3E4F2973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ERAS-konceptet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3E4F2973" w:rsidP="3EBBAD1B" w:rsidRDefault="3E4F2973" w14:paraId="7AD388D2" w14:textId="5AF2E0AD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="3E4F2973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="3E4F2973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>elektiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="3E4F2973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tarmresektioner kommer att registreras i EIAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="45CBF866">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ERAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="45CBF866">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Interactive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="45CBF866">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="45CBF866">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Audit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="45CBF866">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> System)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="3E4F2973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> databas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="345C8002" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="282"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00996492">
+        <w:t>Vilka berörs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="5BA789B8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Tillägg av ”inklusive robotassisterad kirurgi” i titeln.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00996492">
+        <w:t xml:space="preserve">Anestesi- och operationssjuksköterskor, anestesiläkare och undersköterskor på operation, NÄL.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B6720" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="4270E647" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00521998" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="455B2C23" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+        </w:rPr>
+        <w:t>Anestesiformer och förberedelser</w:t>
+      </w:r>
+      <w:r w:rsidR="00747D0C">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="41C8C9FF" w:rsidRDefault="00747D0C" w14:paraId="008B1291" w14:textId="66F3B51E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:rPr>
-          <w:szCs w:val="28"/>
-[...6 lines deleted...]
-        <w:t>Revidering under rubrik: Anestesiförslag, Övrigt, Utrustning, Praktiska råd</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3126BDF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T-EDA läggs enbart på laparoskopisk sigmoideumresektion p g a divertikulit och när hög konverteringsrisk föreligger. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B6720" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="003F1407" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="41C8C9FF" w:rsidRDefault="00747D0C" w14:paraId="72D53899" w14:textId="21BDAE55">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> och syfte</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3126BDF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Laparoskopisk rektumamputation får Morfin-Spinal och Gabapentin i premedicinering.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B6720" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="0EF0090B" w14:textId="77777777">
+    <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="41C8C9FF" w:rsidRDefault="00747D0C" w14:paraId="6A5FBF4E" w14:textId="0381CC21">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3126BDF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Övriga laparoskopiska operationer gäller multimodal smärtregim med peroperativt oxynorm, klonidin och dynastat. Vid låga rektumanastomoser ska NSAID ej ges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="41C8C9FF" w:rsidRDefault="00747D0C" w14:paraId="5DD0E4AA" w14:textId="73A375CE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3126BDF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Vid sigmoideumresektion sätts nålar i vä arm och vid hö sidig hemicolektomi sätts nålar i hö arm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="41C8C9FF" w:rsidRDefault="00747D0C" w14:paraId="0345265E" w14:textId="34D24749">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3126BDF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid rectumamputation sker vändning till bukläge och då används en spiralförstärkt endotrachealtub som fästs med bomullsband eller specialtejp. Efter vändning kontrolleras tubläge, ögon och öron. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="41C8C9FF" w:rsidRDefault="00747D0C" w14:paraId="3A0486E8" w14:textId="0CB9CE82">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3126BDF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patienterna kommer att ha erhållit preoperativ kolhydratdryck senast 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3126BDF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>tim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3126BDF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> före anestesistart, förutom patienter som behandlas med GLP 1-analog där denna ej ges.</w:t>
+      </w:r>
+      <w:r w:rsidR="00747D0C">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="5AB84573" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B6720">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B6720" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="29979CD4" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00521998" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="6A4D3E71" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+        </w:rPr>
+        <w:t>Anestesi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="_Hlk192766368" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidR="0FC7AF07" w:rsidP="41C8C9FF" w:rsidRDefault="0FC7AF07" w14:paraId="39BEF6E6" w14:textId="4E98F09C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-      </w:pPr>
-[...270 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Premedicinering</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>INGA långverkande morfinpreparat.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...153 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Alvedon. Inga långverkande morfinpreparat.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00521998">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 80 år ges Morfin special 0,1 mg=0,25 ml</w:t>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Gabapentin 300 mg till laparoskopiska rektumamputationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0FC7AF07" w:rsidP="41C8C9FF" w:rsidRDefault="0FC7AF07" w14:paraId="55A8C340" w14:textId="25B59772">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Anestesikort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>: Intubation - Propofol/Remifentanil-TCI/Sevofluran/Rocuronium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0FC7AF07" w:rsidP="41C8C9FF" w:rsidRDefault="0FC7AF07" w14:paraId="4A623EE0" w14:textId="7057AAA0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Noradrenalin 0,01 mg/ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0FC7AF07" w:rsidP="41C8C9FF" w:rsidRDefault="0FC7AF07" w14:paraId="10AE63F5" w14:textId="508C82A6">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om patienten skall ha </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TEDA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>läggs den på Th9-11 nivå vid coloningrepp och Th11-12 om det är rectumresektion. Standardblandning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0FC7AF07" w:rsidP="41C8C9FF" w:rsidRDefault="0FC7AF07" w14:paraId="59CA46BB" w14:textId="06FB54B2">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid lap. rektumamputation skall patienten ha en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Spinal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med isobar Marcain 5 mg/ml 3-4 ml och Morfin special 0,4 mg/ml, 0,2mg=0,5 ml.</w:t>
       </w:r>
       <w:r>
-        <w:t>.</w:t>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Till patienter  &gt; 80 år ges Morfin special 0,1 mg=0,25 ml.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00521998" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="1898DECC" w14:textId="77777777">
+    <w:p w:rsidR="0FC7AF07" w:rsidP="41C8C9FF" w:rsidRDefault="0FC7AF07" w14:paraId="4AC06832" w14:textId="337D6D28">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:r w:rsidRPr="002006A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anestesidjup kan behöva monitoreras med </w:t>
+      </w:r>
+      <w:hyperlink r:id="R493104619c3845ca">
+        <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sv-SE"/>
           </w:rPr>
           <w:t>BIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00521998">
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00521998" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="3BA7E7EA" w14:textId="77777777">
+    <w:p w:rsidR="0FC7AF07" w:rsidP="41C8C9FF" w:rsidRDefault="0FC7AF07" w14:paraId="1A971004" w14:textId="513D4750">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="002006A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="Rd40e06a2820b49f1">
+        <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sv-SE"/>
           </w:rPr>
           <w:t>Neuromuskulär monitorering</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> rutin.</w:t>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt rutin.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="_Hlk192766368" w:id="2"/>
-    <w:p w:rsidRPr="00521998" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="3378D181" w14:textId="77777777">
+    <w:p w:rsidR="0FC7AF07" w:rsidP="41C8C9FF" w:rsidRDefault="0FC7AF07" w14:paraId="0FC4D24E" w14:textId="7B76925D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="Rf9e858f04e404394">
+        <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>Undvik hypotermi enligt rutin</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med värmetäcke och varma vätskor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0FC7AF07" w:rsidP="41C8C9FF" w:rsidRDefault="0FC7AF07" w14:paraId="64D4C690" w14:textId="2667A585">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intraoperativ glykemisk kontroll hos diabetiker. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0FC7AF07" w:rsidP="41C8C9FF" w:rsidRDefault="0FC7AF07" w14:paraId="39D4755D" w14:textId="2E335519">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>PONV prevention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="6D2BC513" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+        </w:rPr>
+        <w:t>Hemodynamisk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="32247198" w:rsidP="41C8C9FF" w:rsidRDefault="32247198" w14:paraId="6E757083" w14:textId="6A4A492A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peroperativ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>vätsketerapi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med Ringer-Acetat 2-3ml/kg/timme.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidRPr="00521998" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="3D09FF01" w14:textId="77777777">
+    <w:p w:rsidR="32247198" w:rsidP="41C8C9FF" w:rsidRDefault="32247198" w14:paraId="21E05C61" w14:textId="737CBCD5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Intraoperativ glykemisk kontroll hos diabetiker. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peroperativ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>volymterapi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skall genomföras som individualiserad målriktad vätsketerapi med bolusdoser av Albumin alt. Ringer-Acetat. MAP, HF, urinproduktion och PPV monitoreras på alla. På medicinsk indikation ex vid hjärtsjuk patient kan narkosläkare ordinera uttökad cardiac output-monitorering med ex. Hemosphere och SVI alt TEE.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00521998" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="4388AB98" w14:textId="77777777">
+    <w:p w:rsidR="32247198" w:rsidP="41C8C9FF" w:rsidRDefault="32247198" w14:paraId="40F56527" w14:textId="4AE6F3F8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">PONV prevention. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Hypotension</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> när patienten bedöms normovolem behandlas med noradrenalin.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="6D2BC513" w14:textId="77777777">
+    <w:p w:rsidR="32247198" w:rsidP="41C8C9FF" w:rsidRDefault="32247198" w14:paraId="141B4DB4" w14:textId="37FFAAA8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Inotropa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> droger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="5F2999D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="282"/>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002006A1">
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+        </w:rPr>
+        <w:t>Övrigt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7BE29F8B" w:rsidP="41C8C9FF" w:rsidRDefault="7BE29F8B" w14:paraId="33193540" w14:textId="64BDF2FB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Då </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>opioidbesparande strategi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förbättrar återkomst av tarmfunktion skall inte profylaktisk Oxynorm ges till patienter med fungerande EDA i samband med väckning utan istället kan bolusdos i EDA ges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7BE29F8B" w:rsidP="41C8C9FF" w:rsidRDefault="7BE29F8B" w14:paraId="6BFF842D" w14:textId="14870B36">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>patienter som ej har EDA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kommer kirurgerna lägga utökad lokalanestesi. Om inte kontraindikation föreligger ges Dynastat, Catapresan, Ondansetron, Betapred. NSAID ges dock ej till rektumanastomoser. Oxynorm ges i tillägg vid väckning till de som inte har EDA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7BE29F8B" w:rsidP="41C8C9FF" w:rsidRDefault="7BE29F8B" w14:paraId="64E81496" w14:textId="1D16923A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patienten ska ha </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Eusaprim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 ml och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Metronidazol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1,5 g </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, om inget annat anges i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Starta antibiotikan ca 60 min innan operationsstart. Glöm inte att signera i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="4EC3EE3F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="282"/>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Hemodynamisk</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006948EF">
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
-          <w:szCs w:val="26"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> kontroll</w:t>
+        </w:rPr>
+        <w:t>Utrustning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="43346875" w14:textId="77777777">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> med Ringer-Acetat 2-3ml/kg/timme.</w:t>
+    <w:p w:rsidR="43D52B59" w:rsidP="41C8C9FF" w:rsidRDefault="43D52B59" w14:paraId="3608F58F" w14:textId="532DEF37">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="43D52B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Standard. Värmemobil. CADD-Solis pump för Standardblandning. Braun volympump för noradrenalin. Braun sprutpump för TCI Remifentanil. TOF. Ev BIS. Tempmätning. V-sond.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="4C982266" w14:textId="77777777">
-[...39 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="43D52B59" w:rsidP="41C8C9FF" w:rsidRDefault="43D52B59" w14:paraId="2CB06961" w14:textId="11E933DC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="43D52B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artärnål med vanligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="43D52B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>tryckset</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="43D52B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som standard och på indikation speciellt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="43D52B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
         <w:t>Hemosphere</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="43D52B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="43D52B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>tryckset</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="43D52B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="43D52B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>oninvasiv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="43D52B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cardiac output-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="43D52B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mätning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="43D52B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="036C915A" w14:textId="77777777">
-[...447 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="51211D10" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="282"/>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006948EF">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Blodgruppering/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006948EF">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Bastest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="7E64D696" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00996492">
         <w:t>Ja/Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="7D892848" w14:textId="77777777">
+    <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="41C8C9FF" w:rsidRDefault="00747D0C" w14:paraId="7D892848" w14:noSpellErr="1" w14:textId="3A5B1ED0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="282"/>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006948EF">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Praktiska råd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="11DB52A9" w14:textId="77777777">
+    <w:p w:rsidR="44851C08" w:rsidP="41C8C9FF" w:rsidRDefault="44851C08" w14:paraId="59FE22D3" w14:textId="5E161CF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1352" w:right="282"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00996492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
         <w:t xml:space="preserve">På </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D16080">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>förberedelserummet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00996492">
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> Stödstrumpor. Benvärmare sätts på.</w:t>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PVK efter behov en vardera till Remifentanil, Noradrenalin alt Octopus. Artärnål sätts och ev cardiac output-monitorering startas. Koppla Ringer-Acetat och vid behov remifentanil i sederingsdos. EDA alt. spinal läggs om det är sådant ingrepp. Stödstrumpor. Benvärmare sätts på.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="25FEE4A7" w14:textId="77777777">
+    <w:p w:rsidR="44851C08" w:rsidP="41C8C9FF" w:rsidRDefault="44851C08" w14:paraId="6F830A05" w14:textId="706967AB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Noradrenalininfusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> startas före sövning och titreras under anestesistart för att motverka kärldilatationen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="44851C08" w:rsidP="41C8C9FF" w:rsidRDefault="44851C08" w14:paraId="671B6E88" w14:textId="25C9CA23">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Tubstorlek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>: Vid operationer då patienten är kraftigt tippad med huvudet nedåt används tub nr 7 till kvinnor och tub nr 8 till män.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="44851C08" w:rsidP="41C8C9FF" w:rsidRDefault="44851C08" w14:paraId="73BE236C" w14:textId="25DE122F">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Skydda ögonen med ögontejp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="44851C08" w:rsidP="41C8C9FF" w:rsidRDefault="44851C08" w14:paraId="237D4968" w14:textId="78E47825">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>PEEP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ökning enligt ansvarig narkosläkare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="44851C08" w:rsidP="41C8C9FF" w:rsidRDefault="44851C08" w14:paraId="4CC8C855" w14:textId="67A5DC6B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Före patienten skall tippas tillbaka i planläge sug rent i svalg och öka noradrenalindosen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="44851C08" w:rsidP="41C8C9FF" w:rsidRDefault="44851C08" w14:paraId="5B0BCDCC" w14:textId="46BBCDAE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Standardblandning i EDA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> startas när stabil cirkulation uppnåtts enligt anestesiläkarens ordination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="44851C08" w:rsidP="41C8C9FF" w:rsidRDefault="44851C08" w14:paraId="7E5CCECB" w14:textId="1B35AF3E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>cardiac</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> output-monitorering används ordinerar narkosläkaren vid vilken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>SVI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (slagvolymsindex) åtgärd skall vidtas, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>t ex.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80% av utgångsvärdet på SVI.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk192767044" w:id="5"/>
+    </w:p>
+    <w:p w:rsidR="00747D0C" w:rsidP="41C8C9FF" w:rsidRDefault="00747D0C" w14:paraId="6E6BF6F2" w14:noSpellErr="1" w14:textId="5DC14336">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1352" w:right="282"/>
-      </w:pPr>
-[...182 lines deleted...]
-        <w:ind w:left="1352" w:right="282"/>
+        <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk192767448" w:id="6"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="008857A0">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Postoperativa ordinationer</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00747D0C">
+        <w:rPr/>
         <w:t>:</w:t>
-      </w:r>
-[...98 lines deleted...]
-        <w:t xml:space="preserve"> 300 mg op. dagens kväll och därefter 300mg x 3 (Detta skal vara ordinerat av kirurgerna)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="0053A1B5" w14:textId="77777777">
-[...99 lines deleted...]
-    <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="37A0CC5D" w:rsidRDefault="00747D0C" w14:paraId="5A4BA37B" w14:textId="77777777">
+    <w:p w:rsidR="5D7FF759" w:rsidP="41C8C9FF" w:rsidRDefault="5D7FF759" w14:paraId="049DDA89" w14:textId="4F28384D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="5D7FF759">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Målordinera till UVA: VAS, BT, diures (0,5ml/kg/timme, uträknat på 4 timmar) samt vid vilken SVI gräns de skall ta kontakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D7FF759" w:rsidP="41C8C9FF" w:rsidRDefault="5D7FF759" w14:paraId="542E9DAD" w14:textId="4877614B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="5D7FF759">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Fri dryck inkl. näringsdryck ordineras. Infusion postop. enbart vid behov. Volymsoptimering vid behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D7FF759" w:rsidP="41C8C9FF" w:rsidRDefault="5D7FF759" w14:paraId="777885DA" w14:textId="32E5B831">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="5D7FF759">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>T Emgesan 250 mg 4 x 2 ordineras till alla förutom de som fått ileostomi, första dosen ges operationsdagens kväll.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D7FF759" w:rsidP="41C8C9FF" w:rsidRDefault="5D7FF759" w14:paraId="485ACB62" w14:textId="49CAEAAC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="5D7FF759">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Till rektumamputationer: T </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="5D7FF759">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Gabapentin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="5D7FF759">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 300 mg op. dagens kväll och därefter 300mg x 3 (Detta skall vara ordinerat av kirurgerna)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="0053A1B5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+        </w:rPr>
+        <w:t>Operationsbord/läge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1BE4176B" w:rsidP="41C8C9FF" w:rsidRDefault="1BE4176B" w14:paraId="19EFFA83" w14:textId="6D5966F1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="1BE4176B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Unibord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="1BE4176B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och grön antiglidmadrass i ryggläge. Rumpan skall ligga ca 10 cm utanför operationsbordskanten, blöja under.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1BE4176B" w:rsidP="41C8C9FF" w:rsidRDefault="1BE4176B" w14:paraId="304DF02C" w14:textId="41B5279B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="1BE4176B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Benen skall ha benvärmare, hö ben sänks och vristerna fästs med specialrem för ev gynläge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1BE4176B" w:rsidP="41C8C9FF" w:rsidRDefault="1BE4176B" w14:paraId="58500B08" w14:textId="62708C48">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="1BE4176B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Vid sigmoideumresektion, vä-sidig hemicolectomi och rectumop skall höger arm ligga längs kroppen i låg armskena som placeras så långt in under patienten som möjligt men inte för långt ned. Polstra armen med vadd och handen med värmesocka. Vänster arm på armbord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1BE4176B" w:rsidP="41C8C9FF" w:rsidRDefault="1BE4176B" w14:paraId="43529427" w14:textId="65F47EFF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="1BE4176B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vid hö-sidig </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="1BE4176B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
         <w:t>hemicolektomi</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="1BE4176B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> omvänt med </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="1BE4176B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
         <w:t>vä</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="1BE4176B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> arm längs med kroppen och hö i armskena.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="742A2660" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="282"/>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006948EF">
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+        </w:rPr>
+        <w:t>Risker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="15B8138B" w:rsidP="41C8C9FF" w:rsidRDefault="15B8138B" w14:paraId="28495573" w14:textId="20164AC2">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="15B8138B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risk för höga insufflationstryck och ventilationssvårigheter pga att patienten under större delen av operationen ligger extremt tippad med huvudet nedåt. Höj ev. PEEP-nivån </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="15B8138B" w:rsidP="41C8C9FF" w:rsidRDefault="15B8138B" w14:paraId="21581B22" w14:textId="1028411C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="15B8138B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Patienten bör vara väl muskelrelaxerad under ingreppet, mät TOF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="15B8138B" w:rsidP="41C8C9FF" w:rsidRDefault="15B8138B" w14:paraId="550DF1B2" w14:textId="6E0F653E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="15B8138B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Var observant på att patienten kan glida vid lägesändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="39AB6EE8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="282"/>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Risker</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk192767609" w:id="7"/>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+        </w:rPr>
+        <w:t>Referenser</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="100F1E93" w14:textId="77777777">
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w:rsidR="46ECF905" w:rsidP="41C8C9FF" w:rsidRDefault="46ECF905" w14:paraId="64E4133B" w14:textId="052BE2B2">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Feldheiser A, Baldini G, Ljungqvist O, m fl: Enhanced Recovery After Surgery (ERAS) for gastrointestinal surgery. Part 1: pathophysiological considerations. Acta Anaesthesiologica Scandinavica Nov 2015 Vol 59 Issue 10 p1212-1231</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="2F149DE2" w14:textId="77777777">
+    <w:p w:rsidR="46ECF905" w:rsidP="41C8C9FF" w:rsidRDefault="46ECF905" w14:paraId="6C57B21A" w14:textId="13267636">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Patienten bör vara väl muskelrelaxerad under ingreppet.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Feldheiser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A, Baldini G, Ljungqvist O, m </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Enhanced Recovery After Surgery (ERAS) for gastrointestinal surgery. Part 2: consensus statement for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Anaesthesia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> practice. Acta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Anaesthesiologica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Scandinavica Mar 2016 Vol 60 Issue 3 p 289-334</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="44F9AE95" w14:textId="77777777">
-[...246 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:p w:rsidRPr="009B4959" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="438DAD0D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4959">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
@@ -2525,627 +4234,958 @@
         <w:t>kolorektalkirurgi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="550E7606" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="26D2952E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="282"/>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006948EF">
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+        </w:rPr>
+        <w:t>Anestesiförslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="698EA8C7" w:rsidP="41C8C9FF" w:rsidRDefault="698EA8C7" w14:paraId="725FBB5E" w14:textId="04A941C8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="698EA8C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Samma anestesiform som för laparoskopisk operation enl ovan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="698EA8C7" w:rsidP="41C8C9FF" w:rsidRDefault="698EA8C7" w14:paraId="25D9EB06" w14:textId="74EFC1E9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="698EA8C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Vanlig tub kan användas, vid behov kan spiraltub användas.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="698EA8C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Vid rektumamputation med bukläge alltid spiraltub.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="698EA8C7" w:rsidP="41C8C9FF" w:rsidRDefault="698EA8C7" w14:paraId="784C415B" w14:textId="2BDB410E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="698EA8C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Viktigt att patienten är väl muskelrelaxerad,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="698EA8C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>följ TOF var 15:e minut, mål TOF 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="3CDAEE2F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="282"/>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Anestesiförslag</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+        </w:rPr>
+        <w:t>Operati</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+        </w:rPr>
+        <w:t>nsbord/läge</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="77B1C6BF" w14:textId="77777777">
+    <w:p w:rsidR="3C1D3BF0" w:rsidP="41C8C9FF" w:rsidRDefault="3C1D3BF0" w14:paraId="0D13475A" w14:textId="0B2541C7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Universalbord med antiglidmadrass.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="7A2280B3" w14:textId="77777777">
+    <w:p w:rsidR="3C1D3BF0" w:rsidP="41C8C9FF" w:rsidRDefault="3C1D3BF0" w14:paraId="65E77DD2" w14:textId="1C995A89">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...7 lines deleted...]
-        <w:t>Vanlig tub kan användas, vid behov kan spiraltub användas.</w:t>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Narkosbåge “lakritsbåge”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3C1D3BF0" w:rsidP="41C8C9FF" w:rsidRDefault="3C1D3BF0" w14:paraId="27331ED6" w14:textId="14B83DA5">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Båda armarna längs med kroppen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3C1D3BF0" w:rsidP="41C8C9FF" w:rsidRDefault="3C1D3BF0" w14:paraId="1873563A" w14:textId="0F3393E8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Oftast infarter inkl artärnål på vänster sida.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="1217A7A2">
-[...14 lines deleted...]
-        <w:t>Viktigt att patienten är väl muskelrelaxerad,</w:t>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Sätt förlängningar och kontrollera så ingen knickbildning sker.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="1217A7A2">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>(Ta bort förlängningarna innan patienten lämnar salen.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="3CDAEE2F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w:rsidR="3C1D3BF0" w:rsidP="41C8C9FF" w:rsidRDefault="3C1D3BF0" w14:paraId="252B66A9" w14:textId="1CC15327">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:rPr>
-          <w:rStyle w:val="Formatmall1Char"/>
-[...22 lines deleted...]
-        <w:t>nsbord/läge</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>TOF mätare på andra armen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="35F05E70" w14:textId="77777777">
+    <w:p w:rsidR="3C1D3BF0" w:rsidP="41C8C9FF" w:rsidRDefault="3C1D3BF0" w14:paraId="5E8DEA3F" w14:textId="7BAE480C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Bröstrem fästes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="6163AE9A" w14:textId="77777777">
+    <w:p w:rsidR="3C1D3BF0" w:rsidP="41C8C9FF" w:rsidRDefault="3C1D3BF0" w14:paraId="6016D203" w14:textId="2B6DE89A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Efter sövning provtippa patienten med huvudet nedåt och kontrollera att patienten inte har glidit genom att tippa tillbaka till planläge och kontrollera detta, därefter åter tippning till önskat läge oftast 25 grader med huvudet nedåt och 5-10 grader tiltat åt sidan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="482E2176" w14:textId="77777777">
+    <w:p w:rsidR="3C1D3BF0" w:rsidP="41C8C9FF" w:rsidRDefault="3C1D3BF0" w14:paraId="4D630ADA" w14:textId="2EAE0EEE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Båda armarna längs med kroppen.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Roboten pådockas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="2CC68BB4" w14:textId="77777777">
+    <w:p w:rsidR="3C1D3BF0" w:rsidP="41C8C9FF" w:rsidRDefault="3C1D3BF0" w14:paraId="5BF4F067" w14:textId="55F544DC">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:t>)</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Vid tekniska problem ring Nawar 0706-262582</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="57EA3814" w14:textId="77777777">
+    <w:p w:rsidR="3C1D3BF0" w:rsidP="41C8C9FF" w:rsidRDefault="3C1D3BF0" w14:paraId="1D1E09D5" w14:textId="343359CD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>TOF mätare på andra armen.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid övriga frågor ring Claes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>0793-480288</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dessa telefonnummer kan ändras se på tavlan på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> salen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="4F76403D" w14:textId="77777777">
-[...168 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidR="3C1D3BF0" w:rsidP="41C8C9FF" w:rsidRDefault="3C1D3BF0" w14:paraId="1F06D1AB" w14:textId="70D6490A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBS! </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Operationsbordsläget vid robotassisterad kirurgi är strängt förbjudet att ändra!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3C1D3BF0" w:rsidP="41C8C9FF" w:rsidRDefault="3C1D3BF0" w14:paraId="5032EA80" w14:textId="562BBE2B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>Operationsbordsläget vid robotassisterad kirurgi är strängt förbjudet att ändra!</w:t>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Operationsbordskontrollen skall efter pådockning vara låst och sitta i laddstationen på väggen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="3337FDB7" w14:textId="77777777">
+    <w:p w:rsidR="3C1D3BF0" w:rsidP="41C8C9FF" w:rsidRDefault="3C1D3BF0" w14:paraId="053C84AC" w14:textId="15BAE6C2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41C8C9FF" w:rsidR="3C1D3BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Vid incheckning namnges personerna som skall sköta avdockning i händelse av nödsituation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="41C8C9FF" w:rsidP="41C8C9FF" w:rsidRDefault="41C8C9FF" w14:paraId="5E98D21D" w14:textId="602201B0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1217A7A2">
-[...55 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidRPr="00747D0C" w:rsidR="00536A5A" w:rsidP="00747D0C" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="24513497"/>
     <w:sectPr w:rsidRPr="00747D0C" w:rsidR="00536A5A" w:rsidSect="00C44D1C">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005A7924" w:rsidRDefault="005A7924" w14:paraId="087C40F6" w14:textId="77777777">
+    <w:p w:rsidR="009E2045" w:rsidRDefault="009E2045" w14:paraId="37E6D7A5" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005A7924" w:rsidRDefault="005A7924" w14:paraId="7DD54F32" w14:textId="77777777">
+    <w:p w:rsidR="009E2045" w:rsidRDefault="009E2045" w14:paraId="4515E668" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="005A7924" w:rsidRDefault="005A7924" w14:paraId="34931A62" w14:textId="77777777">
+    <w:p w:rsidR="009E2045" w:rsidRDefault="009E2045" w14:paraId="30292BFA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -3153,89 +5193,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -3264,51 +5304,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3342,73 +5382,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005A7924" w:rsidRDefault="005A7924" w14:paraId="3C6A2790" w14:textId="77777777"/>
+    <w:p w:rsidR="009E2045" w:rsidRDefault="009E2045" w14:paraId="326F42FD" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005A7924" w:rsidRDefault="005A7924" w14:paraId="77885BCE" w14:textId="77777777">
+    <w:p w:rsidR="009E2045" w:rsidRDefault="009E2045" w14:paraId="010B9BA4" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="005A7924" w:rsidRDefault="005A7924" w14:paraId="67A18404" w14:textId="77777777">
+    <w:p w:rsidR="009E2045" w:rsidRDefault="009E2045" w14:paraId="08C667BA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -3447,90 +5487,90 @@
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="7FFD0739">
+          <w:pict w14:anchorId="0B31B1B5">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -3570,51 +5610,51 @@
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="634B4AFF">
+          <w:pict w14:anchorId="2C67D31A">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="6D41DF98" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
@@ -3696,51 +5736,248 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="28">
+    <w:nsid w:val="390dd400"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="27">
+    <w:nsid w:val="1843b7a8"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5839,61 +8076,61 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
-    <w:lvl w:ilvl="0" w:tplc="05061E3A">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Liststycke"/>
-      <w:lvlText w:val="%1."/>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
@@ -6740,50 +8977,56 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
   <w:num w:numId="1" w16cid:durableId="2112243292">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="621572539">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="419329458">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1738934455">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1252423785">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1691642842">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="211888005">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1766266756">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="130829477">
@@ -6828,97 +9071,98 @@
   <w:num w:numId="22" w16cid:durableId="1882208295">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1991518928">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1736707332">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="772281118">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1011643677">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1744376263">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1333338501">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00016513"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="000876B4"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C5F66"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
@@ -7022,50 +9266,51 @@
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="005563C8"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A7924"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F5784"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
@@ -7101,157 +9346,161 @@
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00747D0C"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="0075683B"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00816AB2"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A131B"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E2045"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E53CF"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A30986"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A806DB"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD6194"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C16432"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C44D1C"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
@@ -7273,111 +9522,151 @@
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F228A8"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE604D"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="02B48C70"/>
+    <w:rsid w:val="03A144EC"/>
+    <w:rsid w:val="0A719D89"/>
+    <w:rsid w:val="0FC7AF07"/>
+    <w:rsid w:val="13E947CC"/>
+    <w:rsid w:val="14B478C8"/>
+    <w:rsid w:val="15B8138B"/>
+    <w:rsid w:val="177DE378"/>
     <w:rsid w:val="19AC9D40"/>
+    <w:rsid w:val="1ACF9839"/>
+    <w:rsid w:val="1AF6EB17"/>
+    <w:rsid w:val="1BE4176B"/>
+    <w:rsid w:val="1D8B799B"/>
+    <w:rsid w:val="229A164C"/>
+    <w:rsid w:val="242A63B0"/>
     <w:rsid w:val="24E3D446"/>
+    <w:rsid w:val="302F3CFB"/>
+    <w:rsid w:val="3126BDF4"/>
+    <w:rsid w:val="31AFAFC1"/>
+    <w:rsid w:val="32247198"/>
     <w:rsid w:val="37A0CC5D"/>
+    <w:rsid w:val="3C1D3BF0"/>
+    <w:rsid w:val="3E4F2973"/>
+    <w:rsid w:val="3EBBAD1B"/>
+    <w:rsid w:val="41C8C9FF"/>
+    <w:rsid w:val="42FF867E"/>
+    <w:rsid w:val="43D52B59"/>
+    <w:rsid w:val="44851C08"/>
+    <w:rsid w:val="44C73A7B"/>
+    <w:rsid w:val="44CA7686"/>
+    <w:rsid w:val="45CBF866"/>
+    <w:rsid w:val="46566CDC"/>
+    <w:rsid w:val="46ECF905"/>
+    <w:rsid w:val="4C1D47A2"/>
+    <w:rsid w:val="537CC75C"/>
+    <w:rsid w:val="55126B61"/>
+    <w:rsid w:val="5D7FF759"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="698EA8C7"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7623D81E"/>
+    <w:rsid w:val="7BE29F8B"/>
+    <w:rsid w:val="7C03F51D"/>
+    <w:rsid w:val="7FA9348F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9743,123 +12032,4999 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="358356633">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="371074326">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1044258911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1804155506">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1375546357">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1509440919">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1628850577">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1004011936">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1488670547">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="980306204">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1366714260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1025449197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1241402292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1416365471">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="683475515">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="587932199">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="941032225">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="321009699">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="518199727">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1733967179">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2013488865">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1034427023">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="247735910">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="46800164">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1961299827">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1114134372">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1293093059">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="864367124">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1803694961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="810711828">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="712075376">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="149295480">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1552498391">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="85618684">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="703404098">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="67847990">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="180319340">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1696811429">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="900016301">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="87042148">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1157259283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1182859458">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1505434744">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="494734897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2003501821">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="964431882">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1806771068">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1472550529">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="582884523">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="639073502">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="261960802">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="981538369">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="989358442">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="642658301">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="476924374">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1554610811">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="620114304">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1447508342">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1463034605">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2062052677">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1304197468">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1968469246">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="488178189">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="349381176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="676730571">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="335695859">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1919048970">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="768937271">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="82650084">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="7104590">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="317730259">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1173035356">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="290941820">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="939920588">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="194270918">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="253365321">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="973799466">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1472360441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1034229740">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="465658443">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="9141441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="895118165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1266304255">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="381947933">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1206523217">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1848867091">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1909143101">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="103162181">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1721709503">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="171574083">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="5446785">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1163549503">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="367031983">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="158430965">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2126802485">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1549610070">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1421871881">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1819614279">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="199055007">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1665475478">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1307782498">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="364839607">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="867109563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="574826140">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="451438184">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1585453580">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="264458483">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="383213273">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1115562754">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="139231041">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="560749642">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="709912744">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="208302691">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1900439071">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1383938452">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2042439337">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="849879459">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2118402835">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="696925235">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1154494451">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1454055266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1790391720">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2107574686">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="824781119">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2017026601">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="327712609">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="18242740">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="877820258">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1541478085">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1942494392">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1291396732">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1107429573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="651450345">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="103231529">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="723522871">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1773550778">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1237278934">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="626476652">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="66660389">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="752706208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1436558555">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="32508037">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1909685848">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="531958989">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="440875363">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="825706218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="411395236">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1433940863">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="825321971">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="796527772">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1230729192">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1123187591">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="246811677">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1797486035">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1535581825">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="810757326">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1972052285">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1780837395">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="429012634">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="903490837">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1651640047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="850528172">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1239755214">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="250897723">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1422215347">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="472526075">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="79641908">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2044479653">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1437947635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="934940727">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="413207679">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2045982540">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="274598263">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="537006748">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2085561940">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1876427627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1422288686">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2106800215">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1949466288">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1201632408">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="573973209">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="23559540">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1144926717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="423847670">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2049646884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1806508020">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1602566901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1328091300">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="43141613">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="744306437">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1601059014">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="777287176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1714622979">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="428433498">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1944417862">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="900556832">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1133401204">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2069650693">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="498735775">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1683824334">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1483237653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="654456504">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1066991677">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1046103324">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1700352534">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1225723052">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="573125685">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1936553279">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="480511162">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="472061794">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="131559425">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1890604069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="662661006">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1180201146">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1223323425">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1805272429">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="219749311">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="50926396">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1767193503">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1264459263">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1249459372">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="448477532">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="623778467">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1457748458">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="707414110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1812820513">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="383410104">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1687052432">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="537283737">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1975872064">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="70588136">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2139566550">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="151068704">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="670108128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1561745586">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1146509506">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1988585848">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1328509924">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1657878782">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1450318276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2074544329">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1378354416">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1413087753">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2102794627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1496413340">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="718475753">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="342170705">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1521162352">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="558248411">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="790127065">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="464271785">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1298220707">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2056617939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1921792064">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="52168445">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="279729385">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="624846371">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2100564261">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="921842556">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1529676810">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1716929595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1897933694">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1162966001">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="572937198">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1104886494">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="711156333">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1043139134">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1494221407">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1730574046">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1517840095">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="7341364">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1146093660">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="934941948">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="914389300">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="251620826">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2094860748">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1445153076">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="281158886">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1045836566">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1581451705">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="40595028">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="299457186">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="412896400">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1293905957">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1819835389">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="986326795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2132701782">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="18548741">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1419979351">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1532261068">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1381587065">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1857885354">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="656421769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1172256675">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1908106644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1176267167">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="791166748">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1289239232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1587500883">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1549297674">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1527449092">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1188254495">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1612467903">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="494536107">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1934893369">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="754010790">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="332344510">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="520318347">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="95829210">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="357436946">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1199782946">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="41826482">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="783958358">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="345718759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="168564914">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1686859597">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1960648886">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2110464404">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="935210311">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="961614852">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2040162284">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2025475636">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1962105921">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1455634917">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2057463354">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1542546856">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1539319439">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1802266871">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1918055777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1722752674">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2036538636">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="775253513">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2065709934">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="177163882">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1670450612">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1483933182">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="684092819">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1387489990">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="825241723">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1998416005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1876194166">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="23674949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1008603285">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="941883414">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1605648920">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="986055108">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1103182521">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1689454155">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1267614520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1219827321">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="540090236">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1852060171">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1417942132">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1464619673">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="731469059">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="404766113">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="473640867">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1751925028">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1918854654">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1017196428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1384404873">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1614289393">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1115099697">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1458572787">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="938835384">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1540434948">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="413867798">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1558542340">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="680275786">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1188182208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="104428956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1160653665">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="929194274">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="364451061">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1766223956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="562563457">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="756482381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="323051901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2146311322">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1571842352">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2050957000">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1568224618">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1032918495">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1152869165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="987705127">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="358628313">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="204025299">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="213124076">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1084955371">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="300769294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1235361738">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1286472052">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2038892271">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="155464143">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="164563806">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="556472828">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1365784828">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1470235">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="296961212">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1855873484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2048874954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="883715147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-1252922689-171/surrogate/Muskelrelaxantia%2c%20reversering.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-1252922689-9/surrogate/Bispectral%20index%2c%20BIS.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-1252922689-9/surrogate/Bispectral%20index%2c%20BIS.pdf" TargetMode="External" Id="R493104619c3845ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-1252922689-171/surrogate/Muskelrelaxantia%2c%20reversering.pdf" TargetMode="External" Id="Rd40e06a2820b49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10033-657870698-81/surrogate/Hypotermi%20-%20peroperativ.pdf" TargetMode="External" Id="Rf9e858f04e404394" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10172,32 +17337,32 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Kolorektal kirurgi, laparoskopisk kirurgi inklusive robotassisterad kirurgi</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Caroline Edvardsson</lastModifiedBy>
-  <revision>18</revision>
+  <lastModifiedBy>Lars Brühne</lastModifiedBy>
+  <revision>24</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>