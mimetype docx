--- v2 (2026-06-13)
+++ v3 (2026-07-16)
@@ -1,5444 +1,2380 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="4E4AB33D" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidR="00184167" w:rsidP="009A32ED" w:rsidRDefault="00C664F9" w14:paraId="061914D4" w14:textId="37CEE59D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kolorektal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kirurgi (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>laparoskopisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> inkl</w:t>
+      </w:r>
+      <w:r w:rsidR="00532781">
+        <w:t>usive</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>robotassisterad) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc181866756" w:id="2"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidR="00BA23AA" w:rsidP="00BA23AA" w:rsidRDefault="00BA23AA" w14:paraId="6C493753" w14:textId="06436EFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
       </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327185" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc181866757" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="5"/>
+      <w:r>
+        <w:t xml:space="preserve">Ändring </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5202">
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidR="00C664F9">
+        <w:t>Anestesi och Förberedelser och anestesiform</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="22CB16AF" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="0081682B" w:rsidR="00C664F9" w:rsidP="00BA23AA" w:rsidRDefault="00C664F9" w14:paraId="48F0C79D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="64320426" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="29B03EF5" w14:textId="39CE8FDD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327186" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc181866759" w:id="7"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="00C664F9">
+        <w:t xml:space="preserve"> och syfte</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="6DD61811" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="3EB076C5" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t xml:space="preserve">Kirurgisk behandling är vanlig vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>kolorektal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> cancer eller i vissa fall vid inflammatorisk tarmsjukdom. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="49664474" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="12C94234" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Rutinen syftar till ett säkert omhändertagande för patienter enligt ovan. </w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...66 lines deleted...]
-        <w:ind w:right="282"/>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="4DFD882D" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Denna rutin är utformad i enlighet med ERAS-konceptet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="125E0489" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Alla </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>elektiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> tarmresektioner kommer att registreras i EIAS (ERAS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Interactive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Audit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> System) databas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="00C664F9" w14:paraId="4CB34E8F" w14:textId="5827F115">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Vilka berörs</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B6720" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="0D9BC001" w14:textId="77777777">
+    <w:p w:rsidR="00C664F9" w:rsidP="00CC6742" w:rsidRDefault="00C664F9" w14:paraId="1D4F6919" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327191" w:id="8"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Anestesi- och operationssjuksköterskor, anestesiläkare och undersköterskor på operation, NÄL.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="6537DBC6" w14:textId="77777777"/>
+    <w:p w:rsidR="00CC6742" w:rsidP="00C664F9" w:rsidRDefault="00CC6742" w14:paraId="3A1DB3F0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00CC6742" w:rsidP="00C664F9" w:rsidRDefault="00CC6742" w14:paraId="7BC2E5EF" w14:textId="77777777"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="076B7366" w:rsidRDefault="00C664F9" w14:paraId="6604A4FF" w14:textId="0E5F1FF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:right="282"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:rStyle w:val="Formatmall1Char"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Revidering i denna versi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B6720">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="076B7366" w:rsidRDefault="00C664F9" w14:paraId="2793ABCA" w14:textId="559CD48C">
+      <w:pPr>
+        <w:ind/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="00C664F9" w14:paraId="37C7076C" w14:textId="4D3D99F3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:noProof/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...226 lines deleted...]
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="00747D0C">
+      </w:pPr>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00C664F9">
         <w:rPr>
-          <w:rStyle w:val="Formatmall1Char"/>
-[...91 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Anestesiformer och förberedelser</w:t>
       </w:r>
-      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="14B478C8">
+    </w:p>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="601E5234" w14:textId="4293ED15">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>T-EDA läggs enbart på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>laparoskopisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t xml:space="preserve"> sigmoideumresektion </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45B24">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>p g a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>divertikulit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> och när hög konverteringsrisk föreligger.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="06448DFB" w14:textId="60EA5E10">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Laparoskopisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> rektumamputation får morfin-Spinal och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007254F7">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>abapentin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> i premedicinering.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="0F0777AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Laparoskopisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> rektumresektion får morfin-spinal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="2C87091B" w14:textId="54DC9FEF">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Övriga </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>laparoskopiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> operationer gäller multimodal smärtregim med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>peroperativt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007254F7">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>xynorm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>klonidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="007254F7">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>ynastat. Vid rektumanastomoser ska </w:t>
+      </w:r>
+      <w:r w:rsidR="000740F6">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>ynastat ej ges men det går bra till patienter som får en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>colonanastomos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="537521CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Vid sigmoideumresektion sätts nålar i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>vä</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> arm och vid hö sidig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>hemicolektomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> sätts nålar i hö arm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="4F9EC33D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>rectumamputation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> sker vändning till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>bukläge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> och då används en spiralförstärkt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>endotrachealtub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> som fästs med bomullsband eller specialtejp. Efter vändning kontrolleras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>tubläge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>, ögon och öron.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="18B4C81D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Patienterna kommer att ha erhållit preoperativ kolhydratdryck senast 2 tim före anestesistart, förutom patienter som behandlas med GLP 1-analog där denna ej ges.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A35" w:rsidR="009A32ED" w:rsidP="076B7366" w:rsidRDefault="00C664F9" w14:paraId="505C4CA9" w14:textId="581F6518">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Anestesi, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="0A719D89">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A74A35" w:rsidR="009A32ED" w:rsidP="076B7366" w:rsidRDefault="00C664F9" w14:paraId="53532F58" w14:textId="651082D6">
+      <w:pPr>
+        <w:ind/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A74A35" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="00C664F9" w14:paraId="2E317F63" w14:textId="5CC65F37">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Hemodynamisk kontroll</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3EBBAD1B" w:rsidR="03A144EC">
+      </w:pPr>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00C664F9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...779 lines deleted...]
-          <w:rStyle w:val="Formatmall1Char"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Anestesi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="_Hlk192766368" w:id="2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="0FC7AF07" w:rsidP="41C8C9FF" w:rsidRDefault="0FC7AF07" w14:paraId="39BEF6E6" w14:textId="4E98F09C">
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="076B7366" w:rsidRDefault="00C664F9" w14:paraId="6CF9EC94" w14:textId="6C29E34C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="282"/>
+        <w:ind w:right="-143"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00C664F9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Premedicinering</w:t>
+        <w:t>Premedicinering </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
-[...14 lines deleted...]
-        <w:t>Alvedon. Inga långverkande morfinpreparat.</w:t>
+      <w:r w:rsidR="00C664F9">
+        <w:rPr/>
+        <w:t>Alvedon. Inga långverkande morfinpreparat. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+      <w:r w:rsidR="00C664F9">
+        <w:rPr/>
+        <w:t>Gabapentin</w:t>
+      </w:r>
+      <w:r w:rsidR="00C664F9">
+        <w:rPr/>
+        <w:t xml:space="preserve"> 300 mg till </w:t>
+      </w:r>
+      <w:r w:rsidR="00C664F9">
+        <w:rPr/>
+        <w:t>laparoskopiska</w:t>
+      </w:r>
+      <w:r w:rsidR="00C664F9">
+        <w:rPr/>
+        <w:t> rektumamputationer. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="076B7366" w:rsidRDefault="00C664F9" w14:paraId="13C9CCBB" w14:textId="51E030CF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:right="-143"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00C664F9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Anestesikort</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00C664F9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>: Intubation - Propofol/Remifentanil-TCI/Sevofluran/Rocuronium.</w:t>
+        <w:t>Intubation - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00C664F9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Propofol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00C664F9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00C664F9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Remifentanil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00C664F9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-TCI/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00C664F9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sevofluran</w:t>
+      </w:r>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00C664F9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00C664F9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Rocuronium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00C664F9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0FC7AF07" w:rsidP="41C8C9FF" w:rsidRDefault="0FC7AF07" w14:paraId="4A623EE0" w14:textId="7057AAA0">
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="3FBFD8EE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="282"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Noradrenalin 0,01 mg/ml. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="3DF208BD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Om patienten skall ha </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C664F9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:t>TEDA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> läggs den på Th9-11 nivå vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>coloningrepp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> och Th11-12 om det är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>rectumresektion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>. Standardblandning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="0946122E" w14:textId="482C4247">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>laparoskopisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> rektumamputation/resektion skall patienten ha en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C664F9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...137 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Spinal</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
-[...16 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> med isobar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Marcain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> 5 mg/ml 3–4 ml och Morfin special 0,4 mg/ml, 0,2mg=0,5 ml. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C664F9">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
-[...14 lines deleted...]
-        <w:t>Till patienter  &gt; 80 år ges Morfin special 0,1 mg=0,25 ml.</w:t>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Till </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C664F9" w:rsidR="007254F7">
+        <w:t>patienter</w:t>
+      </w:r>
+      <w:r w:rsidR="007254F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C664F9" w:rsidR="007254F7">
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> 80 år ges Morfin special 0,1 mg=0,25 ml. Fyll i blankett för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Intratekal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6801">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>oidadministrering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0FC7AF07" w:rsidP="41C8C9FF" w:rsidRDefault="0FC7AF07" w14:paraId="4AC06832" w14:textId="337D6D28">
+    <w:p w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="109D9170" w14:textId="1EA07A83">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...34 lines deleted...]
-        <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t xml:space="preserve">Anestesidjup kan behöva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>monitoreras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t xml:space="preserve"> med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052018C" w:rsidR="0052018C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId7">
+        <w:r w:rsidR="0052018C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:b w:val="0"/>
-[...10 lines deleted...]
-            <w:lang w:val="sv-SE"/>
           </w:rPr>
           <w:t>BIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0FC7AF07" w:rsidP="41C8C9FF" w:rsidRDefault="0FC7AF07" w14:paraId="1A971004" w14:textId="513D4750">
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="4BF652C3" w14:textId="546A647A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-        <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId8">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:b w:val="0"/>
-[...10 lines deleted...]
-            <w:lang w:val="sv-SE"/>
           </w:rPr>
           <w:t>Neuromuskulär monitorering</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> enligt rutin.</w:t>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t> enligt rutin. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0FC7AF07" w:rsidP="41C8C9FF" w:rsidRDefault="0FC7AF07" w14:paraId="0FC4D24E" w14:textId="7B76925D">
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00CC6742" w14:paraId="43D1EBD1" w14:textId="28A3D9BB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:t>Undvik hypotermi enligt rutin</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId9">
+        <w:hyperlink w:history="1" r:id="rId10">
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlnk"/>
+            </w:rPr>
+            <w:t>Undvik hypotermi</w:t>
+          </w:r>
+        </w:hyperlink>
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C664F9" w:rsidR="00C664F9">
+          <w:t>enligt rutin</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="0FC7AF07">
+      <w:r w:rsidRPr="00C664F9" w:rsidR="00C664F9">
+        <w:t> med värmetäcke och varma vätskor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C664F9" w:rsidR="00C664F9" w:rsidP="00C664F9" w:rsidRDefault="00C664F9" w14:paraId="675076C2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C664F9">
+        <w:t>Intraoperativ glykemisk kontroll hos diabetiker.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="076B7366" w:rsidRDefault="00CC6742" w14:paraId="23B07E7A" w14:textId="79225348">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:right="-143"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00C664F9">
+        <w:rPr/>
+        <w:t>PONV prevention. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="076B7366" w:rsidRDefault="00CC6742" w14:paraId="46F80C1F" w14:textId="50712D9C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind/>
+      </w:pPr>
+      <w:r w:rsidR="00CC6742">
+        <w:rPr/>
+        <w:t>Hemodynamisk kontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="36CEEBD1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327195" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc181866764" w:id="10"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Peroperativ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...162 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>vätsketerapi</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> med Ringer-Acetat 2-3ml/kg/timme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="3B3979AF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Peroperativ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...65 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>volymterapi</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+      <w:r w:rsidRPr="00CC6742">
+        <w:t xml:space="preserve"> skall genomföras som individualiserad målriktad vätsketerapi med bolusdoser av Albumin alt. Ringer-Acetat. MAP, HF, urinproduktion och PPV </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>monitoreras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t xml:space="preserve"> på alla. På medicinsk indikation ex vid hjärtsjuk patient kan narkosläkare ordinera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>uttökad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>cardiac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> output-monitorering med ex. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Hemosphere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> och SVI alt TEE. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="26FDF05D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...48 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Hypotension</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> när patienten bedöms </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>normovolem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> behandlas med noradrenalin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="76FAE5B1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...48 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Inotropa</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> droger</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="32247198">
+        <w:t> droger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> vid behov. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="00CC6742" w14:paraId="0385FE22" w14:textId="7C8675BC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A32ED" w:rsidP="076B7366" w:rsidRDefault="00CC6742" w14:paraId="67FA9C86" w14:textId="560790DF">
+      <w:pPr>
+        <w:ind/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="00CC6742" w14:paraId="188AE2C8" w14:textId="0CDD380B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidR="00CC6742">
+        <w:rPr/>
+        <w:t>Övrigt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="53E79C3D" w14:textId="69ECF9AC">
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Då </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> vid behov.</w:t>
+        <w:t>opioidbesparande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strategi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> förbättrar återkomst av tarmfunktion skall inte profylaktisk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>oxynorm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t xml:space="preserve"> ges till patienter med fungerande EDA i samband med väckning utan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CC6742" w:rsidR="002A0C80">
+        <w:t>istället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t xml:space="preserve"> kan bolusdos i EDA ges. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="5F2999D3" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:ind w:right="282"/>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="7761B10A" w14:textId="77777777">
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rStyle w:val="Formatmall1Char"/>
-[...130 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>patienter som ej har EDA</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="7BE29F8B">
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> kommer kirurgerna lägga utökad lokalanestesi. Om inte kontraindikation föreligger ges Dynastat, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Catapresan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Ondansetron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Betapred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>. NSAID ges dock ej till rektumanastomoser. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Oxynorm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> ges i tillägg vid väckning till de som inte har EDA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="6A3C8673" w14:textId="02DF06A2">
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Patienten ska ha </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Eusaprim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> 10 ml och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Metronidazol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> 1,5 g </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>, om inget annat anges i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>. Starta antibiotikan ca 60 min innan operationsstart. Glöm inte att signera i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="1E957274" w14:textId="63009053">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utrustning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="05085BF7" w14:textId="77777777">
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Standard. Värmemobil. CADD-Solis pump för Standardblandning. Braun volympump för noradrenalin. Braun sprutpump för TCI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Remifentanil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>. TOF. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> BIS. Tempmätning. V-sond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="2CBCC502" w14:textId="77777777">
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Artärnål med vanligt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>tryckset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> som standard och på indikation speciellt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Hemosphere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>tryckset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> för n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...425 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>oninvasiv</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="43D52B59">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cardiac output-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="43D52B59">
+        <w:t> cardiac output-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mätning</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="43D52B59">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="51211D10" w14:textId="77777777">
+    <w:p w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="79067A59" w14:textId="6DC3F224">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:right="282"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
         <w:t>Blodgruppering/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006948EF">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Bastest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="00996492" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="7E64D696" w14:textId="77777777">
-[...5 lines deleted...]
-        <w:t>Ja/Ja.</w:t>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="115B9983" w14:textId="723E5E9E">
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Ja/Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006948EF" w:rsidR="00747D0C" w:rsidP="41C8C9FF" w:rsidRDefault="00747D0C" w14:paraId="7D892848" w14:noSpellErr="1" w14:textId="3A5B1ED0">
+    <w:p w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="0B43C7CE" w14:textId="63789829">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:right="282"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Praktiska råd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="23C6B145" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>På </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rStyle w:val="Formatmall1Char"/>
-[...59 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>förberedelserummet</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> PVK efter behov en vardera till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Remifentanil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>, Noradrenalin alt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Octopus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>. Artärnål sätts och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>cardiac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> output-monitorering startas. Koppla Ringer-Acetat och vid behov </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>remifentanil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>sederingsdos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>. EDA alt. spinal läggs om det är sådant ingrepp. Stödstrumpor. Benvärmare sätts på. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="188B7C56" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...48 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Noradrenalininfusion</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> startas före sövning och titreras under anestesistart för att motverka kärldilatationen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="3A2DA1AB" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...48 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Tubstorlek</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>: Vid operationer då patienten är kraftigt tippad med huvudet nedåt används tub nr 7 till kvinnor och tub nr 8 till män. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="03A00055" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Skydda ögonen med ögontejp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="2C395CE0" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...86 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>PEEP</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> ökning enligt ansvarig narkosläkare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="2FACC65B" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Före patienten skall tippas tillbaka i planläge sug rent i svalg och öka noradrenalindosen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="124267C1" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...86 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Standardblandning i EDA</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> startas när stabil cirkulation uppnåtts enligt anestesiläkarens ordination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="189310A9" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>cardiac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> output-monitorering används ordinerar narkosläkaren vid vilken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...99 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>SVI</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="44851C08">
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> (slagvolymsindex) åtgärd skall vidtas, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>t ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> 80% av utgångsvärdet på SVI. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="5CF2EA0D" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...62 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Postoperativa ordinationer</w:t>
       </w:r>
-      <w:r w:rsidR="00747D0C">
-[...1 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...4 lines deleted...]
-        <w:ind w:right="282"/>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="6E09D993" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Målordinera till UVA: VAS, BT, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>diures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> (0,5ml/kg/timme, uträknat på 4 timmar) samt vid vilken SVI gräns de skall ta kontakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="0AECC8FA" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Fri dryck inkl. näringsdryck ordineras. Infusion </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>. enbart vid behov. Volymsoptimering vid behov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="38E6D9F1" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>T </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Emgesan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> 250 mg 4 x 2 ordineras till alla förutom de som fått </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>ileostomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>, första dosen ges operationsdagens kväll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="0B43B218" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Till rektumamputationer: T </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Gabapentin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> 300 mg op. dagens kväll och därefter 300mg x 3 (Detta skall vara ordinerat av kirurgerna) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="0A5411AB" w14:textId="6F680878">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Operationsbord/läge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="26753911" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...228 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Unibord</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="1BE4176B">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> och grön antiglidmadrass i ryggläge. Rumpan skall ligga ca 10 cm utanför operationsbordskanten, blöja under. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="7A1AF566" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Benen skall ha benvärmare, hö ben sänks och vristerna fästs med specialrem för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>gynläge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="77453B0B" w14:textId="1B994037">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t xml:space="preserve">Vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>sigmoideumresektion,vä</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D562A9">
+        <w:t xml:space="preserve">-sidig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000601C8" w:rsidR="000601C8">
+        <w:t>hemicolectomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000601C8" w:rsidR="000601C8">
+        <w:t> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000601C8" w:rsidR="000601C8">
+        <w:t>rectumop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000601C8" w:rsidR="000601C8">
+        <w:t> skall höger arm ligga längs kroppen i låg armskena som placeras så långt in under patienten som möjligt men inte för långt ned. Polstra armen med vadd och handen med värmesocka. Vänster arm på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000601C8" w:rsidR="000601C8">
+        <w:t>armbord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000601C8" w:rsidR="000601C8">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="35F711E7" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="62"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Vid hö-sidig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>hemicolektomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> omvänt med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>vä</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> arm längs med kroppen och hö i armskena. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="487ACE55" w14:textId="66CC862F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Risker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="7E81CAA2" w14:textId="1D413CF5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Risk för höga </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>insufflationstryck</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> och ventilationssvårigheter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6742" w:rsidR="00F52F58">
+        <w:t>pga.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t> att patienten under större delen av operationen ligger extremt tippad med huvudet nedåt. Höj ev. PEEP-nivån  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="5447A29C" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="64"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6742">
+        <w:t>Patienten bör vara väl muskelrelaxerad under ingreppet, mät TOF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC5202" w:rsidP="076B7366" w:rsidRDefault="00EC5202" w14:paraId="20248AD5" w14:textId="5A2F30C7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00CC6742">
+        <w:rPr/>
+        <w:t>Var observant på att patienten kan glida vid lägesändringar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC5202" w:rsidP="00EC5202" w:rsidRDefault="00EC5202" w14:paraId="269E92DC" w14:textId="27958D51">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Referenser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC5202" w:rsidR="00EC5202" w:rsidP="00EC5202" w:rsidRDefault="00EC5202" w14:paraId="0FC2FD8B" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5202">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...415 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Feldheiser</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC5202">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A, Baldini G, Ljungqvist O, m </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+        <w:t> A, Baldini G, Ljungqvist O, m </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5202">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>fl</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC5202">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Enhanced Recovery After Surgery (ERAS) for gastrointestinal surgery. Part 2: consensus statement for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+        <w:t>: Enhanced Recovery After Surgery (ERAS) for gastrointestinal surgery. Part 1: pathophysiological considerations. Acta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5202">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Anaesthesiologica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC5202">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Scandinavica Nov 2015 Vol 59 Issue 10 p1212-1231</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC5202">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="076B7366" w:rsidRDefault="00CC6742" w14:paraId="2A7CA1B3" w14:textId="468BC351">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="67"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00EC5202">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Feldheiser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00EC5202">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> A, Baldini G, Ljungqvist O, m </w:t>
+      </w:r>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00EC5202">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00EC5202">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: Enhanced Recovery After Surgery (ERAS) for gastrointestinal surgery. Part 2: consensus statement for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00EC5202">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Anaesthesia</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+      <w:r w:rsidRPr="076B7366" w:rsidR="00EC5202">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> practice. Acta </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+        <w:t> practice. Acta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="076B7366" w:rsidR="00EC5202">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Anaesthesiologica</w:t>
       </w:r>
-      <w:r w:rsidRPr="41C8C9FF" w:rsidR="46ECF905">
+      <w:r w:rsidRPr="076B7366" w:rsidR="00EC5202">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Scandinavica Mar 2016 Vol 60 Issue 3 p 289-334</w:t>
+        <w:t> Scandinavica Mar 2016 Vol 60 Issue 3 p 289-334</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5202">
+        <w:rPr/>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B4959" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="438DAD0D" w14:textId="77777777">
-[...24 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="00CC6742" w:rsidRDefault="00CC6742" w14:paraId="49E277FB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidP="076B7366" w:rsidRDefault="00CC6742" w14:paraId="0004E62B" w14:textId="62893880">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008857A0" w:rsidR="00747D0C" w:rsidP="00747D0C" w:rsidRDefault="00747D0C" w14:paraId="2D349395" w14:textId="77777777">
-[...881 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:sectPr w:rsidRPr="00CC6742" w:rsidR="00CC6742" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009E2045" w:rsidRDefault="009E2045" w14:paraId="37E6D7A5" w14:textId="77777777">
+    <w:p w:rsidR="008739D8" w:rsidRDefault="008739D8" w14:paraId="0691F5B4" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009E2045" w:rsidRDefault="009E2045" w14:paraId="4515E668" w14:textId="77777777">
+    <w:p w:rsidR="008739D8" w:rsidRDefault="008739D8" w14:paraId="127185A0" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="009E2045" w:rsidRDefault="009E2045" w14:paraId="30292BFA" w14:textId="77777777">
+    <w:p w:rsidR="008739D8" w:rsidRDefault="008739D8" w14:paraId="6E129024" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...16 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="66F4EBFA">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Bildobjekt 3">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009E2045" w:rsidRDefault="009E2045" w14:paraId="326F42FD" w14:textId="77777777"/>
+    <w:p w:rsidR="008739D8" w:rsidRDefault="008739D8" w14:paraId="495ECE8B" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009E2045" w:rsidRDefault="009E2045" w14:paraId="010B9BA4" w14:textId="77777777">
+    <w:p w:rsidR="008739D8" w:rsidRDefault="008739D8" w14:paraId="3F4B6476" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="009E2045" w:rsidRDefault="009E2045" w14:paraId="08C667BA" w14:textId="77777777">
+    <w:p w:rsidR="008739D8" w:rsidRDefault="008739D8" w14:paraId="73B44616" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -5487,497 +2423,217 @@
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="0B31B1B5">
+          <w:pict w14:anchorId="2C21C3C3">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="2C67D31A">
+          <w:pict w14:anchorId="1971DC08">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="6D41DF98" w14:textId="0A2CCBAA">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="28">
-[...195 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6095,163 +2751,497 @@
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05BA7205"/>
-[...107 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    <w:nsid w:val="0303346C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B69E4DB6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="031600E0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="826025FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03C72715"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF18CD4E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
@@ -6320,51 +3310,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -6433,51 +3423,760 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085B357F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD4AC40C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C930696"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AE36F3C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D372F67"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8A9AA0BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F251EDE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BCE648A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10327714"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FDFC4418"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
@@ -6546,51 +4245,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1392060C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="409ABF08"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -6659,164 +4507,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6886,51 +4621,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -6999,390 +4734,1690 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20772E1C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5F6651AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23BD4096"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E07ED49A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="251015A6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5E1E0572"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26897E2D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9F7E1526"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28F20811"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F12F688"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29A60ED6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="913C3F72"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FE11811"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E1262EBC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="306A039C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="69CAF378"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31454FF8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2DF2056C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35164009"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C447D4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3550036F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D4A2DC6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7478,164 +6513,349 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="394A0023"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F12CAFCE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B1B3142"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E9448128"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7705,51 +6925,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -7818,51 +7038,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7959,51 +7179,647 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48D4258F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D000622"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49870935"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DC4274A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AAD1044"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="80D296EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBF561B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1BB2DCBE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -8072,65 +7888,65 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
-    <w:lvl w:ilvl="0">
-[...1 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:lvl w:ilvl="0" w:tplc="05061E3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
@@ -8186,51 +8002,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -8299,390 +8115,2101 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="576344C8"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="597764D5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3CF01ADA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A98350F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="91864A00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CDD60BD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FBCC85D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E871F7C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1CC05742"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EE96BA5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B9800D6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F3E2887"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF96228A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="602F39C5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0DEA43EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="603F2F17"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88C2097C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60BB35A0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E9586944"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62E41695"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F258A536"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63CF457D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4312842E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6499083D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="880486AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B8F2789"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1464A98E"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:tmpl w:val="E7E0FC0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2072" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2792" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4232" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4952" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6392" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7112" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BB66BE0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7F08CDD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
@@ -8751,51 +10278,610 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="741516A5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D92ADD0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="751C78EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8BCCAF88"/>
+    <w:lvl w:ilvl="0" w:tplc="767AAE52">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79B02881"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1FB26F84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79D35614"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EE90A518"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -8864,51 +10950,163 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D7A78DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E728A7E"/>
+    <w:lvl w:ilvl="0" w:tplc="767AAE52">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -8977,691 +11175,1112 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="30">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F035CF6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4976B700"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F216F7F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="522AA3F0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="459542325">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1777210440">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="965621254">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="841165649">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="360545942">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="41633068">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="953365589">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="77988510">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="816410709">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1322151554">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="205605182">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1889025598">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="646007534">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1459370522">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="351690970">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1814250200">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1995988423">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1566839675">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1620648557">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="639194671">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1243444060">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1422606455">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1182167365">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="729771552">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1652634275">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="2051103931">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="728576404">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="574317687">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1100101597">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="364260181">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1011181304">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1202061328">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="326595828">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="603346662">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="654266614">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1131479768">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1779519463">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="11958806">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="69623676">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="52198255">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1495994562">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="2112243292">
-[...20 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1766266756">
+  <w:num w:numId="61" w16cid:durableId="510488214">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="130829477">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="62" w16cid:durableId="56168882">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1342511588">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="63" w16cid:durableId="1118987445">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1927686836">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="64" w16cid:durableId="768114349">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="2010280888">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="65" w16cid:durableId="704452028">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="773599446">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="66" w16cid:durableId="1670478558">
+    <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1031148791">
-[...42 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="67" w16cid:durableId="1125201338">
+    <w:abstractNumId w:val="54"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
-    <w:rsid w:val="00016513"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
+    <w:rsid w:val="00021928"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="000601C8"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="000740F6"/>
     <w:rsid w:val="00084024"/>
-    <w:rsid w:val="000876B4"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C5F66"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F70DF"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
-    <w:rsid w:val="001578D1"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="00193474"/>
+    <w:rsid w:val="00187A58"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C469E"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A0C80"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C1DEE"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00377992"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003C70F9"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
+    <w:rsid w:val="004453C6"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004B092B"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="0052018C"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
+    <w:rsid w:val="00532781"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="005563C8"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005A7924"/>
+    <w:rsid w:val="005B3253"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C3CC8"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005F5784"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="006948EF"/>
+    <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00696344"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
-    <w:rsid w:val="006E2EAD"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="00706AF8"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007254F7"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="00747D0C"/>
     <w:rsid w:val="00754905"/>
-    <w:rsid w:val="0075683B"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00816AB2"/>
+    <w:rsid w:val="00806687"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="008651B4"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
+    <w:rsid w:val="008739D8"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
-    <w:rsid w:val="008A131B"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008C2958"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="0098622C"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
-    <w:rsid w:val="009E2045"/>
     <w:rsid w:val="009E531B"/>
-    <w:rsid w:val="009E53CF"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A14B4E"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
-    <w:rsid w:val="00A30986"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A551AB"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A806DB"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AD6194"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B00461"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA23AA"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C16432"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C44D1C"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C658ED"/>
+    <w:rsid w:val="00C664F9"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C92894"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC6742"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D03401"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D445F6"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D562A9"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
+    <w:rsid w:val="00DE6801"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E33B51"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC5202"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
-    <w:rsid w:val="00F228A8"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F45B24"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F52F58"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE604D"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="02B48C70"/>
-[...35 lines deleted...]
-    <w:rsid w:val="5D7FF759"/>
+    <w:rsid w:val="076B7366"/>
+    <w:rsid w:val="47DB04CB"/>
+    <w:rsid w:val="4FD975C1"/>
+    <w:rsid w:val="64016FFB"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="698EA8C7"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="7623D81E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="7FA9348F"/>
+    <w:rsid w:val="75A309F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{C49B5A89-D0D5-4B7F-B1E5-85D230EC2BC2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10004,180 +12623,207 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -10334,70 +12980,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -10509,213 +13156,215 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
-      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
@@ -10764,114 +13413,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
+    <w:uiPriority w:val="3"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
+    <w:uiPriority w:val="3"/>
+    <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
@@ -12028,5015 +14681,1868 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C664F9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="37554419">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="691499132">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1742606347">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="123233123">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="223176620">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1791898764">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1409305692">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="937837096">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="187763069">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1573004306">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="318315863">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1668240935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1669943295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="358356633">
+    <w:div w:id="380325300">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="468741557">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="371074326">
+        <w:div w:id="576087454">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1044258911">
+        <w:div w:id="1793327526">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1804155506">
+        <w:div w:id="1999915677">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1375546357">
+        <w:div w:id="3362668">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1509440919">
+        <w:div w:id="1303270919">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1628850577">
+        <w:div w:id="1041511201">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1004011936">
+        <w:div w:id="83847498">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="839976583">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1565219658">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1816530770">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="346294226">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="78798828">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="79563684">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="529729808">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="492532693">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1972712808">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1299187197">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1844586937">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="526068791">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1488210801">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1342053459">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="802622294">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1249269598">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1488670547">
-[...227 lines deleted...]
-            <w:div w:id="864367124">
+            <w:div w:id="325940628">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1803694961">
+        <w:div w:id="1365910281">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="810711828">
+            <w:div w:id="24720650">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="712075376">
+            <w:div w:id="1377119127">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="149295480">
+            <w:div w:id="253906812">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1552498391">
+            <w:div w:id="1550532914">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="85618684">
+            <w:div w:id="1875576164">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="703404098">
+            <w:div w:id="316302767">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="67847990">
+            <w:div w:id="560824038">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="180319340">
+            <w:div w:id="855311911">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1696811429">
-[...797 lines deleted...]
-            <w:div w:id="574826140">
+            <w:div w:id="338318744">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="380325300">
-[...12 lines deleted...]
-    <w:div w:id="451438184">
+    <w:div w:id="865827329">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1585453580">
+        <w:div w:id="1608276200">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="918641358">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1004288162">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="413822674">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="264458483">
+            <w:div w:id="640578816">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="383213273">
-[...203 lines deleted...]
-            <w:div w:id="2017026601">
+            <w:div w:id="545139679">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="327712609">
+        <w:div w:id="2061509496">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="18242740">
+            <w:div w:id="923759229">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="877820258">
-[...881 lines deleted...]
-            <w:div w:id="1483237653">
+            <w:div w:id="29039341">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="654456504">
+    <w:div w:id="1061094067">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1066991677">
-[...71 lines deleted...]
-        <w:div w:id="480511162">
+        <w:div w:id="341206474">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="472061794">
-[...227 lines deleted...]
-            <w:div w:id="537283737">
+            <w:div w:id="748770424">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1975872064">
+        <w:div w:id="582226266">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="70588136">
+            <w:div w:id="832188422">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="2139566550">
+            <w:div w:id="328869931">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="151068704">
+            <w:div w:id="450445358">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="670108128">
+            <w:div w:id="1524393965">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1561745586">
+            <w:div w:id="727607843">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1146509506">
+            <w:div w:id="1755740352">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1988585848">
+            <w:div w:id="234710703">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1328509924">
+            <w:div w:id="1880045719">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1657878782">
-[...797 lines deleted...]
-            <w:div w:id="1934893369">
+            <w:div w:id="30032441">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="754010790">
+    <w:div w:id="1082026857">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="332344510">
+        <w:div w:id="190998918">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
-          <w:divsChild>
-[...228 lines deleted...]
-          </w:divsChild>
         </w:div>
-        <w:div w:id="1539319439">
+        <w:div w:id="1426683160">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
-          <w:divsChild>
-[...240 lines deleted...]
-          </w:divsChild>
         </w:div>
-        <w:div w:id="1689454155">
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1090345848">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1527795694">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
-          <w:divsChild>
-[...240 lines deleted...]
-          </w:divsChild>
         </w:div>
-        <w:div w:id="680275786">
+        <w:div w:id="1866140781">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
-          <w:divsChild>
-[...240 lines deleted...]
-          </w:divsChild>
         </w:div>
-        <w:div w:id="300769294">
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1104686438">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2140830659">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
-          <w:divsChild>
-[...144 lines deleted...]
-          </w:divsChild>
+        </w:div>
+        <w:div w:id="113377488">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="670064261">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1181047215">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1014919263">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="56905212">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1585139063">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1892762193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1223440838">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1514341996">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1456296004">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1633830865">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1439065446">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1343238888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="102772693">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="464087370">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1762145589">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1448815049">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1133134164">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="393702366">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2066174637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1515420380">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1695113684">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1126578855">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="844637912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1742678695">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1174950164">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="74477165">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="72557391">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="616837012">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="90785364">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="129980548">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="879245430">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1016692012">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="542444831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1850873133">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="164050962">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1237321386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1436557528">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1392116892">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="240991467">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1077508604">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1882815776">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="176313906">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="906378340">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1975023270">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2058623834">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="297034712">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1303542614">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="991182031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2052025970">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="273513147">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2083791769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1695569375">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-1252922689-9/surrogate/Bispectral%20index%2c%20BIS.pdf" TargetMode="External" Id="R493104619c3845ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-1252922689-171/surrogate/Muskelrelaxantia%2c%20reversering.pdf" TargetMode="External" Id="Rd40e06a2820b49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10033-657870698-81/surrogate/Hypotermi%20-%20peroperativ.pdf" TargetMode="External" Id="Rf9e858f04e404394" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-1252922689-171/surrogate/Muskelrelaxantia%2c%20reversering.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-1252922689-9/surrogate/Bispectral%20index%2c%20BIS.pdf" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10033-657870698-81/surrogate/Hypotermi%20-%20peroperativ.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10033-657870698-81/surrogate/Hypotermi%20-%20peroperativ.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -17317,52 +16823,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
+  <ap:Template>normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Kolorektal kirurgi, laparoskopisk kirurgi inklusive robotassisterad kirurgi</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
   <lastModifiedBy>Lars Brühne</lastModifiedBy>
-  <revision>24</revision>
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>