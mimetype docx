--- v0 (2026-04-26)
+++ v1 (2026-07-16)
@@ -1,739 +1,1384 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="710175C6" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
+    <w:p w14:paraId="7F41CA0E" w14:textId="77777777" w:rsidR="001A337D" w:rsidRDefault="001A337D" w:rsidP="00267F48">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C57552">
-        <w:t>Gemensamt arbetssätt med  </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Gemensamt arbetssätt med </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60101C32" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
+    <w:p w14:paraId="40C20FE3" w14:textId="57362181" w:rsidR="001A337D" w:rsidRDefault="4D275CEC" w:rsidP="00267F48">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C57552">
-        <w:t>Säker Digital Kommunikation  </w:t>
+      <w:r>
+        <w:t>Säker Digital Kommunikation</w:t>
+      </w:r>
+      <w:r w:rsidR="76026A6F">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6516A053" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
+    <w:p w14:paraId="19F18076" w14:textId="34C48DD5" w:rsidR="001A337D" w:rsidRDefault="76026A6F" w:rsidP="00267F48">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C57552">
-        <w:t>(SDK) funktionsbrevlåda inom NU sjukvården </w:t>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="4D275CEC">
+        <w:t>SDK</w:t>
+      </w:r>
+      <w:r w:rsidR="5D4FF15C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0579AA69">
+        <w:t xml:space="preserve"> funktionsbrevlåda</w:t>
+      </w:r>
+      <w:r w:rsidR="4D275CEC">
+        <w:t xml:space="preserve"> inom NU sjukvården</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30117B27" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="757F978E" w14:textId="40D07A6D" w:rsidR="00555189" w:rsidRDefault="00A67422" w:rsidP="001A337D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0" w:firstLine="992"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringar sedan förgående version:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AE4955" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="009A337F">
+    <w:p w14:paraId="2080C3F0" w14:textId="77777777" w:rsidR="003A14B6" w:rsidRDefault="003A14B6" w:rsidP="003A14B6">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A95604" w14:textId="4D821A00" w:rsidR="00B97C6C" w:rsidRPr="009C56B2" w:rsidRDefault="009C56B2" w:rsidP="003A14B6">
+      <w:r w:rsidRPr="009C56B2">
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:r w:rsidR="002179CE">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C56B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B839E6" w:rsidRPr="009C56B2">
+        <w:t xml:space="preserve">Förenklad text </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434C29CF" w14:textId="07CC8A89" w:rsidR="003A14B6" w:rsidRPr="009C56B2" w:rsidRDefault="00795F1B" w:rsidP="003A14B6">
+      <w:r w:rsidRPr="009C56B2">
+        <w:t xml:space="preserve">Definitioner: </w:t>
+      </w:r>
+      <w:r w:rsidR="003A14B6" w:rsidRPr="009C56B2">
+        <w:t>Godkännande chef</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C56B2">
+        <w:t xml:space="preserve"> är en av rollerna i SDK flö</w:t>
+      </w:r>
+      <w:r w:rsidR="009C56B2" w:rsidRPr="009C56B2">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidR="0055741F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7D457B" w14:textId="168DAFE3" w:rsidR="009C56B2" w:rsidRPr="009C56B2" w:rsidRDefault="009C56B2" w:rsidP="009C56B2">
+      <w:r w:rsidRPr="009C56B2">
+        <w:t>Ansvar: Avvikelser ska hanteras i Med</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23F1C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C56B2">
+        <w:t>Cont</w:t>
+      </w:r>
+      <w:r w:rsidR="0055741F">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C56B2">
+        <w:t>ol</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3B7D09" w14:textId="3DE42C2D" w:rsidR="001A337D" w:rsidRDefault="001A337D" w:rsidP="00267F48">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Bakgrund </w:t>
+        <w:ind w:left="0" w:firstLine="992"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E400445" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="009A337F">
-[...9 lines deleted...]
-        <w:t>) för att kunna utbyta känslig information via säkra meddelanden. Kanaler som exempelvis fax och brev ska kompletteras med SDK funktionsbrevlåda och i vissa fall kunna ersättas med digital och säker meddelandeöverföring. SDK uppfyller den säkerhetsnivå som krävs för att utbyta sekretessbelagd information samt integritetskänsliga och känsliga personuppgifter inklusive patientdata motsvarande klass 3 enligt </w:t>
+    <w:p w14:paraId="613116F1" w14:textId="77777777" w:rsidR="00337FD0" w:rsidRPr="00337FD0" w:rsidRDefault="001A337D" w:rsidP="00337FD0">
+      <w:r>
+        <w:t xml:space="preserve">Sjukhusledningen beslutade 2025-03-24 att införa SDK i NU-sjukvården (dnr </w:t>
+      </w:r>
+      <w:r w:rsidR="00A524AC">
+        <w:t xml:space="preserve">NU </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="002179CE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="002179CE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>00519)</w:t>
+      </w:r>
+      <w:r w:rsidR="008604FA">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00337FD0" w:rsidRPr="00337FD0">
+        <w:t xml:space="preserve">Kommunikationskanaler som fax och brev bör kompletteras med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C57552">
+      <w:r w:rsidR="00337FD0" w:rsidRPr="00337FD0">
+        <w:t>SDK:s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00337FD0" w:rsidRPr="00337FD0">
+        <w:t xml:space="preserve"> funktionsbrevlåda för att möjliggöra en säker och digital informationsöverföring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348E9CCE" w14:textId="1534BF2C" w:rsidR="0087107A" w:rsidRPr="0087107A" w:rsidRDefault="0087107A" w:rsidP="00267F48">
+      <w:r w:rsidRPr="0087107A">
+        <w:t xml:space="preserve">SDK uppfyller den säkerhetsnivå som krävs för att utbyta sekretessbelagd information samt integritetskänsliga och känsliga personuppgifter inklusive patientdata motsvarande klass 3 enligt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0087107A">
         <w:t>VGR:s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C57552">
-        <w:t> klassningsmodell. SDK kan inte användas för att skicka meddelanden direkt till enskilda personer, inte heller till företag och organisationer som inte är anslutna till den nationella SDK Federationen. SDK får inte användas för överföring av informationsmängder som har högre skyddsbehov än nivå 3. SDK är inte ett ärendehanteringssystem eller en yta för mellanlagring. </w:t>
+      <w:r w:rsidRPr="0087107A">
+        <w:t xml:space="preserve"> klassningsmodell.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB04B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB04B5" w:rsidRPr="00CB04B5">
+        <w:t xml:space="preserve">SDK kan inte användas för att skicka meddelanden direkt till enskilda personer, inte heller till företag och organisationer som inte är anslutna till den nationella SDK Federationen. SDK får inte användas för överföring av </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB04B5" w:rsidRPr="00CB04B5">
+        <w:lastRenderedPageBreak/>
+        <w:t>informationsmängder som har högre skyddsbehov än nivå 3. SDK är inte ett ärendehanteringssystem eller en yta för mellanlagring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F07BFF" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00C57552">
+    <w:p w14:paraId="20E5272D" w14:textId="5E2269FE" w:rsidR="001A337D" w:rsidRDefault="001A337D" w:rsidP="00267F48">
+      <w:r>
+        <w:t xml:space="preserve">Under hösten 2025 upprättades grundläggande förutsättningar och infrastruktur för NU-sjukvårdens verksamheter att börja använda SDK. Manualer och rutiner för beställningsförfarande har tagits fram </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00F4790F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SDK - Säker digital kommunikation - NU-sjukvården</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C57552">
-        <w:t>. </w:t>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD1B090" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:t>I januari 2026 hade alla verksamheter installerat minst en SDK funktionsbrevlåda och användandet hade implementerats i olika hög grad inom verksamheterna. </w:t>
+    <w:p w14:paraId="24BE1FC7" w14:textId="0374FAA1" w:rsidR="00555189" w:rsidRPr="008039F6" w:rsidRDefault="001A337D" w:rsidP="00267F48">
+      <w:r>
+        <w:t>I januari 2026 hade alla verksamheter installerat minst en SDK funktionsbrevlåda</w:t>
+      </w:r>
+      <w:r w:rsidR="009C56B2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005339E4" w:rsidRPr="008039F6">
+        <w:t>Efter införande</w:t>
+      </w:r>
+      <w:r w:rsidR="009C56B2">
+        <w:t xml:space="preserve">t uppstod </w:t>
+      </w:r>
+      <w:r w:rsidR="005339E4" w:rsidRPr="008039F6">
+        <w:t>behov av en riktlinje för</w:t>
+      </w:r>
+      <w:r w:rsidR="009C56B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002179CE">
+        <w:t xml:space="preserve">ett </w:t>
+      </w:r>
+      <w:r w:rsidR="005339E4" w:rsidRPr="008039F6">
+        <w:t xml:space="preserve">gemensamt arbetssätt i NU- sjukvården </w:t>
+      </w:r>
+      <w:r w:rsidR="002179CE">
+        <w:t>när</w:t>
+      </w:r>
+      <w:r w:rsidR="009C56B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005339E4" w:rsidRPr="008039F6">
+        <w:t>SDK kan ersätta fax</w:t>
+      </w:r>
+      <w:r w:rsidR="002179CE">
+        <w:t xml:space="preserve"> och brev</w:t>
+      </w:r>
+      <w:r w:rsidR="005339E4" w:rsidRPr="008039F6">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736F76BA" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...4 lines deleted...]
-    <w:p w14:paraId="162AA56C" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="009A337F">
+    <w:p w14:paraId="74D5D455" w14:textId="752B99F4" w:rsidR="001A337D" w:rsidRPr="00232E54" w:rsidRDefault="001A337D" w:rsidP="00CD3DCD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C57552">
-        <w:t>Syfte </w:t>
+      <w:r w:rsidRPr="00232E54">
+        <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D18F0C7" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="009A337F">
-[...1 lines deleted...]
-        <w:t>Syftet med denna riktlinje är att beskriva en säker, tydlig, effektiv och enhetlig hantering av SDK som alternativ till fax och brev i kommunikation internt och med externa vårdgivare, kommuner och myndigheter. </w:t>
+    <w:p w14:paraId="4A3FAB94" w14:textId="462178A0" w:rsidR="001A337D" w:rsidRDefault="001A337D" w:rsidP="00CD3DCD">
+      <w:r w:rsidRPr="00232E54">
+        <w:t xml:space="preserve">Syftet med denna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>riktlinje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232E54">
+        <w:t xml:space="preserve"> är att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>beskriva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232E54">
+        <w:t xml:space="preserve"> en säker, tydlig, effektiv och enhetlig hantering av SDK som alternativ till fax</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3464">
+        <w:t xml:space="preserve"> och brev</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE33EB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5F1F">
+        <w:t>i kommunikation internt och med externa vårdgivare</w:t>
+      </w:r>
+      <w:r w:rsidR="00850922">
+        <w:t>, kommuner och myndigheter</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5F1F">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DA0C9C" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="009A337F">
-[...4 lines deleted...]
-        <w:t>Traditionell posthantering </w:t>
+    <w:p w14:paraId="184AAE2D" w14:textId="77777777" w:rsidR="002F3464" w:rsidRPr="00B42DFD" w:rsidRDefault="002F3464" w:rsidP="002F3464">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B42DFD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Traditionell posthantering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0822A281" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:t>Vid traditionell posthantering skickas dokument både externt och internt via Göteborg. Det tar vanligtvis 2–3 dagar från att brevet läggs i kuvert tills det når adressaten internt. En viktig säkerhetsaspekt att beakta är att kuvert kan öppnas eller försvinna under transporten, vilket kan äventyra sekretessen för dokumenten. </w:t>
+    <w:p w14:paraId="0408B8E9" w14:textId="77777777" w:rsidR="002F3464" w:rsidRDefault="002F3464" w:rsidP="002F3464">
+      <w:r w:rsidRPr="00166450">
+        <w:t>Vid traditionell posthantering skickas dokument både externt och internt via Göteborg. Det tar vanligtvis 2–3 dagar från att brevet läggs i kuvert tills det når adressaten internt. En viktig säkerhetsaspekt att beakta är att kuvert kan öppnas eller försvinna under transporten, vilket kan äventyra sekretessen för dokumenten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C0DC92" w14:textId="254E89DE" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552"/>
-[...5 lines deleted...]
-        <w:t>Fax </w:t>
+    <w:p w14:paraId="7E523FC5" w14:textId="77777777" w:rsidR="00785B1C" w:rsidRDefault="00785B1C" w:rsidP="002F3464"/>
+    <w:p w14:paraId="5DAA7DD6" w14:textId="77777777" w:rsidR="002F3464" w:rsidRPr="00B42DFD" w:rsidRDefault="002F3464" w:rsidP="002F3464">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B42DFD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fax</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461BA49A" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:t>Dokument som skickas via fax når mottagaren mycket snabbt, ofta inom några minuter. Trots det korta tidsintervallet finns det säkerhetsrisker: dokument kan hamna hos fel mottagare, och sekretessen kan inte garanteras, då faxnummer kan förväxlas och många har tillgång till faxapparaten. </w:t>
+    <w:p w14:paraId="70AA679C" w14:textId="77777777" w:rsidR="002F3464" w:rsidRDefault="002F3464" w:rsidP="002F3464">
+      <w:r w:rsidRPr="00166450">
+        <w:t>Dokument som skickas via fax når mottagaren mycket snabbt, ofta inom några minuter. Trots det korta tidsintervallet finns det säkerhetsrisker: dokument kan hamna hos fel mottagare, och sekretessen kan inte garanteras, då faxnummer kan förväxlas och många har tillgång till faxapparaten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D867FB0" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="116AB961" w14:textId="77777777" w:rsidR="00785B1C" w:rsidRDefault="00785B1C" w:rsidP="002F3464"/>
+    <w:p w14:paraId="5455C8F3" w14:textId="46804FBB" w:rsidR="002F3464" w:rsidRPr="00B42DFD" w:rsidRDefault="002F3464" w:rsidP="002F3464">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B42DFD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SDK</w:t>
+      </w:r>
+      <w:r w:rsidR="00785B1C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funktions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42DFD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>brevlåda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDD5151" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="009A337F">
-[...5 lines deleted...]
-        <w:t>SDK funktionsbrevlåda </w:t>
+    <w:p w14:paraId="785A21FB" w14:textId="33491A45" w:rsidR="009E723C" w:rsidRDefault="002F3464" w:rsidP="000B2BE9">
+      <w:r w:rsidRPr="00166450">
+        <w:t>Genom att använda SDK</w:t>
+      </w:r>
+      <w:r w:rsidR="00785B1C">
+        <w:t xml:space="preserve"> funktions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166450">
+        <w:t>brevlåda skickas dokument digitalt till en särskild brevlåda, vilket innebär att tidsintervallet är mycket kort och ofta omedelbart. Säkerhetsmässigt är SDK</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0A8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00785B1C">
+        <w:t>funktions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166450">
+        <w:t>brevlådan att föredra eftersom endast behöriga personer har tillgång</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0A8D">
+        <w:t xml:space="preserve"> dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166450">
+        <w:t>, vilket minskar risken för att sekretessbelagda uppgifter hamnar fel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148543C1" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:t>Genom att använda SDK funktionsbrevlåda skickas dokument digitalt till en särskild brevlåda, vilket innebär att tidsintervallet är mycket kort och ofta omedelbart. Säkerhetsmässigt är SDK funktionsbrevlådan att föredra eftersom endast behöriga personer har tillgång dit, vilket minskar risken för att sekretessbelagda uppgifter hamnar fel. </w:t>
+    <w:p w14:paraId="01ECA2A7" w14:textId="77777777" w:rsidR="005B0A8D" w:rsidRDefault="005B0A8D" w:rsidP="000B2BE9"/>
+    <w:p w14:paraId="35848BAC" w14:textId="77777777" w:rsidR="009E723C" w:rsidRPr="004154F6" w:rsidRDefault="009E723C" w:rsidP="009E723C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004154F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informationshantering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578506D9" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="328F57A8" w14:textId="21727B9A" w:rsidR="003B3C15" w:rsidRDefault="009E723C" w:rsidP="009E723C">
+      <w:r w:rsidRPr="004154F6">
+        <w:t xml:space="preserve">Information som tas emot via SDK </w:t>
+      </w:r>
+      <w:r w:rsidR="005B0A8D">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004154F6">
+        <w:t xml:space="preserve">unktionsbrevlåda ska hanteras skyndsamt. Meddelanden (inklusive olästa) och bilagor gallras </w:t>
+      </w:r>
+      <w:r w:rsidR="009B5539">
+        <w:t xml:space="preserve">automatiskt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004154F6">
+        <w:t xml:space="preserve">efter 90 dagar och </w:t>
+      </w:r>
+      <w:r w:rsidR="003A14B6">
+        <w:t xml:space="preserve">kan behöva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004154F6">
+        <w:t>omhändertas i avsedda system</w:t>
+      </w:r>
+      <w:r w:rsidR="003A14B6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004154F6">
+        <w:t xml:space="preserve"> enlig</w:t>
+      </w:r>
+      <w:r w:rsidR="003A14B6">
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidR="006943DD">
+        <w:t>NU</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C15">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="006943DD">
+        <w:t>sjukvårdens</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A14B6">
+        <w:t>informationshanteringsplan</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C15">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003A14B6">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25649477" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="002A421B">
+    <w:p w14:paraId="201C2634" w14:textId="0811CFD4" w:rsidR="003B3C15" w:rsidRDefault="003B3C15" w:rsidP="009E723C">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="003B3C15">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>2026 Informationshanteringsplan version 2026.1 för NU-sjukvården.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38EF094C" w14:textId="68B5CC7B" w:rsidR="009E723C" w:rsidRDefault="009E723C" w:rsidP="009E723C">
+      <w:r w:rsidRPr="004154F6">
+        <w:t>Respektive verksamhet kan vid behov komplettera med egna säkerhetsåtgärder. Beakta särskilt verksamhetens rutiner kopplade till utlämnande och överföring av patientdata. I händelse av felaktig överföring gäller verksamhetens rutin för avvikelsehantering.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004154F6">
+        <w:t xml:space="preserve">Följsamhet till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förvaltningens dokumenthanteringsplan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004154F6">
+        <w:t>åligger varje verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25895556" w14:textId="77777777" w:rsidR="009E723C" w:rsidRDefault="009E723C" w:rsidP="001A337D"/>
+    <w:p w14:paraId="6BC80F25" w14:textId="10EC3563" w:rsidR="007155D5" w:rsidRDefault="002F091F" w:rsidP="005B0A8D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C57552">
-        <w:t>Informationshantering  </w:t>
+      <w:bookmarkStart w:id="0" w:name="_Toc72840807"/>
+      <w:r>
+        <w:t>Definitione</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>r</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA066B5" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="002A421B">
-[...1 lines deleted...]
-        <w:t>Information som tas emot via SDK funktionsbrevlåda ska hanteras skyndsamt. Meddelanden (inklusive olästa) och bilagor gallras automatiskt efter 90 dagar och behöver omhändertas i avsedda system i enlighet med NU-sjukvårdens dokumenthanteringsplan. Respektive verksamhet kan vid behov komplettera med egna säkerhetsåtgärder. Beakta särskilt verksamhetens rutiner kopplade till utlämnande och överföring av patientdata. I händelse av felaktig överföring gäller verksamhetens rutin för avvikelsehantering. Följsamhet till förvaltningens dokumenthanteringsplan åligger varje verksamhet. </w:t>
+    <w:p w14:paraId="0BC070C3" w14:textId="77777777" w:rsidR="00606F99" w:rsidRPr="00606F99" w:rsidRDefault="003A14B6" w:rsidP="00606F99">
+      <w:r w:rsidRPr="003A14B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Godkännande chef</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A14B6">
+        <w:t xml:space="preserve"> ska vara någon som på övergripande nivå ansvarar för SDK Funktionsbrevlåda och den information som ska överföras via den. Godkänner beställning av SDK</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A14B6">
+        <w:t xml:space="preserve">och ansvarar för att säkerställa att SDK har minst två administratörer utsedda. </w:t>
+      </w:r>
+      <w:r w:rsidR="00606F99" w:rsidRPr="00606F99">
+        <w:t>Ansvarar för att beställning genomförs vid behov av ändring av godkännande chef eller administratör för SDK-funktionsbrevlåda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A91008E" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="13097783" w14:textId="77777777" w:rsidR="003A14B6" w:rsidRDefault="003A14B6" w:rsidP="005B0A8D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="77CEF00B" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="002A421B">
-[...4 lines deleted...]
-        <w:t>Definitioner </w:t>
+    <w:p w14:paraId="6EB6977C" w14:textId="185F1731" w:rsidR="00C46FAC" w:rsidRPr="00C46FAC" w:rsidRDefault="00C46FAC" w:rsidP="005B0A8D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C46FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administratör </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DBD97E" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="002A421B">
+    <w:p w14:paraId="6DDE6C47" w14:textId="2DDB6158" w:rsidR="00C46FAC" w:rsidRDefault="00C46FAC" w:rsidP="00C46FAC">
+      <w:r w:rsidRPr="006A3599">
+        <w:t>Person som ger användare och ärendemottagare behörighet till SDK</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0A8D">
+        <w:t xml:space="preserve"> funktionsbrev</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3599">
+        <w:t>låda, tar bort/lägger till personer som slutar/börjar.</w:t>
+      </w:r>
+      <w:r w:rsidR="006138E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788C02D3" w14:textId="0B03233F" w:rsidR="00C46FAC" w:rsidRPr="00C46FAC" w:rsidRDefault="00C46FAC" w:rsidP="00C46FAC">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C46FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Användare </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5545AD" w14:textId="7186406C" w:rsidR="00C46FAC" w:rsidRDefault="00C46FAC" w:rsidP="00C46FAC">
+      <w:r w:rsidRPr="00564DB6">
+        <w:t>Person som använder SDK</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0A8D">
+        <w:t xml:space="preserve"> funktionsbrev</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564DB6">
+        <w:t>låda för att skicka sekretessklassad information till annan SDK-ansluten enhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056EFBB0" w14:textId="77777777" w:rsidR="00C46FAC" w:rsidRPr="00C46FAC" w:rsidRDefault="00C46FAC" w:rsidP="00C46FAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C46FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ärendemottagare </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBA45DD" w14:textId="5176E000" w:rsidR="00C46FAC" w:rsidRDefault="00C46FAC" w:rsidP="00C46FAC">
+      <w:r w:rsidRPr="00256344">
+        <w:t>Person som bevakar respektive SDK</w:t>
+      </w:r>
+      <w:r w:rsidR="008906C7">
+        <w:t xml:space="preserve"> funktionsbrev</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256344">
+        <w:t>låda och hanterar de ärenden som kommer in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E80472F" w14:textId="77777777" w:rsidR="006138E3" w:rsidRDefault="006138E3" w:rsidP="006138E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDK Adressbok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2286078E" w14:textId="0AD6849D" w:rsidR="007A0BC4" w:rsidRPr="007A0BC4" w:rsidRDefault="007A0BC4" w:rsidP="006138E3">
+      <w:r w:rsidRPr="007A0BC4">
+        <w:t>SDK Adressbok är ett gemensamt adressregister som innehåller adressuppgifter till olika funktioner hos SDK-anslutna användarorganisationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B19D1FC" w14:textId="57B1BB2B" w:rsidR="006138E3" w:rsidRDefault="006138E3" w:rsidP="006138E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Beskrivningstext</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D367BF" w14:textId="7C1AFB6B" w:rsidR="009627C7" w:rsidRDefault="006138E3" w:rsidP="00850922">
+      <w:r>
+        <w:t xml:space="preserve">Varje SDK funktionsbrevlåda ska </w:t>
+      </w:r>
+      <w:r w:rsidR="005351FB">
+        <w:t xml:space="preserve">i adressboken ha en kort beskrivning av </w:t>
+      </w:r>
+      <w:r w:rsidR="00421F1D">
+        <w:t xml:space="preserve">enhetens uppdrag, vilken form av kommunikation </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56B72">
+        <w:t>man tar emot,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF45A2">
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidR="008906C7">
+        <w:t>ill exempel</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF45A2">
+        <w:t xml:space="preserve"> remiss</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0393">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF45A2">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56B72">
+        <w:t xml:space="preserve"> samt vilka tider funktionsbrevlådan bevakas.</w:t>
+      </w:r>
+      <w:r w:rsidR="005351FB">
+        <w:t xml:space="preserve"> Beskrivningstexten är väsentlig för att </w:t>
+      </w:r>
+      <w:r w:rsidR="00543B19">
+        <w:t xml:space="preserve">säkerställa att information finns för avsändare vilken typ av </w:t>
+      </w:r>
+      <w:r w:rsidR="00555189">
+        <w:t>kommunikation som kan skickas via SDK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DD538B" w14:textId="1986254D" w:rsidR="00C20919" w:rsidRDefault="170F1FCE" w:rsidP="007E3579">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C57552">
-        <w:t>Administratör  </w:t>
+      <w:r w:rsidRPr="2CCE6889">
+        <w:t>T-mapp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0533AE96" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...69 lines deleted...]
-      <w:r w:rsidRPr="00C57552">
+    <w:p w14:paraId="7CD4D8CD" w14:textId="281E3937" w:rsidR="00974D4F" w:rsidRPr="00974D4F" w:rsidRDefault="2CBDABAF" w:rsidP="00974D4F">
+      <w:r>
+        <w:t xml:space="preserve">Ärendet laddas upp i samband med handläggning. Säkerställ att inställningarna är korrekta så att dokumentet sparas i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CCE6889">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>T-mappen</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C57552">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3579">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CCE6889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>mappen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och inte i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CCE6889">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hämtade filer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57552">
-        <w:t>, T-mappen rensas automatiskt var åttonde timme. </w:t>
+      <w:r>
+        <w:t>, T</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3579">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>mappen rensas automatiskt var åttonde timme.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B12601C" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="002A421B">
+    <w:p w14:paraId="3D86C1F4" w14:textId="59416ED0" w:rsidR="00C20919" w:rsidRDefault="170F1FCE" w:rsidP="007E3579">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C57552">
-        <w:t>P-mapp/ Print-</w:t>
+      <w:r w:rsidRPr="2CCE6889">
+        <w:t>P-mapp</w:t>
+      </w:r>
+      <w:r w:rsidR="6ED8B8D1" w:rsidRPr="2CCE6889">
+        <w:t>/ P</w:t>
+      </w:r>
+      <w:r w:rsidR="4308208E" w:rsidRPr="2CCE6889">
+        <w:t>rint</w:t>
+      </w:r>
+      <w:r w:rsidR="6ED8B8D1" w:rsidRPr="2CCE6889">
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C57552">
+      <w:r w:rsidR="6ED8B8D1" w:rsidRPr="2CCE6889">
         <w:t>scan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C57552">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5AFDB623" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00C57552">
+    <w:p w14:paraId="18C9D414" w14:textId="4AC41C0E" w:rsidR="001703A0" w:rsidRPr="0013417A" w:rsidRDefault="6ED8B8D1" w:rsidP="006138E3">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>P-mapp rensas inte automatiskt, det är därför mycket viktigt att ha en lokal rutin för att rensa i P-mapp. Det ska också därför vara en begränsad behörighet till P-mapp. </w:t>
-[...2 lines deleted...]
-        <w:t> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För dokument som kommer behöva </w:t>
+      </w:r>
+      <w:r w:rsidR="00E37389">
+        <w:t>skannas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in för att skickas i SDK krävs </w:t>
+      </w:r>
+      <w:r w:rsidR="07CFDDAA">
+        <w:t>att det s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37389">
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="07CFDDAA">
+        <w:t>annas via Print</w:t>
+      </w:r>
+      <w:r w:rsidR="46CAD99D">
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="07CFDDAA">
+        <w:t>scan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="07CFDDAA">
+        <w:t xml:space="preserve"> i multifunktionsskrivare då laddas det upp i P-mapp </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="07CFDDAA">
+        <w:t>istället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="07CFDDAA">
+        <w:t xml:space="preserve"> för T-mapp. </w:t>
+      </w:r>
+      <w:r w:rsidR="07CFDDAA" w:rsidRPr="2CCE6889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P-mapp rensas inte automatiskt</w:t>
+      </w:r>
+      <w:r w:rsidR="0C9F39B6" w:rsidRPr="2CCE6889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, det är därför mycket viktigt att ha en lokal rutin för att rensa i P-mapp. Det ska också</w:t>
+      </w:r>
+      <w:r w:rsidR="4D0C5350" w:rsidRPr="2CCE6889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> därför</w:t>
+      </w:r>
+      <w:r w:rsidR="0C9F39B6" w:rsidRPr="2CCE6889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vara en begränsad behörighet till P-mapp</w:t>
+      </w:r>
+      <w:r w:rsidR="4D0C5350" w:rsidRPr="2CCE6889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="4A9348A7" w:rsidRPr="2CCE6889">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52413DBF" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="39C22D62" w14:textId="77777777" w:rsidR="006138E3" w:rsidRDefault="006138E3" w:rsidP="006138E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BEAAAD8" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="002A421B">
+    <w:p w14:paraId="491A3732" w14:textId="1D850267" w:rsidR="00555189" w:rsidRDefault="77E14478" w:rsidP="00747066">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C57552">
-[...1 lines deleted...]
-        <w:t>Ansvar </w:t>
+      <w:r>
+        <w:t>Ansvar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A8EDDE" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00D81B16">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0D0F6D91" w14:textId="77777777" w:rsidR="003A14B6" w:rsidRDefault="003A14B6" w:rsidP="00555189">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FBA4FD7" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:t>Ansvara för tydliga rutiner kring meddelandebevakning i SDK och säkerställa aktuell och relevant beskrivningstext i adressbok. </w:t>
+    <w:p w14:paraId="5F9962D8" w14:textId="77777777" w:rsidR="003A14B6" w:rsidRDefault="007B45FC" w:rsidP="00555189">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00790F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Samtliga enheter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6995BE0D" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00D81B16">
-[...4 lines deleted...]
-        <w:t>Avsändande enhet </w:t>
+    <w:p w14:paraId="1D66DDDB" w14:textId="3B57DC72" w:rsidR="00790F92" w:rsidRPr="003A14B6" w:rsidRDefault="00790F92" w:rsidP="00555189">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ansvara för tydliga rutiner kring meddelandebevakning i SDK </w:t>
+      </w:r>
+      <w:r w:rsidR="003A14B6">
+        <w:t>med</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84EF6">
+        <w:t>säkerställa</w:t>
+      </w:r>
+      <w:r w:rsidR="003A14B6">
+        <w:t>nde av</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84EF6">
+        <w:t xml:space="preserve"> aktuell och relevant beskrivningstext i adressbok.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A14B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A14B6" w:rsidRPr="003A14B6">
+        <w:t>SDK funktionsbrevlådan ska kontrolleras under arbetstid, minst en gång per dag.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A8D57C" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:t>Tillse att det finns en ansluten mottagare som är beredd att ta emot aktuellt ärende via SDK. </w:t>
+    <w:p w14:paraId="7ECB2338" w14:textId="114ECAE6" w:rsidR="00555189" w:rsidRDefault="00555189" w:rsidP="00555189">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Avsändande enhet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5812CAF1" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00D81B16">
-[...4 lines deleted...]
-        <w:t>Mottagande enhet  </w:t>
+    <w:p w14:paraId="693BA292" w14:textId="52C8FDEA" w:rsidR="00CB04B5" w:rsidRPr="00750264" w:rsidRDefault="00750264" w:rsidP="00555189">
+      <w:r w:rsidRPr="00750264">
+        <w:t>Tillse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det finns en ansluten mottagare</w:t>
+      </w:r>
+      <w:r w:rsidR="00974D4F">
+        <w:t xml:space="preserve"> som är beredd att ta emot </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF14F1">
+        <w:t>aktuellt ärende via SDK.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640051AC" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:t>Hantera ärendet enligt enhetens rutin. Om dokument inkommer som inte hanteras i SDK meddela avsändare. </w:t>
+    <w:p w14:paraId="0E181258" w14:textId="383C1CDA" w:rsidR="00555189" w:rsidRDefault="00555189" w:rsidP="00555189">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mottagande enhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C46FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4A1051" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="370DE0C2" w14:textId="0EABDA06" w:rsidR="00750264" w:rsidRDefault="00750264" w:rsidP="00555189">
+      <w:r w:rsidRPr="00750264">
+        <w:t xml:space="preserve">Hantera ärendet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enligt enhetens rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20919">
+        <w:t>. Om dokument inkommer som inte hanteras i SDK meddela avsändare</w:t>
+      </w:r>
+      <w:r w:rsidR="008618F4">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BCD5D2" w14:textId="79F7FE3D" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00D81B16">
+    <w:p w14:paraId="1D76573C" w14:textId="057CF878" w:rsidR="00A67422" w:rsidRDefault="00A67422" w:rsidP="00555189">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67422">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Avvikelser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B31F201" w14:textId="55324058" w:rsidR="009A1778" w:rsidRDefault="009A1778" w:rsidP="009A1778">
+      <w:r w:rsidRPr="00606F99">
+        <w:t>Avvikelser relaterade till användning av SDK ska rapporteras i Med Control. Vid registrering ska det tydligt framgå att avvikelsen avser ett IT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606F99">
+        <w:noBreakHyphen/>
+        <w:t>ärende.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A90A68E" w14:textId="77777777" w:rsidR="00713BA9" w:rsidRDefault="00713BA9" w:rsidP="00713BA9">
+      <w:r w:rsidRPr="00713BA9">
+        <w:t>Avbrott i SDK anmäls via VGR Serviceportal enligt gällande rutin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0320D343" w14:textId="77777777" w:rsidR="00EA6B7F" w:rsidRPr="00713BA9" w:rsidRDefault="00EA6B7F" w:rsidP="00713BA9"/>
+    <w:p w14:paraId="710ED9AA" w14:textId="623A6823" w:rsidR="00606F99" w:rsidRPr="00606F99" w:rsidRDefault="00606F99" w:rsidP="009A1778"/>
+    <w:p w14:paraId="4E2E9DD0" w14:textId="77777777" w:rsidR="00713BA9" w:rsidRDefault="00713BA9" w:rsidP="00747066">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C639E12" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00D81B16">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="69027E60" w14:textId="77777777" w:rsidR="00713BA9" w:rsidRDefault="00713BA9" w:rsidP="00747066">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="14B40F01" w14:textId="40BBC091" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00C57552">
+    <w:p w14:paraId="4A3AAC6C" w14:textId="0EEB03EE" w:rsidR="00BC44CD" w:rsidRDefault="00747066" w:rsidP="00747066">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relaterade dokument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FFF2BB" w14:textId="77777777" w:rsidR="00794FAD" w:rsidRDefault="00794FAD" w:rsidP="00F25E64"/>
+    <w:p w14:paraId="2547B944" w14:textId="68F8BEE5" w:rsidR="00FD7338" w:rsidRDefault="00FD7338" w:rsidP="00F25E64">
+      <w:r>
+        <w:t>Regional rutin för säker digital kommunikation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C482D8" w14:textId="1B5A271F" w:rsidR="00FD7338" w:rsidRDefault="00FD7338" w:rsidP="00FD7338">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00FD7338">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Regional rutin säker digital kommunikation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C57552">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5AB05395" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:t>Vägledning vid beställning av SDK funktionsbrevlåda </w:t>
+    <w:p w14:paraId="283C10A8" w14:textId="3E66B7D3" w:rsidR="00D71155" w:rsidRDefault="00416503" w:rsidP="00F25E64">
+      <w:r>
+        <w:t xml:space="preserve">Vägledning vid beställning av SDK </w:t>
+      </w:r>
+      <w:r w:rsidR="00D71155">
+        <w:t>funktionsbrevlåda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39835A24" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00C57552">
+    <w:p w14:paraId="36DA36CD" w14:textId="1D0A1E60" w:rsidR="00416503" w:rsidRDefault="00416503" w:rsidP="00F25E64">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00416503">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vägledning vid beställning av SDK Funktionsbrevlåda.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C57552">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7F25D6D7" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:t>Diarieföring via Säker digital kommunikation (SDK) </w:t>
+    <w:p w14:paraId="110F3797" w14:textId="2E2AB122" w:rsidR="00F25E64" w:rsidRDefault="00794FAD" w:rsidP="00F25E64">
+      <w:r w:rsidRPr="00794FAD">
+        <w:t>Diarieföring via Säker digital kommunikation (SDK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AFE60C" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00C57552">
+    <w:p w14:paraId="3D31AFC6" w14:textId="77777777" w:rsidR="00F25E64" w:rsidRDefault="00F25E64" w:rsidP="00747066">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00F25E64">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Instruktion diarieföring av meddelanden i SDK (Säker digital kommunikation)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C57552">
-        <w:t>  </w:t>
+      <w:r w:rsidRPr="00F25E64">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C194296" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:t>SDK NU-sjukvården </w:t>
+    <w:p w14:paraId="199A8EAC" w14:textId="77777777" w:rsidR="00711A86" w:rsidRDefault="00711A86" w:rsidP="00747066">
+      <w:r>
+        <w:t>SDK NU-sjukvården</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27049AED" w14:textId="0DCD0D80" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00D81B16">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00C57552">
+    <w:p w14:paraId="10651F40" w14:textId="5A557B4B" w:rsidR="00614139" w:rsidRDefault="00711A86" w:rsidP="00747066">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="009F4343">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/system-a-o/sdk/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C57552">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="76B83F86" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:t>Checklista SDK </w:t>
+    <w:p w14:paraId="3A4F9FEF" w14:textId="0B6331A0" w:rsidR="00711A86" w:rsidRDefault="140EBDB1" w:rsidP="2CCE6889">
+      <w:r>
+        <w:t>Checklista SDK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1569F82F" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00C57552">
+    <w:p w14:paraId="6C93600A" w14:textId="0DF29E0B" w:rsidR="00747C0E" w:rsidRDefault="00747C0E" w:rsidP="2CCE6889">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00747C0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Checklista SDK funktionsbrevlåda NU-sjukvården</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C57552">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1D62EA55" w14:textId="77777777" w:rsidR="00C57552" w:rsidRPr="00C57552" w:rsidRDefault="00C57552" w:rsidP="00C57552">
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+    <w:p w14:paraId="7D42474B" w14:textId="40F81E50" w:rsidR="00711A86" w:rsidRDefault="00711A86" w:rsidP="00747066"/>
+    <w:sectPr w:rsidR="00711A86" w:rsidSect="00330F6A">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CAAC521" w14:textId="77777777" w:rsidR="00D75A57" w:rsidRDefault="00D75A57">
+    <w:p w14:paraId="00FBBBA5" w14:textId="77777777" w:rsidR="00043471" w:rsidRDefault="00043471">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43DB133E" w14:textId="77777777" w:rsidR="00D75A57" w:rsidRDefault="00D75A57">
+    <w:p w14:paraId="2653CC2E" w14:textId="77777777" w:rsidR="00043471" w:rsidRDefault="00043471">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6B0B5187" w14:textId="77777777" w:rsidR="00D75A57" w:rsidRDefault="00D75A57">
+    <w:p w14:paraId="064E42E7" w14:textId="77777777" w:rsidR="00043471" w:rsidRDefault="00043471">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w14:paraId="4237A455" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w14:paraId="6BA815A9" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00D81B16" w:rsidP="00EC0A68">
+  <w:p w14:paraId="7065B423" w14:textId="77777777" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
@@ -826,62 +1471,62 @@
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+  <w:p w14:paraId="1066A02F" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1330CEF9">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A062BA6" wp14:editId="69C54B34">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Bildobjekt 4">
@@ -911,288 +1556,288 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="770AB742" w14:textId="77777777" w:rsidR="00D75A57" w:rsidRDefault="00D75A57"/>
+    <w:p w14:paraId="0A16C2F4" w14:textId="77777777" w:rsidR="00043471" w:rsidRDefault="00043471"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41EC5798" w14:textId="77777777" w:rsidR="00D75A57" w:rsidRDefault="00D75A57">
+    <w:p w14:paraId="44216B52" w14:textId="77777777" w:rsidR="00043471" w:rsidRDefault="00043471">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="67366E31" w14:textId="77777777" w:rsidR="00D75A57" w:rsidRDefault="00D75A57">
+    <w:p w14:paraId="2BA6A3D4" w14:textId="77777777" w:rsidR="00043471" w:rsidRDefault="00043471">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+  <w:p w14:paraId="6858521A" w14:textId="77777777" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F4CABDA" wp14:editId="1B69AB61">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="50E30A2B" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5F4CABDA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="50E30A2B" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="788FEAC4" w14:textId="7FCD22BD" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+  <w:p w14:paraId="48893A1F" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="7BBAB39A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FE07245" wp14:editId="208C863A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-66040</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+                        <w:p w14:paraId="64B99B9B" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="376BA92B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3FE07245" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+                  <w:p w14:paraId="64B99B9B" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -1794,53 +2439,166 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C837E7F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5662894E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C72ECBA6"/>
+    <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -1907,51 +2665,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2020,51 +2778,191 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22D74B44"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="799E2648"/>
+    <w:lvl w:ilvl="0" w:tplc="04A81108">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CC16F7D8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C9DA6DF4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A566D8BA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F9EEA0C2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9CAE2DCA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E24290BC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F3802F76" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3F224798" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2160,54 +3058,54 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5E5C5766"/>
+    <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2274,51 +3172,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2387,51 +3285,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2528,51 +3426,304 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45476782"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F84B622"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45EB0D41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43C8E1BA"/>
+    <w:lvl w:ilvl="0" w:tplc="3CE0BE32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FB3275C6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9858F06E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="472CFA90" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EFF2BF54" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="95428CA4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D21859D8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="18E2EFD4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4F48167E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2641,51 +3792,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2755,51 +3906,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -2868,51 +4019,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -2981,51 +4132,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3094,51 +4245,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3208,640 +4359,806 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="555165083">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="77752350">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="907374553">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1816144419">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1010715744">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="82379985">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="32001010">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="800811010">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1918400350">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1120104860">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="789979897">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1611665312">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1657802124">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1621447758">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="771632992">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1513834274">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="249698029">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1007949876">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="313147401">
+  <w:num w:numId="20" w16cid:durableId="666322118">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2017223977">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1389765584">
+  <w:num w:numId="22" w16cid:durableId="1332369073">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1599407839">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:styleLockTheme/>
+  <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
-      <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00010E72"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00043283"/>
+    <w:rsid w:val="00043471"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="00086AC3"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B2BE9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D79F0"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000E6F8F"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="0013417A"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00172A99"/>
+    <w:rsid w:val="00167A83"/>
+    <w:rsid w:val="001703A0"/>
+    <w:rsid w:val="001723BD"/>
+    <w:rsid w:val="0017703F"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A2BDC"/>
+    <w:rsid w:val="001A337D"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B0DF3"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001C643A"/>
+    <w:rsid w:val="001E4077"/>
+    <w:rsid w:val="001F5F1F"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="002179CE"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00233896"/>
+    <w:rsid w:val="002359B8"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00244A6B"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="0026093C"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00267F48"/>
+    <w:rsid w:val="00272994"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
-    <w:rsid w:val="002A421B"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F091F"/>
     <w:rsid w:val="002F2CFF"/>
+    <w:rsid w:val="002F3464"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
+    <w:rsid w:val="0033713D"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="00337FD0"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="003512E3"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A14B6"/>
+    <w:rsid w:val="003B1F0C"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B3C15"/>
+    <w:rsid w:val="003B6E50"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="00406093"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="004154F6"/>
+    <w:rsid w:val="00416503"/>
+    <w:rsid w:val="00421F1D"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="00427459"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004641AE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004746CA"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00494D07"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004B40BE"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F541D"/>
+    <w:rsid w:val="00500AA6"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="005339E4"/>
+    <w:rsid w:val="005351FB"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="00543B19"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00555189"/>
+    <w:rsid w:val="0055741F"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00561A69"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057203B"/>
+    <w:rsid w:val="00573639"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005903B2"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B0A8D"/>
     <w:rsid w:val="005C0045"/>
+    <w:rsid w:val="005C077D"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E541E"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00606F99"/>
+    <w:rsid w:val="006138E3"/>
+    <w:rsid w:val="00614139"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="006172A1"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006769DA"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00691BF3"/>
+    <w:rsid w:val="006943DD"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
+    <w:rsid w:val="006B54A5"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
+    <w:rsid w:val="006C6D2D"/>
     <w:rsid w:val="006C779F"/>
+    <w:rsid w:val="006C7D95"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00711A86"/>
+    <w:rsid w:val="00713BA9"/>
     <w:rsid w:val="007155D5"/>
+    <w:rsid w:val="0071675C"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00744BC1"/>
     <w:rsid w:val="00747066"/>
+    <w:rsid w:val="007474C1"/>
+    <w:rsid w:val="00747C0E"/>
+    <w:rsid w:val="00750264"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00784E93"/>
+    <w:rsid w:val="00785B1C"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="00790F92"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="00794FAD"/>
+    <w:rsid w:val="00795F1B"/>
+    <w:rsid w:val="00797E55"/>
+    <w:rsid w:val="007A0BC4"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B17A1"/>
+    <w:rsid w:val="007B45FC"/>
+    <w:rsid w:val="007C0013"/>
+    <w:rsid w:val="007C47B1"/>
+    <w:rsid w:val="007C66E5"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E3579"/>
+    <w:rsid w:val="007E6DE2"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801463"/>
+    <w:rsid w:val="008039F6"/>
+    <w:rsid w:val="00817E0B"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
+    <w:rsid w:val="00826DA9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00850922"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="008604FA"/>
+    <w:rsid w:val="008618F4"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="0087107A"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="008906C7"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
+    <w:rsid w:val="008A51FB"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B4F22"/>
     <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D6C4C"/>
     <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="0091089F"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953B98"/>
     <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="009627C7"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00974D4F"/>
+    <w:rsid w:val="00977BD4"/>
     <w:rsid w:val="009849BA"/>
-    <w:rsid w:val="009A337F"/>
+    <w:rsid w:val="009A1778"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B317E"/>
     <w:rsid w:val="009B4EC6"/>
+    <w:rsid w:val="009B5539"/>
+    <w:rsid w:val="009C0393"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C56B2"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
+    <w:rsid w:val="009E723C"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A117E0"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
+    <w:rsid w:val="00A524AC"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A56B72"/>
+    <w:rsid w:val="00A60DFF"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A67422"/>
+    <w:rsid w:val="00A768B9"/>
+    <w:rsid w:val="00A76B1F"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
+    <w:rsid w:val="00AB0C59"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AC64E0"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B26A97"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B42DFD"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B839E6"/>
     <w:rsid w:val="00B84336"/>
+    <w:rsid w:val="00B84EF6"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B97C6C"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C20919"/>
+    <w:rsid w:val="00C33B35"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C431B8"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C46FAC"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C57552"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C84A88"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
+    <w:rsid w:val="00CB04B5"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD3DCD"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF05DB"/>
+    <w:rsid w:val="00CF45A2"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D23F1C"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D529E8"/>
+    <w:rsid w:val="00D71155"/>
     <w:rsid w:val="00D75A57"/>
-    <w:rsid w:val="00D81B16"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF14F1"/>
+    <w:rsid w:val="00DF535C"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E13E23"/>
+    <w:rsid w:val="00E37389"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E94D58"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA6B7F"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF64E0"/>
+    <w:rsid w:val="00F07DA4"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F25E64"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F42834"/>
+    <w:rsid w:val="00F47F31"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F866C0"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F947CD"/>
+    <w:rsid w:val="00F97E81"/>
+    <w:rsid w:val="00FB2AB4"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
+    <w:rsid w:val="00FB592C"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC2818"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FD7338"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE33EB"/>
+    <w:rsid w:val="00FF5BC6"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0579AA69"/>
+    <w:rsid w:val="07CFDDAA"/>
+    <w:rsid w:val="0C9F39B6"/>
+    <w:rsid w:val="10D1BEBD"/>
+    <w:rsid w:val="13BAF30B"/>
+    <w:rsid w:val="140EBDB1"/>
     <w:rsid w:val="1492EC97"/>
+    <w:rsid w:val="170F1FCE"/>
+    <w:rsid w:val="2CBDABAF"/>
+    <w:rsid w:val="2CCE6889"/>
+    <w:rsid w:val="4308208E"/>
+    <w:rsid w:val="46CAD99D"/>
+    <w:rsid w:val="4A9348A7"/>
+    <w:rsid w:val="4D0C5350"/>
+    <w:rsid w:val="4D275CEC"/>
+    <w:rsid w:val="5A78E2F8"/>
+    <w:rsid w:val="5D4FF15C"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="6A493C60"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6ED8B8D1"/>
+    <w:rsid w:val="76026A6F"/>
+    <w:rsid w:val="77E14478"/>
+    <w:rsid w:val="7CE525CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
-      <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1FE2B7EB"/>
+  <w14:docId w14:val="63BF44BE"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3880,51 +5197,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4185,207 +5502,182 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00EF64E0"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
-      <w:ind w:left="567" w:right="868"/>
+      <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00494D07"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="567"/>
+      <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik9">
-[...24 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -4542,151 +5834,154 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00494D07"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00617710"/>
     <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
       <w:spacing w:after="40"/>
-      <w:ind w:left="720" w:hanging="360"/>
+      <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
@@ -4700,215 +5995,216 @@
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00134541"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00134541"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="005A627D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
     <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="004641AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
@@ -4970,113 +6266,112 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -6049,68 +7344,71 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
-      <w:ind w:left="1077" w:hanging="360"/>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -6213,1708 +7511,248 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005903B2"/>
+    <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
-      <w:ind w:left="567"/>
+      <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
     <w:rsid w:val="004641AE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...40 lines deleted...]
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C57552"/>
+    <w:rsid w:val="00F25E64"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD7338"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0033713D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0033713D"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0033713D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0033713D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0033713D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="431973131">
-[...1492 lines deleted...]
-    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs13418-1213365021-184/surrogate/V%C3%A4gledning%20vid%20best%C3%A4llning%20av%20SDK%20Funktionsbrevl%C3%A5da.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs7847-355747063-102/surrogate/Regional%20rutin%20s%C3%A4ker%20digital%20kommunikation.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu3183-915384968-565/surrogate/Checklista%20SDK%20funktionsbrevl%c3%a5da%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/system-a-o/sdk/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/system-a-o/sdk/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs4634-959030063-735/surrogate/Instruktion%20diarief%C3%B6ring%20SDK%20(S%C3%A4ker%20digital%20kommunikation).pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8320-1656834731-686/native/2026%20Informationshanteringsplan%20version%202026.1%20f%C3%B6r%20NU-sjukv%C3%A5rden.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu3183-915384968-565/surrogate/Checklista%20SDK%20funktionsbrevl%c3%a5da%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/system-a-o/sdk/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/system-a-o/sdk/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs4634-959030063-735/surrogate/Instruktion%20diarief%C3%B6ring%20SDK%20(S%C3%A4ker%20digital%20kommunikation).pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs13418-1213365021-184/surrogate/V%C3%A4gledning%20vid%20best%C3%A4llning%20av%20SDK%20Funktionsbrevl%C3%A5da.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs7847-355747063-102/surrogate/Regional%20rutin%20s%C3%A4ker%20digital%20kommunikation.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -8201,71 +8039,71 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6292</Characters>
+  <Pages>6</Pages>
+  <Words>1247</Words>
+  <Characters>6610</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7045</CharactersWithSpaces>
+  <CharactersWithSpaces>7842</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Gemensamt arbetssätt med Säker Digital Kommunikation (SDK) funktionsbrevlåda i NU-sjukvården </dc:title>
+  <dc:title>Gemensamt arbetssätt med Säker Digital Kommunikation (SDK) funktionsbrevlåda i NU-sjukvården</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>