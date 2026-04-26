--- v0 (2025-12-13)
+++ v1 (2026-04-26)
@@ -7272,35 +7272,35 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-152/surrogate/Publicering av sjukhusgemensamma styrdokument.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Ansvar för styrdokument inom ramen för Medicinska rådets uppdrag</dc:title>
+  <dc:title>Sjukhusövergripande medicinska styrdokument</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>