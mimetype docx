--- v1 (2026-04-26)
+++ v2 (2026-06-06)
@@ -1,616 +1,441 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7C2768EB" w14:textId="4056C7E4" w:rsidR="00656DCD" w:rsidRDefault="00C224CC" w:rsidP="003C1F57">
+    <w:p w14:paraId="2D8562EC" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:right="-285"/>
       </w:pPr>
       <w:r>
-        <w:t>Ansvar för styrdokument inom ramen för Medicinska rådets uppdrag</w:t>
+        <w:t>Sjukhusövergripande medicinska styrdokument</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0E6EA0" w14:textId="77777777" w:rsidR="00C224CC" w:rsidRPr="00C224CC" w:rsidRDefault="00C224CC" w:rsidP="00C224CC"/>
-    <w:p w14:paraId="7B65B052" w14:textId="116CC748" w:rsidR="00310709" w:rsidRPr="009C2896" w:rsidRDefault="00310709" w:rsidP="00E75256">
+    <w:p w14:paraId="7130B8C5" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="00C224CC" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8"/>
+    <w:p w14:paraId="7A9A286B" w14:textId="539AF6ED" w:rsidR="00AE07C8" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk195092477"/>
+      <w:r>
+        <w:t>Förändring sedan föregående version</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42213D9B" w14:textId="4D1D4454" w:rsidR="00AE07C8" w:rsidRPr="00AE07C8" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
+      <w:r>
+        <w:t>Mindre språklig revidering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752D50E1" w14:textId="0712E2F9" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
       <w:r w:rsidRPr="009C2896">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB5118B" w14:textId="2DDF6D55" w:rsidR="008A60D5" w:rsidRDefault="00785AB3" w:rsidP="00FF0ED5">
+    <w:p w14:paraId="0C5C584E" w14:textId="6C3F2B89" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:bookmarkStart w:id="1" w:name="_Hlk195092440"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="009C2896">
         <w:t>Syftet är att tydliggöra ansvarsfördelningen i processen för att ta fram, bedöma och godkänna sjukhusövergripande styrande dokument.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="133FA9F2" w14:textId="77777777" w:rsidR="00FF0ED5" w:rsidRPr="009C2896" w:rsidRDefault="00FF0ED5" w:rsidP="00FF0ED5"/>
-    <w:p w14:paraId="195F55C6" w14:textId="05C33056" w:rsidR="001C1147" w:rsidRPr="009C2896" w:rsidRDefault="00310709" w:rsidP="001C1147">
+    <w:p w14:paraId="4DB45F55" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk195092464"/>
       <w:r w:rsidRPr="009C2896">
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="415DAB0A" w14:textId="7B232F51" w:rsidR="00785AB3" w:rsidRPr="009C2896" w:rsidRDefault="00785AB3" w:rsidP="00785AB3">
+    <w:p w14:paraId="1BBA2629" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:r w:rsidRPr="009C2896">
         <w:t>För att säkerställa vård på lika villkor är det eftersträvansvärt att arbetssätt inom sjukvården, så långt det är möjligt, är enhetliga. En framgångsfaktor i detta arbete är att konsolidera processer och aktiviteter genom gemensamma styrande dokument, framtagna både på regional nivå och inom respektive förvaltning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E83B512" w14:textId="748CF4EE" w:rsidR="00785AB3" w:rsidRPr="009C2896" w:rsidRDefault="00785AB3" w:rsidP="00785AB3">
+    <w:p w14:paraId="4F56A40C" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:r w:rsidRPr="009C2896">
-        <w:t xml:space="preserve">Inom </w:t>
-[...29 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Inom NU-sjukvården finns en rådsstruktur. Råden har ett övergripande ansvar och arbetar bland annat med att identifiera behov och bedöma förutsättningarna för att införa sjukhusövergripande styrande dokument inom sina respektive områden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E444BB0" w14:textId="3DC646DC" w:rsidR="009153F9" w:rsidRPr="009C2896" w:rsidRDefault="009153F9" w:rsidP="008B3ABE"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="05577378" w14:textId="77777777" w:rsidR="00E61AA2" w:rsidRPr="009C2896" w:rsidRDefault="00E61AA2" w:rsidP="008B3ABE">
+    <w:p w14:paraId="49E04031" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8"/>
+    <w:p w14:paraId="3B0B7DDB" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8"/>
+    <w:p w14:paraId="42E7FD2C" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14828266" w14:textId="77777777" w:rsidR="00E61AA2" w:rsidRPr="009C2896" w:rsidRDefault="00E61AA2" w:rsidP="008B3ABE">
+    <w:p w14:paraId="58E846D1" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1932777B" w14:textId="7E66C532" w:rsidR="00E61AA2" w:rsidRPr="009C2896" w:rsidRDefault="00E61AA2" w:rsidP="008B3ABE">
+    <w:p w14:paraId="61F1A4DA" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk195092452"/>
       <w:r w:rsidRPr="009C2896">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kriteri</w:t>
       </w:r>
-      <w:r w:rsidR="0019762B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2896">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> för att </w:t>
       </w:r>
-      <w:r w:rsidR="0019762B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">vara </w:t>
       </w:r>
       <w:r w:rsidRPr="009C2896">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ett sjukhusövergripande styrdokument</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF72C12" w14:textId="2916C295" w:rsidR="00277764" w:rsidRPr="009C2896" w:rsidRDefault="00277764" w:rsidP="00277764">
+    <w:p w14:paraId="0E4E32BD" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:r w:rsidRPr="009C2896">
         <w:t xml:space="preserve">Ett styrdokument bedöms som sjukhusövergripande om det är tillämpligt för </w:t>
       </w:r>
       <w:r w:rsidRPr="00764205">
-        <w:t xml:space="preserve">minst </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> verksamheter.</w:t>
+        <w:t>minst tre verksamheter.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2896">
         <w:t xml:space="preserve"> Målsättningen är att sådana dokument ska kunna användas av så många verksamheter som möjligt för att främja enhetliga arbetssätt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64628DFF" w14:textId="77777777" w:rsidR="00277764" w:rsidRPr="009C2896" w:rsidRDefault="00277764" w:rsidP="00277764">
+    <w:p w14:paraId="68FD3395" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:r w:rsidRPr="009C2896">
         <w:t>Samtliga sjukhusövergripande styrdokument ska godkännas av en person med övergripande ansvar inom det aktuella området eller av rådets ordförande. Granskare ska alltid ingå i processen för att säkerställa kvalitet och relevans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2F5BD3" w14:textId="66A04346" w:rsidR="00E61AA2" w:rsidRPr="009C2896" w:rsidRDefault="00E61AA2" w:rsidP="008B3ABE">
+    <w:p w14:paraId="54B0BA70" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="6BE5EA45" w14:textId="401E58D0" w:rsidR="00E75256" w:rsidRPr="009C2896" w:rsidRDefault="00E75256" w:rsidP="008B3ABE">
+    <w:p w14:paraId="1AED3654" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2896">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Styrande dokument som ska beslutas i rådsstrukturen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C93D658" w14:textId="4675BC8E" w:rsidR="009153F9" w:rsidRPr="009C2896" w:rsidRDefault="000C1193" w:rsidP="008B3ABE">
+    <w:p w14:paraId="1949ED9D" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:r w:rsidRPr="009C2896">
-        <w:t>Sjukhusövergripande s</w:t>
+        <w:t>Sjukhusövergripande styrande dokument som handlar om någon av dessa punkter ska bedömas och beslutas i</w:t>
       </w:r>
-      <w:r w:rsidR="009153F9" w:rsidRPr="009C2896">
-[...8 lines deleted...]
-      <w:r w:rsidR="002E5D7B">
+      <w:r>
         <w:t xml:space="preserve"> Medicinska rådet:</w:t>
       </w:r>
-      <w:r w:rsidR="009153F9" w:rsidRPr="009C2896">
+      <w:r w:rsidRPr="009C2896">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395EBEBD" w14:textId="58C137BE" w:rsidR="009153F9" w:rsidRPr="009C2896" w:rsidRDefault="009153F9" w:rsidP="00FF4FB5">
+    <w:p w14:paraId="442D633F" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2896">
         <w:t>Styrande dokument som berör NU-sjukvårdens alla verksamheter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D076249" w14:textId="09F4F43C" w:rsidR="009153F9" w:rsidRPr="009C2896" w:rsidRDefault="009153F9" w:rsidP="00FF4FB5">
+    <w:p w14:paraId="1C453F1B" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2896">
         <w:t>Styrande dokument som förändrar resursfördelning mellan verksamheter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747D5F74" w14:textId="17698D1B" w:rsidR="009153F9" w:rsidRPr="009C2896" w:rsidRDefault="009153F9" w:rsidP="00FF4FB5">
+    <w:p w14:paraId="2792B2C5" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2896">
-        <w:t>Styrande dokument som berör fler</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> verksamheter och där det råder oenighet mellan verksamheterna om innehållet.</w:t>
+        <w:t>Styrande dokument som berör flera verksamheter och där det råder oenighet mellan verksamheterna om innehållet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCA607C" w14:textId="77777777" w:rsidR="009153F9" w:rsidRPr="009C2896" w:rsidRDefault="009153F9" w:rsidP="009153F9">
+    <w:p w14:paraId="41E0FFBD" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1352"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06E5F5A3" w14:textId="2353DF1A" w:rsidR="00E75256" w:rsidRPr="009C2896" w:rsidRDefault="000C1193" w:rsidP="0086648C">
+    <w:p w14:paraId="6FBFDD22" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2896">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Sjukhusövergripande s</w:t>
-[...13 lines deleted...]
-        <w:t>kan beslutas i samråd mellan verksamheter</w:t>
+        <w:t>Sjukhusövergripande styrande dokument som kan beslutas i samråd mellan verksamheter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F62C16A" w14:textId="0F18C17A" w:rsidR="00CA2CC6" w:rsidRPr="009C2896" w:rsidRDefault="009153F9" w:rsidP="0086648C">
+    <w:p w14:paraId="2E935BA3" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:r w:rsidRPr="009C2896">
-        <w:t xml:space="preserve">Övriga styrande dokument </w:t>
+        <w:t>Övriga styrande dokument kan besluta</w:t>
       </w:r>
-      <w:r w:rsidR="009C2896" w:rsidRPr="009C2896">
-[...2 lines deleted...]
-      <w:r w:rsidR="0019762B">
+      <w:r>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="009C2896" w:rsidRPr="009C2896">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009C2896">
-        <w:t>i samråd mellan de berörda verksamheterna.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> i samråd mellan de berörda verksamheterna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541A9498" w14:textId="16B781B7" w:rsidR="008B3ABE" w:rsidRPr="009C2896" w:rsidRDefault="00A10688" w:rsidP="0086648C">
+    <w:p w14:paraId="662F4079" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2896">
-        <w:t xml:space="preserve">När </w:t>
+        <w:t xml:space="preserve">När verksamheterna är eniga om styrdokumentets innehåll och godkänner det i sina respektive verksamheter publiceras det av innehållsansvarig i enlighet med </w:t>
       </w:r>
-      <w:r w:rsidR="009153F9" w:rsidRPr="009C2896">
-[...30 lines deleted...]
-        <w:r w:rsidR="00F056FE" w:rsidRPr="009C2896">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="009C2896">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Publicering av</w:t>
-[...11 lines deleted...]
-          <w:t>sjukhusgemensamma styrdokument.pdf</w:t>
+          <w:t>Publicering av sjukhusgemensamma styrdokument.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001C1147" w:rsidRPr="009C2896">
+      <w:r w:rsidRPr="009C2896">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="001C1147" w:rsidRPr="009C2896">
+      <w:r w:rsidRPr="009C2896">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB4A082" w14:textId="77777777" w:rsidR="00FF4FB5" w:rsidRPr="009C2896" w:rsidRDefault="00FF4FB5" w:rsidP="0086648C"/>
-    <w:p w14:paraId="4B3EEF51" w14:textId="4ADAA82F" w:rsidR="00F056FE" w:rsidRPr="009C2896" w:rsidRDefault="00F056FE" w:rsidP="00F056FE">
+    <w:p w14:paraId="3DC94E01" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8"/>
+    <w:p w14:paraId="6EC2535A" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2896">
-        <w:t xml:space="preserve">Innehållsansvarig är </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Medförfattare är granskare.</w:t>
+        <w:t>Innehållsansvarig är den som är huvudförfattare. Medförfattare är granskare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA8296A" w14:textId="607B0DF7" w:rsidR="00F056FE" w:rsidRPr="009C2896" w:rsidRDefault="00F056FE" w:rsidP="00F056FE">
+    <w:p w14:paraId="30049F7A" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2896">
-        <w:t>Granskare är</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Granskare är verksamhetschefer eller VÖL för samtliga verksamheter som påverkas av det styrande dokumentets innehåll. Det är upp till varje verksamhet att besluta om det är verksamhetschef eller VÖL som har granskningsfunktionen, beroende på dokumentets innehåll. Det kan ingå flera granskare av innehållet.  Genom att godkänna dokumentet i publiceringsprocessen ger granskarna det styrande dokumentet giltighet i sina verksamheter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB7C8DF" w14:textId="5FF5E68D" w:rsidR="000F3FD8" w:rsidRPr="009C2896" w:rsidRDefault="00F056FE" w:rsidP="00DC0B0A">
+    <w:p w14:paraId="3C66E7DB" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2896">
-        <w:t>Sjukhusövergripande godkännare väljs utifrån det styrande doku</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Sjukhusövergripande godkännare väljs utifrån det styrande dokumentets innehåll. Om innehållsansvarig och samtliga granskare är överens är den godkännande rollen att betrakta som en formalitet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2324997E" w14:textId="77777777" w:rsidR="00FF4FB5" w:rsidRPr="009C2896" w:rsidRDefault="00FF4FB5" w:rsidP="00FF4FB5"/>
-    <w:p w14:paraId="3BCA46E4" w14:textId="5A0E7B22" w:rsidR="00FF4FB5" w:rsidRPr="009C2896" w:rsidRDefault="00FF4FB5" w:rsidP="00FF4FB5">
+    <w:p w14:paraId="52D9A2E9" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8"/>
+    <w:p w14:paraId="024BA322" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:r w:rsidRPr="009C2896">
         <w:t>OBS! Under publiceringsprocessen är det förbjudet att göra ändringar i innehållet. Alla ändringar ska vara gjorda och gemensamt överenskomna innan processen påbörjas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477E91C8" w14:textId="308FCFBD" w:rsidR="00FF4FB5" w:rsidRPr="009C2896" w:rsidRDefault="007648CD" w:rsidP="00FF4FB5">
+    <w:p w14:paraId="2ABE04B4" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="009C2896" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:r w:rsidRPr="009C2896">
         <w:t xml:space="preserve">Samtliga granskare i publiceringsprocessen ska skyndsamt granska (signera) dokumentet.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E19CE1" w14:textId="78EABECD" w:rsidR="00CA2CC6" w:rsidRPr="00656DCD" w:rsidRDefault="00CA2CC6" w:rsidP="00184167">
+    <w:p w14:paraId="56C72D75" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="00656DCD" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8">
       <w:r w:rsidRPr="009C2896">
         <w:t>Vid revisioner eller återpubliceringar ska ovanstående ordning följas.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11010C13" w14:textId="16A0415A" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="00747066"/>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w14:paraId="3227B799" w14:textId="77777777" w:rsidR="00AE07C8" w:rsidRPr="00747066" w:rsidRDefault="00AE07C8" w:rsidP="00AE07C8"/>
+    <w:p w14:paraId="11010C13" w14:textId="16A0415A" w:rsidR="00747066" w:rsidRPr="008F076B" w:rsidRDefault="00747066" w:rsidP="008F076B"/>
+    <w:sectPr w:rsidR="00747066" w:rsidRPr="008F076B" w:rsidSect="00330F6A">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37F3B7A9" w14:textId="77777777" w:rsidR="00921D80" w:rsidRDefault="00921D80">
+    <w:p w14:paraId="531DA53A" w14:textId="77777777" w:rsidR="0062039D" w:rsidRDefault="0062039D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09796791" w14:textId="77777777" w:rsidR="00921D80" w:rsidRDefault="00921D80">
+    <w:p w14:paraId="6309BD29" w14:textId="77777777" w:rsidR="0062039D" w:rsidRDefault="0062039D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7BFAEDB5" w14:textId="77777777" w:rsidR="00921D80" w:rsidRDefault="00921D80">
+    <w:p w14:paraId="3D9D732B" w14:textId="77777777" w:rsidR="0062039D" w:rsidRDefault="0062039D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -630,133 +455,133 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
@@ -849,51 +674,51 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1330CEF9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -933,73 +758,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DE34736" w14:textId="77777777" w:rsidR="00921D80" w:rsidRDefault="00921D80"/>
+    <w:p w14:paraId="45B93265" w14:textId="77777777" w:rsidR="0062039D" w:rsidRDefault="0062039D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3136EBEE" w14:textId="77777777" w:rsidR="00921D80" w:rsidRDefault="00921D80">
+    <w:p w14:paraId="631714CA" w14:textId="77777777" w:rsidR="0062039D" w:rsidRDefault="0062039D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2FB22367" w14:textId="77777777" w:rsidR="00921D80" w:rsidRDefault="00921D80">
+    <w:p w14:paraId="27BFDF64" w14:textId="77777777" w:rsidR="0062039D" w:rsidRDefault="0062039D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1077,51 +902,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="788FEAC4" w14:textId="7FCD22BD" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="7BBAB39A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-66040</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
@@ -1204,51 +1029,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3568,56 +3393,55 @@
   <w:num w:numId="16" w16cid:durableId="1513834274">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="249698029">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1007949876">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="578246822">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2030328032">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="865678054">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -3691,50 +3515,51 @@
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00192BB2"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="0019762B"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C1147"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00206314"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00233BA8"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00240289"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="0026093C"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00277764"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="002914E9"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00294B1B"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B7EFF"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0CA7"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E5D7B"/>
     <w:rsid w:val="002E6F81"/>
@@ -3825,65 +3650,67 @@
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005974CA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B5332"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E4DF2"/>
     <w:rsid w:val="005E541E"/>
     <w:rsid w:val="005E7843"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="00620033"/>
+    <w:rsid w:val="0062039D"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006769DA"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00691BF3"/>
+    <w:rsid w:val="00692F97"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
@@ -3920,50 +3747,51 @@
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0086648C"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="008879BA"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A60D5"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B3ABE"/>
     <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D7A70"/>
     <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F076B"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009153F9"/>
     <w:rsid w:val="00921D80"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953B98"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00980E32"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
@@ -3988,50 +3816,51 @@
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A723A8"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AA7992"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE07C8"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B870F5"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B91FED"/>
@@ -4181,51 +4010,51 @@
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6732,51 +6561,51 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00785AB3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D7A70"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="52118365">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="116143155">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6883,51 +6712,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2142336424">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-152/surrogate/Publicering%20av%20sjukhusgemensamma%20styrdokument.pdf" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-152/surrogate/Publicering%20av%20sjukhusgemensamma%20styrdokument.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -7215,76 +7044,76 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>527</Words>
-  <Characters>2798</Characters>
+  <Words>534</Words>
+  <Characters>2834</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3319</CharactersWithSpaces>
+  <CharactersWithSpaces>3362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3080301</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-152/surrogate/Publicering av sjukhusgemensamma styrdokument.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>