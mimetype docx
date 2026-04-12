--- v0 (2026-01-07)
+++ v1 (2026-04-12)
@@ -18,1791 +18,1700 @@
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="181"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE2FA4" w14:paraId="3784BE20" w14:textId="77777777" w:rsidTr="349B42DE">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="3014B9B1" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74D8AD7E" w14:textId="088200CE" w:rsidR="00A26CDD" w:rsidRPr="00A26CDD" w:rsidRDefault="00CE2FA4" w:rsidP="00A26CDD">
+          <w:p w14:paraId="48A9AB12" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRPr="00A26CDD" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E454F7">
-              <w:rPr>
-[...8 lines deleted...]
-              <w:t>läggning</w:t>
+              <w:t>Rapport läkare till läkare vid inläggning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A7E9522" w14:textId="77777777" w:rsidR="00CE2FA4" w:rsidRDefault="00CE2FA4" w:rsidP="00CE2FA4">
+    <w:p w14:paraId="26248136" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc501440349"/>
     </w:p>
-    <w:p w14:paraId="02D0781D" w14:textId="3C3A26F9" w:rsidR="0021540A" w:rsidRPr="00E454F7" w:rsidRDefault="0021540A" w:rsidP="00E454F7">
+    <w:p w14:paraId="617DBA26" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRPr="00E454F7" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc501440348"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E454F7">
         <w:t>Ändringar i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF3E849" w14:textId="2F6FEDE6" w:rsidR="0021540A" w:rsidRPr="0021540A" w:rsidRDefault="0021540A" w:rsidP="00E454F7">
+    <w:p w14:paraId="2F5B3339" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRPr="0021540A" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:r>
         <w:t>Rutinen har genomgått en omfattande revision och bör läsas i sin helhet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652C2C71" w14:textId="129C9B06" w:rsidR="00CE2FA4" w:rsidRPr="00E454F7" w:rsidRDefault="00CE2FA4" w:rsidP="00E454F7">
+    <w:p w14:paraId="58C8EF5E" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRPr="00E454F7" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E454F7">
         <w:t xml:space="preserve">Bakgrund </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="6C0956AD" w14:textId="14D0A66A" w:rsidR="000F232E" w:rsidRDefault="000F232E" w:rsidP="00E454F7">
+    <w:p w14:paraId="2F93C4F0" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:r>
-        <w:t xml:space="preserve">När allvarligt sjuka patienter läggs in räcker det inte med skriftlig rapport. Då behöver </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">kontakt tas mellan inläggande läkare och mottagande läkare för att säkerställa informationsöverföring. </w:t>
+        <w:t xml:space="preserve">När allvarligt sjuka patienter läggs in räcker det inte med skriftlig rapport. Då behöver muntlig kontakt tas mellan inläggande läkare och mottagande läkare för att säkerställa informationsöverföring. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0CF237" w14:textId="3A950F00" w:rsidR="00C5646F" w:rsidRPr="00E454F7" w:rsidRDefault="00CE690B" w:rsidP="00E454F7">
+    <w:p w14:paraId="52F6F238" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRPr="00E454F7" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E454F7">
         <w:t>Princip</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1261C07F" w14:textId="4B169635" w:rsidR="007138DD" w:rsidRPr="00662C08" w:rsidRDefault="00C06D4C" w:rsidP="00E454F7">
+    <w:p w14:paraId="66B72FAC" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRPr="00662C08" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:r w:rsidRPr="00662C08">
-        <w:t>Alla somatiska avdelningar ska rondas minst varje förmiddag, alla dagar</w:t>
+        <w:t>Alla somatiska avdelningar ska rondas minst varje förmiddag, alla dagar i veckan. Många avdelningar har en eftermiddagsrond men d</w:t>
       </w:r>
-      <w:r w:rsidR="00F11502" w:rsidRPr="00662C08">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t>ess omfattning varierar.</w:t>
       </w:r>
       <w:r w:rsidRPr="00662C08">
-        <w:t>Många</w:t>
+        <w:t xml:space="preserve"> Därför ska inläggande läkare beställa undersökningar, ordinera behandlingar och läkemedel fram till nästa förmiddagsrond</w:t>
       </w:r>
-      <w:r w:rsidR="007138DD" w:rsidRPr="00662C08">
-        <w:t xml:space="preserve"> avdelningar har en eftermiddagsrond men d</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> (MÄVA 1&amp;2 undantaget, där ordinarie rond är på eftermiddagarna)</w:t>
       </w:r>
-      <w:r w:rsidR="00983606">
-[...20 lines deleted...]
-      <w:r w:rsidR="00F11502" w:rsidRPr="00662C08">
+      <w:r w:rsidRPr="00662C08">
         <w:t>. Om inläggande läkare, av olika skäl inte kan göra det</w:t>
       </w:r>
-      <w:r w:rsidR="00364481">
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F11502" w:rsidRPr="00662C08">
+      <w:r w:rsidRPr="00662C08">
         <w:t xml:space="preserve"> ska mottagande läkare kontaktas för att överlämna ansvaret.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0918E0A7" w14:textId="7E5E1ACD" w:rsidR="00CE690B" w:rsidRPr="00662C08" w:rsidRDefault="00F26871" w:rsidP="00E454F7">
+    <w:p w14:paraId="1CACD7D1" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRPr="00662C08" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:r w:rsidRPr="00662C08">
-        <w:t xml:space="preserve">Om inläggande läkare bedömer att patienten behöver ny läkarbedömning innan </w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Om inläggande läkare bedömer att patienten behöver ny läkarbedömning innan nästa förmiddagsrond ska kontakt tas med mottagande läkare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA1BB0C" w14:textId="69F8CE8D" w:rsidR="00CE690B" w:rsidRPr="00CE690B" w:rsidRDefault="00CE690B" w:rsidP="00E454F7">
+    <w:p w14:paraId="2DE029D8" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRPr="00CE690B" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE690B">
+        <w:lastRenderedPageBreak/>
         <w:t>Handläggning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274772CF" w14:textId="5308D076" w:rsidR="004843B7" w:rsidRDefault="00CE690B" w:rsidP="00E454F7">
+    <w:p w14:paraId="0BB210CC" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:r>
-        <w:t xml:space="preserve">Bilaga 1 specificerar vem patienten skall rapporteras till. </w:t>
-[...2 lines deleted...]
-        <w:t>Söknings sker via telefonväxeln.</w:t>
+        <w:t>Bilaga 1 specificerar vem patienten skall rapporteras till. Söknings sker via telefonväxeln.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCD95CD" w14:textId="5F5235D0" w:rsidR="00CE690B" w:rsidRDefault="00CE690B" w:rsidP="00E454F7">
+    <w:p w14:paraId="493B26F8" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:r>
-        <w:t>I Melior dokumenteras informationen under sökordet ”</w:t>
+        <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidR="00700595">
-        <w:t xml:space="preserve">Muntlig </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Melior</w:t>
       </w:r>
-      <w:r w:rsidR="00540433">
-        <w:t>överrapportering</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dokumenteras informationen under sökordet ”Muntlig överrapportering”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D52CF28" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRPr="005E4C90" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
+      <w:r w:rsidRPr="005E4C90">
+        <w:t>När patient med information under ”</w:t>
       </w:r>
       <w:r>
-        <w:t>”.</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00540433">
         <w:t>Muntlig överrapportering</w:t>
       </w:r>
       <w:r w:rsidRPr="005E4C90">
-        <w:t>”, anländer till avdelningen ska ansvarig sjuksköterska kontakta den angivn</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> läkaren. Om den angivna läkaren inte längre är i tjänst ska annan relevant läkare kontaktas.</w:t>
+        <w:t>”, anländer till avdelningen ska ansvarig sjuksköterska kontakta den angivna läkaren. Om den angivna läkaren inte längre är i tjänst ska annan relevant läkare kontaktas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38EBD08D" w14:textId="77777777" w:rsidR="00CE690B" w:rsidRDefault="00CE690B" w:rsidP="00432102">
+    <w:p w14:paraId="6CE23447" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51F1413D" w14:textId="77777777" w:rsidR="005E4C90" w:rsidRDefault="005E4C90" w:rsidP="00432102">
+    <w:p w14:paraId="3CFC86A6" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A072B13" w14:textId="77777777" w:rsidR="005E4C90" w:rsidRDefault="005E4C90" w:rsidP="00432102">
+    <w:p w14:paraId="3EC655B6" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F09477" w14:textId="77777777" w:rsidR="005E4C90" w:rsidRDefault="005E4C90" w:rsidP="00432102">
+    <w:p w14:paraId="59D304ED" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47D6EA2C" w14:textId="77777777" w:rsidR="00026CAC" w:rsidRDefault="00026CAC" w:rsidP="00432102">
+    <w:p w14:paraId="0F70E1D3" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F6AB5D3" w14:textId="77777777" w:rsidR="00026CAC" w:rsidRDefault="00026CAC" w:rsidP="00432102">
+    <w:p w14:paraId="78941A70" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78347B3C" w14:textId="77777777" w:rsidR="00026CAC" w:rsidRDefault="00026CAC" w:rsidP="00432102">
+    <w:p w14:paraId="64C74321" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19EFD444" w14:textId="77777777" w:rsidR="00026CAC" w:rsidRDefault="00026CAC" w:rsidP="00432102">
+    <w:p w14:paraId="4B674059" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="722A9194" w14:textId="77777777" w:rsidR="00026CAC" w:rsidRDefault="00026CAC" w:rsidP="00432102">
+    <w:p w14:paraId="531C7DBB" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B68B892" w14:textId="77777777" w:rsidR="00026CAC" w:rsidRDefault="00026CAC" w:rsidP="00432102">
+    <w:p w14:paraId="07106241" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E9A8F7B" w14:textId="77777777" w:rsidR="00026CAC" w:rsidRDefault="00026CAC" w:rsidP="00432102">
+    <w:p w14:paraId="1A95F9A2" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BABC267" w14:textId="77777777" w:rsidR="00026CAC" w:rsidRDefault="00026CAC" w:rsidP="00432102">
+    <w:p w14:paraId="0696812A" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A62EE03" w14:textId="77777777" w:rsidR="00026CAC" w:rsidRDefault="00026CAC" w:rsidP="00432102">
+    <w:p w14:paraId="56E5DC68" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FBAC792" w14:textId="77777777" w:rsidR="00026CAC" w:rsidRDefault="00026CAC" w:rsidP="00432102">
+    <w:p w14:paraId="4B456BCE" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D8AC352" w14:textId="77777777" w:rsidR="00026CAC" w:rsidRDefault="00026CAC" w:rsidP="00432102">
-[...69 lines deleted...]
-    <w:p w14:paraId="7B34DF0B" w14:textId="7B0C3DCC" w:rsidR="00CE690B" w:rsidRPr="00720E46" w:rsidRDefault="00CE690B" w:rsidP="00026CAC">
+    <w:p w14:paraId="73A06FC0" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRPr="00720E46" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00720E46">
         <w:lastRenderedPageBreak/>
         <w:t>Bilaga 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0016B81F" w14:textId="2201A0C7" w:rsidR="00CE690B" w:rsidRPr="00720E46" w:rsidRDefault="004843B7" w:rsidP="00026CAC">
+    <w:p w14:paraId="6CEC0000" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRPr="00720E46" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:r w:rsidRPr="00720E46">
         <w:t xml:space="preserve">Nedanstående lista specificerar vem som är avdelningsansvarig vardagar kl. 08-16. Övrig tid söks respektive hus- eller bakjour. </w:t>
       </w:r>
-      <w:r w:rsidR="00720E46">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> om vilka som har nedanstående funktioner.</w:t>
+      <w:r>
+        <w:t>Önskad läkare kontaktas via telefonväxeln som har uppgifter om vilka som har nedanstående funktioner.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2925"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3173"/>
+        <w:gridCol w:w="2576"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="3223"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00144DF7" w14:paraId="2E7E02A7" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="5945BE52" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1134"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C2754F" w14:textId="39EC36E9" w:rsidR="00144DF7" w:rsidRPr="00B13274" w:rsidRDefault="006F6072" w:rsidP="00B13274">
+          <w:p w14:paraId="34C8E587" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRPr="00B13274" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13274">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Avdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1B5641" w14:textId="15CE7DA3" w:rsidR="00144DF7" w:rsidRPr="00B13274" w:rsidRDefault="006F6072" w:rsidP="00B13274">
+          <w:p w14:paraId="1A1A4AAE" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRPr="00B13274" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13274">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Schema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC8CD70" w14:textId="704A3D42" w:rsidR="00144DF7" w:rsidRPr="00B13274" w:rsidRDefault="006F6072" w:rsidP="00A84A51">
+          <w:p w14:paraId="7DAFB87E" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRPr="00B13274" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13274">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Benämning i schema</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144DF7" w14:paraId="1624CA69" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="4011D567" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="333886A7" w14:textId="1701D164" w:rsidR="00144DF7" w:rsidRDefault="004843B7" w:rsidP="00C640CB">
+          <w:p w14:paraId="63A33610" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 27</w:t>
+              <w:t>Avd. 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A92812C" w14:textId="74B145F5" w:rsidR="00144DF7" w:rsidRDefault="00C640CB" w:rsidP="00C640CB">
+          <w:p w14:paraId="075E01B2" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Infektion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="017239EC" w14:textId="0972B158" w:rsidR="00144DF7" w:rsidRDefault="00C640CB" w:rsidP="00C640CB">
+          <w:p w14:paraId="3C73C322" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Grön ÖL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00317CFB" w14:paraId="55CAC7C7" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="25D567DA" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A45ED12" w14:textId="6153DDD3" w:rsidR="00317CFB" w:rsidRDefault="00317CFB" w:rsidP="00C640CB">
+          <w:p w14:paraId="0734B965" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Avd. 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77A4A0CE" w14:textId="5CDF00F6" w:rsidR="00317CFB" w:rsidRDefault="00317CFB" w:rsidP="00C640CB">
+          <w:p w14:paraId="0CB91D87" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Internmedicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01B9F3CE" w14:textId="18119612" w:rsidR="00317CFB" w:rsidRDefault="00317CFB" w:rsidP="00C640CB">
+          <w:p w14:paraId="34AE829C" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Hematologkonsult</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144DF7" w14:paraId="044175B5" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="1F2AF54A" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C75D00D" w14:textId="2CC41915" w:rsidR="00144DF7" w:rsidRDefault="00C640CB" w:rsidP="00C640CB">
+          <w:p w14:paraId="06FDCD1F" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>MAVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBB40A6" w14:textId="35134103" w:rsidR="00144DF7" w:rsidRDefault="00C640CB" w:rsidP="00C640CB">
+          <w:p w14:paraId="51B2D735" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Internmedicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20AC1229" w14:textId="1095CF74" w:rsidR="00144DF7" w:rsidRDefault="00C640CB" w:rsidP="00C640CB">
+          <w:p w14:paraId="54F6E7E4" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>MAVA obs öl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144DF7" w14:paraId="79C2E474" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="1CCEDF0E" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4D46D1" w14:textId="1C604C3F" w:rsidR="00144DF7" w:rsidRDefault="004843B7" w:rsidP="00C640CB">
+          <w:p w14:paraId="4E10DB18" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Avd. 42 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gastro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55A2A441" w14:textId="12D2142E" w:rsidR="00144DF7" w:rsidRDefault="00C640CB" w:rsidP="00C640CB">
+          <w:p w14:paraId="77B1FEEF" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Internmedicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8433C5" w14:textId="409F3527" w:rsidR="00144DF7" w:rsidRDefault="00C640CB" w:rsidP="00C640CB">
+          <w:p w14:paraId="028E0127" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
-            <w:r>
-              <w:t>Gastro Öl</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gastro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Öl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C640CB" w14:paraId="07D06204" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="31FFED9C" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44C338D1" w14:textId="3514DBF9" w:rsidR="00C640CB" w:rsidRDefault="004843B7" w:rsidP="00C640CB">
+          <w:p w14:paraId="474FE42B" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 42 Njure</w:t>
+              <w:t>Avd. 42 Njure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10677B60" w14:textId="1986AB6D" w:rsidR="00C640CB" w:rsidRDefault="00C640CB" w:rsidP="00C640CB">
+          <w:p w14:paraId="5EF12C6C" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Internmedicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF4D65B" w14:textId="2E8410C0" w:rsidR="00C640CB" w:rsidRDefault="00C640CB" w:rsidP="00C640CB">
+          <w:p w14:paraId="65420D2A" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Njure Öl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144DF7" w14:paraId="300A655E" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="6842D57D" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="604CD7CB" w14:textId="40E719E4" w:rsidR="00144DF7" w:rsidRDefault="004843B7" w:rsidP="00C640CB">
+          <w:p w14:paraId="424B3BFC" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 42 Endokrin</w:t>
+              <w:t>Avd. 42 Endokrin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EFF6441" w14:textId="753C3EC4" w:rsidR="00144DF7" w:rsidRDefault="00C640CB" w:rsidP="00C640CB">
+          <w:p w14:paraId="5B4902DE" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Internmedicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26B605D4" w14:textId="24781C31" w:rsidR="00144DF7" w:rsidRDefault="00C640CB" w:rsidP="00C640CB">
+          <w:p w14:paraId="1AFFF410" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Endokrin överläkare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C640CB" w14:paraId="5CC4F5D4" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="34295A4C" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19DF8857" w14:textId="21749BE4" w:rsidR="00C640CB" w:rsidRDefault="004843B7" w:rsidP="00C640CB">
+          <w:p w14:paraId="670507C8" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 43</w:t>
+              <w:t>Avd. 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7E2622" w14:textId="6E66D481" w:rsidR="00C640CB" w:rsidRDefault="00C640CB" w:rsidP="00C640CB">
+          <w:p w14:paraId="470868A9" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Internmedicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1589A67E" w14:textId="42CFAD38" w:rsidR="00C640CB" w:rsidRDefault="002316D0" w:rsidP="00C640CB">
+          <w:p w14:paraId="28A3EF8A" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>HIA öl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C640CB" w14:paraId="08513976" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="51AA30A9" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B17BFDA" w14:textId="679D9345" w:rsidR="00C640CB" w:rsidRDefault="004843B7" w:rsidP="00C640CB">
+          <w:p w14:paraId="3179F54B" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 44</w:t>
+              <w:t>Avd. 44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2927CF03" w14:textId="78A7AAA5" w:rsidR="00C640CB" w:rsidRDefault="00C640CB" w:rsidP="00C640CB">
+          <w:p w14:paraId="2EC4165D" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Internmedicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="773D5E22" w14:textId="4CB9C0EB" w:rsidR="00C640CB" w:rsidRDefault="002316D0" w:rsidP="00C640CB">
+          <w:p w14:paraId="339AB8A4" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>HIA öl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C640CB" w14:paraId="7BDBE2A3" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="0D1BFED8" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F49E4FB" w14:textId="2813CF7B" w:rsidR="00C640CB" w:rsidRDefault="004843B7" w:rsidP="00C640CB">
+          <w:p w14:paraId="0919AF5F" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 51</w:t>
+              <w:t>Avd. 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10E23A8B" w14:textId="6F26931A" w:rsidR="00C640CB" w:rsidRDefault="00655303" w:rsidP="00C640CB">
+          <w:p w14:paraId="3969792C" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Internmedicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51EC934D" w14:textId="7A6C2562" w:rsidR="00C640CB" w:rsidRDefault="00655303" w:rsidP="00C640CB">
+          <w:p w14:paraId="1E5A6687" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">51 öl Röd </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C640CB" w14:paraId="3A4D37E8" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="2F610EB8" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2A19DA" w14:textId="027C8D3A" w:rsidR="00C640CB" w:rsidRDefault="004843B7" w:rsidP="00C640CB">
+          <w:p w14:paraId="060C67FC" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 53</w:t>
+              <w:t>Avd. 53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="092E93E5" w14:textId="3262CD7F" w:rsidR="00C640CB" w:rsidRDefault="00655303" w:rsidP="00C640CB">
+          <w:p w14:paraId="24FDD4EA" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Internmedicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AEC678B" w14:textId="04F9DD51" w:rsidR="00C640CB" w:rsidRDefault="00655303" w:rsidP="00C640CB">
+          <w:p w14:paraId="38DDC87C" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>53 öl Röd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C640CB" w14:paraId="7F106415" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="22319FCE" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="348ED676" w14:textId="6FCED482" w:rsidR="00C640CB" w:rsidRDefault="00655303" w:rsidP="00C640CB">
+          <w:p w14:paraId="397E823C" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Neurorehab</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C63373" w14:textId="6E9C69C9" w:rsidR="00C640CB" w:rsidRDefault="00655303" w:rsidP="00C640CB">
+          <w:p w14:paraId="45570606" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Internmedicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB0A0A9" w14:textId="2F80AF40" w:rsidR="00C640CB" w:rsidRDefault="00655303" w:rsidP="00C640CB">
+          <w:p w14:paraId="368EDFEF" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
-            <w:r>
-              <w:t>Neurorehab öl</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Neurorehab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> öl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C640CB" w14:paraId="2C75B9AC" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="37C6D939" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251D821E" w14:textId="28AA995A" w:rsidR="00C640CB" w:rsidRDefault="00655303" w:rsidP="00C640CB">
+          <w:p w14:paraId="64CC5C5A" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>MÄVA 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78158C4A" w14:textId="7D02A421" w:rsidR="00C640CB" w:rsidRDefault="00655303" w:rsidP="00C640CB">
+          <w:p w14:paraId="0EFFE395" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Internmedicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB3F974" w14:textId="371D76A7" w:rsidR="00C640CB" w:rsidRDefault="00655303" w:rsidP="00C640CB">
+          <w:p w14:paraId="09CA7A6A" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>MÄVA 1 överläkare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C640CB" w14:paraId="7FE72219" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="34C85BBE" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FACAF9F" w14:textId="6680449C" w:rsidR="00C640CB" w:rsidRDefault="001B51F4" w:rsidP="00C640CB">
+          <w:p w14:paraId="628839B2" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>MÄVA 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDA49E4" w14:textId="57713839" w:rsidR="00C640CB" w:rsidRDefault="001B51F4" w:rsidP="00C640CB">
+          <w:p w14:paraId="1F1A4146" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Internmedicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="275195A8" w14:textId="02960C4E" w:rsidR="00C640CB" w:rsidRDefault="001B51F4" w:rsidP="00C640CB">
+          <w:p w14:paraId="4D46EB94" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>MÄVA 2 överläkare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C640CB" w14:paraId="0863839B" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="40FE73BD" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="505C373C" w14:textId="7570935D" w:rsidR="00C640CB" w:rsidRDefault="001B51F4" w:rsidP="00C640CB">
+          <w:p w14:paraId="05744CBD" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>KAVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBFD2DB" w14:textId="4E6868F8" w:rsidR="00C640CB" w:rsidRDefault="001B51F4" w:rsidP="00C640CB">
+          <w:p w14:paraId="59B0916D" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Kirurgi &amp; Urologi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6609287F" w14:textId="136E36FA" w:rsidR="00C640CB" w:rsidRDefault="001B51F4" w:rsidP="00C640CB">
+          <w:p w14:paraId="65C7E739" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
-            <w:r>
-              <w:t>Ansv 63</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C640CB" w14:paraId="0C5DEE60" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="5AEAEB38" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="004401DF" w14:textId="6C70CC85" w:rsidR="00C640CB" w:rsidRDefault="004843B7" w:rsidP="00C640CB">
+          <w:p w14:paraId="7CAAE110" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Avd. 65 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kolorektal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C087558" w14:textId="694A1F91" w:rsidR="00C640CB" w:rsidRDefault="001B51F4" w:rsidP="00C640CB">
+          <w:p w14:paraId="428926FC" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Kirurgi &amp; Urologi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8A86AF" w14:textId="7EF2F600" w:rsidR="00C640CB" w:rsidRDefault="001B51F4" w:rsidP="00C640CB">
+          <w:p w14:paraId="22A97B46" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Öl NGI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B51F4" w14:paraId="6322CB1E" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="740A8749" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5035F1D6" w14:textId="33A11E55" w:rsidR="001B51F4" w:rsidRDefault="004843B7" w:rsidP="001B51F4">
+          <w:p w14:paraId="014EA56E" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Avd. 65 Övre </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gasto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="408B835F" w14:textId="3CAE81E7" w:rsidR="001B51F4" w:rsidRDefault="001B51F4" w:rsidP="001B51F4">
+          <w:p w14:paraId="412D1785" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Kirurgi &amp; Urologi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="433BAB2E" w14:textId="5CB4FC3E" w:rsidR="001B51F4" w:rsidRDefault="001B51F4" w:rsidP="001B51F4">
+          <w:p w14:paraId="79EC29BF" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>AnsvÖGI</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B51F4" w14:paraId="7F33524A" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="7ED45259" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="687FF530" w14:textId="0C75EF99" w:rsidR="001B51F4" w:rsidRDefault="004843B7" w:rsidP="001B51F4">
+          <w:p w14:paraId="52F4E1F2" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 65 Kärlkirurgi</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Avd. 65 Kärlkirurgi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FEE114D" w14:textId="16F20D62" w:rsidR="001B51F4" w:rsidRDefault="001B51F4" w:rsidP="001B51F4">
+          <w:p w14:paraId="178CE672" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Kirurgi &amp; Urologi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1A68CD" w14:textId="18DF5FAC" w:rsidR="001B51F4" w:rsidRDefault="001B51F4" w:rsidP="001B51F4">
+          <w:p w14:paraId="13715B9D" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Avd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ansv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B51F4" w14:paraId="78AF05CA" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="5D3B4D30" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5FB4C9" w14:textId="774BB9D9" w:rsidR="001B51F4" w:rsidRDefault="004843B7" w:rsidP="001B51F4">
+          <w:p w14:paraId="32682901" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...5 lines deleted...]
-              <w:t>ÖNH</w:t>
+              <w:t>Avd. 65 ÖNH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14A73A78" w14:textId="5F7A2C6D" w:rsidR="001B51F4" w:rsidRDefault="006F6072" w:rsidP="001B51F4">
+          <w:p w14:paraId="60F9CAD3" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>ÖNH-kliniken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7AD0F4" w14:textId="7F754FD2" w:rsidR="001B51F4" w:rsidRDefault="006F6072" w:rsidP="001B51F4">
+          <w:p w14:paraId="69E6FB15" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
-            <w:r>
-              <w:t>Avd-öl</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Avd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-öl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B51F4" w14:paraId="0CCB69AE" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="75F073F4" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA67F5D" w14:textId="4A1F848F" w:rsidR="001B51F4" w:rsidRDefault="004843B7" w:rsidP="001B51F4">
+          <w:p w14:paraId="470D0E3E" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:t>Avd. 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3770F40B" w14:textId="5007EB94" w:rsidR="001B51F4" w:rsidRDefault="001B51F4" w:rsidP="001B51F4">
+          <w:p w14:paraId="5AE83843" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Kirurgi &amp; Urologi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="034F1AFF" w14:textId="5ACA615E" w:rsidR="001B51F4" w:rsidRDefault="001B51F4" w:rsidP="001B51F4">
+          <w:p w14:paraId="19C35715" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Konsult</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B51F4" w14:paraId="7B5AEC62" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="33F84701" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEC6E48" w14:textId="73427433" w:rsidR="001B51F4" w:rsidRDefault="004843B7" w:rsidP="001B51F4">
+          <w:p w14:paraId="249D41BE" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 14</w:t>
+              <w:t>Avd. 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4F7C53" w14:textId="56F86623" w:rsidR="001B51F4" w:rsidRDefault="001B51F4" w:rsidP="001B51F4">
+          <w:p w14:paraId="3FEFD14B" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Palliativa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47615085" w14:textId="015FF7B3" w:rsidR="001B51F4" w:rsidRDefault="001B51F4" w:rsidP="001B51F4">
+          <w:p w14:paraId="6E3CF7B8" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Överläkare A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B51F4" w14:paraId="27A0A1ED" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="71301616" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="391A04FC" w14:textId="76940468" w:rsidR="001B51F4" w:rsidRDefault="004843B7" w:rsidP="001B51F4">
+          <w:p w14:paraId="56C8C043" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> 23</w:t>
+              <w:t>Avd. 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="363E02C7" w14:textId="6955BDF4" w:rsidR="001B51F4" w:rsidRDefault="006F6072" w:rsidP="001B51F4">
+          <w:p w14:paraId="6E84AE71" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Barnkliniken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03FD4DDC" w14:textId="20EF142D" w:rsidR="001B51F4" w:rsidRDefault="006F6072" w:rsidP="001B51F4">
+          <w:p w14:paraId="732518AA" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>23</w:t>
-[...5 lines deleted...]
-            <w:r w:rsidR="00DE238D">
+              <w:t xml:space="preserve">23 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:t>avd.ansvar</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B51F4" w14:paraId="7A669367" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="0660D75D" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11A3CCDF" w14:textId="043F131B" w:rsidR="001B51F4" w:rsidRDefault="004843B7" w:rsidP="001B51F4">
+          <w:p w14:paraId="5CCC2C39" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 34</w:t>
+              <w:t>Avd. 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53F74F77" w14:textId="13C05390" w:rsidR="001B51F4" w:rsidRDefault="006F6072" w:rsidP="001B51F4">
+          <w:p w14:paraId="1FC965A5" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Barnkliniken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51B07ADF" w14:textId="04E96BF1" w:rsidR="001B51F4" w:rsidRDefault="006F6072" w:rsidP="001B51F4">
+          <w:p w14:paraId="0C4D23BE" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>34ÖL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B51F4" w14:paraId="6B430873" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="4F2E406B" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC2F079" w14:textId="47CCBDAB" w:rsidR="001B51F4" w:rsidRDefault="004843B7" w:rsidP="001B51F4">
+          <w:p w14:paraId="4C32CC1F" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Avd. 35 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Onk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A904B0B" w14:textId="32F63BC1" w:rsidR="001B51F4" w:rsidRDefault="006F6072" w:rsidP="001B51F4">
+          <w:p w14:paraId="53CDAA16" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Kvinnokliniken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9BACDB" w14:textId="74801591" w:rsidR="001B51F4" w:rsidRDefault="006F6072" w:rsidP="001B51F4">
+          <w:p w14:paraId="1402EC41" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avdelningsarbete onk</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Avdelningsarbete </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>onk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B51F4" w14:paraId="18B72C71" w14:textId="77777777" w:rsidTr="00A84A51">
+      <w:tr w:rsidR="00F47B0F" w14:paraId="5DA46CAD" w14:textId="77777777" w:rsidTr="00812A1F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="238C7978" w14:textId="2DD2AB24" w:rsidR="001B51F4" w:rsidRDefault="004843B7" w:rsidP="001B51F4">
+          <w:p w14:paraId="3C6A3BA9" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Avd.</w:t>
-[...5 lines deleted...]
-              <w:t>Gyn</w:t>
+              <w:t>Avd. 35 Gyn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1CB647" w14:textId="63B9D73A" w:rsidR="001B51F4" w:rsidRDefault="006F6072" w:rsidP="001B51F4">
+          <w:p w14:paraId="527FA6B9" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Kvinnokliniken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8998C8" w14:textId="53419A5A" w:rsidR="001B51F4" w:rsidRDefault="006F6072" w:rsidP="001B51F4">
+          <w:p w14:paraId="062BE95E" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Avdelningsarbete gyn</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F47B0F" w14:paraId="33BF1FBB" w14:textId="77777777" w:rsidTr="00812A1F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07EA052A" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Avd. 52/55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D4C758" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00322F94">
+              <w:t>Ortopedkliniken (</w:t>
+            </w:r>
+            <w:r>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322F94">
+              <w:t>xcelfil)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F03F73" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Dbj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6549328E" w14:textId="543140B0" w:rsidR="00F11502" w:rsidRDefault="00F11502" w:rsidP="00F11502">
+    <w:p w14:paraId="463113A3" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="008B8A31" w14:textId="77777777" w:rsidR="00F11502" w:rsidRPr="00F11502" w:rsidRDefault="00F11502" w:rsidP="00F11502">
+    <w:p w14:paraId="63CB31B9" w14:textId="77777777" w:rsidR="00F47B0F" w:rsidRPr="00F11502" w:rsidRDefault="00F47B0F" w:rsidP="00F47B0F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F11502" w:rsidRPr="00F11502" w:rsidSect="00330F6A">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w14:paraId="008B8A31" w14:textId="77777777" w:rsidR="00F11502" w:rsidRPr="00F47B0F" w:rsidRDefault="00F11502" w:rsidP="00F47B0F"/>
+    <w:sectPr w:rsidR="00F11502" w:rsidRPr="00F47B0F" w:rsidSect="00330F6A">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="73B97397" w14:textId="77777777" w:rsidR="00F30479" w:rsidRDefault="00F30479">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5582A373" w14:textId="77777777" w:rsidR="00F30479" w:rsidRDefault="00F30479">
       <w:r>
         <w:continuationSeparator/>
@@ -1830,98 +1739,105 @@
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
@@ -2191,60 +2107,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -2397,60 +2313,60 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -3054,51 +2970,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E104E4E6"/>
+    <w:tmpl w:val="0D70016E"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3421,51 +3337,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DDF0BC38"/>
+    <w:tmpl w:val="B7665DE2"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4638,64 +4554,65 @@
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1385257806">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="74011368">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1078747940">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="81340666">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1130320773">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="280501922">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1882129244">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1700744123">
     <w:abstractNumId w:val="15"/>
   </w:num>
+  <w:num w:numId="21" w16cid:durableId="82453530">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="804662248">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:documentProtection w:formatting="1" w:enforcement="0"/>
-[...1 lines deleted...]
-  <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
@@ -5041,50 +4958,51 @@
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13274"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B77FDD"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD546D"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C06D4C"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C5646F"/>
     <w:rsid w:val="00C640CB"/>
@@ -5137,50 +5055,51 @@
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE0BE7"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F11502"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F26871"/>
     <w:rsid w:val="00F26B0E"/>
     <w:rsid w:val="00F30479"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F46045"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="349B42DE"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -5188,50 +5107,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{6A3414F4-1E41-4AB1-BBC2-F439FB398EBB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5269,51 +5189,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5382,51 +5302,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
     <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
     <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -5574,174 +5494,202 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47B0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
@@ -5904,153 +5852,153 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00617710"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:after="40"/>
-      <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F86F47"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
@@ -6064,197 +6012,195 @@
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
@@ -6335,114 +6281,117 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
-    <w:rsid w:val="00A272CA"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -7409,71 +7358,70 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00B33FDD"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="21"/>
       </w:numPr>
-      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -7576,71 +7524,141 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00404948"/>
+    <w:rsid w:val="00F47B0F"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47B0F"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="UnderrubrikVGR"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00F47B0F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F47B0F"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00F47B0F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F47B0F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -7649,51 +7667,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -7982,58 +8000,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>358</Words>
-  <Characters>2217</Characters>
+  <Words>363</Words>
+  <Characters>2249</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>149</Lines>
+  <Paragraphs>108</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2570</CharactersWithSpaces>
+  <CharactersWithSpaces>2504</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Rapport läkare till läkare vid inläggning</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>2</revision>
+  <lastModifiedBy>Kristian Nilsson</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>