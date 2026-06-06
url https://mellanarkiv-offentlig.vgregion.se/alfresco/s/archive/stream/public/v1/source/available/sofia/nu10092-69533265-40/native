--- v0 (2026-03-19)
+++ v1 (2026-06-06)
@@ -6,301 +6,235 @@
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00184167" w:rsidP="000A6ABB" w:rsidRDefault="00431E8A" w14:paraId="061914D4" w14:textId="51D0FBB7">
+    <w:p w14:paraId="3A6080B6" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="02EB2A92">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>F</w:t>
-[...52 lines deleted...]
-        </w:rPr>
+        <w:t>Förenklad rutin angående försegling och blockering av information via 1177</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A120C">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A627D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="02EB2A92" w:rsidR="002A120C">
-[...16 lines deleted...]
-    <w:p w:rsidR="009A32ED" w:rsidP="56ED8EA9" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="79AB246C">
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+    </w:p>
+    <w:p w14:paraId="23369B9D" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:spacing w:before="240" w:after="60"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100327184" w:id="1"/>
-      <w:bookmarkStart w:name="_Toc181866756" w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc181866756"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="56ED8EA9">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00927E35" w:rsidP="00927E35" w:rsidRDefault="00FD23C3" w14:paraId="0B8DFA80" w14:textId="6F6708F6">
+    <w:p w14:paraId="00FC932E" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc72840807" w:id="3"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D11387" w:rsidR="00980A9C" w:rsidP="56ED8EA9" w:rsidRDefault="00D11387" w14:paraId="3CCA3D07" w14:textId="30CDDDEA">
+      <w:bookmarkStart w:id="3" w:name="_Toc72840807"/>
+      <w:r>
+        <w:t>Uppdatering av länkar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A70793" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="00D11387" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="56ED8EA9">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="264102300"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w:rsidR="00D11387" w:rsidRDefault="00D11387" w14:paraId="4FC7008B" w14:textId="4B16D335">
+        <w:p w14:paraId="46DA97A0" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="00864F8F" w:rsidRDefault="00D11387" w14:paraId="2F1688D5" w14:textId="5888E50A">
+        <w:p w14:paraId="4AF7B8DB" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:history="1" w:anchor="_Toc223015371">
-            <w:r w:rsidRPr="00FC4979" w:rsidR="00864F8F">
+          <w:hyperlink w:anchor="_Toc223015371" w:history="1">
+            <w:r w:rsidRPr="00FC4979">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Syfte</w:t>
             </w:r>
-            <w:r w:rsidR="00864F8F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00864F8F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00864F8F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc223015371 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00864F8F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00864F8F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00864F8F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00864F8F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00864F8F" w:rsidRDefault="00864F8F" w14:paraId="0E8C3085" w14:textId="030C139F">
+        <w:p w14:paraId="1C7B7A55" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc223015372">
+          <w:hyperlink w:anchor="_Toc223015372" w:history="1">
             <w:r w:rsidRPr="00FC4979">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -315,61 +249,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00864F8F" w:rsidRDefault="00864F8F" w14:paraId="332E0954" w14:textId="5D62DD4B">
+        <w:p w14:paraId="4810E160" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc223015373">
+          <w:hyperlink w:anchor="_Toc223015373" w:history="1">
             <w:r w:rsidRPr="00FC4979">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tillvägagångssätt försegling</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -384,61 +318,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00864F8F" w:rsidRDefault="00864F8F" w14:paraId="08289909" w14:textId="3986FE3F">
+        <w:p w14:paraId="4AA2F930" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc223015374">
+          <w:hyperlink w:anchor="_Toc223015374" w:history="1">
             <w:r w:rsidRPr="00FC4979">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Dokumentera försegling</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -453,64 +387,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00864F8F" w:rsidRDefault="00864F8F" w14:paraId="1883A69E" w14:textId="16317339">
+        <w:p w14:paraId="693E940E" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc223015375">
+          <w:hyperlink w:anchor="_Toc223015375" w:history="1">
             <w:r w:rsidRPr="00FC4979">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Melior</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -525,64 +459,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00864F8F" w:rsidRDefault="00864F8F" w14:paraId="0D9BC5A8" w14:textId="5443D30C">
+        <w:p w14:paraId="20C2D353" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc223015376">
+          <w:hyperlink w:anchor="_Toc223015376" w:history="1">
             <w:r w:rsidRPr="00FC4979">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Elvis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -597,61 +531,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00864F8F" w:rsidRDefault="00864F8F" w14:paraId="2BFA71BC" w14:textId="47544C35">
+        <w:p w14:paraId="6D31E2C1" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc223015377">
+          <w:hyperlink w:anchor="_Toc223015377" w:history="1">
             <w:r w:rsidRPr="00FC4979">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tillvägagångssätt blockering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -666,61 +600,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00864F8F" w:rsidRDefault="00864F8F" w14:paraId="41E9F983" w14:textId="79F78AC8">
+        <w:p w14:paraId="2DD4EA85" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc223015378">
+          <w:hyperlink w:anchor="_Toc223015378" w:history="1">
             <w:r w:rsidRPr="00FC4979">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Dokumentera blockering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -735,64 +669,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00864F8F" w:rsidRDefault="00864F8F" w14:paraId="4815E39E" w14:textId="55DFAFC5">
+        <w:p w14:paraId="5C35B313" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc223015379">
+          <w:hyperlink w:anchor="_Toc223015379" w:history="1">
             <w:r w:rsidRPr="00FC4979">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Melior</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -807,64 +741,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00864F8F" w:rsidRDefault="00864F8F" w14:paraId="0AC9F3C0" w14:textId="6714DE71">
+        <w:p w14:paraId="1323DA0A" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc223015380">
+          <w:hyperlink w:anchor="_Toc223015380" w:history="1">
             <w:r w:rsidRPr="00FC4979">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Elvis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -879,938 +813,705 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00D11387" w:rsidP="008F1456" w:rsidRDefault="00D11387" w14:paraId="60B5312A" w14:textId="0098CDF1">
+        <w:p w14:paraId="617067F4" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="8919"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8910"/>
             </w:tabs>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rStyle w:val="Hyperlnk"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
-      <w:sdtEndPr>
-[...6 lines deleted...]
-      </w:sdtEndPr>
     </w:sdt>
-    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="00431E8A" w14:paraId="29B03EF5" w14:textId="645040FC">
+    <w:p w14:paraId="3050EFEE" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100327186" w:id="4"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:name="_Toc223015371" w:id="7"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc181866759"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc1476429824"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc223015371"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>S</w:t>
-[...2 lines deleted...]
-        <w:t>yfte</w:t>
+        <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidR="009A32ED">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A120C" w:rsidP="009A32ED" w:rsidRDefault="002A120C" w14:paraId="30EC7C82" w14:textId="1F98781A">
+    <w:p w14:paraId="2C1153B4" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="002A120C">
         <w:t>Förenkla arbetet vid försegling och blockering av information via 1177</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A120C">
         <w:t>samt tillägg för observation i Melior som endast gäller NU-sjukvården. Komplement till</w:t>
       </w:r>
-      <w:r w:rsidR="006769B0">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12">
-        <w:r w:rsidR="006769B0">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>regional rutin om vårdnadshavares åtkomst till barns journal via direktåtkomst</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006769B0">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00431E8A" w:rsidR="00B848E0" w:rsidP="00503FB3" w:rsidRDefault="00431E8A" w14:paraId="62F8B7BD" w14:textId="68F00521">
+    <w:p w14:paraId="2FC4FCDA" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="00431E8A" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc960219315" w:id="8"/>
-      <w:bookmarkStart w:name="_Toc223015372" w:id="9"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc960219315"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc223015372"/>
       <w:r w:rsidRPr="4235A9E4">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidR="00431E8A" w:rsidP="00D33720" w:rsidRDefault="00431E8A" w14:paraId="1919B4AC" w14:textId="4AEED528">
+    <w:p w14:paraId="33251695" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc2063290478" w:id="10"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc2063290478"/>
       <w:r>
         <w:t>Försegling av journal via 1177</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidRPr="00B848E0" w:rsidR="00B848E0" w:rsidP="56ED8EA9" w:rsidRDefault="00B848E0" w14:paraId="64695D31" w14:textId="02382951">
+    <w:p w14:paraId="30E00E5F" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="00B848E0" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Försegling innebär att</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00B848E0" w:rsidP="00B848E0" w:rsidRDefault="00B848E0" w14:paraId="3928FDB6" w14:textId="1D64224A">
+        <w:t>Försegling innebär att vårdnadshavare inte har tillgång till vare sig journalen eller andra e-tjänster via 1177.se för sitt barn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E942DDA" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Den personal</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00431E8A" w:rsidR="00431E8A" w:rsidP="00D33720" w:rsidRDefault="00431E8A" w14:paraId="0960F4F1" w14:textId="0718EF61">
+        <w:t>Den personal, oavsett yrkeskategori, som får kännedom om minderårig med skyddad identitet ansvarar för att försegling och dokumentation utförs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AFC7C8" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="00431E8A" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc474405188" w:id="11"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc474405188"/>
       <w:r>
         <w:t>Försegling barn under 16 år</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431E8A" w:rsidP="56ED8EA9" w:rsidRDefault="00431E8A" w14:paraId="48A00C4F" w14:textId="4F9DE312">
+    <w:p w14:paraId="3390175A" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Försegling ska alltid och omedelbart göras då barnet eller vårdnadshavare har skyddad identitet enligt Skatteverket. Det syns exempelvis genom att för- och efternamn ersatts av **** **** i våra system. Ingen prövning av beslutet krävs. </w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Försegling ska alltid och omedelbart göras då barnet eller vårdnadshavare har skyddad identitet enligt Skatteverket. Det syns exempelvis genom att för- och efternamn ersatts av **** **** i våra system. Ingen prövning av beslutet krävs. Försegling gäller från det datum det begärs och tills vidare. När behovet inte längre kvarstår skickar verksamhetschef in en begäran om att avbryta förseglingen eller blockeringen. Läs mer i den regionala rutinen om </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="56ED8EA9" w:rsidR="0054695F">
+        <w:r w:rsidRPr="56ED8EA9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Patienter med skyddade personuppgifter och barn placerade i samhällsvård</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0054695F">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00431E8A" w:rsidR="00431E8A" w:rsidP="00D33720" w:rsidRDefault="00431E8A" w14:paraId="5BFC3421" w14:textId="77777777">
+    <w:p w14:paraId="39DCAD6A" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="00431E8A" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc1610213042" w:id="12"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc1610213042"/>
       <w:r>
         <w:t>Försegling ungdom över 16 år</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00431E8A" w:rsidR="00431E8A" w:rsidP="56ED8EA9" w:rsidRDefault="00431E8A" w14:paraId="7568BA04" w14:textId="7CD3D7D0">
+    <w:p w14:paraId="61F58D8D" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="00431E8A" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Görs i första hand endast då de själva begär det.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431E8A" w:rsidP="00431E8A" w:rsidRDefault="007945AB" w14:paraId="4DB51819" w14:textId="3F6E7D5A">
+    <w:p w14:paraId="24445675" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>O</w:t>
-[...2 lines deleted...]
-        <w:t>m det föreligger ett starkt behov av skydd kan vårdpersonal efter </w:t>
+        <w:t>Om det föreligger ett starkt behov av skydd kan vårdpersonal efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00431E8A">
+      <w:r>
         <w:t>menprövning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00431E8A">
-[...15 lines deleted...]
-        <w:r w:rsidRPr="56ED8EA9" w:rsidR="00431E8A">
+      <w:r>
+        <w:t xml:space="preserve"> ta beslut om att försegling ska utföras utan att ungdomen själv begär det. Se blankett: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00BB5DA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Låsning och upplåsning av konto, 16-18år.pdf (vgregion.se)</w:t>
+          <w:t>Barn rutiner - Vårdgivarwebben Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002261C7">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="002261C7" w:rsidR="002261C7" w:rsidP="00D33720" w:rsidRDefault="002261C7" w14:paraId="5F712190" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB5801F" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="002261C7" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc1383295291" w:id="13"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc1383295291"/>
       <w:r>
         <w:t>Försegling om patienten inte har skyddad identitet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w:rsidR="00431E8A" w:rsidP="56ED8EA9" w:rsidRDefault="002261C7" w14:paraId="135EA9A1" w14:textId="2E0848C4">
+    <w:p w14:paraId="0A011941" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Möjligheten till försegling finns om det bedöms att behovet för detta föreligger även om patienten inte har skyddad identitet enligt Skatteverket. </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">tar ställning till om det är försegling (se ovan) som är </w:t>
+        <w:t xml:space="preserve">Möjligheten till försegling finns om det bedöms att behovet för detta föreligger även om patienten inte har skyddad identitet enligt Skatteverket. Verksamhetschef tar ställning till om det är försegling (se ovan) som är </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">nödvändigt eller om det räcker med blockering. </w:t>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00CA3EFB" w:rsidR="00CA3EFB" w:rsidP="00D33720" w:rsidRDefault="00CA3EFB" w14:paraId="7BFEF04E" w14:textId="77777777">
+        <w:t xml:space="preserve">nödvändigt eller om det räcker med blockering. Grunden till beslutet ska dokumenteras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67328CFB" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="00CA3EFB" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="56ED8EA9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Blockering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA3EFB" w:rsidP="56ED8EA9" w:rsidRDefault="00CA3EFB" w14:paraId="7E55D2F9" w14:textId="0A1D8ECA">
+    <w:p w14:paraId="19576622" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Blockering innebär att vårdnadshavare inte får tillgång till att läsa barnets journal via 1177. Däremot har de tillgång till övriga e-tjänster via 1177 för sitt barn. </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00CA3EFB" w:rsidP="00CA3EFB" w:rsidRDefault="00CA3EFB" w14:paraId="3D8B975D" w14:textId="0FAD876A">
+        <w:t xml:space="preserve">Blockering innebär att vårdnadshavare inte får tillgång till att läsa barnets journal via 1177. Däremot har de tillgång till övriga e-tjänster via 1177 för sitt barn. Blockeringen hävs när barnet fyller 13 år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F5DDE0" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Blockering ska tillämpas då den underårige lider betydande men om uppgifter ur journalen röjs för vårdnadshavaren, när det finns uppgifter om andra personer i patientens journal som kan vara skyddade av sekretess eller </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. Efter </w:t>
+        <w:t xml:space="preserve">Blockering ska tillämpas då den underårige lider betydande men om uppgifter ur journalen röjs för vårdnadshavaren, när det finns uppgifter om andra personer i patientens journal som kan vara skyddade av sekretess eller om barnet är placerat enligt LVU. Efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>menprövning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> samråder ansvarig hälso- och sjukvårdspersonal med verksamhetschef som beslutar om blockering. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA3EFB" w:rsidP="00CA3EFB" w:rsidRDefault="00CA3EFB" w14:paraId="2F3A9CD5" w14:textId="77777777">
+    <w:p w14:paraId="1B4DA4B5" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">För barn 13 till 15 år kan varken barnet själv eller vårdnadshavare läsa journalen eller göra andra ärenden via 1177. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F6C13" w:rsidP="00933D56" w:rsidRDefault="00CA3EFB" w14:paraId="41B09F45" w14:textId="2192FC94">
+    <w:p w14:paraId="0CB46E6D" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">För ungdomar 16–17 år har </w:t>
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00D33720" w:rsidR="00EB222C" w:rsidP="00D33720" w:rsidRDefault="00EB222C" w14:paraId="34019B4B" w14:textId="0E6A920A">
+        <w:t>För ungdomar 16–17 år har barnet ensam tillgång till 1177. Det kan finnas risk för att barnet kan tvingas visa innehåll från 1177 för någon annan. I det fallet måste ungdomen själv ge sitt medgivande till att åtkomst till journalen blockeras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FD07B2" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="00D33720" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D33720">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Om vårdnadshavare vill låsa upp</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33720" w:rsidR="00503FB3">
+      <w:r w:rsidRPr="00D33720">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33720">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>blockerad/förseglad journal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB222C" w:rsidP="00933D56" w:rsidRDefault="00A620B9" w14:paraId="6DF03A83" w14:textId="1EC12DF0">
+    <w:p w14:paraId="061CDEB5" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r w:rsidR="00A620B9">
-[...8 lines deleted...]
-        <w:rPr/>
+      <w:r>
+        <w:t xml:space="preserve">Om vårdnadshavare vill låsa upp en blockerad eller förseglad journal behöver barnets situation först klarläggas. Om barnet är placerat enligt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>SoL</w:t>
       </w:r>
-      <w:r w:rsidR="007C30C0">
-[...20 lines deleted...]
-        <w:r w:rsidRPr="4697253C" w:rsidR="00CC4A18">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eller LVU bör socialtjänsten kontaktas för att reda ut om det finns risk att barnet far illa om vårdnadshavare får tillgång till 1177/journalen. Kontakta det </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="4697253C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>regionala barnskyddsteamet</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CC4A18">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="4697253C" w:rsidR="00B4429F">
+      <w:r>
+        <w:t xml:space="preserve"> eller det </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="4697253C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>lokala barnskyddsteamet</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B4429F">
-[...12 lines deleted...]
-    <w:p w:rsidR="00263977" w:rsidP="00263977" w:rsidRDefault="00263977" w14:paraId="6623C455" w14:textId="13E2D8F4">
+      <w:r>
+        <w:t xml:space="preserve"> vid behov av råd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C986B39" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc1247702792" w:id="14"/>
-      <w:bookmarkStart w:name="_Toc223015373" w:id="15"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc1247702792"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc223015373"/>
       <w:r>
         <w:t>Tillvägagångssätt försegling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidR="00263977" w:rsidP="00263977" w:rsidRDefault="00263977" w14:paraId="512BFCBE" w14:textId="77777777">
+    <w:p w14:paraId="1E5621CA" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Den som först uppmärksammar att det föreligger skyddad identitet (oavsett yrkeskategori) ansvarar för att nedanstående uppgifter genomförs. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00263977" w:rsidP="00263977" w:rsidRDefault="00263977" w14:paraId="43180D22" w14:textId="3A07337C">
+    <w:p w14:paraId="695AFFC9" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontrollerar att folkbokföringsuppgifter anger skyddad identitet i Elvis om detta är grunden för beslutet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002233EA" w:rsidP="00263977" w:rsidRDefault="00263977" w14:paraId="2176CB31" w14:textId="77777777">
+    <w:p w14:paraId="6313A975" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Kontrollerar </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="002233EA" w:rsidP="002233EA" w:rsidRDefault="00263977" w14:paraId="65F9EA49" w14:textId="3F9DDC18">
+        <w:t xml:space="preserve">Kontrollerar om anteckningen ”1177-försegling skyddad ID” finns i patientens journal i Melior. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0458D12A" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Gå in i aktuell patients journal och klicka på ”filter” för att få en översikt av alla anteckningar</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00263977" w:rsidP="002233EA" w:rsidRDefault="00731A6C" w14:paraId="6F8CC046" w14:textId="745E6FF4">
+        <w:t>Gå in i aktuell patients journal och klicka på ”filter” för att få en översikt av alla anteckningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5CDBB3" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Om anteckningen finns, kontrollera att den gäller eller om brytning av försegling gjorts.</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00263977" w:rsidP="00263977" w:rsidRDefault="002233EA" w14:paraId="6A5284DF" w14:textId="7479F70E">
+        <w:t xml:space="preserve">Om anteckningen finns, kontrollera att den gäller eller om brytning av försegling gjorts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6538A5" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Om a</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">telefonnummer: </w:t>
+        <w:t xml:space="preserve">Om anteckningen saknas i patientens journal eller om försegling är bruten kontaktas VGR-IT via telefonnummer: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00263977">
+      <w:r>
         <w:t>010-4737100</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00263977">
-[...15 lines deleted...]
-    <w:p w:rsidR="00263977" w:rsidP="00263977" w:rsidRDefault="00263977" w14:paraId="60FFD24A" w14:textId="77777777">
+      <w:r>
+        <w:t>. Om journalen redan är förseglad skapas en anteckning i Melior. Annars begärs omedelbar försegling av barnets journal på nätet samt låsning av 1177-kontot. Besvara även deras frågor:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653AEAE1" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Ditt namn</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00263977" w:rsidP="00263977" w:rsidRDefault="00263977" w14:paraId="100497C3" w14:textId="77777777">
+    <w:p w14:paraId="2051AAE2" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Ditt VGR-ID</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00263977" w:rsidP="00263977" w:rsidRDefault="00263977" w14:paraId="5C22B6FE" w14:textId="77777777">
+    <w:p w14:paraId="78155E37" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Din e-postadress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00263977" w:rsidP="00263977" w:rsidRDefault="00263977" w14:paraId="77733335" w14:textId="77777777">
+    <w:p w14:paraId="66CC5412" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Ditt telefonnummer (ej växelnummer)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00263977" w:rsidP="00263977" w:rsidRDefault="00263977" w14:paraId="648E3E72" w14:textId="77777777">
+    <w:p w14:paraId="47C22C8D" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Namn på ansvarig verksamhetschef </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00263977" w:rsidP="00263977" w:rsidRDefault="00263977" w14:paraId="1F2C0F55" w14:textId="77777777">
+    <w:p w14:paraId="7F33FA48" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Barnets namn (om ej syns **** *****) och personnummer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00263977" w:rsidP="00263977" w:rsidRDefault="00263977" w14:paraId="71C3E28E" w14:textId="77777777">
+    <w:p w14:paraId="08158CED" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Ange dagens datum som från och med datum</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA3EFB" w:rsidP="008973F3" w:rsidRDefault="00263977" w14:paraId="36AD6CD0" w14:textId="4FD0EC7F">
+    <w:p w14:paraId="3DCC21CF" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Fyll i följande blankett: </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">Fyll i blankett ”försegling av barns 1177 journal, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>0-18</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> år”, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00BB5DA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Försegling av minderårig</w:t>
+          <w:t>Barn rutiner - Vårdgivarwebben Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>. Uppge endast namn alt</w:t>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="00E978B8" w14:paraId="37C7076C" w14:textId="0FF3241A">
+        <w:t xml:space="preserve">. Uppge endast namn alternativt ”skyddad ID” och personnummer på den vars journal ska förseglas och e-tjänster ska låsas via 1177. Blanketten läggs sedan i verksamhetssekreterarens postfack för hjälp med signatur av verksamhetschef samt sändning av blankett till VGR-IT. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B39E780" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="00065A6B" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc1420327472" w:id="16"/>
-      <w:bookmarkStart w:name="_Toc223015374" w:id="17"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc1420327472"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc223015374"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Dokumentera försegling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w:rsidR="00E978B8" w:rsidP="009B53F3" w:rsidRDefault="00E978B8" w14:paraId="4D4DA85C" w14:textId="63C581E8">
+    <w:p w14:paraId="57730984" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc886853733" w:id="18"/>
-      <w:bookmarkStart w:name="_Toc223015375" w:id="19"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc886853733"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc223015375"/>
       <w:r>
         <w:t>Melior</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidRPr="009B53F3" w:rsidR="009B53F3" w:rsidP="009B53F3" w:rsidRDefault="009B53F3" w14:paraId="2388ABB9" w14:textId="3A46DBF9">
+    <w:p w14:paraId="7340FBFE" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="009B53F3" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc152597189" w:id="20"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc152597189"/>
       <w:r w:rsidRPr="009B53F3">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dokumentera och signera i eget namn</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="009B53F3">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C4214D" w:rsidR="00E73BA5" w:rsidP="00E73BA5" w:rsidRDefault="009B53F3" w14:paraId="6AD5385B" w14:textId="571E4E7A">
+    <w:p w14:paraId="1F1046D2" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="00C4214D" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:r w:rsidRPr="002F0554">
         <w:t xml:space="preserve">Dokumentera under aktuellt vårdtillfälle. </w:t>
       </w:r>
-      <w:r w:rsidR="00D87DD7">
+      <w:r>
         <w:t>Om det s</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0554">
         <w:t>aknas ett vårdtillfälle för aktuellt år och verksamhet</w:t>
       </w:r>
-      <w:r w:rsidR="00D87DD7">
+      <w:r>
         <w:t xml:space="preserve"> ska ett nytt registreras</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0554">
         <w:t xml:space="preserve">. Skapa </w:t>
       </w:r>
-      <w:r w:rsidR="00D87DD7">
+      <w:r>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0554">
         <w:t>ny anteckning ”1177-Försegling skyddad ID” i ditt namn</w:t>
       </w:r>
-      <w:r w:rsidR="00D87DD7">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="002F0554" w:rsidR="009B53F3" w:rsidP="009B53F3" w:rsidRDefault="009B53F3" w14:paraId="4D30A53C" w14:textId="10DFE370">
+      <w:r>
+        <w:t xml:space="preserve">. Om medicinsk sekreterare journalför beslut om försegling skrivs verksamhetschefens namn in under ”ansvarig för beslut”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E79B065" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="002F0554" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B53F3" w:rsidP="009A32ED" w:rsidRDefault="009B53F3" w14:paraId="3C299D69" w14:textId="1CAC9F73">
+    <w:p w14:paraId="2D70DED2" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="002F0554">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E3FBE25" wp14:editId="256DCAFB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BE9F4A9" wp14:editId="695BD4FA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>8890</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2810510" cy="1476375"/>
             <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, linje&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, linje&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18">
@@ -1826,452 +1527,431 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2810510" cy="1476375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B53F3" w:rsidP="009A32ED" w:rsidRDefault="009B53F3" w14:paraId="2EC7A08B" w14:textId="77777777">
+    <w:p w14:paraId="5E20E6BE" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Beskrivning"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B53F3" w:rsidP="009A32ED" w:rsidRDefault="009B53F3" w14:paraId="700F818B" w14:textId="77777777">
+    <w:p w14:paraId="2F40F9AA" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Beskrivning"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B53F3" w:rsidP="009A32ED" w:rsidRDefault="009B53F3" w14:paraId="28199FF3" w14:textId="77777777">
+    <w:p w14:paraId="6AB6C526" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Beskrivning"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B53F3" w:rsidP="00E967F3" w:rsidRDefault="009B53F3" w14:paraId="743B2DFB" w14:textId="77777777">
+    <w:p w14:paraId="00B62D35" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Beskrivning"/>
         <w:keepNext/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E967F3" w:rsidR="00E967F3" w:rsidP="00E967F3" w:rsidRDefault="00E967F3" w14:paraId="0AAB7855" w14:textId="77777777"/>
-    <w:p w:rsidR="00D87DD7" w:rsidP="00D87DD7" w:rsidRDefault="00D87DD7" w14:paraId="4844F81E" w14:textId="77777777">
+    <w:p w14:paraId="67F0FB08" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="00E967F3" w:rsidRDefault="00632A76" w:rsidP="00632A76"/>
+    <w:p w14:paraId="22DB4544" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dokumentera i följande sökord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87DD7" w:rsidP="00781A37" w:rsidRDefault="00D87DD7" w14:paraId="18EF6008" w14:textId="4BF83A80">
+    <w:p w14:paraId="50FCFB19" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Försegling utförd: välj ”hela kontot”. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87DD7" w:rsidP="00781A37" w:rsidRDefault="00D87DD7" w14:paraId="3243D12C" w14:textId="5341BCEE">
+    <w:p w14:paraId="1439CD2B" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Försegling gäller från och med: Välj datumet för kontakten med VGR-IT.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E1703" w:rsidP="006E1703" w:rsidRDefault="00D87DD7" w14:paraId="5057B672" w14:textId="579AF26E">
+    <w:p w14:paraId="0880B15B" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Grund för beslut:  Skriv skyddad identitet om det är anledningen annars dokumentera vad som föranledde beslutet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006E1703" w:rsidR="006E1703" w:rsidP="006E1703" w:rsidRDefault="006E1703" w14:paraId="0D24D1BB" w14:textId="64ADA870">
+    <w:p w14:paraId="4C20B584" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="006E1703" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:ind w:left="927"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Om </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00D87DD7" w:rsidP="00781A37" w:rsidRDefault="00D87DD7" w14:paraId="4B3B3A13" w14:textId="47F00D1D">
+        <w:t>Om försegling är gjord men anteckningen saknas, skriv: försegling är gjord sedan tidigare enligt VGR IT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE07168" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Ansvarig för beslut: Skriv ditt eget</w:t>
-[...17 lines deleted...]
-    <w:p w:rsidR="00E967F3" w:rsidP="00CC1034" w:rsidRDefault="00D87DD7" w14:paraId="7FD475FB" w14:textId="56AD725D">
+        <w:t>Ansvarig för beslut: Skriv ditt eget namn (verksamhetschefs namn om du är medicinsk sekreterare).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466B5E33" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r>
         <w:t>Obs! Ta inte bort tomma sökord.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC1034" w:rsidR="00CC1034" w:rsidP="00CC1034" w:rsidRDefault="00CC1034" w14:paraId="1639B35F" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00781A37" w:rsidR="00781A37" w:rsidP="0050175E" w:rsidRDefault="00781A37" w14:paraId="547312DE" w14:textId="46AD4247">
+    <w:p w14:paraId="2009A5F1" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="00CC1034" w:rsidRDefault="00632A76" w:rsidP="00632A76"/>
+    <w:p w14:paraId="2D2FD91B" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="00781A37" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00781A37">
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">behov av </w:t>
       </w:r>
       <w:r w:rsidRPr="00781A37">
         <w:t>hjälp med försegling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00781A37" w:rsidP="005A4342" w:rsidRDefault="00781A37" w14:paraId="03E0961F" w14:textId="4D6ADAAB">
+    <w:p w14:paraId="1FA8B062" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:r>
         <w:t>Prata direkt med aktuell medicinsk sekreterare som ska utföra åtgärder för att undvika onödigt dröjsmål. Det är inte möjligt att diktera önskemål om att genomföra försegling då ärendet riskerar att bli fördröjt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0050175E" w:rsidR="00016E36" w:rsidP="0050175E" w:rsidRDefault="00016E36" w14:paraId="0A2BCC85" w14:textId="77777777">
+    <w:p w14:paraId="258375B2" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="0050175E" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050175E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Observandum</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00016E36" w:rsidP="00016E36" w:rsidRDefault="00016E36" w14:paraId="4D51BC98" w14:textId="77777777">
+    <w:p w14:paraId="3F46FC30" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:r>
         <w:t>För att hjälpa</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7FE5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> personal uppmärksamma att journalen är förseglad eller blockerad </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">öppnas observandumcirkeln i journalen </w:t>
       </w:r>
       <w:r w:rsidRPr="004F7FE5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>enligt nedan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00016E36" w:rsidP="00016E36" w:rsidRDefault="00016E36" w14:paraId="53BCE87C" w14:textId="77777777">
+    <w:p w14:paraId="2145A511" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:r>
         <w:t>Dokumentera under observandum och speciell information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00016E36" w:rsidP="00016E36" w:rsidRDefault="00016E36" w14:paraId="71133D83" w14:textId="1101FF55">
+    <w:p w14:paraId="07DA38AC" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72988551" wp14:editId="603F7886">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03067602" wp14:editId="29E9CF85">
             <wp:extent cx="5267325" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="2141806546" name="Bildobjekt 2141806546"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="6432"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5267325" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0050175E" w:rsidP="0050175E" w:rsidRDefault="0050175E" w14:paraId="5BBF8988" w14:textId="77777777">
+    <w:p w14:paraId="59BCDA80" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc223015376" w:id="21"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc223015376"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Elvis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w:rsidR="0050175E" w:rsidP="0050175E" w:rsidRDefault="0050175E" w14:paraId="5E0BFAED" w14:textId="77777777">
+    <w:p w14:paraId="3D174D4C" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00157872">
         <w:t xml:space="preserve">I samband med att försegling eller blockering utförs ska det skrivas in som ett meddelande i Elvis att det blivit utfört på aktuell patient så att meddelandesymbolen tänds. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0050175E" w:rsidP="0050175E" w:rsidRDefault="0050175E" w14:paraId="0CA62BBF" w14:textId="77777777">
+    <w:p w14:paraId="41FD2C8F" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gå in via ”ny” och välj meddelande: </w:t>
       </w:r>
       <w:r w:rsidRPr="00157872">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D2BF382" wp14:editId="2A298DE8">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09CADBEB" wp14:editId="46636C23">
             <wp:extent cx="1152525" cy="161925"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="643368813" name="Bildobjekt 643368813"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1152525" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0050175E" w:rsidP="0050175E" w:rsidRDefault="0050175E" w14:paraId="5DE8E31A" w14:textId="77777777">
+    <w:p w14:paraId="28A33C86" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Skriv vad som utförts och vem som tagit beslutet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0050175E" w:rsidP="0050175E" w:rsidRDefault="0050175E" w14:paraId="4A5D366F" w14:textId="77777777">
+    <w:p w14:paraId="19559A9A" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Välj datum för kontakten med VGR-IT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0050175E" w:rsidP="0050175E" w:rsidRDefault="0050175E" w14:paraId="74FE1FEE" w14:textId="77777777">
+    <w:p w14:paraId="0418C916" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Spara och stäng</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0050175E" w:rsidP="0050175E" w:rsidRDefault="0050175E" w14:paraId="541BE4F8" w14:textId="77777777">
+    <w:p w14:paraId="45E6FAE1" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">När informationen inte längre är aktuell sätts ett </w:t>
       </w:r>
       <w:r w:rsidRPr="001B7A32">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">till och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B7A32">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>med</w:t>
       </w:r>
       <w:r>
         <w:t>-datum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> som gör att symbolen </w:t>
       </w:r>
       <w:r w:rsidRPr="00157872">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1735C24B" wp14:editId="046B75E4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F38432B" wp14:editId="5C75BB43">
             <wp:extent cx="190500" cy="200025"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="368258194" name="Bildobjekt 368258194"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -2279,702 +1959,696 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="190500" cy="200025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> släcks.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0050175E" w:rsidP="00016E36" w:rsidRDefault="0050175E" w14:paraId="3278B4DE" w14:textId="77777777"/>
-    <w:p w:rsidRPr="000B0B8D" w:rsidR="000B0B8D" w:rsidP="000B0B8D" w:rsidRDefault="00475DDB" w14:paraId="08ADC1D2" w14:textId="0255C411">
+    <w:p w14:paraId="493351D2" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76"/>
+    <w:p w14:paraId="50D6B516" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="000B0B8D" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc593284721" w:id="22"/>
-      <w:bookmarkStart w:name="_Toc223015377" w:id="23"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc593284721"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc223015377"/>
       <w:r>
         <w:t>Tillvägagångssätt blockering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w:rsidR="00475DDB" w:rsidP="00475DDB" w:rsidRDefault="00475DDB" w14:paraId="4B5065B7" w14:textId="77777777">
+    <w:p w14:paraId="57EDF7FD" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5396">
         <w:t xml:space="preserve">Endast vårdpersonal kan ta beslut om att blockering ska utföras då det krävs en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B5396">
         <w:t>menprövning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B5396">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B42167" w:rsidP="00475DDB" w:rsidRDefault="00475DDB" w14:paraId="0FF5034A" w14:textId="0A20B264">
+    <w:p w14:paraId="5F4F8D6F" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5396">
         <w:t xml:space="preserve">Kontrollera </w:t>
       </w:r>
-      <w:r w:rsidR="00B42167">
+      <w:r>
         <w:t>om</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5396">
         <w:t xml:space="preserve"> anteckningen ”Blockering vårdnadshavare 1177” finns i patientens journal i Melior</w:t>
       </w:r>
-      <w:r w:rsidR="00B42167">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5396">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B42167" w:rsidP="00B42167" w:rsidRDefault="00B42167" w14:paraId="6294D9CC" w14:textId="77777777">
+    <w:p w14:paraId="09F1C414" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Gå in i aktuell patients journal och klicka på ”filter” för att få en översikt av alla anteckningar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B42167" w:rsidP="00B42167" w:rsidRDefault="00B42167" w14:paraId="037451D0" w14:textId="25BDC5BD">
+    <w:p w14:paraId="1AFBE432" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Om anteckningen finns, kontrollera att den gäller eller om </w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00475DDB" w:rsidP="00475DDB" w:rsidRDefault="00475DDB" w14:paraId="38FD7035" w14:textId="7020E865">
+        <w:t>Om anteckningen finns, kontrollera att den gäller eller om blockeringen tagits bort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6E1D18" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5396">
         <w:t>Saknas anteckningen, och behovet av blockering är brådskande kontakta</w:t>
       </w:r>
-      <w:r w:rsidR="00B23216">
+      <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5396">
         <w:t xml:space="preserve"> VGR </w:t>
       </w:r>
-      <w:r w:rsidR="00316752">
+      <w:r>
         <w:t>IT</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5396">
         <w:t xml:space="preserve"> på telefonnummer: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003B5396">
         <w:t>010-4737100</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003B5396">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00475DDB" w:rsidP="00475DDB" w:rsidRDefault="00475DDB" w14:paraId="25039320" w14:textId="6C66A60F">
+    <w:p w14:paraId="375EEDC6" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5396">
         <w:t xml:space="preserve">Besvara deras frågor gällande: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00475DDB" w:rsidP="00475DDB" w:rsidRDefault="00475DDB" w14:paraId="46C356B5" w14:textId="77777777">
+    <w:p w14:paraId="4FD4866B" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5396">
         <w:t>Ditt namn</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00475DDB" w:rsidP="00475DDB" w:rsidRDefault="00475DDB" w14:paraId="771B5A38" w14:textId="77777777">
+    <w:p w14:paraId="27358745" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5396">
         <w:t>Ditt VGR-ID</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00475DDB" w:rsidP="00475DDB" w:rsidRDefault="00475DDB" w14:paraId="51A75031" w14:textId="77777777">
+    <w:p w14:paraId="4B933815" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5396">
         <w:t>Din e-postadress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00475DDB" w:rsidP="00475DDB" w:rsidRDefault="00475DDB" w14:paraId="5CF59EDA" w14:textId="77777777">
+    <w:p w14:paraId="69DB6B8C" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5396">
         <w:t>Ditt telefonnummer (ej växelnummer)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00475DDB" w:rsidP="00475DDB" w:rsidRDefault="00475DDB" w14:paraId="17049E83" w14:textId="77777777">
+    <w:p w14:paraId="21B9C59C" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5396">
         <w:t xml:space="preserve">Namn på ansvarig verksamhetschef </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00475DDB" w:rsidP="00475DDB" w:rsidRDefault="00475DDB" w14:paraId="113A35F8" w14:textId="77777777">
+    <w:p w14:paraId="6EDEACCA" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5396">
         <w:t>Barnets namn och personnummer, aktuell/-a vårdnadshavares namn och personnummer, se Elvis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00475DDB" w:rsidP="00475DDB" w:rsidRDefault="00475DDB" w14:paraId="470987C4" w14:textId="77777777">
+    <w:p w14:paraId="6F97A748" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5396">
         <w:t>Ange dagens datum som från och med datum</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00263977" w:rsidP="00ED7E95" w:rsidRDefault="00475DDB" w14:paraId="3C53A6AE" w14:textId="4F044AA9">
+    <w:p w14:paraId="27F9768F" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004373E9">
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00E1548E">
+        <w:t xml:space="preserve">Fyll i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">blankett ”blockering av vårdnadshavares direktåtkomst”, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00BB5DA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Blockering barn</w:t>
+          <w:t>Barn rutiner - Vårdgivarwebben Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>B</w:t>
+      </w:r>
       <w:r w:rsidRPr="004373E9">
-        <w:t>. Blanketten läggs sedan i verksamhetssekreterarens postfack för hjälp med signatur av verksamhetschef samt sändning av blankett till VGR</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00316752">
+        <w:t>lanketten läggs sedan i verksamhetssekreterarens postfack för hjälp med signatur av verksamhetschef samt sändning av blankett till VGR</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> Support.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED7E95" w:rsidR="00ED7E95" w:rsidP="00ED7E95" w:rsidRDefault="00ED7E95" w14:paraId="0CA26DFB" w14:textId="77777777">
+    <w:p w14:paraId="28461A1A" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="00ED7E95" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="927"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B7A32" w:rsidP="00105B0D" w:rsidRDefault="001B7A32" w14:paraId="17CD3ED3" w14:textId="786941D1">
+    <w:p w14:paraId="24641C3B" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc152597195" w:id="24"/>
-      <w:bookmarkStart w:name="_Toc223015378" w:id="25"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc152597195"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc223015378"/>
       <w:r w:rsidRPr="001B7A32">
         <w:t>Dokumentera blockering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w:rsidRPr="00105B0D" w:rsidR="00105B0D" w:rsidP="00105B0D" w:rsidRDefault="00105B0D" w14:paraId="4A07789E" w14:textId="2EE50352">
+    <w:p w14:paraId="2F9BD389" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="00105B0D" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc223015379" w:id="26"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc223015379"/>
       <w:r>
         <w:t>Melior</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w:rsidRPr="004373E9" w:rsidR="001B7A32" w:rsidP="001B7A32" w:rsidRDefault="001B7A32" w14:paraId="37EFDE33" w14:textId="6633AD68">
+    <w:p w14:paraId="080EE8EB" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="004373E9" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004373E9">
         <w:t xml:space="preserve">Dokumentera under aktuellt vårdtillfälle i Melior. Saknas ett vårdtillfälle för aktuellt år och verksamhet </w:t>
       </w:r>
-      <w:r w:rsidR="00316752">
+      <w:r>
         <w:t>ska ett nytt läggas</w:t>
       </w:r>
       <w:r w:rsidRPr="004373E9">
         <w:t xml:space="preserve"> up</w:t>
       </w:r>
-      <w:r w:rsidR="00316752">
+      <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="004373E9">
         <w:t>. Välj ny anteckning ”Blockering vårdnadshavare 1177”</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B7A32" w:rsidR="001B7A32" w:rsidP="001B7A32" w:rsidRDefault="001B7A32" w14:paraId="082C1130" w14:textId="77777777">
+    <w:p w14:paraId="3F0A310D" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="001B7A32" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001B7A32">
         <w:t xml:space="preserve">Anteckningen ska innehålla: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B7A32" w:rsidP="001B7A32" w:rsidRDefault="001B7A32" w14:paraId="20C2C669" w14:textId="77777777">
+    <w:p w14:paraId="0508839D" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004373E9">
         <w:t>Vad som avses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B7A32" w:rsidP="001B7A32" w:rsidRDefault="001B7A32" w14:paraId="4BF82E0D" w14:textId="77777777">
+    <w:p w14:paraId="32ADC0E1" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004373E9">
         <w:t>För vem/vilka det gäller</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B7A32" w:rsidP="001B7A32" w:rsidRDefault="001B7A32" w14:paraId="5E225B1D" w14:textId="77777777">
+    <w:p w14:paraId="4ECD3CF9" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004373E9">
         <w:t>Viken period det gäller från (datumet då VGR IT kontaktades)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B7A32" w:rsidP="004277A3" w:rsidRDefault="000E7885" w14:paraId="088FBFFC" w14:textId="741C230E">
+    <w:p w14:paraId="32A8F001" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidRPr="004373E9" w:rsidR="001B7A32">
+      <w:r w:rsidRPr="004373E9">
         <w:t>rund för beslut</w:t>
       </w:r>
-      <w:r w:rsidR="004277A3">
-[...9 lines deleted...]
-    <w:p w:rsidR="004F7FE5" w:rsidP="004F7FE5" w:rsidRDefault="004F7FE5" w14:paraId="328B9837" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve"> och vem som fattat beslutet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160C1E26" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="927" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004F7FE5" w:rsidR="00CC1034" w:rsidP="0050175E" w:rsidRDefault="004F7FE5" w14:paraId="48F316A0" w14:textId="5892B79A">
+    <w:p w14:paraId="69ED4BBA" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="004F7FE5" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7FE5">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00CC1034" w:rsidP="004F7FE5" w:rsidRDefault="00CC1034" w14:paraId="30B7C620" w14:textId="77777777">
+        <w:t>Observandum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7F1A0D" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:r>
         <w:t>För att hjälpa</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7FE5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> personal uppmärksamma att journalen är förseglad eller blockerad </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">öppnas observandumcirkeln i journalen </w:t>
       </w:r>
       <w:r w:rsidRPr="004F7FE5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>enligt nedan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC1034" w:rsidP="004F7FE5" w:rsidRDefault="00CC1034" w14:paraId="153896D7" w14:textId="77777777">
+    <w:p w14:paraId="5A174BBF" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:r>
         <w:t>Dokumentera under observandum och speciell information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004373E9" w:rsidR="00CC1034" w:rsidP="004F7FE5" w:rsidRDefault="00CC1034" w14:paraId="10F20B28" w14:textId="0C561D83">
+    <w:p w14:paraId="4AC1D539" w14:textId="77777777" w:rsidR="00632A76" w:rsidRPr="004373E9" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F48CD62" wp14:editId="26FC2E0D">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B9DCFE2" wp14:editId="603CE312">
             <wp:extent cx="5267325" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="2" name="Bildobjekt 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="6432"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5267325" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B7A32" w:rsidP="0050175E" w:rsidRDefault="001B7A32" w14:paraId="0D4AD2E8" w14:textId="4257AD4F">
+    <w:p w14:paraId="091DC8B2" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc1730811009" w:id="27"/>
-      <w:bookmarkStart w:name="_Toc223015380" w:id="28"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc1730811009"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc223015380"/>
       <w:r>
         <w:t>Elvis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w:rsidR="001B7A32" w:rsidP="001B7A32" w:rsidRDefault="001B7A32" w14:paraId="53B8FAB8" w14:textId="77777777">
+    <w:p w14:paraId="56A91819" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00157872">
         <w:t xml:space="preserve">I samband med att försegling eller blockering utförs ska det skrivas in som ett meddelande i Elvis att det blivit utfört på aktuell patient så att meddelandesymbolen tänds. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B7A32" w:rsidP="001B7A32" w:rsidRDefault="001B7A32" w14:paraId="395C9165" w14:textId="64EBF682">
+    <w:p w14:paraId="300E6334" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gå in via ”ny” och välj meddelande: </w:t>
       </w:r>
       <w:r w:rsidRPr="00157872">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B5CC7F8" wp14:editId="417060C4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AE01ECE" wp14:editId="230A8294">
             <wp:extent cx="1152525" cy="161925"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="7" name="Bildobjekt 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1152525" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B7A32" w:rsidP="001B7A32" w:rsidRDefault="001B7A32" w14:paraId="769454BE" w14:textId="37401BF4">
+    <w:p w14:paraId="33009FDA" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Skriv vad som utförts och vem som tagit beslutet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B7A32" w:rsidP="001B7A32" w:rsidRDefault="001B7A32" w14:paraId="2ADC8353" w14:textId="5BFC5B07">
+    <w:p w14:paraId="3A013F7E" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Välj datum för kontakten med VGR-IT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B7A32" w:rsidP="001B7A32" w:rsidRDefault="001B7A32" w14:paraId="6E450F43" w14:textId="2A545E0A">
+    <w:p w14:paraId="5CEDA1AF" w14:textId="77777777" w:rsidR="00632A76" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Spara och stäng</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B7A32" w:rsidP="001B7A32" w:rsidRDefault="001B7A32" w14:paraId="37298266" w14:textId="103965C2">
+    <w:p w14:paraId="770C6E50" w14:textId="321F4767" w:rsidR="003B7610" w:rsidRPr="003F2CF7" w:rsidRDefault="00632A76" w:rsidP="00632A76">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">När informationen inte längre är aktuell sätts ett </w:t>
       </w:r>
       <w:r w:rsidRPr="001B7A32">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">till och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B7A32">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>med</w:t>
       </w:r>
       <w:r>
         <w:t>-datum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> som gör att symbolen </w:t>
       </w:r>
       <w:r w:rsidRPr="00157872">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71F97732" wp14:editId="0A5E9F5F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65403504" wp14:editId="6B3EBEB4">
             <wp:extent cx="190500" cy="200025"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="5" name="Bildobjekt 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -2982,91 +2656,86 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="190500" cy="200025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> släcks.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B7610" w:rsidP="003D3F16" w:rsidRDefault="003B7610" w14:paraId="770C6E50" w14:textId="16AF40E2">
-[...4 lines deleted...]
-    <w:sectPr w:rsidR="003B7610" w:rsidSect="00B96AFF">
+    <w:sectPr w:rsidR="003B7610" w:rsidRPr="003F2CF7" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:footerReference w:type="first" r:id="rId27"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00485395" w:rsidRDefault="00485395" w14:paraId="45016AE1" w14:textId="77777777">
+    <w:p w14:paraId="45016AE1" w14:textId="77777777" w:rsidR="00485395" w:rsidRDefault="00485395">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00485395" w:rsidRDefault="00485395" w14:paraId="34B27DC6" w14:textId="77777777">
+    <w:p w14:paraId="34B27DC6" w14:textId="77777777" w:rsidR="00485395" w:rsidRDefault="00485395">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00485395" w:rsidRDefault="00485395" w14:paraId="31943B14" w14:textId="77777777">
+    <w:p w14:paraId="31943B14" w14:textId="77777777" w:rsidR="00485395" w:rsidRDefault="00485395">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3140,225 +2809,226 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="66F4EBFA">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00632A76" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="605537863" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -3399,1382 +3069,1382 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00485395" w:rsidRDefault="00485395" w14:paraId="38EE5CD7" w14:textId="77777777"/>
+    <w:p w14:paraId="38EE5CD7" w14:textId="77777777" w:rsidR="00485395" w:rsidRDefault="00485395"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00485395" w:rsidRDefault="00485395" w14:paraId="78ECA3D4" w14:textId="77777777">
+    <w:p w14:paraId="78ECA3D4" w14:textId="77777777" w:rsidR="00485395" w:rsidRDefault="00485395">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00485395" w:rsidRDefault="00485395" w14:paraId="624C8701" w14:textId="77777777">
+    <w:p w14:paraId="624C8701" w14:textId="77777777" w:rsidR="00485395" w:rsidRDefault="00485395">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03DC41A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F122FE6"/>
     <w:lvl w:ilvl="0" w:tplc="37E255D0">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3087" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4527" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C857CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8548B0C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28EC19A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="858CDA54"/>
     <w:lvl w:ilvl="0" w:tplc="041D0011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4836,302 +4506,302 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FC10359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC62E97A"/>
     <w:lvl w:ilvl="0" w:tplc="7CB24E4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -5176,288 +4846,288 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="469D4914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A504368A"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5516,261 +5186,261 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56B93FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DAED332"/>
     <w:lvl w:ilvl="0" w:tplc="8CBED096">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5832,485 +5502,485 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DF34E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="625A79F8"/>
     <w:lvl w:ilvl="0" w:tplc="7C1263DC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3087" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4527" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CF2151E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A114F7DA"/>
     <w:lvl w:ilvl="0" w:tplc="28D039C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6372,147 +6042,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909921896">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1367871050">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="861477783">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1280868239">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="444931515">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="739910959">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="391579451">
@@ -6620,67 +6290,66 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2105300810">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1955364197">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1415400396">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="307058682">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1025445221">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -6828,50 +6497,51 @@
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00373D30"/>
     <w:rsid w:val="00374CAE"/>
     <w:rsid w:val="00377992"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00391EC4"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B7610"/>
     <w:rsid w:val="003C3595"/>
     <w:rsid w:val="003C5492"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D3F16"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F2CF7"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="0040540D"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00412152"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="004277A3"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00431E8A"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00435969"/>
     <w:rsid w:val="00441515"/>
     <w:rsid w:val="0044594B"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00450E72"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="004531D0"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00475DDB"/>
     <w:rsid w:val="00480DC7"/>
@@ -6921,50 +6591,51 @@
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B3253"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D59FB"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1B79"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E2C83"/>
     <w:rsid w:val="005F24FF"/>
     <w:rsid w:val="00602801"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00632A76"/>
     <w:rsid w:val="0065225F"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00667E24"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006769B0"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00685624"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A6235"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E1703"/>
@@ -7006,50 +6677,51 @@
     <w:rsid w:val="007945AB"/>
     <w:rsid w:val="00796091"/>
     <w:rsid w:val="00797D8D"/>
     <w:rsid w:val="007A0B22"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B2439"/>
     <w:rsid w:val="007B7FCC"/>
     <w:rsid w:val="007C138B"/>
     <w:rsid w:val="007C30C0"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F6344"/>
     <w:rsid w:val="008018D4"/>
     <w:rsid w:val="00805728"/>
     <w:rsid w:val="008130E0"/>
     <w:rsid w:val="00817296"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831A8C"/>
     <w:rsid w:val="00831C35"/>
+    <w:rsid w:val="008339B0"/>
     <w:rsid w:val="008341C5"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00863AD9"/>
     <w:rsid w:val="00864F8F"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="008669E1"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00877263"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00894721"/>
     <w:rsid w:val="008973F3"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A33E9"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
@@ -7293,50 +6965,51 @@
     <w:rsid w:val="00E92A39"/>
     <w:rsid w:val="00E967F3"/>
     <w:rsid w:val="00E978B8"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB222C"/>
     <w:rsid w:val="00EB555E"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED466F"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00ED7E95"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F01E98"/>
     <w:rsid w:val="00F1473D"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F30EEA"/>
+    <w:rsid w:val="00F32219"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F54FCE"/>
     <w:rsid w:val="00F56E09"/>
     <w:rsid w:val="00F65213"/>
     <w:rsid w:val="00F7382B"/>
     <w:rsid w:val="00F761ED"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F97B34"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB36E8"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC3887"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC7CF5"/>
     <w:rsid w:val="00FD23C3"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE4C05"/>
@@ -7358,168 +7031,168 @@
     <w:rsid w:val="56ED8EA9"/>
     <w:rsid w:val="57F4E426"/>
     <w:rsid w:val="5D45C8AE"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{C72825EB-A970-4936-B279-751A2854A01D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7544,75 +7217,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7647,57 +7320,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -7755,729 +7428,729 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
     <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
@@ -8544,609 +8217,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9155,94 +8828,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9251,496 +8924,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -9807,116 +9480,116 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
@@ -9934,104 +9607,104 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00667E24"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00667E24"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00667E24"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00667E24"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00667E24"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D11387"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -10239,51 +9912,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1640762044">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs2743-414864724-379/surrogate/Patienter%20med%20skyddade%20personuppgifter%20och%20barn%20placerade%20i%20samh%C3%A4llsv%C3%A5rd.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8635-1878377568-47/surrogate/V%c3%a5rdnadshavares%20och%20barns%20ut%c3%b6kadebegr%c3%a4nsade%20%c3%a5tkomst%20till%20barns%20journal%20via%20direkt%c3%a5tkomst-1.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs9262-450134661-180/surrogate/F%c3%b6rsegling%20av%20minder%c3%a5rig.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs9262-450134661-187/surrogate/L%c3%a5sning%20och%20uppl%c3%a5sning%20av%20konto%2c%2016-18%c3%a5r.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs9262-450134661-186/surrogate/Blockering%20barn.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/amnesomraden/barnskyddsteam/" TargetMode="External" Id="R9ed730e149bd4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/vard/medicinska-omraden/barnochungdom/barn-som-far-illa/barnskyddsteam/" TargetMode="External" Id="Rc1a7226bed20438b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs2743-414864724-379/surrogate/Patienter%20med%20skyddade%20personuppgifter%20och%20barn%20placerade%20i%20samh%C3%A4llsv%C3%A5rd.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8635-1878377568-47/surrogate/V%c3%a5rdnadshavares%20och%20barns%20ut%c3%b6kadebegr%c3%a4nsade%20%c3%a5tkomst%20till%20barns%20journal%20via%20direkt%c3%a5tkomst-1.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/it/e-tjanster/1177journal/rutiner-och-styrande-dokument-barn-1177journal/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/vard/medicinska-omraden/barnochungdom/barn-som-far-illa/barnskyddsteam/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/amnesomraden/barnskyddsteam/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/it/e-tjanster/1177journal/rutiner-och-styrande-dokument-barn-1177journal/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/it/e-tjanster/1177journal/rutiner-och-styrande-dokument-barn-1177journal/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -10567,52 +10240,59 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>1309</Words>
+  <Characters>9344</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>10632</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Förenklad rutin angående försegling och blockering av information via 1177</dc:title>
   <dc:subject/>
   <dc:creator>Victoria Bjerendal</dc:creator>
   <keywords/>
-  <lastModifiedBy>Jenny Sjöholm</lastModifiedBy>
-  <revision>5</revision>
+  <lastModifiedBy>Sara Johansson</lastModifiedBy>
+  <revision>7</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>