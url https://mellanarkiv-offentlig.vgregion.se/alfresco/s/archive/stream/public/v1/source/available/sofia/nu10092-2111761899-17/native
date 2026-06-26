--- v0 (2025-12-13)
+++ v1 (2026-06-26)
@@ -1,2831 +1,4335 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="69D9F66B" w14:textId="282E01E0" w:rsidR="007035D8" w:rsidRDefault="04F5CA1B" w:rsidP="007035D8">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006703EB">
+    <w:p w14:paraId="061914D4" w14:textId="01608E8C" w:rsidR="00184167" w:rsidRDefault="00BE5AEF" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5AEF">
         <w:t>Intrahospital spinal rörelsebegränsning i samband med trauma</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00BE5AEF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc232521050"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00BE5AEF">
+        <w:t>Förändringar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="35DDB9CF" w14:textId="4C03590E" w:rsidR="006670A0" w:rsidRPr="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:r>
+        <w:t>Mindre språklig revidering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00BE5AEF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc232521051"/>
+      <w:r w:rsidRPr="00BE5AEF">
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="305361E2" w14:textId="235E781B" w:rsidR="009A32ED" w:rsidRDefault="00BE5AEF" w:rsidP="00627535">
+      <w:pPr>
+        <w:ind w:right="282"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5AEF">
+        <w:t>Spinal rörelsebegränsning ska anpassas efter patienten och inte tvärtom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3329EF77" w14:textId="23DAFE67" w:rsidR="00627535" w:rsidRPr="00627535" w:rsidRDefault="00B405A1" w:rsidP="00627535">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc232521052"/>
+      <w:r>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00D67C88">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D67C88">
+        <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Rubrik;1" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D67C88">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD468BE" w14:textId="19087528" w:rsidR="00627535" w:rsidRDefault="00627535">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006703EB">
+      <w:hyperlink w:anchor="_Toc232521053" w:history="1">
+        <w:r w:rsidRPr="009F1562">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Syfte</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232521053 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="71C329EC" w14:textId="6C001A97" w:rsidR="00627535" w:rsidRDefault="00627535">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232521054" w:history="1">
+        <w:r w:rsidRPr="009F1562">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232521054 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="672C27F6" w14:textId="02EB5DB4" w:rsidR="00627535" w:rsidRDefault="00627535">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232521055" w:history="1">
+        <w:r w:rsidRPr="009F1562">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Arbetsbeskrivning/ Åtgärd</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232521055 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2405F17E" w14:textId="4F6EE1FC" w:rsidR="00627535" w:rsidRDefault="00627535">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232521056" w:history="1">
+        <w:r w:rsidRPr="009F1562">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Allmän handläggning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232521056 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="130E428C" w14:textId="182F22B1" w:rsidR="00627535" w:rsidRDefault="00627535">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232521057" w:history="1">
+        <w:r w:rsidRPr="009F1562">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Frikännande från spinal skada</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232521057 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="251BAB2F" w14:textId="74E76956" w:rsidR="00627535" w:rsidRDefault="00627535">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232521058" w:history="1">
+        <w:r w:rsidRPr="009F1562">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Avveckling av spinal rörelsebegränsning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232521058 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3182F800" w14:textId="44C40B48" w:rsidR="00627535" w:rsidRDefault="00627535">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232521059" w:history="1">
+        <w:r w:rsidRPr="009F1562">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Särskilda omständigheter</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232521059 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0870EE3F" w14:textId="63BC25AB" w:rsidR="00627535" w:rsidRDefault="00627535">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232521060" w:history="1">
+        <w:r w:rsidRPr="009F1562">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Avveckling av spinal rörelsebegränsning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232521060 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F709CFB" w14:textId="03A97D50" w:rsidR="00627535" w:rsidRDefault="00627535">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232521061" w:history="1">
+        <w:r w:rsidRPr="009F1562">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förflyttning till annat sjukhus</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232521061 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E434EEE" w14:textId="61B25382" w:rsidR="00627535" w:rsidRDefault="00627535">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232521062" w:history="1">
+        <w:r w:rsidRPr="009F1562">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Intrahospital spinal rörelsebegränsning i samband med trauma hos barn (under 16 år)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232521062 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0737E325" w14:textId="10F7AD54" w:rsidR="00627535" w:rsidRDefault="00627535">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232521063" w:history="1">
+        <w:r w:rsidRPr="009F1562">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitioner</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232521063 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0611BE63" w14:textId="72C48ED3" w:rsidR="00627535" w:rsidRDefault="00627535">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232521064" w:history="1">
+        <w:r w:rsidRPr="009F1562">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Referenser och relaterade dokument</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232521064 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="63D7193B" w14:textId="6C8AEA27" w:rsidR="00BE5AEF" w:rsidRDefault="00D67C88" w:rsidP="00627535">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Toc232521053"/>
+      <w:r w:rsidR="00BE5AEF" w:rsidRPr="006703EB">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>Syfte</w:t>
       </w:r>
-      <w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="00BE5AEF">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="7E47D4B0">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00BE5AEF" w:rsidRPr="7E47D4B0">
         <w:t>Tydliggöra intrahospital spinal rörelsebegränsning (SRB) för patienter vid Traumalarm nivå 1 och 2 för ett enhetligt och säkert omhändertagande.</w:t>
-      </w:r>
-[...74 lines deleted...]
-        <w:t>Spinal rörelsebegränsning ska anpassas efter patienten och inte tvärt om.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="9908" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4462"/>
-        <w:gridCol w:w="4462"/>
+        <w:gridCol w:w="3246"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="7E47D4B0" w14:paraId="67805184" w14:textId="77777777" w:rsidTr="7E47D4B0">
+      <w:tr w:rsidR="00BE5AEF" w14:paraId="101BF361" w14:textId="77777777" w:rsidTr="00DD7C2B">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4462" w:type="dxa"/>
+            <w:tcW w:w="3246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48465A9C" w14:textId="742F793A" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="7E47D4B0">
+          <w:bookmarkEnd w:id="4"/>
+          <w:p w14:paraId="1058ED98" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00DD7C2B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="7E47D4B0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Trauma Nivå 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4462" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47D29387" w14:textId="65F91313" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="7E47D4B0">
+          <w:p w14:paraId="3E9FA9CC" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00DD7C2B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="7E47D4B0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Trauma Nivå 2</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>- CT utförs inom 30 min</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E41DF30" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="7E47D4B0" w:rsidRDefault="00BE5AEF" w:rsidP="00DD7C2B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trauma Nivå 2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>– CT utförs ej direkt</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7E47D4B0" w14:paraId="1403DFEB" w14:textId="77777777" w:rsidTr="7E47D4B0">
+      <w:tr w:rsidR="00BE5AEF" w:rsidRPr="00CC69FF" w14:paraId="5D46235E" w14:textId="77777777" w:rsidTr="00DD7C2B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4462" w:type="dxa"/>
+            <w:tcW w:w="3246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DB658CB" w14:textId="73DC8147" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="003F14DD">
+          <w:p w14:paraId="1B5499E5" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="459" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CT-undersökning utförs direkt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6806DB8D" w14:textId="45C9E5AA" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="003F14DD">
+          <w:p w14:paraId="17A0AEE0" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0"/>
-[...112 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="459" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">På IVA/Akuten/avdelning: </w:t>
+              <w:t>Patienten kvarstannar på Trauma transfer tills CT är gjord</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01334C84" w14:textId="4D51937E" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="003F14DD">
+          <w:p w14:paraId="0A618233" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="459" w:right="0" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Den skadade ska tas omhand på ett sätt så att minsta möjliga förflyttning görs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59CC8231" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="459" w:right="0" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">På röntgen: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15AB7D53" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Huvudblock eller sandsäckar</w:t>
+              <w:t>Förflyttning sker med hjälp av Trauma transfer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D46A268" w14:textId="54CBAD56" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="003F14DD">
+          <w:p w14:paraId="6EF3A5BA" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Rörelsebegränsning vid förflyttning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1429C2D7" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="459" w:right="0" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Efter CT, vid ankomst till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">IVA/Akuten/avdelning: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="212465BC" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rörelsebegränsning vid förflyttning</w:t>
+              <w:t xml:space="preserve">Säker </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>överflytt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> till mjuk brits/säng med stöd för halsryggen,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> huvudändan kan höjas till 30° om bekvämt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B3E607F" w14:textId="7FE61102" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="003F14DD">
+          <w:p w14:paraId="0C5F968C" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Den skadade ska tas omhand på ett sätt så att minsta möjliga förflyttning görs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A1F23A5" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Huvudblock eller sandsäckar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27A73FEB" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Rörelsebegränsning vid förflyttning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="564BDF14" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Stockvändning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11388E70" w14:textId="799122C4" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="003F14DD">
+          <w:p w14:paraId="0AE4D77A" w14:textId="0055FA7C" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="459" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Beslut om avveckling av spinal rörelsebegränsning tas av ortoped när svar på CT föreligger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4462" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B37DB30" w14:textId="59D42DCC" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="003F14DD">
+          <w:p w14:paraId="082B2AE1" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="459" w:right="0" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>CT-undersökning utförs ej direkt</w:t>
+              <w:t xml:space="preserve">Kontakt med röntgen </w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:ind w:left="459" w:right="0" w:hanging="283"/>
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Trauma transfer avvecklas direkt</w:t>
+              <w:sym w:font="Wingdings" w:char="F0E0"/>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:ind w:left="459" w:right="0" w:hanging="283"/>
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> till mjuk brits/säng med stöd för halsryggen, huvudändan kan höjas till 30° om bekvämt.</w:t>
+              <w:t xml:space="preserve"> CT erbjuds inom 30 min</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D0E883C" w14:textId="58C7CF10" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="003F14DD">
+          <w:p w14:paraId="7B18BF1E" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="459" w:right="0" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patienten kvarstannar på Trauma transfer tills CT är gjord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F68E9BD" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="459" w:right="0" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Den skadade ska tas omhand på ett sätt så att minsta möjliga förflyttning görs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76DC03FF" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="459" w:right="0" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">På röntgen: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="467D54B2" w14:textId="79C9167C" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="003F14DD">
+          <w:p w14:paraId="71925614" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Förflyttning sker med hjälp av Trauma transfer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15FD34A1" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rörelsebegränsning vid förflyttning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C46D5F4" w14:textId="517A3FF1" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="003F14DD">
+          <w:p w14:paraId="2DD8C59A" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="459" w:right="0" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Efter CT, vid ankomst till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">IVA/Akuten/avdelning: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="702178DD" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ingen Trauma transfer</w:t>
+              <w:t xml:space="preserve">Säker </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>överflytt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> till mjuk brits/säng med stöd för halsryggen,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> huvudändan kan höjas till 30° om bekvämt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46AD358F" w14:textId="36109C38" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="003F14DD">
+          <w:p w14:paraId="4F26A0E8" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Den skadade ska tas omhand på ett sätt så att minsta möjliga förflyttning görs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17F7D068" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Huvudblock eller sandsäckar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1902DD61" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Rörelsebegränsning vid förflyttning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DF3A38A" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stockvändning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D59BAF" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00CC69FF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="459" w:right="0" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Beslut om avveckling av spinal rörelsebegränsning tas av ortoped när svar på CT föreligger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BC2450A" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="459" w:right="0" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kontakt med röntgen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0E0"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CT erbjuds </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>EJ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inom 30 min</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16DF80E1" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="459" w:right="0" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CT-undersökning utförs ej direkt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="175FEF1D" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="459" w:right="0" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">På IVA/Akuten/avdelning: </w:t>
+              <w:t>Trauma transfer avvecklas direkt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57AA3AAE" w14:textId="1DCCEEA9" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="003F14DD">
+          <w:p w14:paraId="5664E7ED" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="459" w:right="0" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Säker </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>överflytt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> till mjuk brits/säng med stöd för halsryggen, huvudändan kan höjas till 30° om bekvämt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7822585E" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="459" w:right="0" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Den skadade ska tas omhand på ett sätt så att minsta möjliga förflyttning görs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58A51638" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="459" w:right="0" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">På röntgen: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="505236CA" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Huvudblock eller sandsäckar</w:t>
+              <w:t>Rörelsebegränsning vid förflyttning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="261B56D6" w14:textId="0D804EC3" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="003F14DD">
+          <w:p w14:paraId="7D0CB20E" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rörelsebegränsning vid förflyttning</w:t>
+              <w:t>Ingen Trauma transfer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64A3A333" w14:textId="4124D20F" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="003F14DD">
+          <w:p w14:paraId="6B17B8A5" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="459" w:right="0" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">På IVA/Akuten/avdelning: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="081391FF" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Huvudblock eller sandsäckar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71D4A772" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Rörelsebegränsning vid förflyttning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0628A905" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Stockvändning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F97B1C0" w14:textId="6FE9BE33" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="003F14DD">
+          <w:p w14:paraId="60E8C7CE" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="00CC69FF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="459" w:right="0" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E47D4B0">
+            <w:r w:rsidRPr="00BE5AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Beslut om avveckling av spinal rörelsebegränsning tas av ortoped när svar på CT föreligger</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17CA0DFB" w14:textId="2E7B3BAD" w:rsidR="7E47D4B0" w:rsidRDefault="7E47D4B0" w:rsidP="7E47D4B0">
+    <w:p w14:paraId="40AA233F" w14:textId="08CBDFE4" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D443839" w14:textId="3BF6AC17" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474F4B7F" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik3Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006703EB">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik3Char"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Spinal rörelsebegränsning (SRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik3Char"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D57F8B2" w14:textId="6173F097" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E47D4B0">
+        <w:t>jälpmedel och tekniker som används för att begränsa rörlighet i kotpelaren vid misstanke om och till dess att spinal skada uteslutits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F055FC8" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006703EB">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik3Char"/>
+        </w:rPr>
+        <w:t>Trauma transfer (TT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662A0261" w14:textId="2831DAF1" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E47D4B0">
+        <w:t>alvfast orange/svart bräda, hjälpmedel vid förflyttning av traumapatient. Avvecklas så snart som möjligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445FF07E" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="006703EB" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc232521054"/>
+      <w:r w:rsidRPr="006703EB">
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="2F99F26F" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="503A25B1" w14:textId="7A80AF40" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
+      <w:r w:rsidRPr="7E47D4B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det finns situationer där rörelsebegränsning kan göra mer skada än nytta. Minst 5 % av patienter med spinal skada drabbas av bortfall eller försämring av neurologiska funktioner efter ankomst till akutmottagning (1). Exempelvis riskerar patienter med degenerativa och/eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7E47D4B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>ankylotiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7E47D4B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ryggdeformiteter, som redan löper ökad risk för allvarlig spinal skada i samband med trauma, skadas allvarligt av forcerade lägen på plant underlag. Spinal rörelsebegränsning (SRB) på hårt underlag, så som Trauma transfer (TT), medför även ökad risk för tryckrelaterade skador. Frekvensen trycksår hos traumapatienter har uppmäts till 13 % under de första 48 h efter ankomst till sjukhus. Hög ålder, låg GCS/medvetandegrad och hög </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7E47D4B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>skadegrad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7E47D4B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har identifierats som riskfaktorer (1). Ett strukturerat och individanpassat omhändertagande av traumapatienter är således av yttersta vikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7AE51E" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006703EB">
-[...101 lines deleted...]
-    <w:p w14:paraId="688AE6B0" w14:textId="559D11EA" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
+    </w:p>
+    <w:p w14:paraId="66CC1831" w14:textId="192BAC3A" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E47D4B0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Som en del av ”Säker Traumavård” publicerade LÖF 2022 nationella behandlings­rekommenda­tioner för ”Spinal rörelsebegränsning vid trauma – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E47D4B0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>prehospitalt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E47D4B0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E47D4B0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>hospitalt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E47D4B0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>”. Rekommendationerna är baserade på bästa kända praxis och är anpassade efter svenska förhållanden. Syftet med rekommendationerna är att skapa ett enhetligt omhändertagande av traumapatienter, där SRB ska användas när förväntad nytta är större än kända nackdelar så som tryckrelaterade skador och upplevt obehag hos medvetna patienter (1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E42D06C" w14:textId="43B87E99" w:rsidR="04F5CA1B" w:rsidRPr="006703EB" w:rsidRDefault="04F5CA1B" w:rsidP="006703EB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3EC9001E" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRPr="006703EB" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc232521055"/>
       <w:r w:rsidRPr="006703EB">
         <w:t>Arbetsbeskrivning/ Åtgärd</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="180DBC86" w14:textId="3DA4F4E6" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="40166374" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E47D4B0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Patienter med misstänkt spinal skada eller där spinal skada ej kan uteslutas ska handläggas med SRB. Grundprincipen är att patientens kotpelare ska skyddas från potentiellt farliga rörelser under det initiala traumaomhändertagandet tills skada på ett säkert sätt har kunnat uteslutas. På samma sätt ska rörelsebegränsningen anpassas efter den skadade och inte tvärt om.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F9AA0F2" w14:textId="1ADCBD7B" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
+        <w:t xml:space="preserve">Patienter med misstänkt spinal skada eller där spinal skada ej kan uteslutas ska handläggas med SRB. Grundprincipen är att patientens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E47D4B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>kotpelare ska skyddas från potentiellt farliga rörelser under det initiala traumaomhändertagandet tills skada på ett säkert sätt har kunnat uteslutas. På samma sätt ska rörelsebegränsningen anpassas efter den skadade och inte tvärt om.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F229D7" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E47D4B0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Det är känt att etablering av fri luftväg försvåras av SRB samt att misslyckande att etablera fri luftväg är en betydande orsak bakom traumarelaterade dödsfall. SRB får aldrig försena eller förhindra livräddande åtgärder på den kritiskt skadade traumapatienten. Under förutsättning att patientens kotpelare skyddas kan definitivt frikännande från spinal skada vänta tills kritiska ABC-problem stabiliserats.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFAA9E1" w14:textId="72B318CB" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
+    <w:p w14:paraId="263BE8A3" w14:textId="34A2E518" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="7E47D4B0">
-[...3 lines deleted...]
-    <w:p w14:paraId="38799AAF" w14:textId="150407FB" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
+    </w:p>
+    <w:p w14:paraId="63586C49" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E47D4B0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">TT är ett förflyttningshjälpmedel och ska avvecklas så snart som möjligt. Undantag sker vid traumalarm nivå 1 där patienten kvarstannar på TT då CT som regel görs direkt. Det betyder att i de fall där spinal skada ej kan uteslutas kliniskt och patienten ej går på CT-undersökning direkt, som vid traumalarm nivå 2, skall TT avvecklas snarast. En kontrollerad överflyttning till mjuk brits eller säng görs då i väntan på CT-undersökning. För detta krävs minst fyra personer (en som stabiliserar halsryggen medan de andra tre fördelar sig på sidorna). Halsryggen säkras med stabiliserande kuddar, filtar, sandsäckar eller huvudblock (hus) som dock ej ska fästas till underlaget utan används då som ett stöd för patienten. ABCDE-stabila och kognitivt opåverkade patienter utan neurologisk påverkan anses själva ha förmågan att begränsa sina rörelser i kotpelaren i ett för dem mest bekvämt läge. Intaget läge bör respekteras i väntan på frikännande. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0636A278" w14:textId="3B34EE0D" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
+        <w:t xml:space="preserve">TT är ett förflyttningshjälpmedel och ska avvecklas så snart som möjligt. Undantag sker vid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7E47D4B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>traumalarm nivå</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7E47D4B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">samt </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>traumalarm nivå</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 där CT genomförs direkt eller inom 30 minuter, i vilket fall patienten kvarstannar på TT. TT avvecklas därefter på ett säkert sätt vid ankomst till Akutmottagningen, IVA eller vårdavdelning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E47D4B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Det betyder att i de fall där spinal skada ej kan uteslutas kliniskt och patienten ej går på CT-undersökning </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>inom 30 minuter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E47D4B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skall TT avvecklas snarast. En kontrollerad överflyttning till mjuk brits eller säng görs då i väntan på CT-undersökning. För detta krävs minst fyra personer (en som stabiliserar halsryggen medan de andra tre fördelar sig på sidorna). Halsryggen säkras med stabiliserande kuddar, filtar, sandsäckar eller huvudblock (hus) som dock ej ska fästas till underlaget utan används då som ett stöd för patienten. ABCDE-stabila och kognitivt opåverkade patienter utan neurologisk påverkan anses själva ha förmågan att begränsa sina rörelser i kotpelaren i ett för dem mest bekvämt läge. Intaget läge bör respekteras i väntan på frikännande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523F19C4" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E47D4B0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">I samband med CT-undersökning medföljer två personer, en undersköterska samt ytterligare en tillgänglig medarbetare från Akutmottagningen. Tillsammans med röntgenpersonal görs en kontrollerad överflyttning till och från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="7E47D4B0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>CT:n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E47D4B0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6FF4F521" w14:textId="3ECEE8D8" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="59CC4799" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E47D4B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3068988C" w14:textId="367E6DD4" w:rsidR="7E47D4B0" w:rsidRDefault="04F5CA1B" w:rsidP="00471C05">
+    <w:p w14:paraId="0CE398CB" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E47D4B0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Så snart spinal skada har uteslutits, kliniskt eller radiologiskt, ska SRB avvecklas och patienten mobiliseras fritt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FB9C1C" w14:textId="77777777" w:rsidR="00471C05" w:rsidRDefault="00471C05" w:rsidP="00471C05">
+    <w:p w14:paraId="12695FEB" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32F65FF8" w14:textId="6ADBE230" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
+    <w:p w14:paraId="6F916860" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E47D4B0">
         <w:t xml:space="preserve">Stockvändning ger möjlighet till undersökning av patientens ryggsida. Studier har dock visat betydande och oönskade rörelser i kotpelaren i samband med stockvändning (1). Föreligger ej misstanke om penetrerande skada på patientens ryggsida, och stockvändning bedöms olämplig som vid misstänkt spinal skada eller hemodynamisk påverkan sekundärt till bäckenfraktur, kan ”hand </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7E47D4B0">
         <w:t>swipe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="7E47D4B0">
         <w:t>” utföras som alternativ. Traumaledaren avgör om och när i omhändertagandet stockvändning är indicerat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FFD8D3" w14:textId="4DAC85C8" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
+    <w:p w14:paraId="385E18F2" w14:textId="683B8A9B" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="7E47D4B0">
-[...3 lines deleted...]
-    <w:p w14:paraId="329BB738" w14:textId="7BD2D05F" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
+    </w:p>
+    <w:p w14:paraId="0CEFCF50" w14:textId="77777777" w:rsidR="00BE5AEF" w:rsidRDefault="00BE5AEF" w:rsidP="00BE5AEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="7E47D4B0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid penetrerande våld har SRB kopplats till förhöjd mortalitet och mildrad neurologisk påverkan har inte kunnat påvisas. SRB rekommenderas ej rutinmässigt vid penetrerande nackskador och bör undvikas vid kritiska skador som orsakats av penetrerande våld (1). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231B3C3C" w14:textId="4C32891A" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="00491FCF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2EF56029" w14:textId="77777777" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc232521056"/>
+      <w:r>
+        <w:t>Allmän handläggning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="1676C6E9" w14:textId="5EC613ED" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Initial SRB säkras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prehospitalt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och fortgår tills spinal skada uteslutits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B98D18" w14:textId="270D590C" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">RB åstadkommes i de flesta fall på halvfast underlag, Trauma transfer. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Cervikal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> spinal rörelsebegränsning uppnås genom manuell teknik eller med extern teknik såsom huvudblock (hus) eller sandsäckar. Det är av stor vikt att bröst- och ländrygg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rörelsebegränsas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> innan halsryggen för att undvika potentiellt farliga sekundära rörelser i halsryggen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A66B141" w14:textId="03B6EDAF" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Patienter med degenerativa och/eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ankyloserande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ryggdeformiteter kan skadas allvarligt av forcerade lägen på plant underlag och ska ej ligga på TT och bör i stället ges spinal rörelsebegränsning i ett självvalt bekvämt läge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AAD4CA" w14:textId="07BDEC22" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">TT är ett förflyttningshjälpmedel och ska avvecklas så snart som möjligt. Det innebär att patienter, som inte går till CT </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>direkt från akutrummet, ska på ett säkert sätt förflyttas till mjuk brits/säng i väntan på CT-undersökning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B242D7" w14:textId="76392980" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Säkra och kontrollerade förflyttningar ska ske i alla fall tills spinal skada är utesluten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BB1CE1" w14:textId="594018A8" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stockvändning medför ofta oönskade rörelser i kotpelaren. Ett alternativ till stockvändning för att påvisa penetrerande skada är en så kallad ”hand </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>swipe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>”. Traumaledaren beslutar om och när stockvändning ska utföras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164FB75C" w14:textId="6C9C43C6" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den skadade ska alltid tas om hand på ett sätt så att minsta möjliga förflyttning görs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1581CD90" w14:textId="6C510E6A" w:rsidR="00BE5AEF" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>VISTA-krage används vid verifierad skada efter diskussion med ortoped/ryggkirurg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC96BAA" w14:textId="77777777" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc232521057"/>
+      <w:r>
+        <w:t>Frikännande från spinal skada</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="0D340F3C" w14:textId="760D452D" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Så länge patientens kotpelare skyddas kan definitivt frikännande från spinal skada vänta, särskilt vid systemisk instabilitet som </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hypotension</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och andningspåverkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2139264C" w14:textId="54F85BE6" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vakna patienter utan neurologiska bortfall, spinal smärta eller ömhet, tecken till intoxikation eller smärtsamma distraherande skador kan med hög sannolikhet frikännas från signifikant spinal skada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287EFF9D" w14:textId="7B6C32BC" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Canadian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> C-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>spine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (CCR) rekommenderas, som är ett validerat verktyg med hög specificitet och sensitivitet för frikännande av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cervikala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> skador, hos alerta vuxna med stabila vitalparametrar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B20E0E2" w14:textId="2CD07A5E" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För medvetandesänkta, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>intoxikerade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eller patienter som inte följer uppmaningar är frikännandeprocessen mer komplicerad och radiologisk undersökning är nödvändig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B91959B" w14:textId="09A52427" w:rsidR="006670A0" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CT är den modalitet som rekommenderas för att påvisa eller utesluta spinala skador</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F68AE1B" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DEC618" w14:textId="77777777" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc232521058"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Avveckling av spinal rörelsebegränsning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="6E6245CE" w14:textId="1E3A01DA" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SRB skall så snart som möjligt avvecklas på ett säkert sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1CEDCA" w14:textId="08D9CDBD" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Långvarig positionering på hårt underlag, som TT, medför förutom obehag hos medvetna patienter risk för utveckling av tryckrelaterade skador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D78524" w14:textId="43E75FFD" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>TT bör endast användas vi korta förflyttningar och avvecklas så snart som möjligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CF40B6" w14:textId="77777777" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc232521059"/>
+      <w:r>
+        <w:t>Särskilda omständigheter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="2AF27B62" w14:textId="7AA70896" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Äldre (&gt; 65 år)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33741C6B" w14:textId="4DD89F01" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2127"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I de fall det ej går att utesluta spinal skada hos äldre ska handläggning ske med SRB genom självvalt bekvämt läge på mjuk madrass/i säng</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08730918" w14:textId="0AE66C53" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2127"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SRB ska anpassas efter patienten, inte tvärt om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4030977D" w14:textId="6EF736F8" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2127"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Omhändertagande ska ske med minsta möjliga förflyttning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149135F3" w14:textId="55A75A5E" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2127"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">CT skall utföras vid misstanke om trauma mot kotpelaren hos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>patienter &gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 65 år</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CF729C" w14:textId="73E7F4C0" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2127"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">CT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>helrygg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> skall utföras vid misstanke om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ankylotisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kotpelare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6CA184" w14:textId="76A840F0" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2127"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredning med MR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>helrygg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vid neurologiska bortfallssymtom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1052E31B" w14:textId="11DC01C7" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00074B29">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Medvetandepåverkan, intoxikation, smärtpåverkan pga. andra skador eller svårigheter att kommunicera adekvat/följa </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>uppmaningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> annan anledning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DF420C" w14:textId="6F4341D8" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2127"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ovan nämnda patientgrupp är särskilt svår att fria från spinal skada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF5ABE3" w14:textId="358F479E" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2127"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CT-utredning krävs om den kliniska undersökningen bedöms otillförlitlig</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D00206" w14:textId="3106FA12" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2127"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Överväg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sedering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i samband med SRB vid hög risk för spinal skada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEA82DD" w14:textId="6659A627" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Degenerativa (diffus idiopatisk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>skeletal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hyperostos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (DISH)) och/eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ankylotiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ryggdeformiteter (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ankyloserande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> spondylit (AS), tidigare kallad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bechterews</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sjukdom)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AB143B" w14:textId="228D60D7" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2127"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Forcerat planläge på exempelvis TT medför hög risk för allvarlig spinal skada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B33DAE7" w14:textId="4B21EC28" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2127"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SRB ska ske med stor försiktighet i ett för patienten självvalt läge, företrädesvis i en säng/mjuk madrass med uppstöttning i form av kuddar eller filtar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F617D9F" w14:textId="5985D652" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2127"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredning sker med CT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>helrygg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3A1D3552" w14:textId="740412B5" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="00513851">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Penetrerande våld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D936E99" w14:textId="702C182B" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2127"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SRB bör undvikas vid kritiska skador som orsakats av penetrerande våld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57642249" w14:textId="58EC9CEB" w:rsidR="00513851" w:rsidRDefault="00513851" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2127"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SRB rekommenderas ej rutinmässigt vid penetrerande nackskador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB9620D" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc232521060"/>
+      <w:r w:rsidRPr="006670A0">
+        <w:t>Avveckling</w:t>
+      </w:r>
       <w:r w:rsidRPr="7E47D4B0">
-        <w:t>Allmän handläggning</w:t>
-[...308 lines deleted...]
-        <w:ind w:left="1077" w:right="0"/>
+        <w:t xml:space="preserve"> av spinal rörelsebegränsning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="3BF34DB0" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="7E47D4B0">
         <w:t>SRB skall så snart som möjligt avvecklas på ett säkert sätt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049D4F46" w14:textId="5F851266" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="003F14DD">
-[...7 lines deleted...]
-        <w:ind w:left="1077" w:right="0"/>
+    <w:p w14:paraId="7FF81EEB" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="7E47D4B0">
         <w:t>Långvarig positionering på hårt underlag, som TT, medför förutom obehag hos medvetna patienter risk för utveckling av tryckrelaterade skador.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFA9902" w14:textId="584BF1FB" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="003F14DD">
-[...406 lines deleted...]
-        <w:ind w:left="1077" w:right="0"/>
+    <w:p w14:paraId="6CC7103C" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="7E47D4B0">
         <w:t>TT bör endast användas vid korta förflyttningar och avvecklas så snart som möjligt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB399E6" w14:textId="4FB81A5C" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="00491FCF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2BC6B92C" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc232521061"/>
       <w:r w:rsidRPr="7E47D4B0">
         <w:t>Förflyttning till annat sjukhus</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:ind w:left="1077" w:right="0"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="01BA8BB4" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="7E47D4B0">
         <w:t>Patienter med spinal skada som kräver förflyttning till annat sjukhus ska inför transport erhålla spinal rörelsebegränsning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290120C4" w14:textId="4B51A0F1" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="003F14DD">
-[...7 lines deleted...]
-        <w:ind w:left="1077" w:right="0"/>
+    <w:p w14:paraId="6C8E2D23" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="7E47D4B0">
         <w:t>Risken för respiratoriska problem vid höga halsryggskador behöver beaktas och luftvägen säkras om den är hotad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666B345C" w14:textId="2963AFDA" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="003F14DD">
-[...7 lines deleted...]
-        <w:ind w:left="1077" w:right="0"/>
+    <w:p w14:paraId="25669320" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="7E47D4B0">
         <w:t>Transport bör ske skyndsamt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DA2427" w14:textId="708A7EA5" w:rsidR="04F5CA1B" w:rsidRPr="00491FCF" w:rsidRDefault="04F5CA1B" w:rsidP="00491FCF">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00491FCF">
+    <w:p w14:paraId="11CD8E1D" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc232521062"/>
+      <w:r>
         <w:t>Intrahospital spinal rörelsebegränsning i samband med trauma hos barn (under 16 år)</w:t>
       </w:r>
-    </w:p>
-[...60 lines deleted...]
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="15D1B6B2" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:r>
+        <w:t xml:space="preserve">Barn som uppfyller fysiologiska, anatomiska eller skademekaniska kriterier för traumalarm ska handläggas med SRB som hos vuxna tills spinal skada har uteslutits kliniskt eller radiologiskt. Övriga barn där spinal skada kan förekomma ska handläggas med SRB genom självvalt </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>bekvämt läge på mjuk madrass/i säng med stöd för halsryggen i form av exempelvis hus eller sandsäckar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F30220E" w14:textId="708C7A86" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Barn </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>&lt; 3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> år – kan erhålla spinal rörelsebegränsning i babyskydd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4497359F" w14:textId="7940E127" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Barn </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>&lt; 9</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> år – vid ryggläge ska kudde/förhöjning läggas under axlarna för att undvika flexion i halsryggen pga. det relativt stora huvudet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F0F9FD" w14:textId="3647CCE1" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
         <w:t>Barn med syndrom ska alltid bedömas individuellt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437EDDBC" w14:textId="521243EC" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="003F14DD">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="7E47D4B0">
+    <w:p w14:paraId="72B347F5" w14:textId="34982617" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
         <w:t>Triageverktyg baserade på kliniska fynd ska användas som stöd för frikännande av spinal skada</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A511EB6" w14:textId="314D10CD" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="003F14DD">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="7E47D4B0">
+    <w:p w14:paraId="62DC7551" w14:textId="544787C9" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
         <w:t>CT är förstahandsval för radiologiskt frikännande från spinal skada</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717EA062" w14:textId="3DD7A382" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="007035D8">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="7E47D4B0">
+    <w:p w14:paraId="26A7CC58" w14:textId="0E066541" w:rsidR="00513851" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>MR utförs sekundärt vid neurologiska bortfallssymtom efter diskussion med ortoped.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB33B52" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc232521063"/>
+      <w:r>
         <w:t>Definitioner</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="12F7A3F1" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:r w:rsidRPr="006670A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SRB </w:t>
       </w:r>
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:r>
         <w:t>– spinal rörelsebegränsning, hjälpmedel och tekniker som används för att begränsa rörlighet i kotpelaren</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2E8F2A" w14:textId="14279FD8" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
-      <w:r w:rsidRPr="7E47D4B0">
+    <w:p w14:paraId="4158FE49" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:r w:rsidRPr="006670A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Trauma transfer</w:t>
       </w:r>
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:r>
         <w:t xml:space="preserve"> – halvfast orange/svart bräda, används vid förflyttning av traumapatient</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5C3910" w14:textId="0F8B313B" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
-      <w:r w:rsidRPr="7E47D4B0">
+    <w:p w14:paraId="0E201708" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:r w:rsidRPr="006670A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Stöd för halsryggen</w:t>
       </w:r>
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:r>
         <w:t xml:space="preserve"> – Huvudblock/hus, sandsäckar för stabilisering av halsryggen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CBC50A" w14:textId="21AF0D00" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
-      <w:r w:rsidRPr="7E47D4B0">
+    <w:p w14:paraId="00203F97" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:r w:rsidRPr="006670A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Självvalt bekvämt läge </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="7E47D4B0">
+        <w:t>Självvalt bekvämt läge</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – Hjälpmedel och tekniker som formats runt patienten för att skapa rörelsebegränsning anpassad efter patientens kropp och valda läge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70342160" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:r w:rsidRPr="006670A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Hand </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:r w:rsidRPr="006670A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>swipe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:r>
         <w:t xml:space="preserve"> – undersökande läkare för handflatan under patientens rygg i syfte att upptäcka blödande sår</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6314E4E5" w14:textId="321F3027" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
-      <w:r w:rsidRPr="7E47D4B0">
+    <w:p w14:paraId="401E8A33" w14:textId="02977444" w:rsidR="00627535" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:r w:rsidRPr="006670A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CCR </w:t>
       </w:r>
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:r>
         <w:t>Canadian</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:r>
         <w:t xml:space="preserve"> C-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:r>
         <w:t>spine</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:r>
         <w:t>Rules</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4B5B7D5A" w14:textId="77777777" w:rsidR="001712B4" w:rsidRDefault="001712B4" w:rsidP="7E47D4B0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="7E47D4B0">
+    <w:p w14:paraId="0753F4B4" w14:textId="77777777" w:rsidR="00627535" w:rsidRDefault="00627535">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FFA1B6" w14:textId="77777777" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc232521064"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Referenser och relaterade dokument</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="49EBB4DC" w14:textId="6616A7F2" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">LÖF (Regionernas ömsesidiga försäkringsbolag). Spinal rörelsebegränsning vid trauma. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:r>
         <w:t>Prehospitalt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:r>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:r>
         <w:t>hospitalt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7E47D4B0">
-[...2 lines deleted...]
-      <w:r w:rsidR="0076328C">
+      <w:r>
+        <w:t>. Nationella behandlingsrekommendationer. https://lof.se/filer/Spinal-rorelsebegransning-vid-trauma.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72862B6B" w14:textId="76FAF87A" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Läkartidningen. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2023;120:22136</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="506DA511" w14:textId="15AA5912" w:rsidR="006670A0" w:rsidRDefault="006670A0" w:rsidP="006670A0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ATLS. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Advanced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Trauma Life Support. Student Course Manual. 10th ed. Chicago: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>American</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> College </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...22 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7E47D4B0">
-        <w:t>Advanced</w:t>
+      <w:r>
+        <w:t>Surgeons</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7E47D4B0">
-        <w:t xml:space="preserve"> Trauma Life Support. Student Course Manual. 10th ed. Chicago: </w:t>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7E47D4B0">
-        <w:t>American</w:t>
+      <w:r>
+        <w:t>Committee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7E47D4B0">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="7E47D4B0">
+      <w:r>
         <w:t xml:space="preserve"> on Trauma; 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010926F5" w14:textId="13FD5DD3" w:rsidR="04F5CA1B" w:rsidRDefault="04F5CA1B" w:rsidP="7E47D4B0">
-[...26 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="006670A0" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="643E66D0" w14:textId="77777777" w:rsidR="002804DF" w:rsidRDefault="002804DF">
+    <w:p w14:paraId="71982CB4" w14:textId="77777777" w:rsidR="00377992" w:rsidRDefault="00377992">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64439B28" w14:textId="77777777" w:rsidR="002804DF" w:rsidRDefault="002804DF">
+    <w:p w14:paraId="44CF1761" w14:textId="77777777" w:rsidR="00377992" w:rsidRDefault="00377992">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="05F168E4" w14:textId="77777777" w:rsidR="002804DF" w:rsidRDefault="002804DF">
+    <w:p w14:paraId="186B5563" w14:textId="77777777" w:rsidR="00377992" w:rsidRDefault="00377992">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="&quot;Calibri&quot;,sans-serif">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00627535" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D8E08D9" w14:textId="77777777" w:rsidR="002804DF" w:rsidRDefault="002804DF"/>
+    <w:p w14:paraId="284CA4C5" w14:textId="77777777" w:rsidR="00377992" w:rsidRDefault="00377992"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02747E75" w14:textId="77777777" w:rsidR="002804DF" w:rsidRDefault="002804DF">
+    <w:p w14:paraId="5657CB6C" w14:textId="77777777" w:rsidR="00377992" w:rsidRDefault="00377992">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="627B2B36" w14:textId="77777777" w:rsidR="002804DF" w:rsidRDefault="002804DF">
+    <w:p w14:paraId="550A0F36" w14:textId="77777777" w:rsidR="00377992" w:rsidRDefault="00377992">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2855,180 +4359,100 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r w:rsidRPr="00762EE0">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:drawing>
-[...78 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="570FAFC0">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3061,87 +4485,812 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF1D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FBCC56FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C063CDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05DF67F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75525A52"/>
+    <w:lvl w:ilvl="0" w:tplc="A0D81926">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07F0337A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E54CEB4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="130D0131"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE7CE516"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="135A157B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65667058"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1480309A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B82C9A8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3211,51 +5360,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D520AB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B9E412AC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CE91F2C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51C0AC3A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F3FEEC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03BA4EFE"/>
     <w:lvl w:ilvl="0" w:tplc="C9FC4E62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="828A4F08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3324,58 +5699,198 @@
     <w:lvl w:ilvl="7" w:tplc="F8767854">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C31CAA60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A42FB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09EA9066"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
-[...2 lines deleted...]
-      <w:pStyle w:val="ListBullet"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3438,51 +5953,305 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40C928FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AE0B72A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42196C05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="741857FC"/>
+    <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5107B5E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE60B6A2"/>
     <w:lvl w:ilvl="0" w:tplc="10A4BFBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="&quot;Calibri&quot;,sans-serif" w:hAnsi="&quot;Calibri&quot;,sans-serif" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2DFC7DC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3551,58 +6320,171 @@
     <w:lvl w:ilvl="7" w:tplc="A0A41AA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DC043D74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51AB58F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97200AA0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3665,51 +6547,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575E01E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E154E454"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D683388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4C27778"/>
     <w:lvl w:ilvl="0" w:tplc="C5B66ADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="244CEE52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3778,51 +6773,51 @@
     <w:lvl w:ilvl="7" w:tplc="ABBAB31A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A1CE028C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F8601F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5B60736"/>
     <w:lvl w:ilvl="0" w:tplc="133C27B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="&quot;Calibri&quot;,sans-serif" w:hAnsi="&quot;Calibri&quot;,sans-serif" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3D544160">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3891,743 +6886,996 @@
     <w:lvl w:ilvl="7" w:tplc="8DB629B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="896EBB7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7387146B"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6C323582"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="4FB2CAB0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="&quot;Calibri&quot;,sans-serif" w:hAnsi="&quot;Calibri&quot;,sans-serif" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="A3DA74A4">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C077AA9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDC0C0DE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EA41BCB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAEC6EFE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="434044D2">
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="969C5DC6">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E7DC6920">
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8D3E00BE">
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="C27ED088">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="713A264A">
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2DAC9388">
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1246719399">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="59402788">
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="952596680">
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1771268888">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="668677993">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1874684370">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="20" w16cid:durableId="59402788">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="641157654">
+  <w:num w:numId="21" w16cid:durableId="952596680">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="668677993">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1641418102">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2083945498">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="24" w16cid:durableId="1246719399">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="8"/>
+  <w:num w:numId="25" w16cid:durableId="320234473">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
-    <w:rsid w:val="00062026"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00082E45"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
-    <w:rsid w:val="000B2C92"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001712B4"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="001F167A"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
-    <w:rsid w:val="002804DF"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
-    <w:rsid w:val="00293EE0"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
-    <w:rsid w:val="002D6E05"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00377992"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
-    <w:rsid w:val="003F14DD"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
-    <w:rsid w:val="00471C05"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="004820EF"/>
     <w:rsid w:val="004876F6"/>
-    <w:rsid w:val="00491FCF"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="004A091A"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00513851"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
-    <w:rsid w:val="00580C30"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="00586ADA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B3F28"/>
+    <w:rsid w:val="005B3253"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00627535"/>
+    <w:rsid w:val="00627BA1"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="006703EB"/>
+    <w:rsid w:val="006670A0"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
-    <w:rsid w:val="006C5BD9"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="007035D8"/>
-    <w:rsid w:val="0071026B"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
-    <w:rsid w:val="0076328C"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
-    <w:rsid w:val="008270CF"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="0088417B"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
-    <w:rsid w:val="00962A4E"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
-    <w:rsid w:val="009A7A4D"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
-    <w:rsid w:val="009C6BB7"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A032DA"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A112F1"/>
-    <w:rsid w:val="00A13EC3"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AF2E21"/>
-    <w:rsid w:val="00AF35F1"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
-    <w:rsid w:val="00B93DE7"/>
     <w:rsid w:val="00B96AFF"/>
-    <w:rsid w:val="00B9707E"/>
-    <w:rsid w:val="00B9782C"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BB0661"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BE0518"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BE5AEF"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE260E"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
-    <w:rsid w:val="00D77F7A"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E02C8A"/>
-    <w:rsid w:val="00E04B54"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E615A1"/>
-    <w:rsid w:val="00E70091"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E7461F"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
-    <w:rsid w:val="00E87C3F"/>
-    <w:rsid w:val="00E9053A"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F92C1B"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="04F5CA1B"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="7E47D4B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4965,232 +8213,234 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -5268,610 +8518,611 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
-    <w:rsid w:val="009A32ED"/>
+    <w:link w:val="Rubrik1"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Omslagsunderrubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -5902,81 +9153,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -6015,53 +9266,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -6135,53 +9386,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -6255,53 +9506,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -6351,53 +9602,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -6447,53 +9698,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -6529,53 +9780,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -6624,51 +9875,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -6712,51 +9963,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -6843,67 +10094,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -6947,218 +10198,208 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-    <w:name w:val="Body Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0076328C"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00E87C3F"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7169,63 +10410,60 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lof.se/filer/Spinal-rorelsebegransning-vid-trauma.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -7506,58 +10744,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>10690</Characters>
+  <Pages>10</Pages>
+  <Words>2119</Words>
+  <Characters>12655</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>25</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>333</Lines>
+  <Paragraphs>153</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12540</CharactersWithSpaces>
+  <CharactersWithSpaces>14621</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Intrahospital spinal rörelsebegränsning i samband med trauma</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>2</revision>
+  <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>