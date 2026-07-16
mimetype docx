--- v2 (2026-03-19)
+++ v3 (2026-07-16)
@@ -1,2500 +1,1072 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="73178835" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="004A304E">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Basala hygienrutiner och klädregler samt skyddsutrustning </w:t>
+    <w:p w14:paraId="2ABCA096" w14:textId="02B372EC" w:rsidR="00066476" w:rsidRPr="00066476" w:rsidRDefault="00343F98" w:rsidP="00711F67">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Basala hygienrutiner</w:t>
+      </w:r>
+      <w:r w:rsidR="00103BDB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00066476">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">klädregler </w:t>
+      </w:r>
+      <w:r w:rsidR="00103BDB">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skyddsutrustning</w:t>
+      </w:r>
+      <w:r w:rsidR="003A54DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="68D14A18" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="004A304E">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00711F67">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc222296552"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc218844379"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00354240">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="401469D6" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="004A304E">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Tillägg under syfte, åtgärder, handtvätt, punktdesinfektion. Samt mindre förändringar/förtydliganden. </w:t>
+    <w:p w14:paraId="0B05EB3A" w14:textId="01B4CE41" w:rsidR="00397232" w:rsidRPr="00397232" w:rsidRDefault="00397232" w:rsidP="00711F67">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc218844382"/>
+      <w:r>
+        <w:t xml:space="preserve">Vårdhandbokens avsnitt om </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00711F67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Basala hygienrutiner</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00397232">
+        <w:t xml:space="preserve"> ersätter</w:t>
+      </w:r>
+      <w:r w:rsidR="00711F67">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillsammans med</w:t>
+      </w:r>
+      <w:r w:rsidR="00711F67">
+        <w:t xml:space="preserve"> de nedanstående tilläggen, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tidigare rutin för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397232">
+        <w:t>NU-sjukvården Basala hygienrutiner och klädregler samt skyddsutrustning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> version 15.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397232">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00711F67">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2D1EE4" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="004A304E">
-[...4 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+    <w:p w14:paraId="37C7076C" w14:textId="0C1E5DC6" w:rsidR="009A32ED" w:rsidRPr="006466EF" w:rsidRDefault="009A32ED" w:rsidP="00711F67">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc222296553"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00354240">
+      <w:r w:rsidRPr="006466EF">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Innehållsförteckning</w:t>
-      </w:r>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="6006FD19" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00A71DD1" w:rsidRDefault="004A304E" w:rsidP="004A304E">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="396E5C6C" w14:textId="0C57FFCD" w:rsidR="00066476" w:rsidRPr="00066476" w:rsidRDefault="00066476" w:rsidP="00711F67">
+      <w:r w:rsidRPr="00066476">
+        <w:t>Vid all vård och omsorg gäller följande rutiner och åtgärder</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30763F81" w14:textId="1D582713" w:rsidR="000B39A9" w:rsidRPr="00066476" w:rsidRDefault="001E0A8E" w:rsidP="00711F67">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354240">
-[...65 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00066476">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Arbetsk</w:t>
+      </w:r>
+      <w:r w:rsidR="000B39A9" w:rsidRPr="00066476">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lädsel </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="072893FC" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00A71DD1" w:rsidRDefault="004A304E" w:rsidP="004A304E">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="160E2D96" w14:textId="2AD6F2E4" w:rsidR="000B39A9" w:rsidRDefault="00711F67" w:rsidP="00711F67">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
         <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="004C572F" w:rsidRPr="006466EF">
+        <w:t>år</w:t>
+      </w:r>
+      <w:r w:rsidR="000B39A9" w:rsidRPr="006466EF">
+        <w:t xml:space="preserve"> inte kombineras med privata kläder</w:t>
+      </w:r>
+      <w:r w:rsidR="003A54DA" w:rsidRPr="006466EF">
+        <w:t xml:space="preserve"> gäller äve</w:t>
+      </w:r>
+      <w:r w:rsidR="001E0A8E">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="004C572F" w:rsidRPr="006466EF">
+        <w:t xml:space="preserve"> under rast</w:t>
+      </w:r>
+      <w:r w:rsidR="001E0A8E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D8FACA" w14:textId="6AB26034" w:rsidR="000B39A9" w:rsidRPr="009D2E23" w:rsidRDefault="001E0A8E" w:rsidP="00711F67">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D2E23">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="000B39A9" w:rsidRPr="006466EF">
+        <w:t>röna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066476">
+        <w:t>arbetskläder</w:t>
+      </w:r>
+      <w:r w:rsidR="000B39A9" w:rsidRPr="00066476">
+        <w:t xml:space="preserve"> samt engångsoperationskläder är </w:t>
+      </w:r>
+      <w:r w:rsidR="000B39A9" w:rsidRPr="009D2E23">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...57 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">enbart </w:t>
+      </w:r>
+      <w:r w:rsidR="000B39A9" w:rsidRPr="00066476">
+        <w:t>avsedd</w:t>
+      </w:r>
+      <w:r w:rsidR="004C572F" w:rsidRPr="00066476">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000B39A9" w:rsidRPr="00066476">
+        <w:t xml:space="preserve"> att användas vid arbete på operationsavdelning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066476">
+        <w:t>, i sterilteknisk verksamhet och inom käkkirurgi.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3AC1CD3D" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00A71DD1" w:rsidRDefault="004A304E" w:rsidP="004A304E">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="5517DD37" w14:textId="2120E187" w:rsidR="005F35A6" w:rsidRDefault="000B39A9" w:rsidP="00711F67">
+      <w:pPr>
         <w:ind w:right="0"/>
-        <w:rPr>
-[...731 lines deleted...]
-        <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354240">
-        <w:fldChar w:fldCharType="end"/>
+      <w:r w:rsidRPr="006466EF">
+        <w:t>Arbetskläd</w:t>
+      </w:r>
+      <w:r w:rsidR="001E0A8E">
+        <w:t>erna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006466EF">
+        <w:t xml:space="preserve"> ska bäras och användas på ett sådant sätt att </w:t>
+      </w:r>
+      <w:r w:rsidR="001E0A8E">
+        <w:t xml:space="preserve">renhetsgraden bevaras. </w:t>
+      </w:r>
+      <w:r w:rsidR="001E0A8E" w:rsidRPr="009D2E23">
+        <w:t>Tänk på vid vistelse utomhus</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4160F" w:rsidRPr="009D2E23">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2E23" w:rsidRPr="009D2E23">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F35A6" w:rsidRPr="009D2E23">
+        <w:t>i gröna arbetskläder, att kläderna utsätts för omgivningsflora till</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4160F" w:rsidRPr="009D2E23">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F35A6" w:rsidRPr="009D2E23">
+        <w:t>exempel damm och pollen. Värdera behovet av klädbyte vid återgång till arbete</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4160F" w:rsidRPr="009D2E23">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4566D53A" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="004A304E">
-[...4 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+    <w:p w14:paraId="0A2173DB" w14:textId="672FC9B0" w:rsidR="00AE3278" w:rsidRDefault="00C4160F" w:rsidP="00711F67">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D2E23">
+        <w:t>Arbetsk</w:t>
+      </w:r>
+      <w:r w:rsidR="000B39A9" w:rsidRPr="009D2E23">
+        <w:t xml:space="preserve">lädseln ska vara privat när sjukhusområdet lämnas, gäller även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E23">
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidR="000B39A9" w:rsidRPr="009D2E23">
+        <w:t>resa med NU-turen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E23">
+        <w:t xml:space="preserve"> mellan NÄL och Uddevalla sjukhus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F59510F" w14:textId="77777777" w:rsidR="00AE3278" w:rsidRDefault="00AE3278" w:rsidP="00711F67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527D743A" w14:textId="31D99C3F" w:rsidR="000B39A9" w:rsidRDefault="00870A8F" w:rsidP="00711F67">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc222296554"/>
-      <w:r w:rsidRPr="00354240">
+      <w:r w:rsidRPr="009D2E23">
+        <w:lastRenderedPageBreak/>
+        <w:t>Hårskydd, h</w:t>
+      </w:r>
+      <w:r w:rsidR="000B39A9" w:rsidRPr="009D2E23">
+        <w:t xml:space="preserve">år </w:t>
+      </w:r>
+      <w:r w:rsidR="00304ADA" w:rsidRPr="00C61E2E">
+        <w:t>och skägg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0499E1" w14:textId="1F749219" w:rsidR="006F46BF" w:rsidRPr="009D2E23" w:rsidRDefault="00C4160F" w:rsidP="00711F67">
+      <w:pPr>
+        <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arbetsgivaren tillhandahåller h</w:t>
+      </w:r>
+      <w:r w:rsidR="006F46BF" w:rsidRPr="006466EF">
+        <w:t>årskydd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (operationsmössa, dok och huvor)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE22CC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det är inte tillåtet med </w:t>
+      </w:r>
+      <w:r w:rsidR="006F46BF" w:rsidRPr="006466EF">
+        <w:t>priva</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ta hårskydd.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2E23">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2E23" w:rsidRPr="009D2E23">
+        <w:t xml:space="preserve"> Egentillverkade engångs- eller flergångs hårskydd får inte användas.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2E23" w:rsidRPr="00745788">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-[...21 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="0C9DA0D3" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="004A304E">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">God basal hygien är den enskilt viktigaste åtgärden för att förebygga och förhindra smittspridning i vården. Basala hygienrutiner ska därför alltid tillämpas av alla som deltar i patientnära och vårdrelaterat arbete. Patientnära arbete innebär arbete när patient undersöks, behandlas eller vårdas. Vårdrelaterat arbete innebär till exempel hantering av rent gods, arbete i läkemedelsrum, desinfektionsrum eller avdelningskök. </w:t>
+    <w:p w14:paraId="55E327B5" w14:textId="0151A464" w:rsidR="00870A8F" w:rsidRPr="009D2E23" w:rsidRDefault="00870A8F" w:rsidP="00711F67">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D2E23">
+        <w:t>Använd endast de flergångsmössor</w:t>
+      </w:r>
+      <w:r w:rsidR="00745788" w:rsidRPr="009D2E23">
+        <w:t xml:space="preserve"> och huvor som finns i sortimentet på Tvätteriet i Alingsås. De skickas till Tvätteriet efter användning för rengöring i en kontrollerad tvättpro</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2E23" w:rsidRPr="009D2E23">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00745788" w:rsidRPr="009D2E23">
+        <w:t>ess.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162F7D38" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="004A304E">
-[...5 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+    <w:p w14:paraId="491D5C12" w14:textId="534670CB" w:rsidR="005366B4" w:rsidRPr="00870A8F" w:rsidRDefault="00C4160F" w:rsidP="00711F67">
+      <w:pPr>
+        <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc222296556"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00354240">
+      <w:r>
+        <w:t xml:space="preserve">Långt hår </w:t>
+      </w:r>
+      <w:r w:rsidR="005366B4" w:rsidRPr="006466EF">
+        <w:t>skall vara uppsatt under hela arbetspasset.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E23">
+        <w:t xml:space="preserve">När arbetskläderna tas på sätts håret upp och det </w:t>
+      </w:r>
+      <w:r w:rsidR="00870A8F" w:rsidRPr="009D2E23">
+        <w:t>fortsätter att vara uppsatt tills dess att arbetskläderna tas av vid arbetspassets slut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D11C57" w14:textId="42E03A8E" w:rsidR="00304ADA" w:rsidRPr="00C61E2E" w:rsidRDefault="00304ADA" w:rsidP="00711F67">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
-[...98 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354240">
+      <w:r w:rsidRPr="00C61E2E">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Handdesinfektion </w:t>
+        <w:t>Piercing</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5EDC" w:rsidRPr="00C61E2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och tatuering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5B3D42" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="004A304E">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Handdesinfektion ska utföras </w:t>
+    <w:p w14:paraId="6E64D00F" w14:textId="00A70DC3" w:rsidR="00745788" w:rsidRDefault="00304ADA" w:rsidP="00711F67">
+      <w:r w:rsidRPr="006466EF">
+        <w:t xml:space="preserve">Örhängen och andra smycken i läkta piercade hål kan bäras om de inte hänger ner i arbetsområdet. Ett </w:t>
+      </w:r>
+      <w:r w:rsidR="00745788" w:rsidRPr="009D2E23">
+        <w:t>väl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006466EF">
+        <w:t xml:space="preserve">läkt piercinghål, oavsett vart det sitter utgör ingen påvisad smittrisk. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4349DD26" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="00800C97">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">före och efter all patientkontakt samt kontakt med yta eller föremål i patientens närmiljö </w:t>
+    <w:p w14:paraId="6DC0A3C6" w14:textId="77777777" w:rsidR="00745788" w:rsidRDefault="00745788" w:rsidP="00711F67">
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00304ADA" w:rsidRPr="006466EF">
+        <w:t>iercingar på händer och underarmar får ej användas då korrekt handdesinfektion ej kan utföras.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5EDC" w:rsidRPr="006466EF">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B5E249" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="00800C97">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">före och efter rent eller aseptiskt vårdmoment </w:t>
+    <w:p w14:paraId="013A4B60" w14:textId="2C438266" w:rsidR="00304ADA" w:rsidRPr="006466EF" w:rsidRDefault="003B5EDC" w:rsidP="00711F67">
+      <w:r w:rsidRPr="006466EF">
+        <w:t>Tatueringar på händer och underarmar ska vara läkta innan arbete i patient- eller vårdrelaterat arbete. En</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E23">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00745788" w:rsidRPr="009D2E23">
+        <w:t>väl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E23">
+        <w:t xml:space="preserve">läkt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006466EF">
+        <w:t>tatuering innebär ingen påvisad smittrisk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B6B813" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="00800C97">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00354240">
+    <w:p w14:paraId="5ABEB774" w14:textId="0C161A25" w:rsidR="000B39A9" w:rsidRPr="006466EF" w:rsidRDefault="00F77C41" w:rsidP="00711F67">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>•</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00354240">
+      </w:pPr>
+      <w:r w:rsidRPr="009D2E23">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">före arbete med rent material </w:t>
+        <w:t>Skyddsh</w:t>
+      </w:r>
+      <w:r w:rsidR="000B39A9" w:rsidRPr="009D2E23">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="000B39A9" w:rsidRPr="006466EF">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skar </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C09B87" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="00800C97">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">efter handtvätt. </w:t>
+    <w:p w14:paraId="413F7A4D" w14:textId="47DB9E2D" w:rsidR="00726849" w:rsidRDefault="00726849" w:rsidP="00711F67">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006466EF">
+        <w:t>Handskar ska användas så kort tid som möjligt på grund av risken att sprida smitta med förorenade handskar</w:t>
+      </w:r>
+      <w:r w:rsidR="00B42ED2">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1B4FCD" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="004A304E">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00354240">
+    <w:p w14:paraId="32405930" w14:textId="54F1B13A" w:rsidR="00F77C41" w:rsidRPr="006466EF" w:rsidRDefault="00F77C41" w:rsidP="00711F67">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tänk efter inför </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2E23">
+        <w:t>användning –</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Behöver jag verkligen skyddshandskar?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEFC21D" w14:textId="041F2DE7" w:rsidR="009D2E23" w:rsidRDefault="009D2E23" w:rsidP="00711F67">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D2E23">
+        <w:t>Skyddshandskar blir förorenade vid vård- och omsorgsarbete och sprider smittämnen på samma sätt som en smutsig hand. Ta därför av handskarna direkt efter att du utfört det moment där risk för kontakt med kroppsvätska fanns</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534F3909" w14:textId="40170878" w:rsidR="009D2E23" w:rsidRPr="009D2E23" w:rsidRDefault="009D2E23" w:rsidP="00711F67">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D2E23">
+        <w:t xml:space="preserve">Använd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E23">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Gör så här:  </w:t>
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2E23">
+        <w:t xml:space="preserve"> dubbla skyddshandskar. När det yttre paret handskar tas av blir det inre paret förorenade av det som finns på ytan på de yttre handskarna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D1496E" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="00800C97">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Ta rikligt (ca 2–4 ml) med alkoholbaserat handdesinfektionsmedel. </w:t>
+    <w:p w14:paraId="01BCB498" w14:textId="5BF6DC83" w:rsidR="00A965A4" w:rsidRDefault="00726849" w:rsidP="00711F67">
+      <w:pPr>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006466EF">
+        <w:t xml:space="preserve">Dubbla handskar </w:t>
+      </w:r>
+      <w:r w:rsidR="00F77C41">
+        <w:t xml:space="preserve">används </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2E23">
+        <w:t>enbart</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77C41">
+        <w:t xml:space="preserve"> om det är indikatorhandskar </w:t>
+      </w:r>
+      <w:r w:rsidR="00A965A4">
+        <w:t xml:space="preserve">inom operationsverksamhet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FAF8A0" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="00800C97">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="40AA233F" w14:textId="56C29049" w:rsidR="009C6C0C" w:rsidRDefault="00711F67" w:rsidP="00711F67">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc100327193"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc181866762"/>
+      <w:r w:rsidRPr="00A74A35">
+        <w:t>Relaterad information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="3F20C8AC" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="00800C97">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Fortsätt tills huden är torr, då har full effekt uppnåtts. </w:t>
+    <w:p w14:paraId="4FE562AE" w14:textId="17983287" w:rsidR="00711F67" w:rsidRPr="00711F67" w:rsidRDefault="00711F67" w:rsidP="00711F67">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00711F67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Basala hygienrutiner</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> – Vårdhandboken </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BF5150" w14:textId="77777777" w:rsidR="004A304E" w:rsidRPr="00354240" w:rsidRDefault="004A304E" w:rsidP="004A304E">
-[...765 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="00711F67" w:rsidRPr="00711F67" w:rsidSect="00711F67">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1977" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="397CE67D" w14:textId="77777777" w:rsidR="00C46A89" w:rsidRDefault="00C46A89">
+    <w:p w14:paraId="50434BB4" w14:textId="77777777" w:rsidR="008A32FB" w:rsidRDefault="008A32FB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16C8D43B" w14:textId="77777777" w:rsidR="00C46A89" w:rsidRDefault="00C46A89">
+    <w:p w14:paraId="09B55760" w14:textId="77777777" w:rsidR="008A32FB" w:rsidRDefault="008A32FB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="77D9BC03" w14:textId="77777777" w:rsidR="00C46A89" w:rsidRDefault="00C46A89">
+    <w:p w14:paraId="65E2580F" w14:textId="77777777" w:rsidR="008A32FB" w:rsidRDefault="008A32FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...16 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="12" name="Bildobjekt 12">
+          <wp:docPr id="244702583" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B1EEE0A" w14:textId="77777777" w:rsidR="00C46A89" w:rsidRDefault="00C46A89"/>
+    <w:p w14:paraId="7C36A95D" w14:textId="77777777" w:rsidR="008A32FB" w:rsidRDefault="008A32FB"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="750E352B" w14:textId="77777777" w:rsidR="00C46A89" w:rsidRDefault="00C46A89">
+    <w:p w14:paraId="6CEB96A8" w14:textId="77777777" w:rsidR="008A32FB" w:rsidRDefault="008A32FB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4159FC48" w14:textId="77777777" w:rsidR="00C46A89" w:rsidRDefault="00C46A89">
+    <w:p w14:paraId="7CE92AAE" w14:textId="77777777" w:rsidR="008A32FB" w:rsidRDefault="008A32FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -2583,65 +1155,65 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="2BFBB2B0" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="7202C581">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2984,262 +1556,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06AF1DF9"/>
-[...210 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3308,431 +1668,137 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ADD788C"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A811599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B67C60D8"/>
-    <w:lvl w:ilvl="0" w:tplc="F6944252">
+    <w:tmpl w:val="A1B071CA"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1506" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2226" w:hanging="360"/>
+        <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2946" w:hanging="180"/>
+        <w:ind w:left="2727" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3666" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4386" w:hanging="360"/>
+        <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5106" w:hanging="180"/>
+        <w:ind w:left="4887" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5826" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6546" w:hanging="360"/>
+        <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7266" w:hanging="180"/>
+        <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...290 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3801,51 +1867,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3914,178 +1980,54 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...123 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C72ECBA6"/>
+    <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4152,51 +2094,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4265,780 +2207,592 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D6A32F1"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24C55A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="002A837C"/>
-    <w:lvl w:ilvl="0" w:tplc="E6AC0238">
+    <w:tmpl w:val="DBB697AA"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26A07D39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B296C9A4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26D322FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1C89E20"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28102728"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E216E0A8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3529274D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C85E4D12"/>
+    <w:lvl w:ilvl="0" w:tplc="1B16631E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1715" w:hanging="360"/>
+        <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1660" w:hanging="360"/>
+        <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2380" w:hanging="180"/>
+        <w:ind w:left="2727" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3100" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3820" w:hanging="360"/>
+        <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4540" w:hanging="180"/>
+        <w:ind w:left="4887" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5260" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5980" w:hanging="360"/>
+        <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6700" w:hanging="180"/>
+        <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...637 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5134,168 +2888,54 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5E5C5766"/>
+    <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5362,51 +3002,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CEA2662"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CBC02C0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5475,51 +3228,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5616,723 +3369,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="490D408E"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B0C53BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E4D69D3A"/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="D84692D0">
+    <w:tmpl w:val="E844355A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1579"/>
-[...62 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="BD387C5C">
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3739"/>
-[...62 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="29FE7220">
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5899"/>
-[...36 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...459 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6401,57 +3595,58 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -6514,151 +3709,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...99 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6727,393 +3822,479 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="644618C7"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D6E129E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3132BFD4"/>
-    <w:lvl w:ilvl="0" w:tplc="E2903034">
+    <w:tmpl w:val="BF0E1278"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60C40720"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="036ED342"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67D77433"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F2AC787A"/>
+    <w:lvl w:ilvl="0" w:tplc="1B16631E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1495" w:hanging="360"/>
+        <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="DCEC0038" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7407" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70203CB3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFBC2172"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2215" w:hanging="360"/>
+        <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="AC9C599E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2935" w:hanging="360"/>
+        <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65000AF6" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3655" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="F1D2C65E" w:tentative="1">
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4375" w:hanging="360"/>
+        <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="943436DA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5095" w:hanging="360"/>
+        <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A12816EE" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5815" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="E7CC01D4" w:tentative="1">
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6535" w:hanging="360"/>
+        <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="8F2E7238" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7255" w:hanging="360"/>
+        <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...226 lines deleted...]
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -7182,51 +4363,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74E24966"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="079406EE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75407671"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A887710"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7295,51 +4702,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7408,720 +4815,755 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1719933570">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1171529905">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="624391359">
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1289357958">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1530290379">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1604193284">
+  <w:num w:numId="6" w16cid:durableId="444931515">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="569121067">
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1332217697">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1950890839">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="458111894">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1758362421">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="339622894">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1115908876">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="729963819">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="930622016">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1244954596">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="724455748">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1543252003">
-[...11 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1409959496">
+  <w:num w:numId="30" w16cid:durableId="1233926248">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1000351900">
-[...8 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1130323662">
+  <w:num w:numId="31" w16cid:durableId="687415777">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1230194921">
-[...56 lines deleted...]
-  <w:num w:numId="36" w16cid:durableId="1754006332">
+  <w:num w:numId="32" w16cid:durableId="2062242997">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1344016853">
-[...8 lines deleted...]
-  <w:num w:numId="40" w16cid:durableId="1935019078">
+  <w:num w:numId="33" w16cid:durableId="1771126381">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:documentProtection w:formatting="1" w:enforcement="0"/>
+  <w:styleLockTheme/>
+  <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="00066476"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="000703E8"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B39A9"/>
     <w:rsid w:val="000B4536"/>
-    <w:rsid w:val="000B5AE8"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000E2B2D"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000E6BFE"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
+    <w:rsid w:val="00103BDB"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="001109F2"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
+    <w:rsid w:val="0013245E"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001745DF"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="0019073A"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C1A39"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D3BB4"/>
+    <w:rsid w:val="001E0A8E"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="001F3289"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
-    <w:rsid w:val="00256AC1"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
-    <w:rsid w:val="0026508F"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B72F4"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C4F64"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00301A09"/>
+    <w:rsid w:val="00304ADA"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00313327"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="00343396"/>
+    <w:rsid w:val="00343F98"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00354240"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
+    <w:rsid w:val="00365418"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00382D2A"/>
+    <w:rsid w:val="00377992"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00397232"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A54DA"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B5EDC"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
+    <w:rsid w:val="003E0AC5"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
-    <w:rsid w:val="00407217"/>
-    <w:rsid w:val="00411EE7"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00416888"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00445E26"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="00477450"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="0048609B"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="004A304E"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004B090E"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004C572F"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F5147"/>
+    <w:rsid w:val="004F719E"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00523123"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00532BEC"/>
-    <w:rsid w:val="00532F9D"/>
+    <w:rsid w:val="005366B4"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="005551FD"/>
+    <w:rsid w:val="00550896"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="00571B99"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00596B18"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B3D30"/>
+    <w:rsid w:val="005B3253"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F35A6"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="006466EF"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="00664CFD"/>
+    <w:rsid w:val="006626B1"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
-    <w:rsid w:val="00695DBE"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5E04"/>
+    <w:rsid w:val="006B7ECF"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
-    <w:rsid w:val="006D1C87"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E7C89"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F46BF"/>
+    <w:rsid w:val="006F6FA3"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00711F67"/>
     <w:rsid w:val="007155D5"/>
+    <w:rsid w:val="0072010F"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="00726849"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00745788"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="00757252"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="00764048"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00775EFF"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007D2CC3"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00800C97"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00844D15"/>
+    <w:rsid w:val="008509ED"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00870A8F"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A32FB"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008C1A8E"/>
-    <w:rsid w:val="008C213F"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
+    <w:rsid w:val="008E6F5D"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F38FE"/>
+    <w:rsid w:val="008F409F"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="00921120"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00995E2A"/>
     <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009D1C14"/>
+    <w:rsid w:val="009D2E23"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
+    <w:rsid w:val="009E581D"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
-    <w:rsid w:val="009F76D4"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A10A36"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
-    <w:rsid w:val="00A514FC"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A965A4"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA5F9A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE3278"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF0C77"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00B01BA3"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B207E3"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B42ED2"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B52D2C"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB5B69"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BB6F78"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BE22CC"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C012F3"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C34F22"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C4160F"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C46A89"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
+    <w:rsid w:val="00C52B2C"/>
     <w:rsid w:val="00C5398F"/>
-    <w:rsid w:val="00C54687"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C61E2E"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB49B0"/>
+    <w:rsid w:val="00CB7FE1"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD11ED"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE46AD"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE58D3"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D83C1A"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB0D67"/>
-    <w:rsid w:val="00DB55C0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E3517C"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
-    <w:rsid w:val="00ED7685"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F77C41"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F939A0"/>
+    <w:rsid w:val="00FA3EF7"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB40B5"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FB6B2C"/>
+    <w:rsid w:val="00FC0592"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{356442AF-51B7-49A8-AF40-9B1647A2504B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8159,51 +5601,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8247,76 +5689,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
     <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -8464,188 +5906,188 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
@@ -8822,153 +6264,154 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="42"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
+      <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
@@ -8982,224 +6425,231 @@
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
-      <w:ind w:left="0"/>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
@@ -9248,113 +6698,112 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -9410,51 +6859,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
@@ -10327,70 +7776,71 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="41"/>
+        <w:numId w:val="14"/>
       </w:numPr>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -10493,275 +7943,399 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-[...4 lines deleted...]
-    <w:rsid w:val="009F76D4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
-    <w:name w:val="Kommentarer Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Kommentarer"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00407217"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...58 lines deleted...]
-      <w:szCs w:val="44"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
-    <w:rsid w:val="001F3289"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
-    <w:name w:val="Rubrik 9 Char"/>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik9"/>
-    <w:uiPriority w:val="9"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001F3289"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C4F64"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00550896"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00550896"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00550896"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00550896"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00550896"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="156965284">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="540478412">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="987630722">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1304651168">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1481731066">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1499074119">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2043238112">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2057464055">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -11044,71 +8618,71 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>6339</Characters>
+  <Pages>3</Pages>
+  <Words>476</Words>
+  <Characters>2523</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7520</CharactersWithSpaces>
+  <CharactersWithSpaces>2994</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Basala hygienrutiner och klädregler samt skyddsutrustning</dc:title>
+  <dc:title>Basala hygienrutiner, arbetskläder och skyddsutrustning</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Sara Johansson</lastModifiedBy>
-  <revision>12</revision>
+  <lastModifiedBy/>
+  <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>