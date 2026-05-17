--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -26,921 +26,1008 @@
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7F9A1526" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="23F74C2A" w14:textId="010E50E9">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="552A4C43" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="6131BB1A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52BC911D" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="4BE3B819" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2717D928" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="7A1A873F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F487A52" w14:textId="4CA21F3A" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="66C378DD" w14:textId="3E226510">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
+      <w:r w:rsidRPr="003001E5">
+        <w:t>Hjärt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003001E5" w:rsidR="00E43F1D">
+        <w:t>stoppslarm</w:t>
+      </w:r>
       <w:r>
-        <w:t>Hjärtstoppslarm i gråzon</w:t>
+        <w:t xml:space="preserve"> i gråzon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8997A5" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRPr="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="7400B596" w14:textId="74E6E72B">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="321" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="108" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="004C17BA">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1B8B7886" w14:textId="58F7287A" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
-[...55 lines deleted...]
-    <w:p w14:paraId="1169961A" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="5A432CA2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Var </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003001E5">
+        <w:t>rutinen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gäller </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="004F41F9" w14:paraId="463B715A" w14:textId="1FE32651">
+      <w:pPr>
+        <w:spacing w:after="151"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Denna rutin gäller för hjärtlarm i gråzon både på NÄL och på Uddevalla sjukhus. Med gråzon avses vårdinrättning eller annan enhet/lokal inom sjukhuskroppen som inte har tillgång till akutvagn och/eller sjuksköterska som kan administrera läkemedel. Det gäller även alldeles utanför sjukhusets dörrar. Vuxen, se bilaga med geografisk plan/karta. OBS att gråzon vid </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Int_qEPe3Y3y" w:id="0"/>
+      <w:r>
+        <w:t>hjärtstopp barn</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t xml:space="preserve"> och spädbarn avser allt förutom barnavdelning 23, barnmottagning, akuten, operation och IVA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="71785119" w14:textId="7B39CA40">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F44AF">
+        <w:t>Revidering 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43F1D">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F44AF">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43F1D">
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F44AF">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43F1D">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007742E1" w:rsidP="32C90CCE" w:rsidRDefault="007742E1" w14:paraId="4FF92F3B" w14:textId="41B86894">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r w:rsidR="007742E1">
+        <w:rPr/>
+        <w:t>Ändring av geografisk plan över gråzoner Uddevalla</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A2099" w:rsidR="005A2099" w:rsidP="00E43F1D" w:rsidRDefault="005A2099" w14:paraId="32AB03A7" w14:textId="3FF2CF69">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1077"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="63F7738F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Bakgrund </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB01DBE" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00F82F0B" w:rsidP="00F82F0B" w:rsidRDefault="00F82F0B" w14:paraId="7C52063E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="138"/>
         <w:ind w:right="1924"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Behandling av hjärtstopp kan beskrivas som ett flertal länkar i en ”kedja som räddar liv”. Dessa länkar innefattar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">tidigt larm, tidig start av hjärt-lungräddning, tidig defibrillering </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">och sannolikt tidig start av avancerad hjärt-lungräddning. Varje länk måste fungera på ett optimalt sätt för att öka personens chans till överlevnad och minska risk för skador till följd av syrebrist. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7171C1A3" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="3C71444B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vilka berörs </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341E6C39" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="004C65AD" w:rsidRDefault="00092190" w14:paraId="1E551315" w14:textId="627B831C">
       <w:pPr>
         <w:ind w:right="1924"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All sjukhuspersonal inom NU-sjukvården, NÄL och Uddevalla sjukhus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2A90AA" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
-[...8 lines deleted...]
-    <w:p w14:paraId="11FC87F4" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="003001E5" w:rsidP="004C65AD" w:rsidRDefault="003001E5" w14:paraId="3DA73251" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="1924"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FF845FA" w14:textId="16F5C45F" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="3B915792" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Larmansvar vid hjärtstopp i gråzon</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Larmansvar vid hjärtstopp i gråzon: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A1535A" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="51D95D5F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="26"/>
+        <w:spacing w:after="26" w:line="268" w:lineRule="auto"/>
         <w:ind w:right="1924" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Starta HLR </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52075AC4" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="000B6B7B">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="1ADFDD7B" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="26"/>
-        <w:ind w:right="1924"/>
+        <w:spacing w:after="26" w:line="268" w:lineRule="auto"/>
+        <w:ind w:right="1924" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ring telefonväxel, tfn. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B6B7B">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2222 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">och ange: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F31FE72" w14:textId="29874FEB" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="000B6B7B">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="1940749A" w14:textId="206C6C99">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
-[...3 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1243"/>
           <w:tab w:val="center" w:pos="2327"/>
         </w:tabs>
         <w:spacing w:after="82"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">HJÄRTSTOPP. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>·</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E43F1D">
+        <w:t>HJÄRT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43F1D" w:rsidR="00E43F1D">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43F1D">
+        <w:t>TOPP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFB552C" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="58C60545" w14:textId="034479C4">
       <w:pPr>
         <w:spacing w:after="76"/>
         <w:ind w:right="1924"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Int_XQbKH5AH"/>
+      <w:bookmarkStart w:name="_Int_XQbKH5AH" w:id="1"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>barn &gt;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> 1 år, säg HJÄRTSTOPP BARN. </w:t>
+        <w:t xml:space="preserve"> 1 år, säg </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43F1D">
+        <w:t>HJÄRT</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43F1D">
+        <w:t>STOPP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> BARN. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FF5945" w14:textId="70941E38" w:rsidR="004C17BA" w:rsidRPr="007365E9" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00246E90" w:rsidRDefault="00092190" w14:paraId="0681D4F4" w14:textId="58FD6623">
       <w:pPr>
         <w:ind w:right="1924"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om barn </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Int_0VYM4wt9"/>
+      <w:bookmarkStart w:name="_Int_0VYM4wt9" w:id="2"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>&lt; 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> år, säg HJÄRTSTOPP SPÄDBARN. </w:t>
+        <w:t xml:space="preserve"> år, säg </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43F1D">
+        <w:t>HJÄRT</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43F1D">
+        <w:t>STOPP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> SPÄDBARN. </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="009C69A5">
-[...24 lines deleted...]
-      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="66F4EE75">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
-          <w:t>Hjärt</w:t>
+          <w:t>Larmrutiner</w:t>
         </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="66F4EE75">
+          <w:rPr>
+            <w:color w:val="006197"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId14">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="006197"/>
+            <w:u w:val="single" w:color="006197"/>
+          </w:rPr>
+          <w:t>Barnkliniken, NÄL</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId15">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="3DD34AAA" w14:textId="2AAAF290">
+      <w:pPr>
+        <w:ind w:right="1924"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om till synes gravid kvinna, säg </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43F1D">
+        <w:t>HJÄRT</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43F1D">
+        <w:t>STOPP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> GRAVID. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="66F4EE75">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
-          <w:t>s</w:t>
-[...6 lines deleted...]
-          <w:t>topp på gravid fr o m vecka 20</w:t>
+          <w:t>Hjärtstopp på gravid fr o m vecka 20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F86EE24" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="000B6B7B">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="6DE4342C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="197"/>
+        <w:spacing w:after="197" w:line="268" w:lineRule="auto"/>
         <w:ind w:right="4453"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sjukhus (NÄL eller Uddevalla sjukhus). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166AA329" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="000B6B7B">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="66B262B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="197"/>
+        <w:spacing w:after="197" w:line="268" w:lineRule="auto"/>
         <w:ind w:right="4453"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Plats du ringer ifrån. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14022BB2" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="6481BB27" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="195"/>
         <w:ind w:right="1924"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Från en </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">mobiltelefon </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kan du larma genom att ringa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>010 – 435 22 22</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3253104D" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="5FF5BB9B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="140"/>
         <w:ind w:right="1924"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Från en IP-telefon eller DECT som tillhör annan förvaltning kan du larma genom att slå </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">00 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">för att komma ut på ’linjen’ och sedan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>010 – 435 22 22</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A51C23" w14:textId="5C3233E7" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="000B6B7B">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="712B0D7C" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
-[...5 lines deleted...]
-        <w:ind w:right="1924"/>
+        <w:spacing w:line="359" w:lineRule="auto"/>
+        <w:ind w:left="493" w:right="2218"/>
       </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Hämta närmaste halvautomatiska defibrillator samt eventuellt tillgänglig akututrustning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54352D1A" w14:textId="1AA61486" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="000B6B7B">
+    <w:p w:rsidR="00092190" w:rsidP="00512E1F" w:rsidRDefault="00092190" w14:paraId="7B3C289E" w14:textId="2A10E39E">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
-[...5 lines deleted...]
-        <w:ind w:right="1924"/>
+        <w:spacing w:line="359" w:lineRule="auto"/>
+        <w:ind w:left="493" w:right="2218"/>
       </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Tillkalla patientansvarig läkare i tillämpliga fall. </w:t>
       </w:r>
-      <w:r w:rsidR="00950414">
-        <w:br/>
+    </w:p>
+    <w:p w:rsidR="00092190" w:rsidP="0054141E" w:rsidRDefault="00092190" w14:paraId="4DEF3753" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Larmteamet på NÄL som telefonväxeln larmar ut består av: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171015BD" w14:textId="06253643" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
-[...8 lines deleted...]
-    <w:p w14:paraId="5F1EBE96" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="0054141E" w:rsidRDefault="00092190" w14:paraId="6D2A43CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Medicinjour – medicinskt ansvarig i samråd med narkosjouren. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398272E9" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="0054141E" w:rsidRDefault="00092190" w14:paraId="09779805" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Narkosjour – ansvarig för fri luftväg. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7F1621" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="0054141E" w:rsidRDefault="00092190" w14:paraId="4C0FA034" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Narkossjuksköterska – ansvarig för fri luftväg tillsammans med narkosjouren, assisterar läkemedelsadministrering vid behov. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1280E6C1" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="0054141E" w:rsidRDefault="00092190" w14:paraId="0E81C110" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sjuksköterska, samt undersköterskor, från Akuten – ansvarar för: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762129C4" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00AF5B98" w:rsidRDefault="00092190" w14:paraId="22D831F2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">att defibrillator och akututrustad brits snarast finns på plats </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714C321F" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00AF5B98" w:rsidRDefault="00092190" w14:paraId="5B00CE0E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">läkemedelsadministrering. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132BBB16" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00AF5B98" w:rsidRDefault="00092190" w14:paraId="48EDD151" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">registrering i </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Int_tAU1X8E2"/>
+      <w:bookmarkStart w:name="_Int_tAU1X8E2" w:id="3"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Svenska</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> HLR-registret (som tillgås via Melior, Externa program, HLR-register). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB4FD28" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="0004441E" w:rsidRDefault="00092190" w14:paraId="308566F1" w14:textId="43D2CC8D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I fall av </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Int_tsNLo0aC"/>
+      <w:bookmarkStart w:name="_Int_tsNLo0aC" w:id="4"/>
       <w:r>
         <w:t>hjärtstopp barn</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t xml:space="preserve">, spädbarn eller gravid larmas ytterligare personer enligt respektive rutin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D60A9EB" w14:textId="752D621C" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="0004441E" w:rsidRDefault="00092190" w14:paraId="08CAEC84" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid larm från administrationscentrum (målpunkt L) eller från BUP avdelning 28 (barack utanför entré vid målpunkt C) larmar växeln även ambulans via 112. </w:t>
       </w:r>
-      <w:r w:rsidR="00950414">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="706373A9" w14:textId="29519B7C" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="168148B1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Larmteamet på Uddevalla sjukhus som telefonväxeln larmar ut måndag 07.30 – fredag 19.00 består av </w:t>
+        <w:t xml:space="preserve">Larmteamet på Uddevalla sjukhus som telefonväxeln larmar ut måndag 07.30 – fredag 19.00 består av: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32590BB0" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="78CE734E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Medicinjour – medicinskt ansvarig i samråd med narkosjouren. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D222AFE" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="232A82B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Narkosjour – ansvarig för fri luftväg. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D813C3" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="30E50789" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Narkossjuksköterska eller IVA-sjuksköterska – ansvarig för fri luftväg tillsammans med narkosjouren, sköter läkemedelsadministrering. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767AF03C" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="5D5EEBEF" w14:textId="6B816C9C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
+      <w:r w:rsidRPr="00E43F1D">
+        <w:t>Sjuksköterska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43F1D" w:rsidR="004C65AD">
+        <w:t xml:space="preserve"> UVA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43F1D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43F1D" w:rsidR="004C65AD">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43F1D" w:rsidR="005A2099">
+        <w:t>MIG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43F1D" w:rsidR="004C65AD">
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Sjuksköterska UVA – ansvarig för defibrillator, dokumentation, samt för registrering i svenska HLR-registret (som tillgås via Melior, Externa program, HLR- register). </w:t>
+        <w:t xml:space="preserve"> – ansvarig för defibrillator, dokumentation, samt för registrering i svenska HLR-registret (som tillgås via Melior, Externa program, HLR- register). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655F2A2D" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="1D8E0F83" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Undersköterska från UVA – ansvarar för att defibrillator och akututrustad brits snarast finns på plats, samt för bröst-kompressioner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE1EE45" w14:textId="3AC6BC2A" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00E43F1D" w:rsidP="003001E5" w:rsidRDefault="00E43F1D" w14:paraId="1E7D4273" w14:textId="6757BB3C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Undersköterska från operation – ansvarar för bröst-kompressioner. </w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t>Undersköterska från operation – ansvarar för bröst-kompressioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7E9274" w14:textId="6919B79E" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="51DEABCF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Larmteamet på Uddevalla sjukhus som telefonväxeln larmar ut fredag 19.00 – måndag 07.30 består av </w:t>
+        <w:t xml:space="preserve">Larmteamet på Uddevalla sjukhus som telefonväxeln larmar ut fredag 19.00 – måndag 07.30 består av: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC52742" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="66721723" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Medicinjour – medicinskt ansvarig. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7FF4E2" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="41EE8BFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Undersköterska från MÄVA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E236C6" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="777CF618" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sjuksköterska från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>avd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 3 – ansvarar för att defibrillator och akututrustad brits snarast finns på plats. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485C3E5E" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="0FF9F5BA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sjuksköterska från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>avd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 14. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D1807B" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="03548F8E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ambulans, växeln larmar 112 och meddelar larm på Uddevalla sjukhus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7738A8B4" w14:textId="77777777" w:rsidR="00C143CF" w:rsidRDefault="00C143CF" w:rsidP="00C143CF">
+    <w:p w:rsidR="00291C84" w:rsidRDefault="00291C84" w14:paraId="06E521AB" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="62AAE236" w14:textId="113604E4" w:rsidR="004C17BA" w:rsidRPr="00C143CF" w:rsidRDefault="004C17BA" w:rsidP="00C143CF">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="7D31FEA6" w14:textId="23E798FF">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Vid larm utanför sjukhusets dörrar</w:t>
+        <w:t xml:space="preserve">Vid larm utanför sjukhusets dörrar: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B50DEE" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="00C143CF">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="0203222A" w14:textId="5C77AA4F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vid hjärtstoppslarm alldeles utanför sjukhusets dörrar larmar växeln ut både sjukhusets larmteam enligt ovan, och ambulans via 112. </w:t>
+        <w:t>Vid hjärtstoppslarm alldeles utanför sjukhusets dörrar larmar växeln ut både sjukhusets larmteam enl</w:t>
+      </w:r>
+      <w:r w:rsidR="0004441E">
+        <w:t>igt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ovan, och ambulans via 112. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE434E8" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00291C84" w:rsidP="003001E5" w:rsidRDefault="00291C84" w14:paraId="1164DF40" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="2682"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69CE9320" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="06C8A52A" w14:textId="767F6C26">
       <w:pPr>
         <w:ind w:right="2682"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sjukhusets larmteam bedömer om de utan risker för sin egen och patientens säkerhet kan behandla och transportera patienten. I så fall ringer sjukhusets larmteam snarast 112 och avbeställer ambulans. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EF3394" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00291C84" w:rsidRDefault="00092190" w14:paraId="5A74E145" w14:textId="5EDA4469">
       <w:pPr>
-        <w:spacing w:after="426"/>
+        <w:spacing w:after="426" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="579A7F65" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="50F309EE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Bilagor"/>
-      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>Bilagor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D161C3B" w14:textId="7DCD8A66" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="16D0BE97" w14:textId="4590F4F2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00062726">
-[...7 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">1 - 2: Plan över gråzoner på NÄL. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3445FBC5" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="003001E5" w:rsidRDefault="00092190" w14:paraId="612C5323" w14:textId="46CFB27E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3 - 4: Plan över gråzoner Uddevalla sjukhus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD88376" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00291C84" w:rsidRDefault="00092190" w14:paraId="7C7E4CF6" w14:textId="65D54E06">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C385056" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="145B851D" w14:textId="77777777">
       <w:pPr>
-        <w:sectPr w:rsidR="004C17BA" w:rsidSect="004C17BA">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+        <w:sectPr w:rsidR="00092190" w:rsidSect="00092190">
+          <w:headerReference w:type="even" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="even" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="first" r:id="rId21"/>
+          <w:footerReference w:type="first" r:id="rId22"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11899" w:h="16841"/>
+          <w:pgSz w:w="11899" w:h="16841" w:orient="portrait"/>
           <w:pgMar w:top="266" w:right="1000" w:bottom="460" w:left="869" w:header="720" w:footer="355" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="576EC07E" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="160E53DF" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="469" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt1"/>
         <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="725" w:tblpY="350"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="11471" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="19" w:type="dxa"/>
           <w:left w:w="338" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2164"/>
         <w:gridCol w:w="9307"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C17BA" w14:paraId="75CA02F1" w14:textId="77777777" w:rsidTr="00147CDC">
+      <w:tr w:rsidR="00092190" w:rsidTr="000B2072" w14:paraId="383A2BEC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDB8607" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+          <w:p w:rsidR="00092190" w:rsidP="000B2072" w:rsidRDefault="00092190" w14:paraId="3EB45D8A" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="291"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilaga 1 - 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9307" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="D9D9D9"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="D9D9D9" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="56B195BB" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+          <w:p w:rsidR="00092190" w:rsidP="000B2072" w:rsidRDefault="00092190" w14:paraId="28755492" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="721" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografisk plan över gråzoner gällande vuxen – NÄL </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61DFD9D9" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="2AB3D022" w14:textId="5E63C3EF">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="877" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65F5A6D1" wp14:editId="1C0D9531">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09D96FE6" wp14:editId="2AE519ED">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5442585</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>6880131</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1896530" cy="384472"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="6327" name="Group 6327"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1896530" cy="384472"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1896530" cy="384472"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -6467,380 +6554,380 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:srgbClr val="000000"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="66DD6FAF" id="Group 6327" o:spid="_x0000_s1026" style="position:absolute;margin-left:428.55pt;margin-top:541.75pt;width:149.35pt;height:30.25pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="18965,3844" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJvN6u0ywAACBRAQAOAAAAZHJzL2Uyb0RvYy54bWzsXdtyHMlxfXeE/4HBd4vT92mGdvUg2Xpx&#10;2ApfPgACwUsESCAAaLn6e5+szKzsAQd5CisKkLGjBzV3N9lTXZfMkycv9dvf/fz58tVPFze3n66+&#10;/PC6+83u9auLL+dX7z59+fDD6//9n3/7l/3rV7d3Z1/enV1efbn44fVfL25f/+7Hf/6n3369fnvR&#10;X328unx3cfMKL/ly+/br9Q+vP97dXb998+b2/OPF57Pb31xdX3zBf3x/dfP57A7/ePPhzbubs694&#10;++fLN/1uN7/5enXz7vrm6vzi9hb/9g/6H1//WN7//v3F+d1/vn9/e3H36vKH1xjbXfn/m/L/f5b/&#10;f/Pjb8/efrg5u/746dyGcfYLRvH57NMX/Gh91R/O7s5e/eXm0zev+vzp/Obq9ur93W/Orz6/uXr/&#10;/tP5RfkGfE23u/c1f7y5+st1+ZYPb79+uK7ThKm9N0+/+LXn//HTH2+u//v6TzeYia/XHzAX5Z/k&#10;W35+f/NZnhjlq5/LlP21TtnFz3evzvEvu/06TwNm9hz/bdiP49LrnJ5/xMR/89fOP/5r/hff+M++&#10;ORjM12tsj9uYgdu/bQb+++PZ9UWZ2Nu3mIE/3bz69O6H19OE7/hy9hnbtAi8kn9RpqVI1Um6fXuL&#10;+WqeoXWZdp1OUDdPXTfLO+t3nr09/8vt3R8vrspUn/3077d3uiff+Z/OPvqfzn/+4n+8wc5O9/T1&#10;2Z38PRml/PHVV6yVjeQj/qgDkf/6+eqni/+5KnJ399YLg4z/evllK+Xv8h0BURfw53V5Xbef533/&#10;+hUEx9002Le7jD9NdpkgXWT3+92ay87T0o9Fthv7jrx4mvsJmgiD6HfrvM/fPM7LqiPuF6xdLjzs&#10;d7upvHmY9pOvrX+XP+37ht2EHy9zMawreXM/dAP2DcY8DeNCPrCbB3vz3K84j7rF/Of9acPoMAfY&#10;6njzMuzYMHbTNOls7IeezcauG9ehvHnFkMd0GOu+63TmOvzGnC83BrzXndF1yzISYey0pYyi61c2&#10;G2sIYx91XT7mEJ6Gmey6dRqxiWWaD869L4Y/dVF0Pbpdn28hFbu/vueXV7cXuuRy2It6qQoAR3Or&#10;Yi6/iC7Ae87PYG/fX57dFcP1+dMdDPHlp88Ybb/sdvETeJuoX9V55U93f728EIVx+eW/Lt5DdRbj&#10;IP/i9ubDn39/efPqpzMxt+V/5eVnl9cfz+zf2vyaaBlqeY/8/fefLi/rK7vyV4+9Ur/UhOXvXRRL&#10;X//mTv/muY1GzT2MJj7ajT4mpf6l8stXX+7q3/8CqFKGufla+eOfr979tRjKMiGwR2Iyn8QwQQ8c&#10;GqayTeXHYb64YerGZcQBk63YT+M4lsXFDLgtnvplhV4SG94Nu91QbDimyBHAdv/8fU2UjURMlA5E&#10;FieM0Pas+A6N/3p4oqBeVBVNI/RMqhDndaei3a6bcg3QQ9HaoR73+9ySwCIMpuH2/ZK/d5x6WQJZ&#10;od265PptwhqqIugxSfkY5gmD0PeO0FjpPCwzrJLtkp1ukgft+n7pOxsvfe+6DKaP+Xi7HUyufRyd&#10;CNiCeVTj1NEZFrW2mlmgS9dh7fa2znRPdOPoGIfvNdvhWGjfwL5t/ambfJmXwTbl9ki6kD9deDfb&#10;TuPCOrv3f/1kQ8RbrDbg5dkQnJNDG1K0/ONsiJ74e+ZDdNCMt4v56HfTbnQt8+Tmw0cC82EDOWY+&#10;OgGpqgj8EDxkQ7p+HMwXcFE/eP7UA+i/TI91vxv3gK+NqBBfMfV2sMWY5IPod3O/M3U49T0wfmb1&#10;tu8ex47oe4y7gxNSxj3M85rDVAxj36ueAQTv4UDkI9lVV6DvRwD9TLpbQzN20wIrlEv38+Juxjr3&#10;vjd9+fypy9jt9/NoXuVumGBb0nfDIzIdLc4MefWy7HtdnBWWaMnfDN+2U2GMaModKXgX86gncz/O&#10;4BrSMcOu7XU+MGTYw1y472zMy9ot+X7aWMFl6UbisA74Qv3AZRJ3Ox1Gv3bwi2TvLRsCxZfOn7aE&#10;fT8suoQNb+4m8eLKm2f4/fkwdpg5E8YZJouyA46zFdxNZNvBu8WGkFFwH3vdTYZi9tNKDtZ+nHwX&#10;rUOfg8plXfZKN6zDAMiYLUgARfHL84nYd/tONQHOLVFJASrXZQR0zsaw9rPtiXW/Z544AKgekA62&#10;img6+OC+cvjjnm4KQD/Ti5zG6DrsId0V+NM6Ek0XhqrreuiadEK6bj8YJAfJOKz59HV9N5vD0UG3&#10;MxUTdhAmcWL+VA9UrnupQft3Pbap2YphnNl8w01yZ20Ad0PmZNiNcKaK1RrHPRv3RnoCMUZWZysN&#10;DUx1WB33DMKLWK3NnMzzyDTvZr4XrCYZ92Ytl2llinqzT0B17vLDjj24YuOV+cY5A5mbHWEYfde+&#10;MLzY4UQamt1s89phfXLp3R7OoY5kHffMwgDd+I5doaVySwdOcW+O5ApIkQ8Eh3zSGUGEZybrjtkz&#10;2NTvhh10dzZ9ot1V8+AAA5OlwrDfWDtZmAOI7rbTn+5OViJgi+ddyJ8mDEJEZ6PhzfMA8sKGgb+X&#10;zzP4UzAsOmY6dUGgdCu4gHw2BsBG26brMA35CvYwRmY9+C7toZ9sbwABAx1mKwgV7LpsGSe2R/sO&#10;HFI5WjPwVa5AsOts83NlA87C3jvtQNCkIwawN3WKIwDPJPs6mHsdbr/0QJGZqKl/nGqiRk0QJBGx&#10;b/7jqxz+9LcBxnWcUPhAQNkwEdNohc6VfVzgNuUDEAOo+2vue+iKbAQdQmQ6B8ojZbLQ80YTwokl&#10;R21AVEW37TABsKVjQAwERrocy0IYZmOYdiDddBcA7uTvhTHo7OjMPZkzzJQEVaHOMHsgH7IxzIhR&#10;O+bqCAKFy2BoDgcyP2J7eKqqfqGncrMYan0Ylvytgm5cQfbMH5lB7JdJkN2eTcERysOV+In3e+G8&#10;H/boIe9XbFIz7wdsPkx6hCsHEKEjnBac6kL97RHe92Pw5MyfjQPEnw7jGO+netPt20OUH2Lcllfg&#10;kn5S/Kmwpx9m5LqIBmKHD5DAMDGsZ36kgXA7nWtAH/L79a2w8PlbRyQ/6FAn+EC5MRJ/3rUa0g8y&#10;pTJ3k4FVqtXirXQKQGCZdWHzOsHtV7uZz5TtDaxULgdSc1AkwAe576vuJ7M07CeEFGWfbA+I7yV/&#10;2p6qa4qIEnH6MKWq+6eRjWCw1aefBQHdfWzqD4+Sf8TJlLxwUwJgcmhKir5vNiXiipirCDJcFVGY&#10;EgRlRqBriSLJSXFM9+SmxMZhpqTX7Jh7SXKSRaaqwlXK32xO1p2dUn+jnyp/qooYBk9rYGcUSNPc&#10;Cnruw0AA2+cu64gkMNURmAPig4FTcW+RAnqE2Szsj9A7onOZ4YH37p4w0jVyIzVAk+pK0ZRC+EBG&#10;N1Dsj8RASXoV48+Mr3hh5t1R0bqr6FuR7oBkDkUfhKzvMPdq/WEvHaD5pvKnbi6wCsaWwmsmjugA&#10;B7QMACweWQNQaxaR4c6aeCpGtsxg+dJ9sHnvOsN1zPYMftlIZhCaJBcHCaVGywDk0RAZchfLPAA4&#10;ElJGzKvuGnj8hDyJHQZSn7DcCG4YauTOe5wzROAI4xpqAfwBARmg3+zwjEiRytcNNAqyoGXz4myS&#10;SDKiwZZvBSqBeOSmufFeUAkEPsV7AWPJXo/xzvNAmCyoG2PTlh1yg9M9GfpxGRbk72T7N3SeBFdz&#10;DB82Qjy2nG+IfbY1uq4W/Onw1L0TLtshbVjXGKmFJC8aZKU5mDijbvf9p/2pQ4B9Uu3AZ0Hso+wx&#10;CRnn86VnEsQ0iemCKVT6D+wTSaUr2c9FPSMylFtUjFMdrhkJHrkxi4lqiSCZvoOlgqeQ7S2hoW1W&#10;kRyaD0GQj+r9hctWV7pBVsJFul50vAi8GQ8r5Gpu0oZ+nJVPgyYnNF1gBawJkkayOcNSWf6CZF/k&#10;Kxz6eaZRxXgvSgWIPYnxgsIn6xbzgIGTsAQCHobxkIpJdFiQG0g9IWkOoRO4jQAQUdACGIuk1Gwp&#10;qicsOZv5SlT1ARVJQt7VF8ZuI2kWglgVAtB6EVdKHCwYUKBgxd8oMC+fp6q+OGKrISEKGes6ofIr&#10;//kNAluIlg+FhKnl+kj1xn1be2IjXjgbAVt8yEYUjd3ORswISKkPdYTYnnvEN5WNWIBK3Bg8ORth&#10;4wAbocP45cS2vQmI6P5JOYRYIYcUJYLkg9eligKZJmujxzqhWkWVP/WDkQFhriUVDSKWM6aVs+UF&#10;cnCozBEWkEPASMgiqYeYqg55eAqINvvPl8qfBswDlHHZyjGjdoKMIWIc/NuC5+BzFrJ0KYIPoAtc&#10;jRaVRIKj7a+FAIaKAuj+VnvNj4zK3T+CJ2P1wo0VMMqhsSoB+2ZjtYwLcjpVHXgmdlDnoJPEeRLq&#10;/FmNlY3jOxgrexM1ViFHNcljlA6YJvX06VslIUdF4X1o84MHa+bCV2qQnRZLcGmQrb4zHJEaOHET&#10;4U8zFVVWkoJyEwQiz5KCRhRdENnq64PVIinhMQ9cNub3MbLcBAWBzk0bklot0MxNJiaqU74BDFWD&#10;72JcCjXbaja2p9vX1Z+2vp7NxodarSCfgRClDQOqKE0KqIl3ND5VHWxxdjMq4GRca+ryr6k8Hofo&#10;0LgWvrPduC6l/0Qhi781rsboP7txtXF8B+Nayen7KPRQlQT05ge0xhh53hJaXBjfTcF3L71aZFkQ&#10;jsw9q35cLbOAhxh7pK+qim7gzEKW5q/Ge3nYEGDE6g2gBTGaTKkhedq5UE5FrkAhZco4wxmBYZBs&#10;LMxZw6cSNsyVMKIUumrDshKiD/pc9wKcc0I0x1tRT+p0jG9Yf6oNjI0rECfHLRtOmmKcDRah6Vld&#10;XQicNhJLwBawUjYpzswPZcT2MHcktreJGSK+mMcBJS5sZBjqMXNZoEGP1VCMs4mHUoyDuINlKjTg&#10;HASZDROhrjaPb+E4SmaReEec8uhmi03zuGGscQPerDkQEm/O57cSGQh5k3z1yunzXeaBAqwIiY3r&#10;vHL/QOW4z+G/zNXMBjzuSSVKnSREtki/FNRiaIgAG4wAyKpluFpGrxjbVVzdgxaq5WVSYJ6p+3gv&#10;dBNil5lsHS63enUSOEVVA2o8ZaqZSNO9Qt1pFbuvAk/s2Atnx4AXDgF8UZDNAB6lOKt53UgXUhco&#10;2LEB7fOQX1IAPFLw/EQ9eSjHxiEAvgzjWCjHZDa810OJpSGJJhg1PuVAyJ8KiAAapEoDb0XqEEmq&#10;Q3qcFQAgTYDo4BjDo2RX5Nelai1IFKTkMNmKTGdkDvri+vf704BhyO5RvpGPoSY4InGkObFBVzZT&#10;2arhuFw1hbCepIKxmkI+A1Fg0pdKt2yksbr3V+ukj1+4Poa6PNTHJbWjXR+jV5H1AQXi1oMW+niE&#10;O4tTUBL90a3Aj+GT62MbB/Qxeg9gGMf0MUDwYXbJg+oY2XsWn6Etagb09NH4o/g59w/XocqyQUJ1&#10;6yCzA4tcTxttgyw6DZhPhPzM3EdGRwn3Del40TDIYgaSoZkTBZv30jkD1jYLj8pvMl7Dmq1yaDqS&#10;f790VtFdgApHIqu/jYI7RAyytVI5YH3CT3yzAX17nHTwy9bBcPwPdbAyAc06GMSld6KoJyZ0sJVO&#10;iA7GH2vHtSfXwTYO6GAdxjEdXN1R15QP6eDq4grhkB2+cLHBbBPRWo+CeJabKj+D/nR06WUu844w&#10;EsFQIq+EKJ9KM2DUhA2qE8AzPOukbpffv8ef+l01aZa/tabL8LE6KUQnQDUlnVJ/H12mOka69vXD&#10;2X6qk+k71CfwpKRfuJKGV30AlLUspF1J99hjChtBXGjqRihpOGDS1deIi9oZ58mVtI1DiQsM45iS&#10;Npk24sJ7FfPKCRAXhpTQsjl37oW4UFSN2BqJYMRoHyWLNJAc1W2JCyobZMTIGjlG7ry4GST6VasX&#10;UVtHmIOIfoGQqBvMtZc/1QzoOnC5LXGBtt+ZHd4SF6TGYktcoDA0fW2s7kkfIxntV5QJIm71oT4u&#10;5YTt+nhC1M9K4Y4SF9Kb6R+BuJBx5MTFaF1X/Qg8BJpxb4w1keK9daHSvKiSEgEgLmSQjcTFal3C&#10;mogLT8bjxAXaj1pQm44XxIXLthAXYNFLQLmFuOh1R1U37MEEUVWxzXKUjABxYe2bH0FckAslzBzD&#10;F8nNMQpJVdQ3oFuTEyZ+4ZgYePZQBxcHt10HQ3NYm4R6EgITm+f8/MSF8gIpcVHhjR+Bh3Rw9duZ&#10;o4l4vzdfYbxFzTigDnGQEdTJjjwG6rbXoXIqoH4+JxjqlHLaouJQ/taaX8zHqjqNfr2K0flUMb5C&#10;tcCY0VX1o9lOqhPpe/Okni/ei2NbrwU7uNjs5dwlJt0QDtVzsePN6nmE0464TkkmWOdVI+Ohn/dI&#10;UUUCqmNkxwhPzlnYOAwjj8c5CxDkmizrh+AhBR3dbVzSj4s/1UdGQ0Rr9kfk0EhawTFUj8+Rv8qf&#10;+kp0D0eap0w3znZOFUejQ+kzkbrISFi0XrvIRCa9TNDB11r7oBAGvkLm0UPt2E0W6CVFyBLQNX63&#10;DRo/56RGdIWUiyXTIaD3jzkTqGvJ34oWVla7i3Hn3Qvwq5ZESOd2qNuKvhVLasuAPgo5tRSVbrBn&#10;ZLai1I2nEEZDF2k5n++aKJpCDj8hYTbZ5WiUnBM2G1lEpckYotQATg2RrcV50vSEyNbCLeUAsl0e&#10;BWxy22q+HSVDVxle7AaSeBuNV0Ddka4nkdMlTXDy+UUJoTUIw7knza5i90pTqnzOEJz2Rjwj1Eh6&#10;LJGD5ykh8JlznSeN/xUa4QiT9yKZ2lQp/7ZobQAakxCOIYumeKRRGq6VssQLqAmiSBAr8vw6dDbL&#10;1y16Jox0r5vBg53gsugMaZwEHy/6wptJ4/MQstKsLe/kJbJWhL+XDonZeYvx8nWLiy74fth2e2f7&#10;LKxgTWl6kMeJzsjSWYTZIIcMaKpGnLo4b8KT5WcoGknx94aOwkyzSqCqJ4UvzMcAcOO9MXY0el7j&#10;3FxPVocREIL0Nqt+jpjtfLQ13NtgALxRsvBquY6sviW6ExKVjg8vQI8fYFWOKPonn+RvlGKwHN/U&#10;QhLkhZIMYbzUsCuFg7U7FMchwUJIsCtHmdGgEw47KbKOoi0KByP1GbsmP7WYJS/PZ6g8jHrJPMj0&#10;HBq6mY2kpV0VY97ffSd69YXTqwg8HPrvZac2++8ztLZVzqHo85tiCWhUMcsl5wC2y234k/vvNg7J&#10;OSjDOJZzoFrQD8BDvru9aZOZ4A62P83R1i+HnEyQf7jL+NNkUZNraRsLaYINzxVtRUusiPXWBJS1&#10;Mg2o2BxNg2gwVoCKRoOqBs9108uK4G4YMxgfjYEh7zjFb2JZDc8jtpb7S2gN6e77Zv/59PtTlyEU&#10;tm6STLeGz8YxzqbvFR1v+NpAk2Qe4m4R7teELF02S6LEzqWboWaqUcmKhjDU3Eup0AHWPreaugf4&#10;8To82L7mJ8v2wi0b0O+hZSs6sNmy4U4/6bAvKgnO0YpbfKAPgplGlEXCisWyddFa98ktm41DLFsZ&#10;xjHLZjIbm/WQdQtJXKbJMuRqIwkJzufOULz3MbJTMXaZGo6a+QZZlPirKsAdqIRmg9NgFhmzQHqp&#10;b2Rxb3dOPaBw0lNecDtdjgpAY4KYLSZxs8FcfflTTZd+l+6AbL6Q7aevBFdE9PA0YP3l1/lsRUuR&#10;XvBgarxjJzjS8i85KeQXrpChTA8VcnHL2xUycum8Kw+KsbQDSShku0rm2UOFNo40VFjRkJ+BB/Xx&#10;0oHlaYPFgcw5JLVB4nRz6i/CNFxWOAnVRUIT5rowQkUCt3P7sYHm6M+Sa5jNeymEDupHkoN8NVwj&#10;+XOrY5vlOJVXa4E47adzKm3eW8aIMEru732z//xLTzr4hevg+60xVIs262BQ5VKIIArpGN1jPMKz&#10;0z02ju9A94QyyQ9eKD4w9Ll+iv6flMEN1YsTm5MiIQq2mQDLetuXxLRyWdwPh7cVA8Rl0Y9c9wZ/&#10;L5J+PO8aRUtEW+FWFuOGaJwVFzFZ7JTHvOEO4OqjAnERM8y5hg1DNkvqRgaywbojqaTMGeWcDLhT&#10;uRr34ba9EihSMp+zYzW/j5NNIUpj6FWUbto6VH4SPGeRHi+d0fun9WTYXrhhu99jRPMm2g2bXF+n&#10;xR3wuq0DUjgXuJZaHGdle3aVTX96tkfHUdgeGcZRtkdlWtieKgm2hySPRG4ZYCuJZ0R1HXgWcsOd&#10;zSxG+yhZXLaSG64wyGj6RGShUzxxb5pJosmmdhKdlHL1unnvioyF1GiEJ4Kb/shaRIIbEljqZnQM&#10;78+t18LlqtKWe+NyqBFJEHS2IkwiDaLy18ZOOCnvX1edJfIYD5khTWxsVt7oHzug6Yh6JUeYIXSI&#10;gmp/fmZIx5EzQ4NRXH4GHmaG5F7jAjIpywGXzVgZjh6lQ5TaQc72dLhVz+LWNIEMPJYl6DUwQ93g&#10;zHcDM1Rl6Tyg65PV9DezOK2sUAPbs+365KvrutqfW52Nrk9EYyrURdISsS1I9DssTPCfO6Hil42K&#10;5V7zA8pdr6puV6y4fcRSLY7RPXDzpd6gKFZ0UXcP+slRsY1DFGsZxjFUfOgWPqRVAzXmJ1TSuVXz&#10;ycWtOc+9Sf1mJE5kflOHOJKCqUccOUP5R9k0bhwH1xP+VPWEu6O85QrjuiLNmX4QYK8xTZQ2ALXj&#10;HfQYtA9R3Ropb1PvyOPJtRtgiytyWqG9APccBG/cgAZzhhQZhQCU6dm4DDwnu9a58DwoZPwbNUcp&#10;LOQImSgdLZKE9LxyXipEKS+1wA7qdLEcJAxVTzdNlqq+ECYi3wXVwQLplQe7DlWVn72TrX7htvp+&#10;sxlND2m21WACkHKqOO+YsUZ4WCqbnj02Y+P4DrEZiU2oq5LbNdz5bT1pcK5TEsbGBgu4J0Y9JFGG&#10;l7NAuC4EiYwlzMDycONadap4ooCTikbNwiNEeQhHyHsLc/DQEJoJt4aGNuWFNDS0WQZ01c1N60Z2&#10;P5M6n80YqF2LigxuLs2q8Xd6RRCP4dQYCreVIUptZRWlYKwAO9ndFOEBqOp+oYj1ZAFr6fSvqN2a&#10;eFSH3mpRrO0WsNvhbg61CB0ub9B7nDZBnGWP3gRqAfFHNxpP7q7CHsk4xAKWYfxyd3WUqyTk7E2k&#10;pFg4IpsYaVKReUHw+BFSkJcO0kYtFV2l4Kf8vlxpmonCX7JLsvdye1YqCudOHQUkm5CcLGSbWQuj&#10;TmqP0/eiatGiPD2yHvJJgP5HhnDRagiMEVmk3ap9xwUn9f4Bh+3+VNfZll4md4E7ko+3vhfN6lmZ&#10;/VgupSk7AU0E8veioYXa4gk1pGTZ6s0Lc7+Qtgu4sNBs/IxLz/Jvi+2Av6Ok1IPlzyiGt10GNqHq&#10;RZ9Xf+r8IkprDC92A2k9hxJRW7dlRBVyOmfzYkVucAxJLSc6cLtTjor89K2GBja6yL/Gn1s+GDE8&#10;kluNnr9lz/J5GtFXp4jO60SuVVhQQqWi6PqQr6poGSvCpzsA6ecWkwDHSE4jAKyp9QlcVh73jd0y&#10;oZ7ZdbzPpz91XpHcZYgErV3QXzDVSmBQdF35yY33Dj2aB6fvjfH2VNPEPPS0phDzi/Ix0WBo846Z&#10;zr5tYx0oiKsmh+rxOAgIKaW/r+cAlRa5YTihwrqff02oEFjgEBUW9uwRqBDVPmb4cdi+aTGGLEDp&#10;avrs0WEbRxodRhq8tY3yA/1gIKPeNOySrvr8aSpw3SFXXNRELoeyHVMntJfAfkKtXIFO4sRmeieq&#10;EJACmhvg6FUC5Uquw0BMwFQ1dDZpQx79icQ7zfVPXIDLe2ZJvxQ1xrQV14CSMMXm4LLzEfR7VB2q&#10;MWY6HYXE5htQ9Y8ZNchCRZFlbHw/qLR8cTH3FsSXRIJ0HwgQ08mi7djEI1A7wNcgCvMkaSsH8Sh6&#10;No6wgxnOQfFGdp3Rcy7b4jEGnF3Smy+KA1ExXi/R8fPqzwp0bY+jKIREHmJ9QRoSRxHXbe10KYZu&#10;T/KygyTDn+CyZfMQ50wUSe6ogcY2XxFdAcj8jtNqziLSBwngj55hI+2VhQigtaXkvd5Mc4vzBQyT&#10;Q+R474x2hfmejPFiuOj6kM1vtJTkPa02F25THhCrhW5aos05EwkHuzMHBL3U8yMfmqyhn1SPmyfK&#10;GBpSkqbJzgV/b73uWHjb/BiDBW2dhdkvrKPxW9VjaDBJ4sf+Rp60VFnbls1lvfZmdGDN1yqioUj8&#10;zbdhTCmt1AjNKKGGfPo7sATVRBKaJ7Qd7yiGi36NCmmQrbaXdzIc0NlaMdDCQxhxamhXM9TBGDeH&#10;LF3S5S4QCF/hTYgK1//mdj20Pm9sFuOd0LQz3zqIfVlF0NQjlplqO4RcjGiA7iV8JrCgaQ+u9UEf&#10;mfYA6UFaBNRmZAOwRQ5ea5sUbieromnoseYxImwgEq0UbKuQHKxjftRc2XBYoeqLwxp/IwfjVX1x&#10;bFfzLii4rOtEMzRCI2EgBAJWhcTcoW9dNgdyp4SOF57QAYb1kLgoJ6+duIDp8IbSxxI6BEIBlDx7&#10;QoeN4zskdIg5Pp6o7GfGSAv9coDSnsUkqiR1bR/hMAMtWqINfauIKnIc4P7lOCssVYNs5XcaZOsk&#10;oLKHNA21xcTUjiNLP4eJtKgI971idsWyts4DPJWaVexbwJ/mB9f55e+NteCpEkF0cL9HmhAph8bL&#10;KzbolCaBqIHlSSXVurf8vOEb/lXVGPPJClHqT1bRU17J5Zf/unh/cC3IzYc///7y5tVPZ5egY8v/&#10;SoHn2eX1xzP7twaLb1X0x9+WqCneIzkEFhTQV3blr5rcwSuVRvg1RRBwOA8NcfEuHmGIQQkalwlD&#10;LK4o5jDyStBgWe5vU0M81XrMJ88rsXEUQyzD+FvySowcGEgLRmmzbFHGhfijgP+WUgGWm7h38GzM&#10;3Wd3VMNmWr+HFUl9udOINqwa9EaUmtFTKAHXSDZqHRjhMBccBpOJ+DhpqiaNnvW9Au7IeMfB2lMA&#10;5ZDcRlRcg2MXmg5cCgnoIwhmVxxIN7jcKY9FG8B05+OF+2St/XHTA4nS1+u8BoCMHA2AfVIqZQBv&#10;nO+beCtIYfJhdeOOqDvJGQ+wAhYjw60fLFUBvVV0gXFxEblHIxZiXOQjM35X7KZOw7T2ZBpAHXjj&#10;X1D4+Xuxdb0h4bgnuEx69OoBwvqS5pBAbl4Ygn5dOeVgegubF7qVlL5vk21D1Tom9Ke5CXXOGt47&#10;SBq38txSWJuuBS6rNHaPzkOs8YJmC/laSONdnd+5R854OobKfyA1jHRYwNZRdDoiOJG/1amaEVcC&#10;5UdNlQ00OdH6ppTAkOXKw38ZGol1JJIO+UXT4cKn/HPqJA0o18u/p7QlbtOfVcv0C5oYpauExBqL&#10;InF1L5chmmnYoe9p43txEQNRy3W43OrVSQChiOBxdgbq1ELn53OAuic7WMyWq8lHb+/843VLNYrd&#10;ty0n0u2Fk27gjw6xftHl7Vgf+Xq4xq0omGOk28vrcIeoiMVH7p+VQ2sacqKpcgspFl0tJNh3Yvyh&#10;m408YVWZEhvRww9MmKtzgTVmSlmiTDTO42ReBXcSncmnAKEeU/0NsrXLK4JghNGML5MEDaJ666UK&#10;gE2sSq3KctJtMwaaoIGkKfMQUX9FrnvczBmNqcmy6THl8beQ5VVtAZ4bZOuccdkNyKUhYSmqNoCJ&#10;JuE5cIqGh0jcIV10cY1azeX+ng0PEYQ1T5WTlXqAuVwlCjlTWSurOVMZopSprKLfkanUj7+vZ0+Y&#10;5IVjEgSADjFJOdKPwCQrOjI4Jvk2gxl3NUpx17NnMNs40gxmGAG76cxPwUMZzEh1aaruBiIz2snf&#10;6LjFn8oGyM2eTv8RR/zvd0myhgIRDCPpztEMpeGS5Hn12j5+STLuhza+ll77G9eF0qzcR12S7MtF&#10;M4iBOJ3HYiAu0kvpW+MCCpqZjWCodz+is4WUXSupAl1ISDcU2VilVsMlyTXAib9DyLFIueY4MlKd&#10;cCQJGx7vBYohQewIsvLE2c3tLci/y3FO3DHSdEmyFXxgN/BLkr1mjV+SXFPUmi5JNkaepzeGUuSp&#10;hVEzAbaGRCaAI+0+cJ7e+LhLktEFXslSmroZLa14YnLI8suBo/+VFP7mjJFckqx4mqcAhtbje90M&#10;niRL0HMRFxTz8SIH30h5Pg8h23JJsr+Xp4/GePm6Ac17YIDuBxTSWqEF37/SPUytFcIjLEm6rrH4&#10;FjnnAMrS2AGeJB7njSefR8otfy/8G9NRPGsj9CQ/x5LEaL4jTSeWgmIrJ6J6EuELfS26DJHmKXFz&#10;FMx2HvKoThbPJa59RvhtKR5M4G3c1CHjp9fkGm5I1vw14XxynVT9W4SESXxsxs8qIdlwQ7J35qMg&#10;BKF775XBq6NwbZl1lmq5IdlrJWg52261Pm8IJ+RHNjL1sWVy1iuSw2kxc+SnszTeMNH3vYyT9/7C&#10;vXdoyEPvvRzsdu8dBg+dVB6MKCAjEGT2P0Aar47je6Tx6psAi+6flUOPPGLjyGDMw41B0tMzDeNv&#10;bT0ocRei0D95i4IQ5SRjDJZzlzEHHAbYTpE8ie+WO+qmsuXXX2DqqH8+3YB6fu/v55Puf9m6X9if&#10;A92Pf4GsiEfo/nGVu2QksQQn/ZveE1bp/OzMrY2DMreHp+BB5rbWb98/L4f6P+q8aeQ1Wi9wUZA0&#10;ilVpaZgUuxutTkPawu+pA4R2RaxXEPg9ey9F7DAWlijHK+6Eh9MxNJT81VLGhvhofS/nJmK8vKQz&#10;ih1k1XJPMApEeLmqFKmY38o5uyivpXFXxLWbuYnYvJzHCFncn0gS5qQ4XxVGA9+AAes8NPANtWAI&#10;TQdJclesMf+2aIbBL9xDiqWmeiClmiR5jaDAitqc0Z0nz/WonjSvpK+VMrjvieRZgDkuv88ZOFWK&#10;wPikZYfK8ZYW/sucw69fzlVHnXqsLalW3hIDHZmlaFlCY0RA0F40x1rHSM2sngHoozzNBk0HLW8X&#10;k0EiCLVoHNsgV0aP6HaEeOahVXQbd8KGLxwbIuR+iA2LC/sIbCjXpRqrdgwbokgFQRbFhmE1nr6q&#10;SMdRsKEM45dXFVXtm8PCWrDPODkpTlGYxc8+0vs1vZjix6gwAD1OaIlIFpPil1xTRXIbxs26klUg&#10;Aq+BdECK0HeP9rO5CozOaJgxEjQL0MLBpgRJNCDY0OGiyqLpGwGF8d4RjT9zGBDj5T1BYh44iA3m&#10;FxkkeifDg61qN24K7e4EygsrIJ4hB7yAAlYExQN3qKeqCfc7cpllXNTZwGrVKigeYANsVKPIcanJ&#10;UVyschyPOnpqkNyZ9uWiGJ33CaJORFSLcUAc7B+qDMn+lkpHBUUAR6RHD/CgBQFR4AcXIavkQFqJ&#10;xXY41BXAqcUcOEFsDPW9ErEh0Z06Xp7kEvPQkDxTSx1hudCcOpuHWDee3y4Sak4ox4DcA/N5WA6T&#10;71xqofQoNIrdt7UnWPrCYSkQ0SEsLYGNdlg6o3bDmP5jBTAL6CpPNn3WO/90HAJL/8Y7/0IJ3z8r&#10;7sppAmnc4/dsd/7VHBcar4g0pvyjbDlprO5Rd/75RX40Vhe389FYXYjSWF2Ifu87/7zIXtBzjvax&#10;QJbeI15KboFDtgGJjE4BNyA22DyDTfTGvbB+PBII3Ar2TpArj0OWdW0TrV3yeNQUptJynGiTTUxp&#10;K3SsolKInYOFGAArWqtfRe11LanlpJfHlLAPcyJLP/2+CjhhgBeOAYDRDzFAyZhqxwDL1HsT92MY&#10;AKpNlJs2vEGFmuHqJ6embBzfIWVFSg2On5VDDICjaQ34uZMQLZkbimBXa7gDHZRnwgR1AR2UMyII&#10;/JkXSHUPogLWg/4Rog2FrRPujCmWokEWOfXqU/HAR3xZSxGs3HglJqilCNZlG4pg6+zykE7wQmCT&#10;eBGsz1lTEazN2SNkebFqxD+4LCy8cQINslPv10BSHiWOGjYGK4JFsxnlRlqKYGfjcoRLy3kJUzDC&#10;0VF+JrrAc1RkiIRmcQnfokCLAriaSc1xYYjSCpIqSvF5HSoF/cf17AmTvHBMAsB+iEkKcm3HJMiT&#10;kVYzosiPYRIoH6l1KuGyZ+UldBzfgZfAQbLsjvv4/RCT/B15CVU+9ERHLRblJSSMo9Y4/yhbTiw2&#10;kUN/Ph0l/WmpJrL6W3YxUZTfUr0nZIMO4HvzEt61C5fz5PzBhhHnvAT4A0tN47xEleU2Bfy6pWRx&#10;7z3itg1cQ83m5lYVa2VVidSwAjtbUypqWHFNp5EdDVyDi1LDGm9lgL8OlSLzdgIBZl1h44lAuKxN&#10;eE8dc3/60w2aB+MaIymgODTWBSc3G2uEitEj0Wz1kbRnpADgTD1/2rOOo6S2CK16LLUlwv9uiB5M&#10;e9a3UZMVFaX0REtCqqo0LvqItOeaPstJjEjLbUl79nvkeNOKSDHluYty+4/aLJ6JAttiLlNL2rO/&#10;F74myYbBFyHpW8AnzxiJKz9k1XKCNuoaeRYIMjusDy1AB8EE0eWi4QaiymTw+ENs3sfINqQ915qB&#10;prRnq6fj6SXIJ7A7ClrSnn2N+bc9Ju0Zb9Otw9Oeqwnnac/VNedpzwXAl737HdOegUvKefh+ic9A&#10;8ArKGghA9I0uv861B8ZplohnPsclkD3PfG6/s7KWeGAsBMrXC155EKgm9APE5dGqqIjGFOf66FQR&#10;/bbcyyBQ4HSfwsez6wugIsN9FR3i4B+iwxKHaEeHa7mGVJmco+hQ8Oc/QuKzjKOgw//Xic+qKSmC&#10;fFTic01IbUl87tCDqax2S+KzdWZpSXwWcCXvbUp8NugEZUl0MC4SsvQGDjcBh6zYvCnx2WSbEp9d&#10;lic+o9W+2s2mxGcrwuEwFp6PpbA0JT5bl1d+8yhMzKrj5ZAX/auMs2tLfNatzjsWPSrxOagt2lmo&#10;Qj2OTPVIcGSschyROh5rkHxE4nNNdOVuRKQQcfckcu54YC3W6pT4rEzz/5fEZyX6qeEx54jlR6uY&#10;szAeAznFDV943BCb6BBslsTLZrA5IyjgxfjLiu7+kqwUd3dZZYeATbl09tlSmWwcAJs6jKNUpDu9&#10;fgYeYiIri+CCflj8qQnNsD3qwudimwtE4J+nJRTVWoCcIKK1ooaGzR5RbBFDxcUruaddP55zoHU6&#10;tzvEp9KfOqWVlOFvrWyHXBKTj9WhAhqKZtOvYnQ+VYyvkLMxZaDZ79aPvj+8k25+4boZsYlD3Vx4&#10;qGbdjDK20dyc7phuRho2HLzn1806jlQ319izn4GHdHPNB3dBVyD+fJRuFt2hmJCe0qhh5EdfP7gE&#10;O1hftKrHaSXcZqxU4z1CO9cJ5dq5LhLXzpUy59rZHS86AY362d9HlynGKKo609D1w+9vupOGfi4N&#10;/ebr9Ye3Xz9clyt8P9ycXX/8dP6Hs7uz7T/jz1+v3170Vx+vLt9d3Pz4fwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKwrZH7iAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyobVpD&#10;FOJUVQWcKiRaJMRtm2yTqLEdxW6S/j3OCW47mqfZmWw9mZYN1PvGWQ1yIYCRLVzZ2ErD1+HtIQHm&#10;A9oSW2dJw5U8rPPbmwzT0o32k4Z9qFgMsT5FDXUIXcq5L2oy6BeuIxu9k+sNhij7ipc9jjHctPxR&#10;iCdusLHxQ40dbWsqzvuL0fA+4rhZytdhdz5trz8H9fG9k6T1/d20eQEWaAp/MMz1Y3XIY6eju9jS&#10;s1ZDop5lRKMhkqUCNiNSqTjnOF+rlQCeZ/z/jPwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEACbzertMsAAAgUQEADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEArCtkfuIAAAAOAQAADwAAAAAAAAAAAAAAAAAtLwAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAADwwAAAAAA==&#10;">
-                <v:shape id="Shape 550" o:spid="_x0000_s1027" style="position:absolute;width:1975;height:1651;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="197501,165116" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCd8WMhwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NagIx&#10;EL4X+g5hCr0UTdSuyNYoIi16qAdXH2DYjLtLN5Mlibr16c1B8Pjx/c+XvW3FhXxoHGsYDRUI4tKZ&#10;hisNx8PPYAYiRGSDrWPS8E8BlovXlznmxl15T5ciViKFcMhRQx1jl0sZyposhqHriBN3ct5iTNBX&#10;0ni8pnDbyrFSU2mx4dRQY0frmsq/4mw1TNDvd8VMfa5vH7zdHMffavWrtH5/61dfICL18Sl+uLdG&#10;Q5al+elMOgJycQcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCd8WMhwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l197501,,186682,4053,175866,8809r-10142,5404l156258,20968r-9466,6782l138005,35856r-7437,8134l123131,53473r-6763,9457l110960,73090r-5408,10160l101493,94734r-3378,10835l96086,117749r-2029,12181l94057,142111r,11502l95409,165116,,1026,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:group id="Group 6327" style="position:absolute;margin-left:428.55pt;margin-top:541.75pt;width:149.35pt;height:30.25pt;z-index:251657216;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="18965,3844" o:spid="_x0000_s1026" w14:anchorId="4B60A358" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJvN6u0ywAACBRAQAOAAAAZHJzL2Uyb0RvYy54bWzsXdtyHMlxfXeE/4HBd4vT92mGdvUg2Xpx&#10;2ApfPgACwUsESCAAaLn6e5+szKzsAQd5CisKkLGjBzV3N9lTXZfMkycv9dvf/fz58tVPFze3n66+&#10;/PC6+83u9auLL+dX7z59+fDD6//9n3/7l/3rV7d3Z1/enV1efbn44fVfL25f/+7Hf/6n3369fnvR&#10;X328unx3cfMKL/ly+/br9Q+vP97dXb998+b2/OPF57Pb31xdX3zBf3x/dfP57A7/ePPhzbubs694&#10;++fLN/1uN7/5enXz7vrm6vzi9hb/9g/6H1//WN7//v3F+d1/vn9/e3H36vKH1xjbXfn/m/L/f5b/&#10;f/Pjb8/efrg5u/746dyGcfYLRvH57NMX/Gh91R/O7s5e/eXm0zev+vzp/Obq9ur93W/Orz6/uXr/&#10;/tP5RfkGfE23u/c1f7y5+st1+ZYPb79+uK7ThKm9N0+/+LXn//HTH2+u//v6TzeYia/XHzAX5Z/k&#10;W35+f/NZnhjlq5/LlP21TtnFz3evzvEvu/06TwNm9hz/bdiP49LrnJ5/xMR/89fOP/5r/hff+M++&#10;ORjM12tsj9uYgdu/bQb+++PZ9UWZ2Nu3mIE/3bz69O6H19OE7/hy9hnbtAi8kn9RpqVI1Um6fXuL&#10;+WqeoXWZdp1OUDdPXTfLO+t3nr09/8vt3R8vrspUn/3077d3uiff+Z/OPvqfzn/+4n+8wc5O9/T1&#10;2Z38PRml/PHVV6yVjeQj/qgDkf/6+eqni/+5KnJ399YLg4z/evllK+Xv8h0BURfw53V5Xbef533/&#10;+hUEx9002Le7jD9NdpkgXWT3+92ay87T0o9Fthv7jrx4mvsJmgiD6HfrvM/fPM7LqiPuF6xdLjzs&#10;d7upvHmY9pOvrX+XP+37ht2EHy9zMawreXM/dAP2DcY8DeNCPrCbB3vz3K84j7rF/Of9acPoMAfY&#10;6njzMuzYMHbTNOls7IeezcauG9ehvHnFkMd0GOu+63TmOvzGnC83BrzXndF1yzISYey0pYyi61c2&#10;G2sIYx91XT7mEJ6Gmey6dRqxiWWaD869L4Y/dVF0Pbpdn28hFbu/vueXV7cXuuRy2It6qQoAR3Or&#10;Yi6/iC7Ae87PYG/fX57dFcP1+dMdDPHlp88Ybb/sdvETeJuoX9V55U93f728EIVx+eW/Lt5DdRbj&#10;IP/i9ubDn39/efPqpzMxt+V/5eVnl9cfz+zf2vyaaBlqeY/8/fefLi/rK7vyV4+9Ur/UhOXvXRRL&#10;X//mTv/muY1GzT2MJj7ajT4mpf6l8stXX+7q3/8CqFKGufla+eOfr979tRjKMiGwR2Iyn8QwQQ8c&#10;GqayTeXHYb64YerGZcQBk63YT+M4lsXFDLgtnvplhV4SG94Nu91QbDimyBHAdv/8fU2UjURMlA5E&#10;FieM0Pas+A6N/3p4oqBeVBVNI/RMqhDndaei3a6bcg3QQ9HaoR73+9ySwCIMpuH2/ZK/d5x6WQJZ&#10;od265PptwhqqIugxSfkY5gmD0PeO0FjpPCwzrJLtkp1ukgft+n7pOxsvfe+6DKaP+Xi7HUyufRyd&#10;CNiCeVTj1NEZFrW2mlmgS9dh7fa2znRPdOPoGIfvNdvhWGjfwL5t/ambfJmXwTbl9ki6kD9deDfb&#10;TuPCOrv3f/1kQ8RbrDbg5dkQnJNDG1K0/ONsiJ74e+ZDdNCMt4v56HfTbnQt8+Tmw0cC82EDOWY+&#10;OgGpqgj8EDxkQ7p+HMwXcFE/eP7UA+i/TI91vxv3gK+NqBBfMfV2sMWY5IPod3O/M3U49T0wfmb1&#10;tu8ex47oe4y7gxNSxj3M85rDVAxj36ueAQTv4UDkI9lVV6DvRwD9TLpbQzN20wIrlEv38+Juxjr3&#10;vjd9+fypy9jt9/NoXuVumGBb0nfDIzIdLc4MefWy7HtdnBWWaMnfDN+2U2GMaModKXgX86gncz/O&#10;4BrSMcOu7XU+MGTYw1y472zMy9ot+X7aWMFl6UbisA74Qv3AZRJ3Ox1Gv3bwi2TvLRsCxZfOn7aE&#10;fT8suoQNb+4m8eLKm2f4/fkwdpg5E8YZJouyA46zFdxNZNvBu8WGkFFwH3vdTYZi9tNKDtZ+nHwX&#10;rUOfg8plXfZKN6zDAMiYLUgARfHL84nYd/tONQHOLVFJASrXZQR0zsaw9rPtiXW/Z544AKgekA62&#10;img6+OC+cvjjnm4KQD/Ti5zG6DrsId0V+NM6Ek0XhqrreuiadEK6bj8YJAfJOKz59HV9N5vD0UG3&#10;MxUTdhAmcWL+VA9UrnupQft3Pbap2YphnNl8w01yZ20Ad0PmZNiNcKaK1RrHPRv3RnoCMUZWZysN&#10;DUx1WB33DMKLWK3NnMzzyDTvZr4XrCYZ92Ytl2llinqzT0B17vLDjj24YuOV+cY5A5mbHWEYfde+&#10;MLzY4UQamt1s89phfXLp3R7OoY5kHffMwgDd+I5doaVySwdOcW+O5ApIkQ8Eh3zSGUGEZybrjtkz&#10;2NTvhh10dzZ9ot1V8+AAA5OlwrDfWDtZmAOI7rbTn+5OViJgi+ddyJ8mDEJEZ6PhzfMA8sKGgb+X&#10;zzP4UzAsOmY6dUGgdCu4gHw2BsBG26brMA35CvYwRmY9+C7toZ9sbwABAx1mKwgV7LpsGSe2R/sO&#10;HFI5WjPwVa5AsOts83NlA87C3jvtQNCkIwawN3WKIwDPJPs6mHsdbr/0QJGZqKl/nGqiRk0QJBGx&#10;b/7jqxz+9LcBxnWcUPhAQNkwEdNohc6VfVzgNuUDEAOo+2vue+iKbAQdQmQ6B8ojZbLQ80YTwokl&#10;R21AVEW37TABsKVjQAwERrocy0IYZmOYdiDddBcA7uTvhTHo7OjMPZkzzJQEVaHOMHsgH7IxzIhR&#10;O+bqCAKFy2BoDgcyP2J7eKqqfqGncrMYan0Ylvytgm5cQfbMH5lB7JdJkN2eTcERysOV+In3e+G8&#10;H/boIe9XbFIz7wdsPkx6hCsHEKEjnBac6kL97RHe92Pw5MyfjQPEnw7jGO+netPt20OUH2Lcllfg&#10;kn5S/Kmwpx9m5LqIBmKHD5DAMDGsZ36kgXA7nWtAH/L79a2w8PlbRyQ/6FAn+EC5MRJ/3rUa0g8y&#10;pTJ3k4FVqtXirXQKQGCZdWHzOsHtV7uZz5TtDaxULgdSc1AkwAe576vuJ7M07CeEFGWfbA+I7yV/&#10;2p6qa4qIEnH6MKWq+6eRjWCw1aefBQHdfWzqD4+Sf8TJlLxwUwJgcmhKir5vNiXiipirCDJcFVGY&#10;EgRlRqBriSLJSXFM9+SmxMZhpqTX7Jh7SXKSRaaqwlXK32xO1p2dUn+jnyp/qooYBk9rYGcUSNPc&#10;Cnruw0AA2+cu64gkMNURmAPig4FTcW+RAnqE2Szsj9A7onOZ4YH37p4w0jVyIzVAk+pK0ZRC+EBG&#10;N1Dsj8RASXoV48+Mr3hh5t1R0bqr6FuR7oBkDkUfhKzvMPdq/WEvHaD5pvKnbi6wCsaWwmsmjugA&#10;B7QMACweWQNQaxaR4c6aeCpGtsxg+dJ9sHnvOsN1zPYMftlIZhCaJBcHCaVGywDk0RAZchfLPAA4&#10;ElJGzKvuGnj8hDyJHQZSn7DcCG4YauTOe5wzROAI4xpqAfwBARmg3+zwjEiRytcNNAqyoGXz4myS&#10;SDKiwZZvBSqBeOSmufFeUAkEPsV7AWPJXo/xzvNAmCyoG2PTlh1yg9M9GfpxGRbk72T7N3SeBFdz&#10;DB82Qjy2nG+IfbY1uq4W/Onw1L0TLtshbVjXGKmFJC8aZKU5mDijbvf9p/2pQ4B9Uu3AZ0Hso+wx&#10;CRnn86VnEsQ0iemCKVT6D+wTSaUr2c9FPSMylFtUjFMdrhkJHrkxi4lqiSCZvoOlgqeQ7S2hoW1W&#10;kRyaD0GQj+r9hctWV7pBVsJFul50vAi8GQ8r5Gpu0oZ+nJVPgyYnNF1gBawJkkayOcNSWf6CZF/k&#10;Kxz6eaZRxXgvSgWIPYnxgsIn6xbzgIGTsAQCHobxkIpJdFiQG0g9IWkOoRO4jQAQUdACGIuk1Gwp&#10;qicsOZv5SlT1ARVJQt7VF8ZuI2kWglgVAtB6EVdKHCwYUKBgxd8oMC+fp6q+OGKrISEKGes6ofIr&#10;//kNAluIlg+FhKnl+kj1xn1be2IjXjgbAVt8yEYUjd3ORswISKkPdYTYnnvEN5WNWIBK3Bg8ORth&#10;4wAbocP45cS2vQmI6P5JOYRYIYcUJYLkg9eligKZJmujxzqhWkWVP/WDkQFhriUVDSKWM6aVs+UF&#10;cnCozBEWkEPASMgiqYeYqg55eAqINvvPl8qfBswDlHHZyjGjdoKMIWIc/NuC5+BzFrJ0KYIPoAtc&#10;jRaVRIKj7a+FAIaKAuj+VnvNj4zK3T+CJ2P1wo0VMMqhsSoB+2ZjtYwLcjpVHXgmdlDnoJPEeRLq&#10;/FmNlY3jOxgrexM1ViFHNcljlA6YJvX06VslIUdF4X1o84MHa+bCV2qQnRZLcGmQrb4zHJEaOHET&#10;4U8zFVVWkoJyEwQiz5KCRhRdENnq64PVIinhMQ9cNub3MbLcBAWBzk0bklot0MxNJiaqU74BDFWD&#10;72JcCjXbaja2p9vX1Z+2vp7NxodarSCfgRClDQOqKE0KqIl3ND5VHWxxdjMq4GRca+ryr6k8Hofo&#10;0LgWvrPduC6l/0Qhi781rsboP7txtXF8B+Nayen7KPRQlQT05ge0xhh53hJaXBjfTcF3L71aZFkQ&#10;jsw9q35cLbOAhxh7pK+qim7gzEKW5q/Ge3nYEGDE6g2gBTGaTKkhedq5UE5FrkAhZco4wxmBYZBs&#10;LMxZw6cSNsyVMKIUumrDshKiD/pc9wKcc0I0x1tRT+p0jG9Yf6oNjI0rECfHLRtOmmKcDRah6Vld&#10;XQicNhJLwBawUjYpzswPZcT2MHcktreJGSK+mMcBJS5sZBjqMXNZoEGP1VCMs4mHUoyDuINlKjTg&#10;HASZDROhrjaPb+E4SmaReEec8uhmi03zuGGscQPerDkQEm/O57cSGQh5k3z1yunzXeaBAqwIiY3r&#10;vHL/QOW4z+G/zNXMBjzuSSVKnSREtki/FNRiaIgAG4wAyKpluFpGrxjbVVzdgxaq5WVSYJ6p+3gv&#10;dBNil5lsHS63enUSOEVVA2o8ZaqZSNO9Qt1pFbuvAk/s2Atnx4AXDgF8UZDNAB6lOKt53UgXUhco&#10;2LEB7fOQX1IAPFLw/EQ9eSjHxiEAvgzjWCjHZDa810OJpSGJJhg1PuVAyJ8KiAAapEoDb0XqEEmq&#10;Q3qcFQAgTYDo4BjDo2RX5Nelai1IFKTkMNmKTGdkDvri+vf704BhyO5RvpGPoSY4InGkObFBVzZT&#10;2arhuFw1hbCepIKxmkI+A1Fg0pdKt2yksbr3V+ukj1+4Poa6PNTHJbWjXR+jV5H1AQXi1oMW+niE&#10;O4tTUBL90a3Aj+GT62MbB/Qxeg9gGMf0MUDwYXbJg+oY2XsWn6Etagb09NH4o/g59w/XocqyQUJ1&#10;6yCzA4tcTxttgyw6DZhPhPzM3EdGRwn3Del40TDIYgaSoZkTBZv30jkD1jYLj8pvMl7Dmq1yaDqS&#10;f790VtFdgApHIqu/jYI7RAyytVI5YH3CT3yzAX17nHTwy9bBcPwPdbAyAc06GMSld6KoJyZ0sJVO&#10;iA7GH2vHtSfXwTYO6GAdxjEdXN1R15QP6eDq4grhkB2+cLHBbBPRWo+CeJabKj+D/nR06WUu844w&#10;EsFQIq+EKJ9KM2DUhA2qE8AzPOukbpffv8ef+l01aZa/tabL8LE6KUQnQDUlnVJ/H12mOka69vXD&#10;2X6qk+k71CfwpKRfuJKGV30AlLUspF1J99hjChtBXGjqRihpOGDS1deIi9oZ58mVtI1DiQsM45iS&#10;Npk24sJ7FfPKCRAXhpTQsjl37oW4UFSN2BqJYMRoHyWLNJAc1W2JCyobZMTIGjlG7ry4GST6VasX&#10;UVtHmIOIfoGQqBvMtZc/1QzoOnC5LXGBtt+ZHd4SF6TGYktcoDA0fW2s7kkfIxntV5QJIm71oT4u&#10;5YTt+nhC1M9K4Y4SF9Kb6R+BuJBx5MTFaF1X/Qg8BJpxb4w1keK9daHSvKiSEgEgLmSQjcTFal3C&#10;mogLT8bjxAXaj1pQm44XxIXLthAXYNFLQLmFuOh1R1U37MEEUVWxzXKUjABxYe2bH0FckAslzBzD&#10;F8nNMQpJVdQ3oFuTEyZ+4ZgYePZQBxcHt10HQ3NYm4R6EgITm+f8/MSF8gIpcVHhjR+Bh3Rw9duZ&#10;o4l4vzdfYbxFzTigDnGQEdTJjjwG6rbXoXIqoH4+JxjqlHLaouJQ/taaX8zHqjqNfr2K0flUMb5C&#10;tcCY0VX1o9lOqhPpe/Okni/ei2NbrwU7uNjs5dwlJt0QDtVzsePN6nmE0464TkkmWOdVI+Ohn/dI&#10;UUUCqmNkxwhPzlnYOAwjj8c5CxDkmizrh+AhBR3dbVzSj4s/1UdGQ0Rr9kfk0EhawTFUj8+Rv8qf&#10;+kp0D0eap0w3znZOFUejQ+kzkbrISFi0XrvIRCa9TNDB11r7oBAGvkLm0UPt2E0W6CVFyBLQNX63&#10;DRo/56RGdIWUiyXTIaD3jzkTqGvJ34oWVla7i3Hn3Qvwq5ZESOd2qNuKvhVLasuAPgo5tRSVbrBn&#10;ZLai1I2nEEZDF2k5n++aKJpCDj8hYTbZ5WiUnBM2G1lEpckYotQATg2RrcV50vSEyNbCLeUAsl0e&#10;BWxy22q+HSVDVxle7AaSeBuNV0Ddka4nkdMlTXDy+UUJoTUIw7knza5i90pTqnzOEJz2Rjwj1Eh6&#10;LJGD5ykh8JlznSeN/xUa4QiT9yKZ2lQp/7ZobQAakxCOIYumeKRRGq6VssQLqAmiSBAr8vw6dDbL&#10;1y16Jox0r5vBg53gsugMaZwEHy/6wptJ4/MQstKsLe/kJbJWhL+XDonZeYvx8nWLiy74fth2e2f7&#10;LKxgTWl6kMeJzsjSWYTZIIcMaKpGnLo4b8KT5WcoGknx94aOwkyzSqCqJ4UvzMcAcOO9MXY0el7j&#10;3FxPVocREIL0Nqt+jpjtfLQ13NtgALxRsvBquY6sviW6ExKVjg8vQI8fYFWOKPonn+RvlGKwHN/U&#10;QhLkhZIMYbzUsCuFg7U7FMchwUJIsCtHmdGgEw47KbKOoi0KByP1GbsmP7WYJS/PZ6g8jHrJPMj0&#10;HBq6mY2kpV0VY97ffSd69YXTqwg8HPrvZac2++8ztLZVzqHo85tiCWhUMcsl5wC2y234k/vvNg7J&#10;OSjDOJZzoFrQD8BDvru9aZOZ4A62P83R1i+HnEyQf7jL+NNkUZNraRsLaYINzxVtRUusiPXWBJS1&#10;Mg2o2BxNg2gwVoCKRoOqBs9108uK4G4YMxgfjYEh7zjFb2JZDc8jtpb7S2gN6e77Zv/59PtTlyEU&#10;tm6STLeGz8YxzqbvFR1v+NpAk2Qe4m4R7teELF02S6LEzqWboWaqUcmKhjDU3Eup0AHWPreaugf4&#10;8To82L7mJ8v2wi0b0O+hZSs6sNmy4U4/6bAvKgnO0YpbfKAPgplGlEXCisWyddFa98ktm41DLFsZ&#10;xjHLZjIbm/WQdQtJXKbJMuRqIwkJzufOULz3MbJTMXaZGo6a+QZZlPirKsAdqIRmg9NgFhmzQHqp&#10;b2Rxb3dOPaBw0lNecDtdjgpAY4KYLSZxs8FcfflTTZd+l+6AbL6Q7aevBFdE9PA0YP3l1/lsRUuR&#10;XvBgarxjJzjS8i85KeQXrpChTA8VcnHL2xUycum8Kw+KsbQDSShku0rm2UOFNo40VFjRkJ+BB/Xx&#10;0oHlaYPFgcw5JLVB4nRz6i/CNFxWOAnVRUIT5rowQkUCt3P7sYHm6M+Sa5jNeymEDupHkoN8NVwj&#10;+XOrY5vlOJVXa4E47adzKm3eW8aIMEru732z//xLTzr4hevg+60xVIs262BQ5VKIIArpGN1jPMKz&#10;0z02ju9A94QyyQ9eKD4w9Ll+iv6flMEN1YsTm5MiIQq2mQDLetuXxLRyWdwPh7cVA8Rl0Y9c9wZ/&#10;L5J+PO8aRUtEW+FWFuOGaJwVFzFZ7JTHvOEO4OqjAnERM8y5hg1DNkvqRgaywbojqaTMGeWcDLhT&#10;uRr34ba9EihSMp+zYzW/j5NNIUpj6FWUbto6VH4SPGeRHi+d0fun9WTYXrhhu99jRPMm2g2bXF+n&#10;xR3wuq0DUjgXuJZaHGdle3aVTX96tkfHUdgeGcZRtkdlWtieKgm2hySPRG4ZYCuJZ0R1HXgWcsOd&#10;zSxG+yhZXLaSG64wyGj6RGShUzxxb5pJosmmdhKdlHL1unnvioyF1GiEJ4Kb/shaRIIbEljqZnQM&#10;78+t18LlqtKWe+NyqBFJEHS2IkwiDaLy18ZOOCnvX1edJfIYD5khTWxsVt7oHzug6Yh6JUeYIXSI&#10;gmp/fmZIx5EzQ4NRXH4GHmaG5F7jAjIpywGXzVgZjh6lQ5TaQc72dLhVz+LWNIEMPJYl6DUwQ93g&#10;zHcDM1Rl6Tyg65PV9DezOK2sUAPbs+365KvrutqfW52Nrk9EYyrURdISsS1I9DssTPCfO6Hil42K&#10;5V7zA8pdr6puV6y4fcRSLY7RPXDzpd6gKFZ0UXcP+slRsY1DFGsZxjFUfOgWPqRVAzXmJ1TSuVXz&#10;ycWtOc+9Sf1mJE5kflOHOJKCqUccOUP5R9k0bhwH1xP+VPWEu6O85QrjuiLNmX4QYK8xTZQ2ALXj&#10;HfQYtA9R3Ropb1PvyOPJtRtgiytyWqG9APccBG/cgAZzhhQZhQCU6dm4DDwnu9a58DwoZPwbNUcp&#10;LOQImSgdLZKE9LxyXipEKS+1wA7qdLEcJAxVTzdNlqq+ECYi3wXVwQLplQe7DlWVn72TrX7htvp+&#10;sxlND2m21WACkHKqOO+YsUZ4WCqbnj02Y+P4DrEZiU2oq5LbNdz5bT1pcK5TEsbGBgu4J0Y9JFGG&#10;l7NAuC4EiYwlzMDycONadap4ooCTikbNwiNEeQhHyHsLc/DQEJoJt4aGNuWFNDS0WQZ01c1N60Z2&#10;P5M6n80YqF2LigxuLs2q8Xd6RRCP4dQYCreVIUptZRWlYKwAO9ndFOEBqOp+oYj1ZAFr6fSvqN2a&#10;eFSH3mpRrO0WsNvhbg61CB0ub9B7nDZBnGWP3gRqAfFHNxpP7q7CHsk4xAKWYfxyd3WUqyTk7E2k&#10;pFg4IpsYaVKReUHw+BFSkJcO0kYtFV2l4Kf8vlxpmonCX7JLsvdye1YqCudOHQUkm5CcLGSbWQuj&#10;TmqP0/eiatGiPD2yHvJJgP5HhnDRagiMEVmk3ap9xwUn9f4Bh+3+VNfZll4md4E7ko+3vhfN6lmZ&#10;/VgupSk7AU0E8veioYXa4gk1pGTZ6s0Lc7+Qtgu4sNBs/IxLz/Jvi+2Av6Ok1IPlzyiGt10GNqHq&#10;RZ9Xf+r8IkprDC92A2k9hxJRW7dlRBVyOmfzYkVucAxJLSc6cLtTjor89K2GBja6yL/Gn1s+GDE8&#10;kluNnr9lz/J5GtFXp4jO60SuVVhQQqWi6PqQr6poGSvCpzsA6ecWkwDHSE4jAKyp9QlcVh73jd0y&#10;oZ7ZdbzPpz91XpHcZYgErV3QXzDVSmBQdF35yY33Dj2aB6fvjfH2VNPEPPS0phDzi/Ix0WBo846Z&#10;zr5tYx0oiKsmh+rxOAgIKaW/r+cAlRa5YTihwrqff02oEFjgEBUW9uwRqBDVPmb4cdi+aTGGLEDp&#10;avrs0WEbRxodRhq8tY3yA/1gIKPeNOySrvr8aSpw3SFXXNRELoeyHVMntJfAfkKtXIFO4sRmeieq&#10;EJACmhvg6FUC5Uquw0BMwFQ1dDZpQx79icQ7zfVPXIDLe2ZJvxQ1xrQV14CSMMXm4LLzEfR7VB2q&#10;MWY6HYXE5htQ9Y8ZNchCRZFlbHw/qLR8cTH3FsSXRIJ0HwgQ08mi7djEI1A7wNcgCvMkaSsH8Sh6&#10;No6wgxnOQfFGdp3Rcy7b4jEGnF3Smy+KA1ExXi/R8fPqzwp0bY+jKIREHmJ9QRoSRxHXbe10KYZu&#10;T/KygyTDn+CyZfMQ50wUSe6ogcY2XxFdAcj8jtNqziLSBwngj55hI+2VhQigtaXkvd5Mc4vzBQyT&#10;Q+R474x2hfmejPFiuOj6kM1vtJTkPa02F25THhCrhW5aos05EwkHuzMHBL3U8yMfmqyhn1SPmyfK&#10;GBpSkqbJzgV/b73uWHjb/BiDBW2dhdkvrKPxW9VjaDBJ4sf+Rp60VFnbls1lvfZmdGDN1yqioUj8&#10;zbdhTCmt1AjNKKGGfPo7sATVRBKaJ7Qd7yiGi36NCmmQrbaXdzIc0NlaMdDCQxhxamhXM9TBGDeH&#10;LF3S5S4QCF/hTYgK1//mdj20Pm9sFuOd0LQz3zqIfVlF0NQjlplqO4RcjGiA7iV8JrCgaQ+u9UEf&#10;mfYA6UFaBNRmZAOwRQ5ea5sUbieromnoseYxImwgEq0UbKuQHKxjftRc2XBYoeqLwxp/IwfjVX1x&#10;bFfzLii4rOtEMzRCI2EgBAJWhcTcoW9dNgdyp4SOF57QAYb1kLgoJ6+duIDp8IbSxxI6BEIBlDx7&#10;QoeN4zskdIg5Pp6o7GfGSAv9coDSnsUkqiR1bR/hMAMtWqINfauIKnIc4P7lOCssVYNs5XcaZOsk&#10;oLKHNA21xcTUjiNLP4eJtKgI971idsWyts4DPJWaVexbwJ/mB9f55e+NteCpEkF0cL9HmhAph8bL&#10;KzbolCaBqIHlSSXVurf8vOEb/lXVGPPJClHqT1bRU17J5Zf/unh/cC3IzYc///7y5tVPZ5egY8v/&#10;SoHn2eX1xzP7twaLb1X0x9+WqCneIzkEFhTQV3blr5rcwSuVRvg1RRBwOA8NcfEuHmGIQQkalwlD&#10;LK4o5jDyStBgWe5vU0M81XrMJ88rsXEUQyzD+FvySowcGEgLRmmzbFHGhfijgP+WUgGWm7h38GzM&#10;3Wd3VMNmWr+HFUl9udOINqwa9EaUmtFTKAHXSDZqHRjhMBccBpOJ+DhpqiaNnvW9Au7IeMfB2lMA&#10;5ZDcRlRcg2MXmg5cCgnoIwhmVxxIN7jcKY9FG8B05+OF+2St/XHTA4nS1+u8BoCMHA2AfVIqZQBv&#10;nO+beCtIYfJhdeOOqDvJGQ+wAhYjw60fLFUBvVV0gXFxEblHIxZiXOQjM35X7KZOw7T2ZBpAHXjj&#10;X1D4+Xuxdb0h4bgnuEx69OoBwvqS5pBAbl4Ygn5dOeVgegubF7qVlL5vk21D1Tom9Ke5CXXOGt47&#10;SBq38txSWJuuBS6rNHaPzkOs8YJmC/laSONdnd+5R854OobKfyA1jHRYwNZRdDoiOJG/1amaEVcC&#10;5UdNlQ00OdH6ppTAkOXKw38ZGol1JJIO+UXT4cKn/HPqJA0o18u/p7QlbtOfVcv0C5oYpauExBqL&#10;InF1L5chmmnYoe9p43txEQNRy3W43OrVSQChiOBxdgbq1ELn53OAuic7WMyWq8lHb+/843VLNYrd&#10;ty0n0u2Fk27gjw6xftHl7Vgf+Xq4xq0omGOk28vrcIeoiMVH7p+VQ2sacqKpcgspFl0tJNh3Yvyh&#10;m408YVWZEhvRww9MmKtzgTVmSlmiTDTO42ReBXcSncmnAKEeU/0NsrXLK4JghNGML5MEDaJ666UK&#10;gE2sSq3KctJtMwaaoIGkKfMQUX9FrnvczBmNqcmy6THl8beQ5VVtAZ4bZOuccdkNyKUhYSmqNoCJ&#10;JuE5cIqGh0jcIV10cY1azeX+ng0PEYQ1T5WTlXqAuVwlCjlTWSurOVMZopSprKLfkanUj7+vZ0+Y&#10;5IVjEgSADjFJOdKPwCQrOjI4Jvk2gxl3NUpx17NnMNs40gxmGAG76cxPwUMZzEh1aaruBiIz2snf&#10;6LjFn8oGyM2eTv8RR/zvd0myhgIRDCPpztEMpeGS5Hn12j5+STLuhza+ll77G9eF0qzcR12S7MtF&#10;M4iBOJ3HYiAu0kvpW+MCCpqZjWCodz+is4WUXSupAl1ISDcU2VilVsMlyTXAib9DyLFIueY4MlKd&#10;cCQJGx7vBYohQewIsvLE2c3tLci/y3FO3DHSdEmyFXxgN/BLkr1mjV+SXFPUmi5JNkaepzeGUuSp&#10;hVEzAbaGRCaAI+0+cJ7e+LhLktEFXslSmroZLa14YnLI8suBo/+VFP7mjJFckqx4mqcAhtbje90M&#10;niRL0HMRFxTz8SIH30h5Pg8h23JJsr+Xp4/GePm6Ac17YIDuBxTSWqEF37/SPUytFcIjLEm6rrH4&#10;FjnnAMrS2AGeJB7njSefR8otfy/8G9NRPGsj9CQ/x5LEaL4jTSeWgmIrJ6J6EuELfS26DJHmKXFz&#10;FMx2HvKoThbPJa59RvhtKR5M4G3c1CHjp9fkGm5I1vw14XxynVT9W4SESXxsxs8qIdlwQ7J35qMg&#10;BKF775XBq6NwbZl1lmq5IdlrJWg52261Pm8IJ+RHNjL1sWVy1iuSw2kxc+SnszTeMNH3vYyT9/7C&#10;vXdoyEPvvRzsdu8dBg+dVB6MKCAjEGT2P0Aar47je6Tx6psAi+6flUOPPGLjyGDMw41B0tMzDeNv&#10;bT0ocRei0D95i4IQ5SRjDJZzlzEHHAbYTpE8ie+WO+qmsuXXX2DqqH8+3YB6fu/v55Puf9m6X9if&#10;A92Pf4GsiEfo/nGVu2QksQQn/ZveE1bp/OzMrY2DMreHp+BB5rbWb98/L4f6P+q8aeQ1Wi9wUZA0&#10;ilVpaZgUuxutTkPawu+pA4R2RaxXEPg9ey9F7DAWlijHK+6Eh9MxNJT81VLGhvhofS/nJmK8vKQz&#10;ih1k1XJPMApEeLmqFKmY38o5uyivpXFXxLWbuYnYvJzHCFncn0gS5qQ4XxVGA9+AAes8NPANtWAI&#10;TQdJclesMf+2aIbBL9xDiqWmeiClmiR5jaDAitqc0Z0nz/WonjSvpK+VMrjvieRZgDkuv88ZOFWK&#10;wPikZYfK8ZYW/sucw69fzlVHnXqsLalW3hIDHZmlaFlCY0RA0F40x1rHSM2sngHoozzNBk0HLW8X&#10;k0EiCLVoHNsgV0aP6HaEeOahVXQbd8KGLxwbIuR+iA2LC/sIbCjXpRqrdgwbokgFQRbFhmE1nr6q&#10;SMdRsKEM45dXFVXtm8PCWrDPODkpTlGYxc8+0vs1vZjix6gwAD1OaIlIFpPil1xTRXIbxs26klUg&#10;Aq+BdECK0HeP9rO5CozOaJgxEjQL0MLBpgRJNCDY0OGiyqLpGwGF8d4RjT9zGBDj5T1BYh44iA3m&#10;FxkkeifDg61qN24K7e4EygsrIJ4hB7yAAlYExQN3qKeqCfc7cpllXNTZwGrVKigeYANsVKPIcanJ&#10;UVyschyPOnpqkNyZ9uWiGJ33CaJORFSLcUAc7B+qDMn+lkpHBUUAR6RHD/CgBQFR4AcXIavkQFqJ&#10;xXY41BXAqcUcOEFsDPW9ErEh0Z06Xp7kEvPQkDxTSx1hudCcOpuHWDee3y4Sak4ox4DcA/N5WA6T&#10;71xqofQoNIrdt7UnWPrCYSkQ0SEsLYGNdlg6o3bDmP5jBTAL6CpPNn3WO/90HAJL/8Y7/0IJ3z8r&#10;7sppAmnc4/dsd/7VHBcar4g0pvyjbDlprO5Rd/75RX40Vhe389FYXYjSWF2Ifu87/7zIXtBzjvax&#10;QJbeI15KboFDtgGJjE4BNyA22DyDTfTGvbB+PBII3Ar2TpArj0OWdW0TrV3yeNQUptJynGiTTUxp&#10;K3SsolKInYOFGAArWqtfRe11LanlpJfHlLAPcyJLP/2+CjhhgBeOAYDRDzFAyZhqxwDL1HsT92MY&#10;AKpNlJs2vEGFmuHqJ6embBzfIWVFSg2On5VDDICjaQ34uZMQLZkbimBXa7gDHZRnwgR1AR2UMyII&#10;/JkXSHUPogLWg/4Rog2FrRPujCmWokEWOfXqU/HAR3xZSxGs3HglJqilCNZlG4pg6+zykE7wQmCT&#10;eBGsz1lTEazN2SNkebFqxD+4LCy8cQINslPv10BSHiWOGjYGK4JFsxnlRlqKYGfjcoRLy3kJUzDC&#10;0VF+JrrAc1RkiIRmcQnfokCLAriaSc1xYYjSCpIqSvF5HSoF/cf17AmTvHBMAsB+iEkKcm3HJMiT&#10;kVYzosiPYRIoH6l1KuGyZ+UldBzfgZfAQbLsjvv4/RCT/B15CVU+9ERHLRblJSSMo9Y4/yhbTiw2&#10;kUN/Ph0l/WmpJrL6W3YxUZTfUr0nZIMO4HvzEt61C5fz5PzBhhHnvAT4A0tN47xEleU2Bfy6pWRx&#10;7z3itg1cQ83m5lYVa2VVidSwAjtbUypqWHFNp5EdDVyDi1LDGm9lgL8OlSLzdgIBZl1h44lAuKxN&#10;eE8dc3/60w2aB+MaIymgODTWBSc3G2uEitEj0Wz1kbRnpADgTD1/2rOOo6S2CK16LLUlwv9uiB5M&#10;e9a3UZMVFaX0REtCqqo0LvqItOeaPstJjEjLbUl79nvkeNOKSDHluYty+4/aLJ6JAttiLlNL2rO/&#10;F74myYbBFyHpW8AnzxiJKz9k1XKCNuoaeRYIMjusDy1AB8EE0eWi4QaiymTw+ENs3sfINqQ915qB&#10;prRnq6fj6SXIJ7A7ClrSnn2N+bc9Ju0Zb9Otw9Oeqwnnac/VNedpzwXAl737HdOegUvKefh+ic9A&#10;8ArKGghA9I0uv861B8ZplohnPsclkD3PfG6/s7KWeGAsBMrXC155EKgm9APE5dGqqIjGFOf66FQR&#10;/bbcyyBQ4HSfwsez6wugIsN9FR3i4B+iwxKHaEeHa7mGVJmco+hQ8Oc/QuKzjKOgw//Xic+qKSmC&#10;fFTic01IbUl87tCDqax2S+KzdWZpSXwWcCXvbUp8NugEZUl0MC4SsvQGDjcBh6zYvCnx2WSbEp9d&#10;lic+o9W+2s2mxGcrwuEwFp6PpbA0JT5bl1d+8yhMzKrj5ZAX/auMs2tLfNatzjsWPSrxOagt2lmo&#10;Qj2OTPVIcGSschyROh5rkHxE4nNNdOVuRKQQcfckcu54YC3W6pT4rEzz/5fEZyX6qeEx54jlR6uY&#10;szAeAznFDV943BCb6BBslsTLZrA5IyjgxfjLiu7+kqwUd3dZZYeATbl09tlSmWwcAJs6jKNUpDu9&#10;fgYeYiIri+CCflj8qQnNsD3qwudimwtE4J+nJRTVWoCcIKK1ooaGzR5RbBFDxcUruaddP55zoHU6&#10;tzvEp9KfOqWVlOFvrWyHXBKTj9WhAhqKZtOvYnQ+VYyvkLMxZaDZ79aPvj+8k25+4boZsYlD3Vx4&#10;qGbdjDK20dyc7phuRho2HLzn1806jlQ319izn4GHdHPNB3dBVyD+fJRuFt2hmJCe0qhh5EdfP7gE&#10;O1hftKrHaSXcZqxU4z1CO9cJ5dq5LhLXzpUy59rZHS86AY362d9HlynGKKo609D1w+9vupOGfi4N&#10;/ebr9Ye3Xz9clyt8P9ycXX/8dP6Hs7uz7T/jz1+v3170Vx+vLt9d3Pz4fwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKwrZH7iAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyobVpD&#10;FOJUVQWcKiRaJMRtm2yTqLEdxW6S/j3OCW47mqfZmWw9mZYN1PvGWQ1yIYCRLVzZ2ErD1+HtIQHm&#10;A9oSW2dJw5U8rPPbmwzT0o32k4Z9qFgMsT5FDXUIXcq5L2oy6BeuIxu9k+sNhij7ipc9jjHctPxR&#10;iCdusLHxQ40dbWsqzvuL0fA+4rhZytdhdz5trz8H9fG9k6T1/d20eQEWaAp/MMz1Y3XIY6eju9jS&#10;s1ZDop5lRKMhkqUCNiNSqTjnOF+rlQCeZ/z/jPwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEACbzertMsAAAgUQEADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEArCtkfuIAAAAOAQAADwAAAAAAAAAAAAAAAAAtLwAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAADwwAAAAAA==&#10;">
+                <v:shape id="Shape 550" style="position:absolute;width:1975;height:1651;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="197501,165116" o:spid="_x0000_s1027" fillcolor="black" stroked="f" strokeweight="0" path="m,l197501,,186682,4053,175866,8809r-10142,5404l156258,20968r-9466,6782l138005,35856r-7437,8134l123131,53473r-6763,9457l110960,73090r-5408,10160l101493,94734r-3378,10835l96086,117749r-2029,12181l94057,142111r,11502l95409,165116,,1026,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCd8WMhwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NagIx&#10;EL4X+g5hCr0UTdSuyNYoIi16qAdXH2DYjLtLN5Mlibr16c1B8Pjx/c+XvW3FhXxoHGsYDRUI4tKZ&#10;hisNx8PPYAYiRGSDrWPS8E8BlovXlznmxl15T5ciViKFcMhRQx1jl0sZyposhqHriBN3ct5iTNBX&#10;0ni8pnDbyrFSU2mx4dRQY0frmsq/4mw1TNDvd8VMfa5vH7zdHMffavWrtH5/61dfICL18Sl+uLdG&#10;Q5al+elMOgJycQcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCd8WMhwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,197501,165116"/>
+                  <v:path textboxrect="0,0,197501,165116" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 551" o:spid="_x0000_s1028" style="position:absolute;left:1474;top:2544;width:1528;height:1300;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152798,130032" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCweaMlxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAVfRFMFRapRRBDcIgtWP+DSXJtqc1OarFa/frOwsI/DzJxhVpvO1uJBra8cK5iMExDE&#10;hdMVlwou5/1oAcIHZI21Y1LwIg+bde9jhal2Tz7RIw+liBD2KSowITSplL4wZNGPXUMcvatrLYYo&#10;21LqFp8Rbms5TZK5tFhxXDDY0M5Qcc+/rYIqe3+ar1OX5cfkeNsesuF8uCelBv1uuwQRqAv/4b/2&#10;QSuYzSbweyYeAbn+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALB5oyXEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l8113,5415r8790,4736l26369,14888r9466,3383l45298,20979r10142,2029l65583,24361r10816,679l87218,24361,97357,23008r10143,-2029l117642,18271r9455,-3383l135889,10151r8793,-4736l152798,,76733,130032r-668,l,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 551" style="position:absolute;left:1474;top:2544;width:1528;height:1300;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152798,130032" o:spid="_x0000_s1028" fillcolor="black" stroked="f" strokeweight="0" path="m,l8113,5415r8790,4736l26369,14888r9466,3383l45298,20979r10142,2029l65583,24361r10816,679l87218,24361,97357,23008r10143,-2029l117642,18271r9455,-3383l135889,10151r8793,-4736l152798,,76733,130032r-668,l,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCweaMlxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAVfRFMFRapRRBDcIgtWP+DSXJtqc1OarFa/frOwsI/DzJxhVpvO1uJBra8cK5iMExDE&#10;hdMVlwou5/1oAcIHZI21Y1LwIg+bde9jhal2Tz7RIw+liBD2KSowITSplL4wZNGPXUMcvatrLYYo&#10;21LqFp8Rbms5TZK5tFhxXDDY0M5Qcc+/rYIqe3+ar1OX5cfkeNsesuF8uCelBv1uuwQRqAv/4b/2&#10;QSuYzSbweyYeAbn+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALB5oyXEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,152798,130032"/>
+                  <v:path textboxrect="0,0,152798,130032" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 552" o:spid="_x0000_s1029" style="position:absolute;left:1474;width:3009;height:2050;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="300862,205041" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAtqEaSxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8iKYrVJZqlN0FxZNiXRRvj+bZFpuX0kSt/nojCB6HmfmGmcxaU4kLNa60rOBrEIEg&#10;zqwuOVfwv533v0E4j6yxskwKbuRgNv3oTDDR9sobuqQ+FwHCLkEFhfd1IqXLCjLoBrYmDt7RNgZ9&#10;kE0udYPXADeVHEbRSBosOSwUWNNfQdkpPRsFv8fsZnrxcpsezGJ/X63lYteTSnU/258xCE+tf4df&#10;7aVWEMdDeJ4JR0BOHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAtqEaSxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m114937,r9455,l300862,,204849,165116r676,-6766l206202,152260r-677,-8120l204173,136696r-1353,-7444l200115,122486r-3382,-6768l192675,109621r-4031,-6079l183233,98111r-5411,-5404l172412,88654r-6764,-4053l158885,81197r-6763,-2027l144682,77143r-7440,-1351l129126,75116r-6752,676l115613,76467r-6760,2027l102092,80521r-6085,2729l90597,85952r-6085,3377l79781,93383r-3382,2701l81810,96760r5408,675l92626,98813r4732,2027l102092,102867r4731,2702l110882,108946r4055,3377l118318,116395r3380,4059l124392,124515r2029,4737l128450,134667r1353,4736l130479,144815r,6091l130479,155642r-676,5416l128450,166470r-2029,4736l124392,175943r-2694,4061l118995,184066r-3382,4057l112234,191509r-4058,3383l104121,197600r-4734,2029l94655,201658r-4735,1354l84513,204366r-5409,675l76399,205041r-2702,l63554,203690r-9466,-2032l45298,198276r-8113,-4737l29748,188123r-6761,-6090l16903,174592r-4732,-7444l9466,161058,5411,150230,2029,138725,676,127222,,115042r,-7447l676,99489,2706,90681,4735,81197,8113,71739r4735,-9484l17580,52798r6760,-8808l31777,35181r8790,-8782l50709,18941r5408,-2702l62201,12862r6761,-2702l75723,7458,82483,5404,89920,3378,98034,2027,106147,676,114937,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 552" style="position:absolute;left:1474;width:3009;height:2050;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="300862,205041" o:spid="_x0000_s1029" fillcolor="black" stroked="f" strokeweight="0" path="m114937,r9455,l300862,,204849,165116r676,-6766l206202,152260r-677,-8120l204173,136696r-1353,-7444l200115,122486r-3382,-6768l192675,109621r-4031,-6079l183233,98111r-5411,-5404l172412,88654r-6764,-4053l158885,81197r-6763,-2027l144682,77143r-7440,-1351l129126,75116r-6752,676l115613,76467r-6760,2027l102092,80521r-6085,2729l90597,85952r-6085,3377l79781,93383r-3382,2701l81810,96760r5408,675l92626,98813r4732,2027l102092,102867r4731,2702l110882,108946r4055,3377l118318,116395r3380,4059l124392,124515r2029,4737l128450,134667r1353,4736l130479,144815r,6091l130479,155642r-676,5416l128450,166470r-2029,4736l124392,175943r-2694,4061l118995,184066r-3382,4057l112234,191509r-4058,3383l104121,197600r-4734,2029l94655,201658r-4735,1354l84513,204366r-5409,675l76399,205041r-2702,l63554,203690r-9466,-2032l45298,198276r-8113,-4737l29748,188123r-6761,-6090l16903,174592r-4732,-7444l9466,161058,5411,150230,2029,138725,676,127222,,115042r,-7447l676,99489,2706,90681,4735,81197,8113,71739r4735,-9484l17580,52798r6760,-8808l31777,35181r8790,-8782l50709,18941r5408,-2702l62201,12862r6761,-2702l75723,7458,82483,5404,89920,3378,98034,2027,106147,676,114937,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAtqEaSxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8iKYrVJZqlN0FxZNiXRRvj+bZFpuX0kSt/nojCB6HmfmGmcxaU4kLNa60rOBrEIEg&#10;zqwuOVfwv533v0E4j6yxskwKbuRgNv3oTDDR9sobuqQ+FwHCLkEFhfd1IqXLCjLoBrYmDt7RNgZ9&#10;kE0udYPXADeVHEbRSBosOSwUWNNfQdkpPRsFv8fsZnrxcpsezGJ/X63lYteTSnU/258xCE+tf4df&#10;7aVWEMdDeJ4JR0BOHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAtqEaSxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,300862,205041"/>
+                  <v:path textboxrect="0,0,300862,205041" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 553" o:spid="_x0000_s1030" style="position:absolute;left:4503;top:791;width:724;height:806;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,80534" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA9jf/bxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeAUvotkqVl2NIoLgsf6p5+fmubu4edkmUdd++qYgeBxm5jfMbNGYStzI+dKygo9eAoI4&#10;s7rkXMFhv+6OQfiArLGyTAoe5GExf2vNMNX2zlu67UIuIoR9igqKEOpUSp8VZND3bE0cvbN1BkOU&#10;Lpfa4T3CTSX7SfIpDZYcFwqsaVVQdtldjYLB5PBzwu+m/3vsjK5jdzqy/jJKtd+b5RREoCa8ws/2&#10;RisYDgfwfyYeATn/AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD2N/9vEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l25024,,23672,676r-677,1351l22319,4080r676,2027l42582,54819,60843,5431r677,-2053l60843,2027,60167,676,58138,,72341,,69636,2027,68283,5431,38551,80534,22995,44670,6087,5431,3382,2027,2029,676,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 553" style="position:absolute;left:4503;top:791;width:724;height:806;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,80534" o:spid="_x0000_s1030" fillcolor="black" stroked="f" strokeweight="0" path="m,l25024,,23672,676r-677,1351l22319,4080r676,2027l42582,54819,60843,5431r677,-2053l60843,2027,60167,676,58138,,72341,,69636,2027,68283,5431,38551,80534,22995,44670,6087,5431,3382,2027,2029,676,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA9jf/bxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeAUvotkqVl2NIoLgsf6p5+fmubu4edkmUdd++qYgeBxm5jfMbNGYStzI+dKygo9eAoI4&#10;s7rkXMFhv+6OQfiArLGyTAoe5GExf2vNMNX2zlu67UIuIoR9igqKEOpUSp8VZND3bE0cvbN1BkOU&#10;Lpfa4T3CTSX7SfIpDZYcFwqsaVVQdtldjYLB5PBzwu+m/3vsjK5jdzqy/jJKtd+b5RREoCa8ws/2&#10;RisYDgfwfyYeATn/AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD2N/9vEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,72341,80534"/>
+                  <v:path textboxrect="0,0,72341,80534" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 554" o:spid="_x0000_s1031" style="position:absolute;left:6105;top:778;width:494;height:805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="49345,80532" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+3eRJxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq9lJq11VbWjSKCKL1YbcHrY/PMLrt5WTZR039vCoLHYWa+YYp5tK04U+9rxwqGgwwE&#10;cel0zUbB78/qdQLCB2SNrWNS8Ece5rPHhwJz7S68o/M+GJEg7HNUUIXQ5VL6siKLfuA64uQdXW8x&#10;JNkbqXu8JLht5VuWfUiLNaeFCjtaVlQ2+5NV0JrtZ+yab789vOzW7yfzFReISj0/xcUURKAY7uFb&#10;e6MVjMcj+D+TjoCcXQEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+3eRJxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m20966,r4058,l29082,r4031,676l37848,2027r4734,2026l43259,20995,41229,16239,39200,13537,37171,11511,34466,8809,31788,7458,27730,6107r-3382,l20966,6107r-2705,676l16232,8134,14879,9485r-1352,2026l12174,12862r-676,4053l12174,19617r676,2054l14203,23697r1353,1351l20290,28425r7440,3378l35819,35181r3381,2042l42582,39931r2706,2704l47316,46696r1353,4062l49345,56170r-676,5415l47316,66322r-2705,4058l41229,73765r-4058,3384l33113,79178r-5383,1354l22319,80532r-6763,-676l9469,78502,4058,77149,676,75119,,55494r2705,6767l4734,65643r2029,2708l9469,71058r3381,2029l16908,74441r4059,l25024,74441r3382,-1354l30435,71734r2029,-2030l34466,67675r676,-2032l35819,60906r-677,-4058l34466,54141,32464,51433,29759,50080,22995,46021,15556,42635,8792,37899,6087,35883,4058,33154,2029,30452,1353,27750,676,25048,,21671,676,16239,2705,11511,5411,8134,8792,4729,12850,2702,16908,1351,20966,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 554" style="position:absolute;left:6105;top:778;width:494;height:805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="49345,80532" o:spid="_x0000_s1031" fillcolor="black" stroked="f" strokeweight="0" path="m20966,r4058,l29082,r4031,676l37848,2027r4734,2026l43259,20995,41229,16239,39200,13537,37171,11511,34466,8809,31788,7458,27730,6107r-3382,l20966,6107r-2705,676l16232,8134,14879,9485r-1352,2026l12174,12862r-676,4053l12174,19617r676,2054l14203,23697r1353,1351l20290,28425r7440,3378l35819,35181r3381,2042l42582,39931r2706,2704l47316,46696r1353,4062l49345,56170r-676,5415l47316,66322r-2705,4058l41229,73765r-4058,3384l33113,79178r-5383,1354l22319,80532r-6763,-676l9469,78502,4058,77149,676,75119,,55494r2705,6767l4734,65643r2029,2708l9469,71058r3381,2029l16908,74441r4059,l25024,74441r3382,-1354l30435,71734r2029,-2030l34466,67675r676,-2032l35819,60906r-677,-4058l34466,54141,32464,51433,29759,50080,22995,46021,15556,42635,8792,37899,6087,35883,4058,33154,2029,30452,1353,27750,676,25048,,21671,676,16239,2705,11511,5411,8134,8792,4729,12850,2702,16908,1351,20966,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+3eRJxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq9lJq11VbWjSKCKL1YbcHrY/PMLrt5WTZR039vCoLHYWa+YYp5tK04U+9rxwqGgwwE&#10;cel0zUbB78/qdQLCB2SNrWNS8Ece5rPHhwJz7S68o/M+GJEg7HNUUIXQ5VL6siKLfuA64uQdXW8x&#10;JNkbqXu8JLht5VuWfUiLNaeFCjtaVlQ2+5NV0JrtZ+yab789vOzW7yfzFReISj0/xcUURKAY7uFb&#10;e6MVjMcj+D+TjoCcXQEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+3eRJxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,49345,80532"/>
+                  <v:path textboxrect="0,0,49345,80532" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 555" o:spid="_x0000_s1032" style="position:absolute;left:6694;top:791;width:628;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="62872,78505" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDF57EwwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemo0lKRJdRYTSHrzUBvT4zD6TYPZt2N1q8u/dguBxmJlvmOV6MJ24kvOtZQWzJAVB&#10;XFndcq2g/P18m4PwAVljZ5kUjORhvZq8LLHQ9sY/dN2HWkQI+wIVNCH0hZS+asigT2xPHL2zdQZD&#10;lK6W2uEtwk0n39P0QxpsOS402NO2oeqy/zMKTrvZGLJDGelfhFl3cfnRnZR6nQ6bBYhAQ3iGH+1v&#10;rSDPc/g/E4+AXN0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxeexMMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l62872,r,10835l60843,8134,59491,6783,57462,6107r-6088,l38551,5431r,67659l39227,74444r,2029l41933,78505r-20966,l22995,76473r677,-2029l24348,73090r,-67659l11498,6107r-6087,l3382,6783,2029,8134,,10835,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 555" style="position:absolute;left:6694;top:791;width:628;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="62872,78505" o:spid="_x0000_s1032" fillcolor="black" stroked="f" strokeweight="0" path="m,l62872,r,10835l60843,8134,59491,6783,57462,6107r-6088,l38551,5431r,67659l39227,74444r,2029l41933,78505r-20966,l22995,76473r677,-2029l24348,73090r,-67659l11498,6107r-6087,l3382,6783,2029,8134,,10835,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDF57EwwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemo0lKRJdRYTSHrzUBvT4zD6TYPZt2N1q8u/dguBxmJlvmOV6MJ24kvOtZQWzJAVB&#10;XFndcq2g/P18m4PwAVljZ5kUjORhvZq8LLHQ9sY/dN2HWkQI+wIVNCH0hZS+asigT2xPHL2zdQZD&#10;lK6W2uEtwk0n39P0QxpsOS402NO2oeqy/zMKTrvZGLJDGelfhFl3cfnRnZR6nQ6bBYhAQ3iGH+1v&#10;rSDPc/g/E4+AXN0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxeexMMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,62872,78505"/>
+                  <v:path textboxrect="0,0,62872,78505" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 556" o:spid="_x0000_s1033" style="position:absolute;left:7471;top:791;width:284;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28406,78505" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDn7dOvxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredFMhQaKrWEHxImIspd4e2dckmH2bZlcT/70rCD0OM/MNM1/2phY3al1lWcHHOAJB&#10;nFtdcaHg67QZTUE4j6yxtkwK7uRguXgbzDHVtuMj3TJfiABhl6KC0vsmldLlJRl0Y9sQB+/XtgZ9&#10;kG0hdYtdgJtaTqIokQYrDgslNrQuKb9kV6PAJPHf4Sc7fXef6x5Xl/pc7beNUsP3fjUD4an3/+FX&#10;e6cVxHECzzPhCMjFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOft06/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l28406,r,5431l24348,5431r-6763,l17585,35872r5410,l25701,35872r2705,-540l28406,43993,26377,41963r-1353,-679l22995,41284r-5410,l17585,73090r676,1354l18938,76473r676,678l20967,78505,,78505,2706,76473r676,-2029l3382,73090r,-69712l2706,2027,1353,676,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 556" style="position:absolute;left:7471;top:791;width:284;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28406,78505" o:spid="_x0000_s1033" fillcolor="black" stroked="f" strokeweight="0" path="m,l28406,r,5431l24348,5431r-6763,l17585,35872r5410,l25701,35872r2705,-540l28406,43993,26377,41963r-1353,-679l22995,41284r-5410,l17585,73090r676,1354l18938,76473r676,678l20967,78505,,78505,2706,76473r676,-2029l3382,73090r,-69712l2706,2027,1353,676,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDn7dOvxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredFMhQaKrWEHxImIspd4e2dckmH2bZlcT/70rCD0OM/MNM1/2phY3al1lWcHHOAJB&#10;nFtdcaHg67QZTUE4j6yxtkwK7uRguXgbzDHVtuMj3TJfiABhl6KC0vsmldLlJRl0Y9sQB+/XtgZ9&#10;kG0hdYtdgJtaTqIokQYrDgslNrQuKb9kV6PAJPHf4Sc7fXef6x5Xl/pc7beNUsP3fjUD4an3/+FX&#10;e6cVxHECzzPhCMjFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOft06/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,28406,78505"/>
+                  <v:path textboxrect="0,0,28406,78505" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 557" o:spid="_x0000_s1034" style="position:absolute;left:7755;top:791;width:446;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="44611,78505" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBw+MEixQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeAUvolkFq2zNiggtPVRBW6TH183b3dDNy5Kkuv33piB4HGbmG2a17m0rzuSDcaxgOslA&#10;EJdOG64VfH68jJcgQkTW2DomBX8UYF08DFaYa3fhA52PsRYJwiFHBU2MXS5lKBuyGCauI05e5bzF&#10;mKSvpfZ4SXDbylmWPUmLhtNCgx1tGyp/jr9WweuUTqjLzCx37yP68t97U+m9UsPHfvMMIlIf7+Fb&#10;+00rmM8X8H8mHQFZXAEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBw+MEixQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4734,r6764,2027l16232,4080r4031,2703l22968,9484r2029,3378l25674,16239r,2702l25674,23697r-1353,3377l22292,30452r-2705,2702l16232,35197r-3382,2029l9468,37902r-2705,678l9468,39255r2030,678l15556,41963r2029,2707l19587,47375r7439,11505l33113,67678r4058,6090l39201,75798r2705,1353l44611,78505r-14879,l26350,77827,23645,76473,21616,75119,19587,73090,12174,61588,5411,50760,2705,47375,676,44670,,43993,,35332r676,-135l3382,33830,5411,32479,8116,29776,9468,27074r677,-3377l10821,19644r-676,-4080l9468,12862,8116,10835,6087,8809,3382,6783,,5431,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 557" style="position:absolute;left:7755;top:791;width:446;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="44611,78505" o:spid="_x0000_s1034" fillcolor="black" stroked="f" strokeweight="0" path="m,l4734,r6764,2027l16232,4080r4031,2703l22968,9484r2029,3378l25674,16239r,2702l25674,23697r-1353,3377l22292,30452r-2705,2702l16232,35197r-3382,2029l9468,37902r-2705,678l9468,39255r2030,678l15556,41963r2029,2707l19587,47375r7439,11505l33113,67678r4058,6090l39201,75798r2705,1353l44611,78505r-14879,l26350,77827,23645,76473,21616,75119,19587,73090,12174,61588,5411,50760,2705,47375,676,44670,,43993,,35332r676,-135l3382,33830,5411,32479,8116,29776,9468,27074r677,-3377l10821,19644r-676,-4080l9468,12862,8116,10835,6087,8809,3382,6783,,5431,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBw+MEixQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeAUvolkFq2zNiggtPVRBW6TH183b3dDNy5Kkuv33piB4HGbmG2a17m0rzuSDcaxgOslA&#10;EJdOG64VfH68jJcgQkTW2DomBX8UYF08DFaYa3fhA52PsRYJwiFHBU2MXS5lKBuyGCauI05e5bzF&#10;mKSvpfZ4SXDbylmWPUmLhtNCgx1tGyp/jr9WweuUTqjLzCx37yP68t97U+m9UsPHfvMMIlIf7+Fb&#10;+00rmM8X8H8mHQFZXAEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBw+MEixQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,44611,78505"/>
+                  <v:path textboxrect="0,0,44611,78505" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 558" o:spid="_x0000_s1035" style="position:absolute;left:8249;top:866;width:334;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33479,71074" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1JZriwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNdXSUahSREQbBxagL3V2a24c2N6WJtf79ZCG4PJz3ct2aUjRUu8KygtEwAkGcWF1w&#10;puB82g3mIJxH1lhaJgUvcrBedTtLjLV98h81R5+JEMIuRgW591UspUtyMuiGtiIOXGprgz7AOpO6&#10;xmcIN6UcR9G3NFhwaMixom1Oyf34MAoO+sufmp/JZTtLo8nt9cBrOt4r1e+1mwUIT63/iN/uX61g&#10;Og1rw5lwBOTqHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADUlmuLBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m33479,r,15705l33141,14915,21643,43330r11836,l33479,49420r-13865,l12850,64984r,3383l13527,69721r2029,1353l,71074,3382,67689,5411,64984,22319,25723,33479,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 558" style="position:absolute;left:8249;top:866;width:334;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33479,71074" o:spid="_x0000_s1035" fillcolor="black" stroked="f" strokeweight="0" path="m33479,r,15705l33141,14915,21643,43330r11836,l33479,49420r-13865,l12850,64984r,3383l13527,69721r2029,1353l,71074,3382,67689,5411,64984,22319,25723,33479,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1JZriwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNdXSUahSREQbBxagL3V2a24c2N6WJtf79ZCG4PJz3ct2aUjRUu8KygtEwAkGcWF1w&#10;puB82g3mIJxH1lhaJgUvcrBedTtLjLV98h81R5+JEMIuRgW591UspUtyMuiGtiIOXGprgz7AOpO6&#10;xmcIN6UcR9G3NFhwaMixom1Oyf34MAoO+sufmp/JZTtLo8nt9cBrOt4r1e+1mwUIT63/iN/uX61g&#10;Og1rw5lwBOTqHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADUlmuLBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,33479,71074"/>
+                  <v:path textboxrect="0,0,33479,71074" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 559" o:spid="_x0000_s1036" style="position:absolute;left:8583;top:764;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42920,81207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYGfBuxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq91ayCUrdGUbHUg5eqhx4fm+cmuHlZkrhu++sbQfA4zMw3zGzRu0Z0FKL1rGA4KEAQ&#10;V15brhUcD59v7yBiQtbYeCYFvxRhMX9+mmGp/ZW/qdunWmQIxxIVmJTaUspYGXIYB74lzt7JB4cp&#10;y1BLHfCa4a6Ro6KYSIeW84LBltaGqvP+4hSc3fJv5X9s+DKbotnsOmcvNFLq9aVffoBI1KdH+N7e&#10;agXj8RRuZ/IRkPN/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJgZ8G7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m4396,l36833,75116r2029,3384l42920,81207r-25024,l19925,79853r676,-1353l21277,77146r-676,-2030l14514,59553,,59553,,53463r11836,l,25838,,10133,4396,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 559" style="position:absolute;left:8583;top:764;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42920,81207" o:spid="_x0000_s1036" fillcolor="black" stroked="f" strokeweight="0" path="m4396,l36833,75116r2029,3384l42920,81207r-25024,l19925,79853r676,-1353l21277,77146r-676,-2030l14514,59553,,59553,,53463r11836,l,25838,,10133,4396,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYGfBuxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq91ayCUrdGUbHUg5eqhx4fm+cmuHlZkrhu++sbQfA4zMw3zGzRu0Z0FKL1rGA4KEAQ&#10;V15brhUcD59v7yBiQtbYeCYFvxRhMX9+mmGp/ZW/qdunWmQIxxIVmJTaUspYGXIYB74lzt7JB4cp&#10;y1BLHfCa4a6Ro6KYSIeW84LBltaGqvP+4hSc3fJv5X9s+DKbotnsOmcvNFLq9aVffoBI1KdH+N7e&#10;agXj8RRuZ/IRkPN/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJgZ8G7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42920,81207"/>
+                  <v:path textboxrect="0,0,42920,81207" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 560" o:spid="_x0000_s1037" style="position:absolute;left:5679;top:595;width:122;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,12186" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLQ4kmwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFHopuqla0ZhVSqHgwYupDzBmx2xIdjbNbpPUp3cPgseP7z/bjbYRPXW+cqzgfZqAIC6c&#10;rrhUcPr5nqxA+ICssXFMCv7Jw277/JRhqt3AR+rzUIoYwj5FBSaENpXSF4Ys+qlriSN3cZ3FEGFX&#10;St3hEMNtI2dJspQWK44NBlv6MlTU+Z9VcNjrcx/W+dws2tmbvQ59ff6VSr2+jJ8bEIHG8BDf3Xut&#10;4GMZ58cz8QjI7Q0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLQ4kmwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m6087,l8116,676r2029,1350l11498,3377r676,2702l11498,8133r-1353,2027l8116,11511r-2029,675l4058,11511,2029,10160,676,8133,,6079,676,3377,2029,2026,4058,676,6087,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 560" style="position:absolute;left:5679;top:595;width:122;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,12186" o:spid="_x0000_s1037" fillcolor="black" stroked="f" strokeweight="0" path="m6087,l8116,676r2029,1350l11498,3377r676,2702l11498,8133r-1353,2027l8116,11511r-2029,675l4058,11511,2029,10160,676,8133,,6079,676,3377,2029,2026,4058,676,6087,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLQ4kmwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFHopuqla0ZhVSqHgwYupDzBmx2xIdjbNbpPUp3cPgseP7z/bjbYRPXW+cqzgfZqAIC6c&#10;rrhUcPr5nqxA+ICssXFMCv7Jw277/JRhqt3AR+rzUIoYwj5FBSaENpXSF4Ys+qlriSN3cZ3FEGFX&#10;St3hEMNtI2dJspQWK44NBlv6MlTU+Z9VcNjrcx/W+dws2tmbvQ59ff6VSr2+jJ8bEIHG8BDf3Xut&#10;4GMZ58cz8QjI7Q0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLQ4kmwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,12174,12186"/>
+                  <v:path textboxrect="0,0,12174,12186" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 561" o:spid="_x0000_s1038" style="position:absolute;left:5240;top:866;width:335;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33465,71042" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOYSgwwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmnbBItVYiqDowYN19/5onm2xealNVuu/3wiCx2FmvmFW2WBacafeNZYVxLMIBHFp&#10;dcOVgp/zdroA4TyyxtYyKXiSg2w9Hq0w1fbBJ7oXvhIBwi5FBbX3XSqlK2sy6Ga2Iw7exfYGfZB9&#10;JXWPjwA3rfyOokQabDgs1NjRpqbyWvwZBbuji828aPEoCZ9ykye/h+Km1NdkyJcgPA3+E36391rB&#10;PInhdSYcAbn+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA5hKDDBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m33465,r,15643l33140,14884,21642,43298r11823,l33465,49388r-13851,l12850,64952r,3383l14203,69689r1353,1353l,71042,3382,67657,5411,64952,22319,25691,33465,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 561" style="position:absolute;left:5240;top:866;width:335;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33465,71042" o:spid="_x0000_s1038" fillcolor="black" stroked="f" strokeweight="0" path="m33465,r,15643l33140,14884,21642,43298r11823,l33465,49388r-13851,l12850,64952r,3383l14203,69689r1353,1353l,71042,3382,67657,5411,64952,22319,25691,33465,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOYSgwwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmnbBItVYiqDowYN19/5onm2xealNVuu/3wiCx2FmvmFW2WBacafeNZYVxLMIBHFp&#10;dcOVgp/zdroA4TyyxtYyKXiSg2w9Hq0w1fbBJ7oXvhIBwi5FBbX3XSqlK2sy6Ga2Iw7exfYGfZB9&#10;JXWPjwA3rfyOokQabDgs1NjRpqbyWvwZBbuji828aPEoCZ9ykye/h+Km1NdkyJcgPA3+E36391rB&#10;PInhdSYcAbn+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA5hKDDBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,33465,71042"/>
+                  <v:path textboxrect="0,0,33465,71042" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 562" o:spid="_x0000_s1039" style="position:absolute;left:5575;top:764;width:429;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42934,81207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvjmacwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdbdCQ4muIkVLaU/RgNdH9pkEd9+G7NYk/94tFHocZuYbZrMbnRV36kPrWcPLUoEg&#10;rrxpudZQno/PbyBCRDZoPZOGiQLstrOnDebGD1zQ/RRrkSAcctTQxNjlUoaqIYdh6Tvi5F197zAm&#10;2dfS9DgkuLNypVQmHbacFhrs6L2h6nb6cRoupS1cXfp2L78O9vph1e17Ulov5uN+DSLSGP/Df+1P&#10;o+E1W8HvmXQE5PYBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAb45mnMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m4410,l36847,75116r2029,3384l42934,81207r-25025,l19938,79853r1353,-1353l21291,77146r-676,-2030l14528,59553,,59553,,53463r11822,l,25808,,10164,4410,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 562" style="position:absolute;left:5575;top:764;width:429;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42934,81207" o:spid="_x0000_s1039" fillcolor="black" stroked="f" strokeweight="0" path="m4410,l36847,75116r2029,3384l42934,81207r-25025,l19938,79853r1353,-1353l21291,77146r-676,-2030l14528,59553,,59553,,53463r11822,l,25808,,10164,4410,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvjmacwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdbdCQ4muIkVLaU/RgNdH9pkEd9+G7NYk/94tFHocZuYbZrMbnRV36kPrWcPLUoEg&#10;rrxpudZQno/PbyBCRDZoPZOGiQLstrOnDebGD1zQ/RRrkSAcctTQxNjlUoaqIYdh6Tvi5F197zAm&#10;2dfS9DgkuLNypVQmHbacFhrs6L2h6nb6cRoupS1cXfp2L78O9vph1e17Ulov5uN+DSLSGP/Df+1P&#10;o+E1W8HvmXQE5PYBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAb45mnMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42934,81207"/>
+                  <v:path textboxrect="0,0,42934,81207" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 563" o:spid="_x0000_s1040" style="position:absolute;left:5429;top:595;width:115;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11498,12186" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDHAwNtwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIKXotkqXWQ1ihWkvZWqB4+PzTMb3LwsSVy3/74pFHocZuYbZr0dXCt6CtF6VvAyK0AQ&#10;115bNgrOp8N0CSImZI2tZ1LwTRG2m9HTGivtH/xF/TEZkSEcK1TQpNRVUsa6IYdx5jvi7F19cJiy&#10;DEbqgI8Md62cF0UpHVrOCw12tG+ovh3vTsHwnuLChlC4t+cey3gx909rlJqMh90KRKIh/Yf/2h9a&#10;wWu5gN8z+QjIzQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxwMDbcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m5411,l8116,676,9469,2026r1352,1351l11498,6079r-677,2054l9469,10160,8116,11511r-2705,675l3382,11511,1353,10160,,8133,,6079,,3377,1353,2026,3382,676,5411,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 563" style="position:absolute;left:5429;top:595;width:115;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11498,12186" o:spid="_x0000_s1040" fillcolor="black" stroked="f" strokeweight="0" path="m5411,l8116,676,9469,2026r1352,1351l11498,6079r-677,2054l9469,10160,8116,11511r-2705,675l3382,11511,1353,10160,,8133,,6079,,3377,1353,2026,3382,676,5411,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDHAwNtwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIKXotkqXWQ1ihWkvZWqB4+PzTMb3LwsSVy3/74pFHocZuYbZr0dXCt6CtF6VvAyK0AQ&#10;115bNgrOp8N0CSImZI2tZ1LwTRG2m9HTGivtH/xF/TEZkSEcK1TQpNRVUsa6IYdx5jvi7F19cJiy&#10;DEbqgI8Md62cF0UpHVrOCw12tG+ovh3vTsHwnuLChlC4t+cey3gx909rlJqMh90KRKIh/Yf/2h9a&#10;wWu5gN8z+QjIzQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxwMDbcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,11498,12186"/>
+                  <v:path textboxrect="0,0,11498,12186" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 564" o:spid="_x0000_s1041" style="position:absolute;left:4564;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80457,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJi/kAvgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LC8Iw&#10;EITvgv8hrOBNU99SjSKCoEcfB49Ls7alzaY0sdZ/bwTB4zAz3zDrbWtK0VDtcssKRsMIBHFidc6p&#10;gtv1MFiCcB5ZY2mZFLzJwXbT7awx1vbFZ2ouPhUBwi5GBZn3VSylSzIy6Ia2Ig7ew9YGfZB1KnWN&#10;rwA3pRxH0VwazDksZFjRPqOkuDyNgkLerkl1b/Bxf7sJnhcF0ylSqt9rdysQnlr/D//aR61gNp/C&#10;90w4AnLzAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAmL+QC+AAAA3AAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m39877,r5411,l52051,r6763,1354l65578,3383r6763,2707l73017,24361,70988,18947,67607,14888,64225,11505,60167,9473,56109,7445,52727,6769,47316,6090r-7439,679l33817,8798r-5411,2707l24348,15564r-3381,4736l18261,26391r-2029,6090l16232,39250r,6090l17585,51430r2029,6088l22995,62933r4058,4737l29759,69699r3382,2032l35819,73085r4058,675l43935,74436r4058,678l54080,74436r4734,-1351l62872,71052r,-22329l62196,47369r-1353,-678l59491,45340r20966,l78428,47369r-677,1354l77751,50752r1,17596l78428,71052r676,2033l75723,74436r-4735,2031l61520,79175r-9469,1351l43935,81204r-8793,-678l27053,78497,19614,75114,13527,70377,10145,67670,8116,64287,5411,60904,4058,57518,2029,53460,1353,49399,676,45340,,40604,676,33159,2705,25715,6764,18947,8792,15564r2706,-2707l14203,10151,17585,7445,21643,5415,25701,3383,29759,2029,34493,678,39877,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 564" style="position:absolute;left:4564;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80457,81204" o:spid="_x0000_s1041" fillcolor="black" stroked="f" strokeweight="0" path="m39877,r5411,l52051,r6763,1354l65578,3383r6763,2707l73017,24361,70988,18947,67607,14888,64225,11505,60167,9473,56109,7445,52727,6769,47316,6090r-7439,679l33817,8798r-5411,2707l24348,15564r-3381,4736l18261,26391r-2029,6090l16232,39250r,6090l17585,51430r2029,6088l22995,62933r4058,4737l29759,69699r3382,2032l35819,73085r4058,675l43935,74436r4058,678l54080,74436r4734,-1351l62872,71052r,-22329l62196,47369r-1353,-678l59491,45340r20966,l78428,47369r-677,1354l77751,50752r1,17596l78428,71052r676,2033l75723,74436r-4735,2031l61520,79175r-9469,1351l43935,81204r-8793,-678l27053,78497,19614,75114,13527,70377,10145,67670,8116,64287,5411,60904,4058,57518,2029,53460,1353,49399,676,45340,,40604,676,33159,2705,25715,6764,18947,8792,15564r2706,-2707l14203,10151,17585,7445,21643,5415,25701,3383,29759,2029,34493,678,39877,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJi/kAvgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LC8Iw&#10;EITvgv8hrOBNU99SjSKCoEcfB49Ls7alzaY0sdZ/bwTB4zAz3zDrbWtK0VDtcssKRsMIBHFidc6p&#10;gtv1MFiCcB5ZY2mZFLzJwXbT7awx1vbFZ2ouPhUBwi5GBZn3VSylSzIy6Ia2Ig7ew9YGfZB1KnWN&#10;rwA3pRxH0VwazDksZFjRPqOkuDyNgkLerkl1b/Bxf7sJnhcF0ylSqt9rdysQnlr/D//aR61gNp/C&#10;90w4AnLzAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAmL+QC+AAAA3AAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,80457,81204"/>
+                  <v:path textboxrect="0,0,80457,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 565" o:spid="_x0000_s1042" style="position:absolute;left:6511;top:1976;width:643;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="64252,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCczX/QxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeII3zdqqlK1R2lKpHgp2LbbHx+Z1d+nmJSSpu/57IxR6HGbmG2a57k0rTuRDY1nBdJKB&#10;IC6tbrhS8HHYjO9BhIissbVMCs4UYL26GSwx17bjdzoVsRIJwiFHBXWMLpcylDUZDBPriJP3bb3B&#10;mKSvpPbYJbhp5W2WLaTBhtNCjY6eayp/il+j4OjuXoq3/ethVnRP/vj1uds77ZQaDfvHBxCR+vgf&#10;/mtvtYL5Yg7XM+kIyNUFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnM1/0MYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l64252,r,11502l62223,8795,60194,7441,58841,6766r-6763,l39227,6090r,68346l39904,75789r676,1354l42609,79172r-20966,l22995,78497r677,-1354l24348,75789r676,-1353l25024,6090,12174,6766r-6087,l4058,7441,2705,8795,,11502,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 565" style="position:absolute;left:6511;top:1976;width:643;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="64252,79172" o:spid="_x0000_s1042" fillcolor="black" stroked="f" strokeweight="0" path="m,l64252,r,11502l62223,8795,60194,7441,58841,6766r-6763,l39227,6090r,68346l39904,75789r676,1354l42609,79172r-20966,l22995,78497r677,-1354l24348,75789r676,-1353l25024,6090,12174,6766r-6087,l4058,7441,2705,8795,,11502,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCczX/QxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeII3zdqqlK1R2lKpHgp2LbbHx+Z1d+nmJSSpu/57IxR6HGbmG2a57k0rTuRDY1nBdJKB&#10;IC6tbrhS8HHYjO9BhIissbVMCs4UYL26GSwx17bjdzoVsRIJwiFHBXWMLpcylDUZDBPriJP3bb3B&#10;mKSvpPbYJbhp5W2WLaTBhtNCjY6eayp/il+j4OjuXoq3/ethVnRP/vj1uds77ZQaDfvHBxCR+vgf&#10;/mtvtYL5Yg7XM+kIyNUFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnM1/0MYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,64252,79172"/>
+                  <v:path textboxrect="0,0,64252,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 566" o:spid="_x0000_s1043" style="position:absolute;left:7181;top:2049;width:337;height:718;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33790,71848" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCHUm0uxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9mU1am5bUVUQQBL00sQVvj+xrEpp9G7JrEv+9Wyh4HGbmG2a5nkwrBupdY1lBEsUg&#10;iEurG64UnIrd/B2E88gaW8uk4EoO1quH2RIzbUf+pCH3lQgQdhkqqL3vMildWZNBF9mOOHg/tjfo&#10;g+wrqXscA9y08jmOU2mw4bBQY0fbmsrf/GIUvF3PyTdvu3NhX/yxXGySw/6rVerpcdp8gPA0+Xv4&#10;v73XCl7TFP7OhCMgVzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAh1JtLsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m33790,r,15684l22292,44104r11498,l33790,50194r-14203,l13500,66433r-677,2032l12823,69818r1353,1354l16205,71848,,71848,3355,69141,5384,66433,22292,26511,33790,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 566" style="position:absolute;left:7181;top:2049;width:337;height:718;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33790,71848" o:spid="_x0000_s1043" fillcolor="black" stroked="f" strokeweight="0" path="m33790,r,15684l22292,44104r11498,l33790,50194r-14203,l13500,66433r-677,2032l12823,69818r1353,1354l16205,71848,,71848,3355,69141,5384,66433,22292,26511,33790,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCHUm0uxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9mU1am5bUVUQQBL00sQVvj+xrEpp9G7JrEv+9Wyh4HGbmG2a5nkwrBupdY1lBEsUg&#10;iEurG64UnIrd/B2E88gaW8uk4EoO1quH2RIzbUf+pCH3lQgQdhkqqL3vMildWZNBF9mOOHg/tjfo&#10;g+wrqXscA9y08jmOU2mw4bBQY0fbmsrf/GIUvF3PyTdvu3NhX/yxXGySw/6rVerpcdp8gPA0+Xv4&#10;v73XCl7TFP7OhCMgVzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAh1JtLsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,33790,71848"/>
+                  <v:path textboxrect="0,0,33790,71848" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 567" o:spid="_x0000_s1044" style="position:absolute;left:7518;top:1955;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaOKulxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvBd9hOYI3RTcV6k90FRVKvdTEBzhkj0k0ezZmtzHt03eFgpfDzHzDrDadqURLjSstK3gfRyCI&#10;M6tLzhWc08/RHITzyBory6Tghxxs1v3eCmNtH3yiNvG5CBB2MSoovK9jKV1WkEE3tjVx8C62MeiD&#10;bHKpG3wEuKnkJIqm0mDJYaHAmvYFZbfk2ygw98nCJtvj7utYvqU3vWvT32ur1HDQbZcgPHX+Ff5v&#10;H7SCj+kMnmfCEZDrPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCaOKulxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m4058,l37199,75789r2028,2708l43259,81204r-24998,l20290,80528r677,-1354l21643,77821r-676,-2032l14203,59550,,59550,,53460r11498,l,25040,,9356,4058,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 567" style="position:absolute;left:7518;top:1955;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:spid="_x0000_s1044" fillcolor="black" stroked="f" strokeweight="0" path="m4058,l37199,75789r2028,2708l43259,81204r-24998,l20290,80528r677,-1354l21643,77821r-676,-2032l14203,59550,,59550,,53460r11498,l,25040,,9356,4058,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaOKulxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvBd9hOYI3RTcV6k90FRVKvdTEBzhkj0k0ezZmtzHt03eFgpfDzHzDrDadqURLjSstK3gfRyCI&#10;M6tLzhWc08/RHITzyBory6Tghxxs1v3eCmNtH3yiNvG5CBB2MSoovK9jKV1WkEE3tjVx8C62MeiD&#10;bHKpG3wEuKnkJIqm0mDJYaHAmvYFZbfk2ygw98nCJtvj7utYvqU3vWvT32ur1HDQbZcgPHX+Ff5v&#10;H7SCj+kMnmfCEZDrPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCaOKulxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43259,81204"/>
+                  <v:path textboxrect="0,0,43259,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 568" o:spid="_x0000_s1045" style="position:absolute;left:8113;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcq2/7wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0L+QdxA9kauSGP4kQJIdSlnZo4HTJerGvL1Loylhqrf18NhY6H894dou3EnQbfOlbwNM9AEFdO&#10;t9wo+LwWj88gfEDW2DkmBT/k4bCfPOww127kC93L0IgUwj5HBSaEPpfSV4Ys+rnriRNXu8FiSHBo&#10;pB5wTOG2k4ssW0uLLacGgz2dDFVf5bdVULyXry9jvSmy+FHWN7M8blbxrNRsGo9bEIFi+Bf/ud+0&#10;gtU6rU1n0hGQ+18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHKtv+8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l20967,r-677,1351l18938,2029r-677,2030l18261,5412r,67670l31112,73082r8116,l44638,72406r2706,-1354l48696,69699r1353,-1354l52078,66316,49373,79172,,79172r1353,-675l2705,77143r677,-1354l3382,74436r,-70377l2705,2029,1353,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 568" style="position:absolute;left:8113;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:spid="_x0000_s1045" fillcolor="black" stroked="f" strokeweight="0" path="m,l20967,r-677,1351l18938,2029r-677,2030l18261,5412r,67670l31112,73082r8116,l44638,72406r2706,-1354l48696,69699r1353,-1354l52078,66316,49373,79172,,79172r1353,-675l2705,77143r677,-1354l3382,74436r,-70377l2705,2029,1353,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcq2/7wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0L+QdxA9kauSGP4kQJIdSlnZo4HTJerGvL1Loylhqrf18NhY6H894dou3EnQbfOlbwNM9AEFdO&#10;t9wo+LwWj88gfEDW2DkmBT/k4bCfPOww127kC93L0IgUwj5HBSaEPpfSV4Ys+rnriRNXu8FiSHBo&#10;pB5wTOG2k4ssW0uLLacGgz2dDFVf5bdVULyXry9jvSmy+FHWN7M8blbxrNRsGo9bEIFi+Bf/ud+0&#10;gtU6rU1n0hGQ+18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHKtv+8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,52078,79172"/>
+                  <v:path textboxrect="0,0,52078,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 569" o:spid="_x0000_s1046" style="position:absolute;left:8722;top:2057;width:341;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="34155,71066" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOUofpxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNaugtFujVKUoQqVaoe3tsXndDSYvyyau6783hUKPw8x8w0znnbOipSYYzwqGgwwE&#10;ceG14VLB8eP14RFEiMgarWdScKUA81nvboq59hfeU3uIpUgQDjkqqGKscylDUZHDMPA1cfJ+fOMw&#10;JtmUUjd4SXBn5SjLJtKh4bRQYU3LiorT4ewULOS32Y2/tu8nc1y3+8/V29BardR9v3t5BhGpi//h&#10;v/ZGKxhPnuD3TDoCcnYDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzlKH6cYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m34155,r,15691l33817,14902,22319,43322r11836,l34155,49412r-13865,l13527,65652r-677,2031l13527,69037r676,1354l16232,71066,,71066,3382,68359,5411,65652,22995,25729,34155,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 569" style="position:absolute;left:8722;top:2057;width:341;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="34155,71066" o:spid="_x0000_s1046" fillcolor="black" stroked="f" strokeweight="0" path="m34155,r,15691l33817,14902,22319,43322r11836,l34155,49412r-13865,l13527,65652r-677,2031l13527,69037r676,1354l16232,71066,,71066,3382,68359,5411,65652,22995,25729,34155,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOUofpxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNaugtFujVKUoQqVaoe3tsXndDSYvyyau6783hUKPw8x8w0znnbOipSYYzwqGgwwE&#10;ceG14VLB8eP14RFEiMgarWdScKUA81nvboq59hfeU3uIpUgQDjkqqGKscylDUZHDMPA1cfJ+fOMw&#10;JtmUUjd4SXBn5SjLJtKh4bRQYU3LiorT4ewULOS32Y2/tu8nc1y3+8/V29BardR9v3t5BhGpi//h&#10;v/ZGKxhPnuD3TDoCcnYDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzlKH6cYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,34155,71066"/>
+                  <v:path textboxrect="0,0,34155,71066" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 570" o:spid="_x0000_s1047" style="position:absolute;left:9063;top:1955;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42921,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWUl7ewgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0D/QdxC9liOYW6xY0SQqHQLsFxvHS7WNevWleupTr230dDoOPhvHeH2fRiotG1lhVsoxgEcWl1&#10;y7WC4vKxeQXhPLLG3jIpWMjBYf+w2mGq7ZXPNOW+FiGEXYoKGu+HVEpXNmTQRXYgDlxlR4M+wLGW&#10;esRrCDe9fIrjRBpsOTQ0ONB7Q+VP/mcUdKfsS09dgd9Zp5PzXOXmd1mUWj/OxzcQnmb/L767P7WC&#10;55cwP5wJR0DubwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBWUl7ewgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m4397,l37537,75789r1353,2708l42921,81204r-24998,l19952,80528r1353,-1354l21305,75789,14542,59550,,59550,,53460r11836,l,25829,,10137,4397,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 570" style="position:absolute;left:9063;top:1955;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42921,81204" o:spid="_x0000_s1047" fillcolor="black" stroked="f" strokeweight="0" path="m4397,l37537,75789r1353,2708l42921,81204r-24998,l19952,80528r1353,-1354l21305,75789,14542,59550,,59550,,53460r11836,l,25829,,10137,4397,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWUl7ewgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0D/QdxC9liOYW6xY0SQqHQLsFxvHS7WNevWleupTr230dDoOPhvHeH2fRiotG1lhVsoxgEcWl1&#10;y7WC4vKxeQXhPLLG3jIpWMjBYf+w2mGq7ZXPNOW+FiGEXYoKGu+HVEpXNmTQRXYgDlxlR4M+wLGW&#10;esRrCDe9fIrjRBpsOTQ0ONB7Q+VP/mcUdKfsS09dgd9Zp5PzXOXmd1mUWj/OxzcQnmb/L767P7WC&#10;55cwP5wJR0DubwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBWUl7ewgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42921,81204"/>
+                  <v:path textboxrect="0,0,42921,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 571" o:spid="_x0000_s1048" style="position:absolute;left:9614;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPGbnCxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+BN0oWCV1FRWk9a1u/IDb7G0Smr0bs6umf+8KBR+HmTnDLNe9bcSVOl87VjAZpyCI&#10;C2dqLhWc8v1oAcIHZIONY1LwRx7Wq8HLEjPjbnykqw6liBD2GSqoQmgzKX1RkUU/di1x9H5cZzFE&#10;2ZXSdHiLcNvIaZq+SYs1x4UKW9pVVPzqi1WA+fl7kyTzJO/L5EtvPzTTQSv1Ouw37yAC9eEZ/m9/&#10;GgWz+QQeZ+IRkKs7AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE8ZucLEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l20290,,62873,51428r-1,-47369l62196,2029r-676,-678l60194,,73017,,71665,1351r-677,678l70312,4059r-676,1353l69636,82555,41933,49399,22995,27067,14203,16239r,59550l14879,77143r1353,1354l17585,79172r-12851,l6764,77143r676,-1354l7440,74436,7439,7441,6763,6090,5411,4737,3382,2704,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 571" style="position:absolute;left:9614;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:spid="_x0000_s1048" fillcolor="black" stroked="f" strokeweight="0" path="m,l20290,,62873,51428r-1,-47369l62196,2029r-676,-678l60194,,73017,,71665,1351r-677,678l70312,4059r-676,1353l69636,82555,41933,49399,22995,27067,14203,16239r,59550l14879,77143r1353,1354l17585,79172r-12851,l6764,77143r676,-1354l7440,74436,7439,7441,6763,6090,5411,4737,3382,2704,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPGbnCxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+BN0oWCV1FRWk9a1u/IDb7G0Smr0bs6umf+8KBR+HmTnDLNe9bcSVOl87VjAZpyCI&#10;C2dqLhWc8v1oAcIHZIONY1LwRx7Wq8HLEjPjbnykqw6liBD2GSqoQmgzKX1RkUU/di1x9H5cZzFE&#10;2ZXSdHiLcNvIaZq+SYs1x4UKW9pVVPzqi1WA+fl7kyTzJO/L5EtvPzTTQSv1Ouw37yAC9eEZ/m9/&#10;GgWz+QQeZ+IRkKs7AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE8ZucLEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,73017,82555"/>
+                  <v:path textboxrect="0,0,73017,82555" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 572" o:spid="_x0000_s1049" style="position:absolute;left:10642;top:1976;width:392;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="39214,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNrF5gxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8ApeimZdqMpqFFGkLZSCfy7eHpvXzdbNy5KkuvbTG6HQ4zAzv2Fmi8424kw+1I4VDAcZ&#10;COLS6ZorBYf9pj8BESKyxsYxKbhSgMX88WGGhXYX3tJ5FyuRIBwKVGBibAspQ2nIYhi4ljh5X85b&#10;jEn6SmqPlwS3jcyzbCQt1pwWDLa0MlSedj9Wwel7/OHz19H6efNr3j/313bp/VGp3lO3nIKI1MX/&#10;8F/7TSt4GedwP5OOgJzfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE2sXmDHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l31111,r6736,676l39214,828r,6845l36495,6766,32464,6090r-4058,l17585,6090r,66992l27053,73082r4735,l35819,72406r3395,-567l39214,78687r-3395,485l29759,79172,,79172,2029,77143r676,-1354l2705,74436r,-70377l2029,2029,1353,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 572" style="position:absolute;left:10642;top:1976;width:392;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="39214,79172" o:spid="_x0000_s1049" fillcolor="black" stroked="f" strokeweight="0" path="m,l31111,r6736,676l39214,828r,6845l36495,6766,32464,6090r-4058,l17585,6090r,66992l27053,73082r4735,l35819,72406r3395,-567l39214,78687r-3395,485l29759,79172,,79172,2029,77143r676,-1354l2705,74436r,-70377l2029,2029,1353,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNrF5gxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8ApeimZdqMpqFFGkLZSCfy7eHpvXzdbNy5KkuvbTG6HQ4zAzv2Fmi8424kw+1I4VDAcZ&#10;COLS6ZorBYf9pj8BESKyxsYxKbhSgMX88WGGhXYX3tJ5FyuRIBwKVGBibAspQ2nIYhi4ljh5X85b&#10;jEn6SmqPlwS3jcyzbCQt1pwWDLa0MlSedj9Wwel7/OHz19H6efNr3j/313bp/VGp3lO3nIKI1MX/&#10;8F/7TSt4GedwP5OOgJzfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE2sXmDHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,39214,79172"/>
+                  <v:path textboxrect="0,0,39214,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 573" o:spid="_x0000_s1050" style="position:absolute;left:11034;top:1984;width:379;height:778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="37861,77860" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBVeSeKxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heUJvumlDVVJX8S94E9MK7e2RfU1Cs2/T3a2J394tFHocZuY3zGLVm0ZcyfnasoLHSQKC&#10;uLC65lLB2+thPAfhA7LGxjIpuJGH1XI4WGCmbcdnuuahFBHCPkMFVQhtJqUvKjLoJ7Yljt6ndQZD&#10;lK6U2mEX4aaRT0kylQZrjgsVtrStqPjKf4yC9w/ZuvP0kp7q79ku3Rxll+9PSj2M+vULiEB9+A//&#10;tY9awfMshd8z8QjI5R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBVeSeKxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4721,523r5410,1354l14866,3909r4734,2029l22982,8645r3382,2705l29069,14736r4058,6091l35833,26917r1352,6090l37861,37743r-676,7442l34479,52629r-3381,6769l28393,62781r-2705,3382l22982,68871r-3382,2029l15542,73608r-4057,1353l6750,76315,1339,77669,,77860,,71011r663,-111l4045,69546,7426,68193r2706,-2030l14190,61427r3381,-5415l19600,50600r1353,-6090l21629,37743r-676,-5414l19600,26917,17571,21502,14189,16090,10131,12029,4721,8645,1339,7292,,6845,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 573" style="position:absolute;left:11034;top:1984;width:379;height:778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="37861,77860" o:spid="_x0000_s1050" fillcolor="black" stroked="f" strokeweight="0" path="m,l4721,523r5410,1354l14866,3909r4734,2029l22982,8645r3382,2705l29069,14736r4058,6091l35833,26917r1352,6090l37861,37743r-676,7442l34479,52629r-3381,6769l28393,62781r-2705,3382l22982,68871r-3382,2029l15542,73608r-4057,1353l6750,76315,1339,77669,,77860,,71011r663,-111l4045,69546,7426,68193r2706,-2030l14190,61427r3381,-5415l19600,50600r1353,-6090l21629,37743r-676,-5414l19600,26917,17571,21502,14189,16090,10131,12029,4721,8645,1339,7292,,6845,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBVeSeKxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heUJvumlDVVJX8S94E9MK7e2RfU1Cs2/T3a2J394tFHocZuY3zGLVm0ZcyfnasoLHSQKC&#10;uLC65lLB2+thPAfhA7LGxjIpuJGH1XI4WGCmbcdnuuahFBHCPkMFVQhtJqUvKjLoJ7Yljt6ndQZD&#10;lK6U2mEX4aaRT0kylQZrjgsVtrStqPjKf4yC9w/ZuvP0kp7q79ku3Rxll+9PSj2M+vULiEB9+A//&#10;tY9awfMshd8z8QjI5R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBVeSeKxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,37861,77860"/>
+                  <v:path textboxrect="0,0,37861,77860" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 574" o:spid="_x0000_s1051" style="position:absolute;left:11643;top:1969;width:500;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="50022,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+uLawxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeAVvNdtWbVmNUlqVgiJoK14fyXN3cfOyJFHXf98IBY/DzHzDjKetrcWZfKgcK3juZSCI&#10;tTMVFwp+f+ZP7yBCRDZYOyYFVwownTx0xpgbd+ENnbexEAnCIUcFZYxNLmXQJVkMPdcQJ+/gvMWY&#10;pC+k8XhJcFvLlywbSosVp4USG/osSR+3J6vgdcd6Mdt/HReW+8uT9qt1VWuluo/txwhEpDbew//t&#10;b6Ng8NaH25l0BOTkDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD64trDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m21616,r4058,l29056,r4733,678l38524,2029r4735,2032l43935,20979,41229,16242,39877,13535,37171,11505,35143,8798,31761,7445,28379,6090r-4058,l20939,6090r-2705,679l16205,8120,14853,9473r-1353,2032l12823,12857r-676,4061l12147,19625r676,2029l14176,23686r1353,1351l20939,28423r6764,3383l35819,35864r4058,2032l42582,39925r3382,3383l47993,46691r1353,4739l50022,56843r-676,5414l47993,66994r-2705,4058l41906,74436r-4058,2707l33113,79850r-4734,676l22968,81204r-7439,-678l9468,79175,4058,77143,677,75789,,56167r677,3383l2705,62257r2030,3383l6763,69024r2705,2028l12823,73085r4058,1351l20939,75114r4059,l28379,73760r2705,-1354l33113,70377r1353,-2029l35143,65640r1352,-4061l35819,57518,34466,54814,32438,52106,29732,50077,22968,46691,15529,42633,8792,38571,6087,35864,4058,33159,2029,31128,1353,27745,677,25037,,21654,677,16242,2705,11505,5411,8120,8792,4737,12823,2708,16881,678,21616,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 574" style="position:absolute;left:11643;top:1969;width:500;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="50022,81204" o:spid="_x0000_s1051" fillcolor="black" stroked="f" strokeweight="0" path="m21616,r4058,l29056,r4733,678l38524,2029r4735,2032l43935,20979,41229,16242,39877,13535,37171,11505,35143,8798,31761,7445,28379,6090r-4058,l20939,6090r-2705,679l16205,8120,14853,9473r-1353,2032l12823,12857r-676,4061l12147,19625r676,2029l14176,23686r1353,1351l20939,28423r6764,3383l35819,35864r4058,2032l42582,39925r3382,3383l47993,46691r1353,4739l50022,56843r-676,5414l47993,66994r-2705,4058l41906,74436r-4058,2707l33113,79850r-4734,676l22968,81204r-7439,-678l9468,79175,4058,77143,677,75789,,56167r677,3383l2705,62257r2030,3383l6763,69024r2705,2028l12823,73085r4058,1351l20939,75114r4059,l28379,73760r2705,-1354l33113,70377r1353,-2029l35143,65640r1352,-4061l35819,57518,34466,54814,32438,52106,29732,50077,22968,46691,15529,42633,8792,38571,6087,35864,4058,33159,2029,31128,1353,27745,677,25037,,21654,677,16242,2705,11505,5411,8120,8792,4737,12823,2708,16881,678,21616,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+uLawxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeAVvNdtWbVmNUlqVgiJoK14fyXN3cfOyJFHXf98IBY/DzHzDjKetrcWZfKgcK3juZSCI&#10;tTMVFwp+f+ZP7yBCRDZYOyYFVwownTx0xpgbd+ENnbexEAnCIUcFZYxNLmXQJVkMPdcQJ+/gvMWY&#10;pC+k8XhJcFvLlywbSosVp4USG/osSR+3J6vgdcd6Mdt/HReW+8uT9qt1VWuluo/txwhEpDbew//t&#10;b6Ng8NaH25l0BOTkDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD64trDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,50022,81204"/>
+                  <v:path textboxrect="0,0,50022,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 575" o:spid="_x0000_s1052" style="position:absolute;left:12407;top:1976;width:284;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28378,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDdbM0YxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvulGwLakbEUHosbUq5vbIPrMh2bchuzXb/vpuodDjMDPfMJtttJ240+AbxwqWiwwE&#10;ceV0w7WC08dh/gzCB2SNnWNS8EUetsV0ssFcu5Hf6X4MtUgQ9jkqMCH0uZS+MmTRL1xPnLybGyyG&#10;JIda6gHHBLedXGXZo7TYcFow2NPeUNUeP62C8hSb8mrOZTiPEq/u++3SxlGph1ncvYAIFMN/+K/9&#10;qhWsn9bweyYdAVn8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN1szRjEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l24997,r3381,281l28378,6090r-4057,l17557,6090r1,30450l22968,36540r2706,l28378,35999r,8830l26350,43308r-2029,-678l22968,41955r-5410,675l17558,75789r676,1354l19586,78497r1353,675l,79172r1353,-675l2029,77143r676,-1354l2705,74436r,-70377l2029,2029,1353,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 575" style="position:absolute;left:12407;top:1976;width:284;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28378,79172" o:spid="_x0000_s1052" fillcolor="black" stroked="f" strokeweight="0" path="m,l24997,r3381,281l28378,6090r-4057,l17557,6090r1,30450l22968,36540r2706,l28378,35999r,8830l26350,43308r-2029,-678l22968,41955r-5410,675l17558,75789r676,1354l19586,78497r1353,675l,79172r1353,-675l2029,77143r676,-1354l2705,74436r,-70377l2029,2029,1353,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDdbM0YxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvulGwLakbEUHosbUq5vbIPrMh2bchuzXb/vpuodDjMDPfMJtttJ240+AbxwqWiwwE&#10;ceV0w7WC08dh/gzCB2SNnWNS8EUetsV0ssFcu5Hf6X4MtUgQ9jkqMCH0uZS+MmTRL1xPnLybGyyG&#10;JIda6gHHBLedXGXZo7TYcFow2NPeUNUeP62C8hSb8mrOZTiPEq/u++3SxlGph1ncvYAIFMN/+K/9&#10;qhWsn9bweyYdAVn8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN1szRjEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,28378,79172"/>
+                  <v:path textboxrect="0,0,28378,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 576" o:spid="_x0000_s1053" style="position:absolute;left:12691;top:1978;width:453;height:796;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45315,79566" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBli4lAxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaPStKRuggiilx6a1vsj+5qNZt/G7Jqk/75bKPQ4zMw3zLaYbCsG6n3jWMFqmYAg&#10;rpxuuFbw+XF4fAHhA7LG1jEp+CYPRT572GKm3cjvNJShFhHCPkMFJoQuk9JXhiz6peuIo/fleosh&#10;yr6Wuscxwm0r10mSSosNxwWDHe0NVdfybhWc3+z6nF6GTbJLbzXKy9Ec7EapxXzavYIINIX/8F/7&#10;pBU8PafweyYeAZn/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGWLiUDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l4735,395r6764,1353l16233,4456r4058,2704l22996,9868r2029,3382l25702,16636r676,2705l25702,24078r-1353,4061l22320,30846r-2706,2708l16233,36258r-3382,1354l9469,38290r-2705,676l9469,39644r2030,675l15556,43027r2706,2704l19614,47764r7440,11502l33141,68064r4735,6766l39905,76184r2029,2031l45315,78891r-15556,675l27054,78891,23673,77537,21644,76184,19614,74154,12175,62649,5411,51822,2706,48439,677,45056,,44548,,35718r677,-136l3383,34229,5411,32876,7441,30846,9469,27463r677,-3385l10822,20019r-676,-4061l9469,13250,7441,11221,5411,8513,3383,7160,1,5809r-1,l,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 576" style="position:absolute;left:12691;top:1978;width:453;height:796;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45315,79566" o:spid="_x0000_s1053" fillcolor="black" stroked="f" strokeweight="0" path="m,l4735,395r6764,1353l16233,4456r4058,2704l22996,9868r2029,3382l25702,16636r676,2705l25702,24078r-1353,4061l22320,30846r-2706,2708l16233,36258r-3382,1354l9469,38290r-2705,676l9469,39644r2030,675l15556,43027r2706,2704l19614,47764r7440,11502l33141,68064r4735,6766l39905,76184r2029,2031l45315,78891r-15556,675l27054,78891,23673,77537,21644,76184,19614,74154,12175,62649,5411,51822,2706,48439,677,45056,,44548,,35718r677,-136l3383,34229,5411,32876,7441,30846,9469,27463r677,-3385l10822,20019r-676,-4061l9469,13250,7441,11221,5411,8513,3383,7160,1,5809r-1,l,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBli4lAxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaPStKRuggiilx6a1vsj+5qNZt/G7Jqk/75bKPQ4zMw3zLaYbCsG6n3jWMFqmYAg&#10;rpxuuFbw+XF4fAHhA7LG1jEp+CYPRT572GKm3cjvNJShFhHCPkMFJoQuk9JXhiz6peuIo/fleosh&#10;yr6Wuscxwm0r10mSSosNxwWDHe0NVdfybhWc3+z6nF6GTbJLbzXKy9Ec7EapxXzavYIINIX/8F/7&#10;pBU8PafweyYeAZn/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGWLiUDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,45315,79566"/>
+                  <v:path textboxrect="0,0,45315,79566" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 577" o:spid="_x0000_s1054" style="position:absolute;left:13292;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDo7W1UxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heUJv7UZpG4ndliKN2JM1evD4yL5kg9m3Ibtt1n/vFgSPw8x8w2x20fbiQqPvHCu4X2Qg&#10;iGunO24VfH6U80cQPiBr7B2Tgh/ysNve3myw0G7id7pUoRUJwr5ABSaEoZDS14Ys+oUbiJPXuNFi&#10;SHJspR5xSnDby4csW0uLHacFgwM9G6q/q7NVUB6rl8PU5GUW36rmyyz3+SqelJrdxf0TiEAx/If/&#10;2q9awSrP4XomHQG5/QUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDo7W1UxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l46668,r,10827l45314,8795,43286,7441,40580,6766,37875,6090r-19614,l18262,33157r17584,l37199,32481r676,-678l39904,29773r,12182l37875,39925r-676,-678l35846,38571r-17584,l18262,73082r14879,l39904,73082r5411,-676l47344,71728r1352,-1354l50726,68345r1352,-2029l50049,79172,,79172,2705,77143r677,-1354l3382,74436r,-70377l2029,2029,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 577" style="position:absolute;left:13292;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:spid="_x0000_s1054" fillcolor="black" stroked="f" strokeweight="0" path="m,l46668,r,10827l45314,8795,43286,7441,40580,6766,37875,6090r-19614,l18262,33157r17584,l37199,32481r676,-678l39904,29773r,12182l37875,39925r-676,-678l35846,38571r-17584,l18262,73082r14879,l39904,73082r5411,-676l47344,71728r1352,-1354l50726,68345r1352,-2029l50049,79172,,79172,2705,77143r677,-1354l3382,74436r,-70377l2029,2029,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDo7W1UxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heUJv7UZpG4ndliKN2JM1evD4yL5kg9m3Ibtt1n/vFgSPw8x8w2x20fbiQqPvHCu4X2Qg&#10;iGunO24VfH6U80cQPiBr7B2Tgh/ysNve3myw0G7id7pUoRUJwr5ABSaEoZDS14Ys+oUbiJPXuNFi&#10;SHJspR5xSnDby4csW0uLHacFgwM9G6q/q7NVUB6rl8PU5GUW36rmyyz3+SqelJrdxf0TiEAx/If/&#10;2q9awSrP4XomHQG5/QUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDo7W1UxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,52078,79172"/>
+                  <v:path textboxrect="0,0,52078,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 578" o:spid="_x0000_s1055" style="position:absolute;left:13975;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80431,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB49250wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN9htTTfYWqtRhiBob9bCdnw2zzaseSlNrN1/vxwGHj++36vNbHsx0eiNYwWvSQqCuHHa&#10;cKugPu1echA+IGvsHZOCX/KwWT8+rLDQ7sZHmqrQihjCvkAFXQhDIaVvOrLoEzcQR+7iRoshwrGV&#10;esRbDLe9fEvTD2nRcGzocKBtR81PdbUKmsqUh3N9zabSbOuvQ77A71or9fw0fy5BBJrDXfzv3msF&#10;71lcG8/EIyDXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB49250wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m39201,r5410,l52051,r6764,1354l65578,3383r6763,2707l73018,24361,70312,18947,66931,14888,63549,11505,59491,9473,56109,7445,52051,6769,46641,6090r-6764,679l33790,8798r-5410,2707l23645,15564r-3382,4736l17558,26391r-1353,6090l15529,39250r676,6090l17558,51430r2029,6088l22292,62933r4735,4737l29732,69699r2706,2032l35820,73085r3381,675l43259,74436r4058,678l54080,74436r4058,-1351l62196,71052r,-22329l61520,47369r-676,-678l59491,45340r20940,l77752,47369r-676,1354l77076,50752r,17596l77752,71052r1353,2033l75047,74436r-4058,2031l60844,79175r-9469,1351l43259,81204r-8116,-678l27027,78497,19587,75114,12824,70377,10119,67670,7414,64287,5384,60904,3382,57518,2029,53460,677,49399,,45340,,40604,677,33159,2705,25715,6060,18947,8765,15564r2706,-2707l14177,10151,17558,7445,20940,5415,24998,3383,29732,2029,34466,678,39201,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 578" style="position:absolute;left:13975;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80431,81204" o:spid="_x0000_s1055" fillcolor="black" stroked="f" strokeweight="0" path="m39201,r5410,l52051,r6764,1354l65578,3383r6763,2707l73018,24361,70312,18947,66931,14888,63549,11505,59491,9473,56109,7445,52051,6769,46641,6090r-6764,679l33790,8798r-5410,2707l23645,15564r-3382,4736l17558,26391r-1353,6090l15529,39250r676,6090l17558,51430r2029,6088l22292,62933r4735,4737l29732,69699r2706,2032l35820,73085r3381,675l43259,74436r4058,678l54080,74436r4058,-1351l62196,71052r,-22329l61520,47369r-676,-678l59491,45340r20940,l77752,47369r-676,1354l77076,50752r,17596l77752,71052r1353,2033l75047,74436r-4058,2031l60844,79175r-9469,1351l43259,81204r-8116,-678l27027,78497,19587,75114,12824,70377,10119,67670,7414,64287,5384,60904,3382,57518,2029,53460,677,49399,,45340,,40604,677,33159,2705,25715,6060,18947,8765,15564r2706,-2707l14177,10151,17558,7445,20940,5415,24998,3383,29732,2029,34466,678,39201,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB49250wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN9htTTfYWqtRhiBob9bCdnw2zzaseSlNrN1/vxwGHj++36vNbHsx0eiNYwWvSQqCuHHa&#10;cKugPu1echA+IGvsHZOCX/KwWT8+rLDQ7sZHmqrQihjCvkAFXQhDIaVvOrLoEzcQR+7iRoshwrGV&#10;esRbDLe9fEvTD2nRcGzocKBtR81PdbUKmsqUh3N9zabSbOuvQ77A71or9fw0fy5BBJrDXfzv3msF&#10;71lcG8/EIyDXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB49250wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,80431,81204"/>
+                  <v:path textboxrect="0,0,80431,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 579" o:spid="_x0000_s1056" style="position:absolute;left:15043;top:1976;width:210;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="20966,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBCThUjxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvurFQbVNX0UJBtAdNpfT42H1NQrNv0+yaxH/vFgSPw8x8wyxWva1ES40vHSuYThIQ&#10;xNqZknMFp8/38TMIH5ANVo5JwYU8rJbDwQJT4zo+UpuFXEQI+xQVFCHUqZReF2TRT1xNHL0f11gM&#10;UTa5NA12EW4r+ZgkM2mx5LhQYE1vBenf7GwVfPf+L8kup32YVxv9pQkPH9OdUg+jfv0KIlAf7uFb&#10;e2sUPM1f4P9MPAJyeQUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBCThUjxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l20966,,19614,1351r-1353,678l17585,4059r,1353l17585,75789r676,1354l19614,78497r1352,675l,79172r677,-675l2029,77143r676,-1354l2705,74436r,-70377l2029,2029,677,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 579" style="position:absolute;left:15043;top:1976;width:210;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="20966,79172" o:spid="_x0000_s1056" fillcolor="black" stroked="f" strokeweight="0" path="m,l20966,,19614,1351r-1353,678l17585,4059r,1353l17585,75789r676,1354l19614,78497r1352,675l,79172r677,-675l2029,77143r676,-1354l2705,74436r,-70377l2029,2029,677,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBCThUjxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvurFQbVNX0UJBtAdNpfT42H1NQrNv0+yaxH/vFgSPw8x8wyxWva1ES40vHSuYThIQ&#10;xNqZknMFp8/38TMIH5ANVo5JwYU8rJbDwQJT4zo+UpuFXEQI+xQVFCHUqZReF2TRT1xNHL0f11gM&#10;UTa5NA12EW4r+ZgkM2mx5LhQYE1vBenf7GwVfPf+L8kup32YVxv9pQkPH9OdUg+jfv0KIlAf7uFb&#10;e2sUPM1f4P9MPAJyeQUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBCThUjxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,20966,79172"/>
+                  <v:path textboxrect="0,0,20966,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 580" o:spid="_x0000_s1057" style="position:absolute;left:15497;top:1969;width:425;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42582,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKp5EhwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/Q9hCr1ptlJFVqOIIOhFqAq2t2EzZhc3k20SNf775iB4fLzv2SLZVtzIh8axgs9BAYK4crph&#10;o+B4WPcnIEJE1tg6JgUPCrCYv/VmWGp352+67aMROYRDiQrqGLtSylDVZDEMXEecubPzFmOG3kjt&#10;8Z7DbSuHRTGWFhvODTV2tKqpuuyvVkHQJ3tMyfwF/+N/V1/brTG7kVIf72k5BREpxZf46d5oBaNJ&#10;np/P5CMg5/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASqeRIcAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m39200,r3382,l42582,6090r-5411,l32437,8120r-4735,2707l23644,14210r-3382,4737l18234,25037r-2030,6091l15529,38571r675,8798l18234,54814r2705,6090l24321,65640r4058,4059l33113,72406r4734,2030l42582,74436r,6712l41905,81204r-8116,-678l25674,77821,18234,74436,12147,69699,6736,63609,4707,60226,2705,56167,1353,52781,676,48723,,43986,,39925,676,32481,2705,25037,6736,18271r4735,-6090l14176,9473,17557,6769,21615,4737,25673,2708,29732,1354,33789,678,39200,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 580" style="position:absolute;left:15497;top:1969;width:425;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42582,81204" o:spid="_x0000_s1057" fillcolor="black" stroked="f" strokeweight="0" path="m39200,r3382,l42582,6090r-5411,l32437,8120r-4735,2707l23644,14210r-3382,4737l18234,25037r-2030,6091l15529,38571r675,8798l18234,54814r2705,6090l24321,65640r4058,4059l33113,72406r4734,2030l42582,74436r,6712l41905,81204r-8116,-678l25674,77821,18234,74436,12147,69699,6736,63609,4707,60226,2705,56167,1353,52781,676,48723,,43986,,39925,676,32481,2705,25037,6736,18271r4735,-6090l14176,9473,17557,6769,21615,4737,25673,2708,29732,1354,33789,678,39200,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKp5EhwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/Q9hCr1ptlJFVqOIIOhFqAq2t2EzZhc3k20SNf775iB4fLzv2SLZVtzIh8axgs9BAYK4crph&#10;o+B4WPcnIEJE1tg6JgUPCrCYv/VmWGp352+67aMROYRDiQrqGLtSylDVZDEMXEecubPzFmOG3kjt&#10;8Z7DbSuHRTGWFhvODTV2tKqpuuyvVkHQJ3tMyfwF/+N/V1/brTG7kVIf72k5BREpxZf46d5oBaNJ&#10;np/P5CMg5/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASqeRIcAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42582,81204"/>
+                  <v:path textboxrect="0,0,42582,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 581" o:spid="_x0000_s1058" style="position:absolute;left:15922;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43258,81148" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNbBoixQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fS8NA&#10;EMTfBb/DsYIvpb2koA1pr0WUSh9UsP+el9yaRHN74W5t47f3hIKPw8z8hlmsBtepE4XYejaQTzJQ&#10;xJW3LdcG9rv1uAAVBdli55kM/FCE1fL6aoGl9Wd+p9NWapUgHEs00Ij0pdaxashhnPieOHkfPjiU&#10;JEOtbcBzgrtOT7PsXjtsOS002NNjQ9XX9tsZCAeeHZ42ri0+c3l5Oz6/utEgxtzeDA9zUEKD/Icv&#10;7Y01cFfk8HcmHQG9/AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBNbBoixQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l1353,,8792,678r7440,2030l23671,6090r6088,4061l33141,12857r2705,3385l37847,19625r2030,3383l41229,27069r1353,4059l43258,35864r,4740l43258,46016r-676,4061l41229,54814r-2028,4058l37171,62257r-2002,3383l32464,68348r-3381,2704l22319,75789r-6763,3386l7440,80526,,81148,,74436r676,l6087,74436r5411,-2030l15556,69699r4058,-3383l22995,61579r2029,-6090l26377,48723r676,-7444l26377,33835,25024,26391,22995,20300,19614,14888,15556,10827,10821,8120,6086,6090r-5410,l,6090,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 581" style="position:absolute;left:15922;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43258,81148" o:spid="_x0000_s1058" fillcolor="black" stroked="f" strokeweight="0" path="m,l1353,,8792,678r7440,2030l23671,6090r6088,4061l33141,12857r2705,3385l37847,19625r2030,3383l41229,27069r1353,4059l43258,35864r,4740l43258,46016r-676,4061l41229,54814r-2028,4058l37171,62257r-2002,3383l32464,68348r-3381,2704l22319,75789r-6763,3386l7440,80526,,81148,,74436r676,l6087,74436r5411,-2030l15556,69699r4058,-3383l22995,61579r2029,-6090l26377,48723r676,-7444l26377,33835,25024,26391,22995,20300,19614,14888,15556,10827,10821,8120,6086,6090r-5410,l,6090,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNbBoixQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fS8NA&#10;EMTfBb/DsYIvpb2koA1pr0WUSh9UsP+el9yaRHN74W5t47f3hIKPw8z8hlmsBtepE4XYejaQTzJQ&#10;xJW3LdcG9rv1uAAVBdli55kM/FCE1fL6aoGl9Wd+p9NWapUgHEs00Ij0pdaxashhnPieOHkfPjiU&#10;JEOtbcBzgrtOT7PsXjtsOS002NNjQ9XX9tsZCAeeHZ42ri0+c3l5Oz6/utEgxtzeDA9zUEKD/Icv&#10;7Y01cFfk8HcmHQG9/AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBNbBoixQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43258,81148"/>
+                  <v:path textboxrect="0,0,43258,81148" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 582" o:spid="_x0000_s1059" style="position:absolute;left:16531;top:1976;width:723;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,82555" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/6k7nxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8oTedGOgUVJXSaQthXqJevH2yD6T0OzbkN2a7b/vFgo9DjPzDbPdB9OLO42us6xgtUxA&#10;ENdWd9wouJxfFxsQziNr7C2Tgm9ysN89zLaYaztxRfeTb0SEsMtRQev9kEvp6pYMuqUdiKN3s6NB&#10;H+XYSD3iFOGml2mSZNJgx3GhxYEOLdWfpy+joDoXx8y/peZWfoTkUF/DunwJSj3OQ/EMwlPw/+G/&#10;9rtW8LRJ4fdMPAJy9wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/6k7nxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l19614,,62872,51428r,-47369l62196,2029,60844,1351,59491,,72341,r-676,1351l70312,2029r-676,2030l69636,5412r,77143l41933,49399,22320,27067,13527,16239r,58197l14204,75789r676,1354l15556,78497r1353,675l4059,79172,6087,77143r677,-1354l7440,74436r,-62258l6764,7441,6087,6090,5411,4737,2705,2704,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 582" style="position:absolute;left:16531;top:1976;width:723;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,82555" o:spid="_x0000_s1059" fillcolor="black" stroked="f" strokeweight="0" path="m,l19614,,62872,51428r,-47369l62196,2029,60844,1351,59491,,72341,r-676,1351l70312,2029r-676,2030l69636,5412r,77143l41933,49399,22320,27067,13527,16239r,58197l14204,75789r676,1354l15556,78497r1353,675l4059,79172,6087,77143r677,-1354l7440,74436r,-62258l6764,7441,6087,6090,5411,4737,2705,2704,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/6k7nxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8oTedGOgUVJXSaQthXqJevH2yD6T0OzbkN2a7b/vFgo9DjPzDbPdB9OLO42us6xgtUxA&#10;ENdWd9wouJxfFxsQziNr7C2Tgm9ysN89zLaYaztxRfeTb0SEsMtRQev9kEvp6pYMuqUdiKN3s6NB&#10;H+XYSD3iFOGml2mSZNJgx3GhxYEOLdWfpy+joDoXx8y/peZWfoTkUF/DunwJSj3OQ/EMwlPw/+G/&#10;9rtW8LRJ4fdMPAJy9wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/6k7nxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,72341,82555"/>
+                  <v:path textboxrect="0,0,72341,82555" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 583" o:spid="_x0000_s1060" style="position:absolute;left:17525;top:1976;width:527;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52727,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACKYxXxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYIX0Y39IyHNKloseKxRKL09ss9NaPZtzG40/fbdQqHHYWZ+w+SbwTbiRp2vHStYLhIQ&#10;xKXTNRsF59PbPAXhA7LGxjEp+CYPm/V4lGOm3Z2PdCuCERHCPkMFVQhtJqUvK7LoF64ljt7FdRZD&#10;lJ2RusN7hNtGPiTJSlqsOS5U2NJrReVX0VsFh+ZqLh/J+5PZffq0pCPti36m1HQybF9ABBrCf/iv&#10;fdAKntNH+D0Tj4Bc/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACKYxXxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l46640,r676,10827l45288,8795,43935,7441,41229,6766,38524,6090r-20263,l18261,33157r17558,l37171,32481r1353,-678l39877,29773r,12182l38524,39925r-1353,-678l35819,38571r-17558,l18261,73082r15528,l40553,73082r4735,-676l47316,71728r2029,-1354l50698,68345r2029,-2029l50022,79172,,79172,2705,77143r677,-1354l3382,74436r,-70377l2705,2029,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 583" style="position:absolute;left:17525;top:1976;width:527;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52727,79172" o:spid="_x0000_s1060" fillcolor="black" stroked="f" strokeweight="0" path="m,l46640,r676,10827l45288,8795,43935,7441,41229,6766,38524,6090r-20263,l18261,33157r17558,l37171,32481r1353,-678l39877,29773r,12182l38524,39925r-1353,-678l35819,38571r-17558,l18261,73082r15528,l40553,73082r4735,-676l47316,71728r2029,-1354l50698,68345r2029,-2029l50022,79172,,79172,2705,77143r677,-1354l3382,74436r,-70377l2705,2029,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACKYxXxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYIX0Y39IyHNKloseKxRKL09ss9NaPZtzG40/fbdQqHHYWZ+w+SbwTbiRp2vHStYLhIQ&#10;xKXTNRsF59PbPAXhA7LGxjEp+CYPm/V4lGOm3Z2PdCuCERHCPkMFVQhtJqUvK7LoF64ljt7FdRZD&#10;lJ2RusN7hNtGPiTJSlqsOS5U2NJrReVX0VsFh+ZqLh/J+5PZffq0pCPti36m1HQybF9ABBrCf/iv&#10;fdAKntNH+D0Tj4Bc/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACKYxXxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,52727,79172"/>
+                  <v:path textboxrect="0,0,52727,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 584" o:spid="_x0000_s1061" style="position:absolute;left:18235;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqu2p9xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7Dcgu+BN1YtEp0FVsQ2ze78QOu2WsSmr2bZleNf98tCH0cZuYMs9r0thFX6nztWMFknIIg&#10;LpypuVRwzHejBQgfkA02jknBnTxs1oOnFWbG3fiLrjqUIkLYZ6igCqHNpPRFRRb92LXE0Tu7zmKI&#10;siul6fAW4baRL2n6Ki3WHBcqbOm9ouJbX6wCzH9O2ySZJ3lfJgf9ttdMn1qp4XO/XYII1If/8KP9&#10;YRTMFlP4OxOPgFz/AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGq7an3EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l20289,,62872,51428r,-47369l62195,2029r-675,-678l60167,,73017,,71665,1351r-677,678l70312,4059r-677,1353l69636,82555,41906,49399,22995,27067,14202,16239r,59550l14879,77143r1353,1354l17585,79172r-13527,l6763,77143r676,-1354l7439,74436r,-66995l6763,6090,5411,4737,3381,2704,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 584" style="position:absolute;left:18235;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:spid="_x0000_s1061" fillcolor="black" stroked="f" strokeweight="0" path="m,l20289,,62872,51428r,-47369l62195,2029r-675,-678l60167,,73017,,71665,1351r-677,678l70312,4059r-677,1353l69636,82555,41906,49399,22995,27067,14202,16239r,59550l14879,77143r1353,1354l17585,79172r-13527,l6763,77143r676,-1354l7439,74436r,-66995l6763,6090,5411,4737,3381,2704,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqu2p9xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7Dcgu+BN1YtEp0FVsQ2ze78QOu2WsSmr2bZleNf98tCH0cZuYMs9r0thFX6nztWMFknIIg&#10;LpypuVRwzHejBQgfkA02jknBnTxs1oOnFWbG3fiLrjqUIkLYZ6igCqHNpPRFRRb92LXE0Tu7zmKI&#10;siul6fAW4baRL2n6Ki3WHBcqbOm9ouJbX6wCzH9O2ySZJ3lfJgf9ttdMn1qp4XO/XYII1If/8KP9&#10;YRTMFlP4OxOPgFz/AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGq7an3EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,73017,82555"/>
+                  <v:path textboxrect="0,0,73017,82555" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 585" o:spid="_x0000_s1062" style="position:absolute;left:5551;top:1969;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1qnazxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfhf2HcBd8kTVVUNxqFBUWfdTWD7g017Zrc9NtsrX69UYQfBxm5gyzWHWmEi01rrSsYDSMQBBn&#10;VpecKzilP18zEM4ja6wsk4IbOVgtP3oLjLW98pHaxOciQNjFqKDwvo6ldFlBBt3Q1sTBO9vGoA+y&#10;yaVu8BrgppLjKJpKgyWHhQJr2haUXZJ/o8D8jb9tsj5sdodykF70pk3vv61S/c9uPQfhqfPv8Ku9&#10;1womswk8z4QjIJcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALWqdrPEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m39201,r4058,l43259,6090r-5411,l32437,8120r-4058,2707l24321,14210r-3382,4737l18234,25037r-1352,6091l16205,38571r677,8798l18910,54814r2706,6090l24998,65640r4058,4059l33790,72406r4734,2030l43259,74436r,6712l42582,81204r-8792,-678l26350,77821,18910,74436,12147,69699,7440,63609,5411,60226,3382,56167,2029,52781,676,48723r,-4737l,39925,1353,32481,3382,25037,6764,18271r5383,-6090l14853,9473,18234,6769,21616,4737,25674,2708,29732,1354,34466,678,39201,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 585" style="position:absolute;left:5551;top:1969;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:spid="_x0000_s1062" fillcolor="black" stroked="f" strokeweight="0" path="m39201,r4058,l43259,6090r-5411,l32437,8120r-4058,2707l24321,14210r-3382,4737l18234,25037r-1352,6091l16205,38571r677,8798l18910,54814r2706,6090l24998,65640r4058,4059l33790,72406r4734,2030l43259,74436r,6712l42582,81204r-8792,-678l26350,77821,18910,74436,12147,69699,7440,63609,5411,60226,3382,56167,2029,52781,676,48723r,-4737l,39925,1353,32481,3382,25037,6764,18271r5383,-6090l14853,9473,18234,6769,21616,4737,25674,2708,29732,1354,34466,678,39201,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1qnazxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfhf2HcBd8kTVVUNxqFBUWfdTWD7g017Zrc9NtsrX69UYQfBxm5gyzWHWmEi01rrSsYDSMQBBn&#10;VpecKzilP18zEM4ja6wsk4IbOVgtP3oLjLW98pHaxOciQNjFqKDwvo6ldFlBBt3Q1sTBO9vGoA+y&#10;yaVu8BrgppLjKJpKgyWHhQJr2haUXZJ/o8D8jb9tsj5sdodykF70pk3vv61S/c9uPQfhqfPv8Ku9&#10;1womswk8z4QjIJcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALWqdrPEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43259,81204"/>
+                  <v:path textboxrect="0,0,43259,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 586" o:spid="_x0000_s1063" style="position:absolute;left:5984;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43285,81148" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKrM8+xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIv0mwUGkN0FRGFnoRGL709ss9s2uzbkF1N/PfdQqHHYWa+YTa70bbiQb1vHCtYJCkI&#10;4srphmsF18vpNQfhA7LG1jEpeJKH3XY62WCh3cAf9ChDLSKEfYEKTAhdIaWvDFn0ieuIo3dzvcUQ&#10;ZV9L3eMQ4baVyzTNpMWG44LBjg6Gqu/ybhXU5/mzPH6SNFYfs/yc7b8Wq0Gpl9m4X4MINIb/8F/7&#10;XSt4yzP4PROPgNz+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMqszz7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l1353,,8792,678r7440,2030l23672,6090r6087,4061l32464,12857r2706,3385l37875,19625r2029,3383l41256,27069r1353,4059l43285,35864r,4740l43285,46016r-1352,4061l41257,54814r-2030,4058l37199,62257r-2706,3383l31788,68348r-2706,2704l22319,75789r-7440,3386l7440,80526,,81148,,74436r676,l6087,74436r4734,-2030l15556,69699r4058,-3383l22319,61579r2705,-6090l26377,48723r676,-7444l26377,33835,25024,26391,22995,20300,19614,14888,15556,10827,10821,8120,6087,6090,,6090,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 586" style="position:absolute;left:5984;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43285,81148" o:spid="_x0000_s1063" fillcolor="black" stroked="f" strokeweight="0" path="m,l1353,,8792,678r7440,2030l23672,6090r6087,4061l32464,12857r2706,3385l37875,19625r2029,3383l41256,27069r1353,4059l43285,35864r,4740l43285,46016r-1352,4061l41257,54814r-2030,4058l37199,62257r-2706,3383l31788,68348r-2706,2704l22319,75789r-7440,3386l7440,80526,,81148,,74436r676,l6087,74436r4734,-2030l15556,69699r4058,-3383l22319,61579r2705,-6090l26377,48723r676,-7444l26377,33835,25024,26391,22995,20300,19614,14888,15556,10827,10821,8120,6087,6090,,6090,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKrM8+xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIv0mwUGkN0FRGFnoRGL709ss9s2uzbkF1N/PfdQqHHYWa+YTa70bbiQb1vHCtYJCkI&#10;4srphmsF18vpNQfhA7LG1jEpeJKH3XY62WCh3cAf9ChDLSKEfYEKTAhdIaWvDFn0ieuIo3dzvcUQ&#10;ZV9L3eMQ4baVyzTNpMWG44LBjg6Gqu/ybhXU5/mzPH6SNFYfs/yc7b8Wq0Gpl9m4X4MINIb/8F/7&#10;XSt4yzP4PROPgNz+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMqszz7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43285,81148"/>
+                  <v:path textboxrect="0,0,43285,81148" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 587" o:spid="_x0000_s1064" style="position:absolute;left:6058;top:1793;width:115;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11498,11502" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4Qpk3xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIVeRLNtscpqlCJI96SoRT0+Nq+7WzcvSxJ1/fdGEDwOM/MNM5m1phZncr6yrOC9n4Ag&#10;zq2uuFDwu130RiB8QNZYWyYFV/Iwm750Jphqe+E1nTehEBHCPkUFZQhNKqXPSzLo+7Yhjt6fdQZD&#10;lK6Q2uElwk0tP5LkSxqsOC6U2NC8pPy4ORkF1GR76q6Ou2U3Ox0+Cf9/nNsq9fbafo9BBGrDM/xo&#10;Z1rBYDSE+5l4BOT0BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPhCmTfEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m3382,l5411,,8116,,9469,1353r1352,2030l11498,5412r-677,2708l9469,10149r-1353,678l5411,11502,3382,10827,1353,10149,,8120,,5412,,3383,1353,1353,3382,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 587" style="position:absolute;left:6058;top:1793;width:115;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11498,11502" o:spid="_x0000_s1064" fillcolor="black" stroked="f" strokeweight="0" path="m3382,l5411,,8116,,9469,1353r1352,2030l11498,5412r-677,2708l9469,10149r-1353,678l5411,11502,3382,10827,1353,10149,,8120,,5412,,3383,1353,1353,3382,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4Qpk3xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIVeRLNtscpqlCJI96SoRT0+Nq+7WzcvSxJ1/fdGEDwOM/MNM5m1phZncr6yrOC9n4Ag&#10;zq2uuFDwu130RiB8QNZYWyYFV/Iwm750Jphqe+E1nTehEBHCPkUFZQhNKqXPSzLo+7Yhjt6fdQZD&#10;lK6Q2uElwk0tP5LkSxqsOC6U2NC8pPy4ORkF1GR76q6Ou2U3Ox0+Cf9/nNsq9fbafo9BBGrDM/xo&#10;Z1rBYDSE+5l4BOT0BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPhCmTfEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,11498,11502"/>
+                  <v:path textboxrect="0,0,11498,11502" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 588" o:spid="_x0000_s1065" style="position:absolute;left:5794;top:1793;width:122;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,11502" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7SFbSwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNXVBLNYqILh5cl1Uv3oZmbIvNpDbR1n9vDgseH+97vmxNKZ5Uu8KygtEwAkGcWl1w&#10;puB82g5iEM4jaywtk4IXOVguup05Jto2/EfPo89ECGGXoILc+yqR0qU5GXRDWxEH7mprgz7AOpO6&#10;xiaEm1J+RdFEGiw4NORY0Tqn9HZ8GAXb710s7f6F9OPvv5v7YRpfmqlS/V67moHw1PqP+N+90wrG&#10;cVgbzoQjIBdvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPtIVtLBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m4058,l6087,,8116,r2029,1353l11498,3383r676,2029l11498,8120r-1353,2029l8116,10827r-2029,675l4058,10827,2029,10149,676,8120,,5412,676,3383,2029,1353,4058,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 588" style="position:absolute;left:5794;top:1793;width:122;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,11502" o:spid="_x0000_s1065" fillcolor="black" stroked="f" strokeweight="0" path="m4058,l6087,,8116,r2029,1353l11498,3383r676,2029l11498,8120r-1353,2029l8116,10827r-2029,675l4058,10827,2029,10149,676,8120,,5412,676,3383,2029,1353,4058,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7SFbSwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNXVBLNYqILh5cl1Uv3oZmbIvNpDbR1n9vDgseH+97vmxNKZ5Uu8KygtEwAkGcWl1w&#10;puB82g5iEM4jaywtk4IXOVguup05Jto2/EfPo89ECGGXoILc+yqR0qU5GXRDWxEH7mprgz7AOpO6&#10;xiaEm1J+RdFEGiw4NORY0Tqn9HZ8GAXb710s7f6F9OPvv5v7YRpfmqlS/V67moHw1PqP+N+90wrG&#10;cVgbzoQjIBdvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPtIVtLBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,12174,11502"/>
+                  <v:path textboxrect="0,0,12174,11502" arrowok="t"/>
                 </v:shape>
                 <w10:wrap type="square" anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00784141">
+      <w:r w:rsidRPr="00784141" w:rsidR="00315240">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5021368B" wp14:editId="1F09DC3F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3460978B" wp14:editId="1CE4548E">
             <wp:extent cx="9525635" cy="5275580"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="965258382" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, diagram, Parallell&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="965258382" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, diagram, Parallell&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="9525635" cy="5275580"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B5553D" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRPr="004F22C0" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidRPr="004F22C0" w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="4F446232" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8655"/>
         </w:tabs>
-        <w:sectPr w:rsidR="004C17BA" w:rsidRPr="004F22C0" w:rsidSect="004C17BA">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId28"/>
+        <w:sectPr w:rsidRPr="004F22C0" w:rsidR="00092190" w:rsidSect="00092190">
+          <w:headerReference w:type="even" r:id="rId24"/>
+          <w:headerReference w:type="default" r:id="rId25"/>
+          <w:footerReference w:type="even" r:id="rId26"/>
+          <w:footerReference w:type="default" r:id="rId27"/>
+          <w:headerReference w:type="first" r:id="rId28"/>
+          <w:footerReference w:type="first" r:id="rId29"/>
           <w:pgSz w:w="16841" w:h="11899" w:orient="landscape"/>
           <w:pgMar w:top="350" w:right="1440" w:bottom="1440" w:left="400" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E93E538" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="0D77FAB3" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACD69F0" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="4ED95308" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="151"/>
+        <w:spacing w:after="151" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="406" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt1"/>
         <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="442" w:tblpY="349"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="11458" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="21" w:type="dxa"/>
           <w:left w:w="338" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2163"/>
         <w:gridCol w:w="9295"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C17BA" w14:paraId="3BEC3153" w14:textId="77777777" w:rsidTr="00147CDC">
+      <w:tr w:rsidR="00092190" w:rsidTr="000B2072" w14:paraId="3B20DF52" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4565F8CD" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+          <w:p w:rsidR="00092190" w:rsidP="000B2072" w:rsidRDefault="00092190" w14:paraId="025347FB" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="290"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilaga 1 - 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9295" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7406976D" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+          <w:p w:rsidR="00092190" w:rsidP="000B2072" w:rsidRDefault="00092190" w14:paraId="4FFD1524" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="723" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografisk plan över gråzoner gällande vuxen – NÄL </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F2D1963" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="77242414" w14:textId="390673FB">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="406" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D3866A4" wp14:editId="67C67CC4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657217" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07680B20" wp14:editId="32205DBC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5262245</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>10017031</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1896530" cy="384472"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="6352" name="Group 6352"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1896530" cy="384472"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1896530" cy="384472"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -12367,6198 +12454,445 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:srgbClr val="000000"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="36533381" id="Group 6352" o:spid="_x0000_s1026" style="position:absolute;margin-left:414.35pt;margin-top:788.75pt;width:149.35pt;height:30.25pt;z-index:251660288;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="18965,3844" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+fVof5SwAACBRAQAOAAAAZHJzL2Uyb0RvYy54bWzsXdtyHMlxfXeE/4HBd4vT92mGdvVg2Xpx&#10;2ArZ/gAIBC8RIIEAoOXq732yMrOyZwjkKawoQMaOHtTc3WRPdV0yT5681G9/9/Pny1c/Xdzcfrr6&#10;8sPr7je7168uvpxfvfv05cMPr//3f/79X/avX93enX15d3Z59eXih9d/vbh9/bsf//mffvv1+u1F&#10;f/Xx6vLdxc0rvOTL7duv1z+8/nh3d/32zZvb848Xn89uf3N1ffEF//H91c3nszv8482HN+9uzr7i&#10;7Z8v3/S73fzm69XNu+ubq/OL21v829/rf3z9Y3n/+/cX53f/9f797cXdq8sfXmNsd+X/b8r//1n+&#10;/82Pvz17++Hm7Prjp3MbxtkvGMXns09f8KP1Vb8/uzt79ZebT9+86vOn85ur26v3d785v/r85ur9&#10;+0/nF+Ub8DXd7uhr/nBz9Zfr8i0f3n79cF2nCVN7NE+/+LXn//nTH26u//v6jzeYia/XHzAX5Z/k&#10;W35+f/NZnhjlq5/LlP21TtnFz3evzvEvu/06TwNm9hz/bdiP49LrnJ5/xMR/89fOP/5b/hff+M++&#10;ORjM12tsj9uYgdu/bQb+++PZ9UWZ2Nu3mIE/3rz69O6H1/PQvX715ewztmkReCX/okxLkaqTdPv2&#10;FvPVPEPrMu3wYpmgbp66bpZ31u88e3v+l9u7P1xclak+++k/bu90T77zP5199D+d//zF/3iDnZ3u&#10;6euzO/l7Mkr546uv+HUbycc6EPmvn69+uvifqyJ3d7ReGGT818svWyl/l+8IiLqAP6/L67r9PO/7&#10;168gOO6mwb7dZfxpssu0n5ciu9/v1lx2npZ+LLLd2HfkxdPcT9BEGES/W+d9/uZxXlYdcb9g7XLh&#10;Yb/bTeXNw7SffG39u/xp3zfsJvx4mYthXcmb+6GTDYkxT8O4kA/s5sHePPcrzqNuMf95f9owOswB&#10;jizevAw7NozdNE06G/uhZ7Ox68ZVF2XFkMd0GOu+63TmOvzGnC83Bryfy5C7bllGIoydptuo61c2&#10;G2sIYx915cQ/uJs3wtMwk123TmOn03xw7n0x/KmLYoK7fkonTcWO1/f88ur2QpdcDntRL1UB4GO2&#10;Kubyi+gCvOf8DPb2/eXZXTFcnz/dwRBffvoM5dAvu138BN4m6ld1XvnT3V8vL0RhXH7508V7qM5i&#10;HORf3N58+PO/Xt68+ulMzG35X3n52eX1xzP7t/Z5JlqGWt4jf//9p8vL+squ/NX7XqlfasLy9y6K&#10;pa9/c6d/89xGo+YeRhMf7UYfk1L/Uvnlqy939e9/AVQpw9x8rfzxz1fv/loMZZkQ2CMxmU9imHAA&#10;Dw1TsbLy4zBf3DB14zLigBX9N43jWBYXM+C2eOqXFXqpmKhhtxvK2zFFjgC2++fva6JsJGKidCCy&#10;OGGEtmfFd2j818MTBfUyqPocoWdShTivOxXtdt2Ua4AeilZnshv3+9ySwCIMpuH2/ZK/d5x6WQK1&#10;UEuu3yasoSqCHpOUj2GeMAh97wiNlc7DMsMq2S7Z6SZ5UBPul76z8dL3rstg+piPt9vB5NrH7VYy&#10;EbAF86jGqaMzLGptNbNAl67D2u1tneme6MbRMQ5UPtlrtsOx0L6Bfdv6Uzf5Mi+DbcrtkXQhf7rw&#10;bradxoV1do9//WRDxFusNuDl2RBspkMbUiDlL7EhR+ZDdNCMUyjmo99Nu9G1zJObDx8JzIcN5D7z&#10;0QGkDqoI/BA8ZEO6fhzMF3BRP3j+1APov0yPdb8b94CvougbUCG+YgIiLNJiTPJB9Lu535k6nPoe&#10;GD+zett3j2NH9D3G3cEJKSMZ5nnNPR0MY9+rngEE7+FA5CPZVVeg70cA/Uy6W0MzdtMCK5RL9/Pi&#10;bsY69743ffn8qcvY7ffzaF7lbphgW9J3wyMyHS3ODHn1sux7XZwVlmjJ3wzftlNhjGjKHSnso3lU&#10;W7wfZ3AN6Zhh1/Y6Hxgy7GEu3Hc25mXtlnw/bazgsnQjcVgHfKF+4DKJu50Oo1+7Xr2/ZUOg+NL5&#10;05aw74dFl7Dhzd0kXpzsaiAJcA/pMHaYORPGGSaLsgPTYCu4m8i2g3eLDSGj4D72upsMxeynlRys&#10;/Tj5LlqHPgeVy7rslW5YhwGQMZuJAIril+cTse/25gXj3BKVFKByXUZA52wMaz/bnlj3e+aJA4Dq&#10;Aelgq4im62Ll8EchpLJhdDtAP9OLnMboOuwh3RX40zoSTReGqut66Jp8JN1+MEgOknFY8+nr+m42&#10;h6ODbmcqJuwgTOLEMG4PVK57qUH7dz22qdmKYZzZfMNNcmdtAB1D5mTYjfAhitUaxz0b90Z6AjFG&#10;VmcrDQ1MdVgd9wzCi1itzZzM88g072a+F6wmGfdmLZdpZYp6s09Ade7yw94hHoCNV+Yb52wmIwnt&#10;C8OLHU72NzS72ea1w/rk0rs9nEMdyTrumYUBuvEdu0JL5ZYOnOLeHMkVkCIfCA75pDOCCM9M1h2z&#10;Z7Cp3w076O5M9Yh2V82DAwxMlgrDfmPtZGEOILrbTn+6O1mJgC2edyF/mjAIEZ2NhjfPA8gLGwb+&#10;Xj7P0whtacJ06oJA6VZwAflsDICNtk3XYRryFexhjMx68F3aQz/Z3gACBjrMVhAq2HXZMk5sj/Yd&#10;OKRytGbgq1yBYNfZ5ufKBpyFvXfagaBJRwxgb+oUR4Bw1TD3Otx+6YEis4kw9Y9TTdSoCYIkIvbN&#10;f3yVw5/+NsC4jhMKHwgoGyZiGq3QubKPC9ymfABiAHV/zX0PXZGNoEOITOdAeaRMFnreaEI4seSo&#10;DYiq6LYdJgC2dAwImFiUDmQoCMNsDNMOpJvuAsCd/L2A4p0dnbknc4aZkqCqeNGAaPnmmhGjdszV&#10;EQQKl8HQHA5kfsT28FRV/UJP5WYx1PowLPlbBd24guwp9ASxXyZBdnu2DPdQHq7ET7zfC+f9sJsO&#10;eb+yV5t5P2DzYdIjXDmACB3htOBUF+pvj/C+H4MnZ/5sHCD+dBj38X6qN92+PUT5IcZteQUu6SfF&#10;nwp7+mFGrotoIHb4AAkME8N65kcaCLfTuQb0Ib9f3woLn791RPKDDnWCD5QrbPHnXatp+suDIaC5&#10;mwysUq0Wb6VTAALLrAub1wluv9rNfKZsb2ClcjmQmoMiAT7IfV91P5mlYT8hpCj7ZHtAfC/50/ZU&#10;XVNElIjThylV3T+NbASDrT79LAjo7mNTf3iU/CNOpuSFmxKA30NTUsBqsykRV8RcRZDhqojClCAo&#10;M+IHJIokJ8Ux3ZObEhuHmZJes2OOkuQki0xVhauUv9mcrDs7pf5GP1X+VBUxDJ7WwM4okKa5FfTc&#10;h4GgOXojksBUR2AOiA8GTsW9RQroEWazsD9C74jOZWgW3rt7wkjXyJ2KAZpUV4qmFMIHMrqBYn8k&#10;BkrSqxh/ZnzFCzPvjorWXUXfinQHJHMo+iBkfYe5V+sPe+kAzTeVP3VzgVUwthReM3FEBzigZQAI&#10;3ZE1ALVmERnurImnYmTLDJYv3Qeb964zXMdsz+CXjWQGoUlycZBQarQMQB4NkSF3scwDgCMhZcS8&#10;6q6Bx0/Ik9hhIPUJy43ghqFG7rzHOUMEjjCuoRbg5hOQAfrNDs8IViBfN9AoyIKWzYuzSSLJiAZb&#10;vhWoBOKRm+bGe0ElEPgU7wWMJXs9xjvPA2GyoG6MTVt2yA1O92Tox2VYkL+T7d/QeRJczTF82Ajx&#10;2HK+IfbZ1ui6WvCnw1P3Trhsh7RhXWOkFpK8aJCV5mDijLrd95/2pw4B9km1A58FsY+yxyRknM+X&#10;nkkQ0ySmC6ZQ6T+wTySVrmQ/F/WMyFBOAmOc6nDNSPDIjVlMVEsEyfQdLBU8hWxvCQ1ts4rk0HwI&#10;gnxU7y9ctrrSDbISLtL1ouNF4M14WCFXc5M29OOsfBo0OaHpAitgTZA0ks0ZlsryFyT7Il/h0M8z&#10;jSrGe1EqQOxJjBcUPlm3mAcMnIQlEPAwjIdUTKLDgtxA6glJcwidwG0EgIiCFsBYwjFXT1hyNvOV&#10;qOoDKpKEvKsvjN1G0iwEsSoEoPUirpQ4WDCgQMGKv1FgXq7mqvriiK2GhChkrOuEyq/85zcIbCFa&#10;PhQSppbrI9Ubx7b2xEa8cDYCy37IRpQYSDsbMSMgpT7UPcT23CO+qWzEAlTixuDJ2QgbB9gIHcYv&#10;J7btTUBExyflEGKFHFKUCJIPXpcqCmSarI0e64RqFVX+1A9GBoS5llQ0iFjOmFbOlhfIwaEyR1hA&#10;DgEjIYukHmKqOuThKSDa7D9fKn8aMA9QxmUrx4yMRzKGiHHwbwueg89ZyNKlCD6ALnA1WlQSCY62&#10;vxYCGCoKoPtb7TU/Mip3fARPxuqFGyv4TIfGqrhkzcZqGRfkdKo68EzsoM5BJ4nzJNT5sxorG8d3&#10;MFb2JmqsQo5qkscoHTBN6unTt0pCjorC+9DmBw8GTMNXapCdFktwaZCtvjMckRo4cRPhTzMVVVaS&#10;gnITBCLPkoJGFF0Q2errg9UiKeExD1w25vcxstwEBYHOTRuSWi3QzE0mJqpTvgEMVYPvYlwKNdtq&#10;Nran29fVn7a+ns3Gh1qtIJ+BEKUNA6ooTQqoiXc0PlUdbHF2M1bmZFxr6vKvqTwe5OWhcS2cd7tx&#10;XUr/iUIWf2tcjdF/duNq4/gOxrWS08co9FCVBPTmB7TGGHne0g5mpQCZmYLvXnq1yLIgHJl7Vv24&#10;WmYBDzH2SF9VFd3AmYUszV+N9/KwIcCI1RtAC2I0mVJD8rRzoZyKXIFCypRxhjMCwyDZWJizhk8l&#10;bJgrYUQpdNWGZSVEH/S57gU454RojreintTpGN+w/lQbGBtXIE6OWzacNMU4GyxC07O6uhA4bSSW&#10;gC1gpWxSnJkfyojtYe5IbG8TM0R8MY8DSlzYyDDUY+ayQIMeq6EYZxMPpRgHcQfLVGjAOQgyGyZC&#10;XW0e38JxlMwi8Y445dHNFpvmccNY4wa8WXMgJN6cz28lMhDyJvnqldPnu8wDBVgREhvXeeX+gcpx&#10;n8N/mauZDXjck0qUOkmIbJE2IajF0BABNhgBkFXLcLWMXjG2q7i6By1Uy8ukwDxT9/Fe6CbELjPZ&#10;Olxu9eokcIqqBtR4ylQzkaZ7hbrTKnasAk/s2Atnx5D+cQjgSyixGcCjFEdyxUTDI11IXaBgxwa0&#10;z8MPFACPFDw/UU8eyrFxCIAvw7gvlGMyG97rocTSkEQTjBqfciDkTwVEAA1SpYG3InWIJNUhPc4K&#10;AJAmQHRwjOFRsivy61K1FiQKUnKYbEWmMzIHfXH9+/1pwDBk9yjfyMdQExyRONKc2KArm6ls1XBc&#10;rppCWE9SwVhNIZ+BKDDpS6VbNtJY3ePVOunjl62PpWz0QB9ry4x2fYxeRdYHFIhbD1ro4xHuLH6g&#10;JPqjW4EfwyfXxzYO6GP0HsAw7tPHAMGH2SUPqmNk71l8hraoGdDTR+OP4uccH65DlWWDFMu2mSuX&#10;8aepN6RK6WgbZNFpwHwi5GfmPjI6SrhvSMeLhkEWM5AMzZwo2LyXzhmwtvHqqPwm41UV2yyHpiP5&#10;96OrhRWGocKRyOpvo+AOEYNMuaocsD7hJ77ZgL7kJx38wnUwANuhDi6JcM06GMQlGiMV0FdPQuhg&#10;K50QHYw/1o5rT66DbRzQwTqM+3RwdUddUz6kg6uLK4RDdvjCxQazTURrPQriWW6q/Az609Gll7nM&#10;O8JIBEOJvBKifCrNgFETNqhOAM/wrJO6XX7/Hn/qd9WkWf7Wmi7Dx+qkEJ0A1ZR0Sv19dJnqGOna&#10;1w9n+6lOpu9Qn8CTkn7hShow7lBJl/KVdiXdY48pbARxoakboaThgElXXyMuamecJ1fSNg4lLjCM&#10;+5S0ybQRF96rmFdOgLgwpISWzblzL8SFomrE1kgEI0b7KFmkgeSobktcUNkgI0bWyDFy58XNINGv&#10;Wr2I2jrCHET0C4RE3WCuvfypZkDXgcttiQu0/c7s8Ja4IDUWW+IChaHpa2N1T/oYyWi/okwQYS4P&#10;9XEBV+36eELUT0Hz/cSF9Gb6RyAuZBw5ceF3j/gReAg0494YayLFe+tCpXlRJSUCQFzIIBuJi9W6&#10;hDURF56Mx4kLtB+1oDYdL4gLl20hLizcwOcMxEV/5IY9mCCqKra6a0yOkhEgLqx98yOIC3KhhJlj&#10;+CK5OUYhqYr6BnRrcsLELxwT49Qf6uCyUdp1MDSHncR6EgITm+f8/MSF8gIpcVHhjR+Bh3Rw9duZ&#10;o4l4vzdfYbxFzTigDnGQEdTJjjwG6rbXoXIqoH4+JxjqlHLaouJQ/taaX8zHqjqNfr2K0flUMb5C&#10;tcCY0VX1o9lOqhPpe/Okni/ei2NbrwU7uNjs5dwlJjlLh+q5uJPN6nmE026AEd7uqpHx0M97pKgi&#10;AdUxsmOEJ+csbByGkcf7OQu0atZkWT8EDyno6G7jkn5c/Kk+MhoiWrM/IodG0gqOoXp8jvxV/tRX&#10;ons40jwFR+Ns51RxNDqUPhOpi4yEReu1i0xk0ssEHXwtkIBCGCx95tFD7dhNFvx6NNA1frcNGj/n&#10;pEZ0hZSLJdMhoPePOROoa8nfihZWVruLcefdC/CrlkRI53ao24q+FUtqy4A+Cjm1FJVusGdktqLU&#10;jacQRkMXaTmf75oompLOzzkJs8kuR6PkZllEpckYotQATg2RrcV50vSEyNbCLeUAsl0eBWxy22q+&#10;HSVDVxle7AaSeBuNV0Ddka4nkdMlTXDy+UUJoTUIw7knza5i90pTqnzOEJz2Rjwj1Eh6LJGDh3JD&#10;0WPiM+c6Txr/KzTCESbvRTK1F9zRb4vWBqAxCeEYsmiKRxql4VopS7yAmiCKBLEiz69DZ7N83aJn&#10;wkj3uhk8zC+XRWdI4yT4eNEX3kwan4eQlWZteScvkbUi/L10SMzOW4yXr1tcdMH3+rbbO9tnYQUr&#10;M/ggPxOdkaWzCLNBDhnQVI04dXHehCfLz1A0kuLvDR2FmWaVQFVP8nMMcOO9MXY0el7j3FxPVocR&#10;EIL0Nqt+jpjtfMZquLfBAHijZOHVch1ZfUt0JyQqHR9eFCQ/wKocUfRPPsnfKMVgOb6phSTICyUZ&#10;wnipYVcKB2t3KI5DgoWQYFeOMqNBJxx2UmQdRVsUDkbqM3ZNfmoxS16ez1B5GPWSeZDpOTR0MxtJ&#10;S7sqxjzefSd69YXTq9ARh/57wV3N/vsM9GUGHUWf3xRLQKOKWS45B7BdbsOf3H+3cUjOQRnGfTkH&#10;qgX9ADzku9ubAIxc0h1sf5qjrV8OOXGw/MNdxp8mi5pcS9tYSBNseK6eCs16awLKWpkGVGyOpkE0&#10;GCtARaNBVYPnuullRXA3jBmMj+J55B2n+E0sq+F5xNZyfwmtId193+w/n35/6jKEwtZNkunW8Nk4&#10;xtn0vaLjDV8baJLMQ9wtwv2akKXLZkmU2Ll0M9RMNSpZ0RCGmnspFTrA2udWU/cAP16HB9vX/GTZ&#10;XrhlAxd7aNkKCmy2bLjTD/GpopLgHK24xQf6IJhpRFmk+3qxbF201n1yy2bjEMtWhnGfZTOZjc16&#10;yLqFJC7TZBlytZGEBOdzZyje+xjZqRi7TA1HzXyDLEr8VRXgDlRCs8FpMIuMWSC91DeyuLc7px5Q&#10;OOkpL7idLkcFoDxBzBaTuNlgrr78qaZLv0t3QDZfyPbTV4IrInp4GrD+8ut8tqKlSC94MDXesROO&#10;8dNJIb9whQxleqiQy1lpV8jIpfPLPFC0pR1IQiHbVTLPHiq0caShwoqG/Aw8qI+XDixPGywOZM4h&#10;qQ0Sp5tTfxGm4bLCSaguEpow14URKhK4nduPDTRHf5Zcw2zeSyF0UD+SHOSr4brVn1sd2yzHqbxa&#10;C8RpP51TafPeMkaEUXJ/75v951960sEvXAcft8bQu1+adTCocilEEIV0H91jPMKz0z02ju9A94Qy&#10;yQ9eKD4w9Ll+iv6flMEN1YsTm5MiIQq2mQDLetuXxLRyWdwPh7cVA8Rl0Y9c9wZ/L9pGed41ipaI&#10;tsKtLMYN0TgrLmKy2CmPecMdwPYvEBcxw5xr2DBks6RuZCAbrDuSSsqcUc7JgDuVq3EfbtsrgSIl&#10;8zk7VvP7ONkUojSGXkXppq1D5SfBcxbp8dIZPT6tJ8P2sg2bdO87cC4UzLUbNrm+ThUdvG7rgBTO&#10;Ba6lFsdZ2Z5dZdOfnu3RcRS2R4ZxL9ujMi1sT5UE20OSRyK3DLCVxDOiug48C7nhzmYWo32ULC5b&#10;yQ1XGGQ0fSKy0CmeuDfNJNFkUzuJTkq5et28d0XGQmo0whPBTX9kLSIZDgksdTM6hvfn1mvhclVp&#10;y71xOdSIJAg6WxEmkQZR+WtjJ5yU96+rzlICyIfKuyDoZuWN/rEDmo6oV3IPM4QOUfiF52eGdBw5&#10;MzRY42k/Aw8zQ3KvcQGZlOWAy2asDEeP0iFKixw529PhVj2LW9MEMvBYlqDXwAx1gzPfDcxQlaXz&#10;gOJJq+lvZnFaWaEGtmfb9clX13W1P7c6G12fiMZUqIukJWJbkOh3WJjgP3dCxS8cFQPRHirWApra&#10;FStuH0GyvSrWb7N74OZLvUFRrOii7h70k6NiG4co1jKM+1DxoVv4kFYN1JifUEnnVs0nF7fmPPcm&#10;9ZuROJH5TR3iSAqmHnHkDOUfZdO4cRxcT/hT1RPujvKWK4zrijRn+kGAvcY0UdoA1I530GPQPkR1&#10;a6S8Tb0jjyfXboAtrshphfYC3HMQvHEDGswZUmQUAlCmZ+My8JzsWufC86CQ8W/UHKWwkCNkonS0&#10;SBLS88p5qRClvNQCO6jTxXKQMFQ93TRZqvpCmIh8F1QHC6RXHuw6VFV+9k62+oXbauy4Q1tdyIVm&#10;Ww0mACmnivPui80gPCyVTc8em7FxfIfYjMQmFJzkdg13fqMiSEAMznVKwtjYIMkuAQlJlOHlLBCu&#10;C0Eio/08+f24Xp6V3EYBJ9VRUbPwCFEewhHyXrUklx26xcKGDbJRXkhDQ5tlQFfd3LRuZPczqfPZ&#10;lDhSuxYVGdxcmlXj7/SKIB7DqTEUbitDlNrKKkrBWAF2srspwgNQ1f1CEevJAtbS6V9RuzW0Ljiy&#10;gAUntVvAboe7OdxdRVFqAWSbIM6yR28CtYD4oxuNJ3dXYY9kHGIByzB+ubs6ylUScvYmTU9+sIRU&#10;OCKNbnXSpCLzguDxI6QgL0UYwufIQag/1RFEmbJl1E6oRkzfCn/JLsneo4V/LgrnTh0FJJuQXApk&#10;m1kLo05qj9P3omrRojw9sh7ySYD+92ggAmO5f4970fzOXnQ8YLJl6WVyF3gu+Xjre9GsvvbU9hXw&#10;p64EEiSsJAZFv6Q1wYCGFgqHZNXIssGomifUL6TtAi4stMsCZ1x6ln9bbIcZTQDzSF7sMrAJKJNM&#10;N+/kDC92Awp/UlnsdHNIxxU3KGSy8yIBZiwbHEOS/YEO3O6UswYN9sqNLvJV9eeWD0YMj8Qx0fNX&#10;B0nnaURfnSI6rxPpwbKghEpF0fUhX9XQMnwHIP0c5U0ypeAYCYMGAGtqfQKXlaPt2C1TuWciW1Uk&#10;dxkiQWsXouuQgQo2vqhFenLjvUPPLj2K8fZU08Q89KgpJPNQ5xdt3kn7nlg3hHFIzKGaHKrH4yCg&#10;q0l6uvQcSKVFg9ixSTrxIi+cF4GiOuRFSpzhEagQ1T6Wl4jD9k2LMWQBSlfTZ48O2zjS6DCUkLWN&#10;8lPwYCCj3jTskm5S/KmmBQAKueKi1nK5KNuhvQT2AkbljVyXDD1STUQUKaC5YY9eJVCu5DoMxARM&#10;VUNnkzbk0Z9IvFOPYPkc+dNAFlojmXdBe2Zt+qWwVlzgRsQdwCwAEeYj6PeoOiyiVKejkNh8Ay66&#10;E/QuA6CiyDI2vh9UGoFXtXxNEglSxQ4gZrkBtB0bVslcDt63LArzJGkrB/woevY2hNwMhyxwY75i&#10;MQacXdKbL4oDUTFOAD/SEW2PoyiERB5wYmx9QRqS3lO4bgvAQvbC0O1JXnaQZPgTAfxxzuD9IkM7&#10;g2Wgsc1XhHtC5necVnMWkT5InK/oGTbSXlmIAAKNyDzwXm+muUUWGCaHOvHeGe0K8z0Z48VwCfSO&#10;lpK8p9Xmwm3KAwZ3zplIONgA50WRoZd6fuRDkzX0k+px80R5b0NKUj0X/L21p7DwtvkxBgtqlQ00&#10;dikxhjIHNH6rsBcNJkn82N/Ik5Yqa9uyuazX3owOrPla4ffVoM9I/M09wJhSWqkRmlFCAvn0d2AJ&#10;lL6CiSQ0T2g73lEMF/0aFdIgW20v72QIisUooYWHMOLU0K5moHmMm0OWLulyFwiEr/AmRIXrf3O7&#10;HlqfNzaL8U7II8q3Di5et4TGqUcsM7UQCLkYPQfdS/hMYEHTHlzrh1UF6UFaBNRmZAOwRQ5ea5sU&#10;bieromnoseYxImwgRqB45AXmnUBMVzYcVqj64rDG38jBeFVfHNvVvAsKLus60QyN0EgYSM7jikJS&#10;zM7coW9dNncqTsTFCycugAMOiYui1NqJC5gObyh9X0KHQCiAkmdP6LBxfIeEDjHH9ycq+5kx0kK/&#10;HIC7ZzGJKkld20c4zECLlmhD3yqiihwHuH85zgpL1SBb+Z0G2ToJqOzhAR/rBIeIEqGCYSItKsJ9&#10;r5hdsayt8wBPpWYV+xbwp26FmF/+3pDlqRJBdHC/R5oQGeanuZUbdEqTQCw8ROWEuVKXo+HnjTXg&#10;X1WNMZ+sEOXoXEorxT065ZVcfvnTxfuDa0FuPvz5Xy9vXv10dgk6tvyvFHieXV5/PLN/a7D4VkV/&#10;/G2J+OM9kkNgqSL6yq78VZM7eKVSL7+mvBLYlENDXHiXRxhiUIK2bWGIBflhDiOvBA2W5f42NcRT&#10;rcd88rwSG0cxxDKMvyWvxMiBgbRglDbLSh2jgw+DzIiF6tHHpS+5ewfPxhhxdkc1bKb1e1iR1Je/&#10;FW1YVfcgF4bRUygBt3wZBNXJaOeCw6DTUD9AmqpJo2d9r4A7Mt5xsPYUQDk0vWYAxy56FVwKCaMi&#10;CGZXHEg3uNwpl7IBo4PBdOfjhftknYBx0wPJVKg80QCQkaOByj4N4I3zlYi3ghQmH1Y37oi6k5zx&#10;ACtgMTLc+kESh6QNiy4wLi4i92jEQoyLUGwZJy4mVkm4ae3JNIA68Ma/oPDz92LrOl857gkukx69&#10;eoCwvqQ5JJCbF4agX1fO7pnewuaFbiWl79tk21C1jgn9aW5CnbOG9w6Sxl1420UKa9O1QHaTJQ7R&#10;eYg1XtBsIV8Labyr8zv3yBlPx1D5D6SGkQ4L2DqKTpHuRNTIbBdYjbgSKD9qqmwQryRa35QSGLJc&#10;efgvQyOxjkTSIb9oOlz41DhJiP+TzH/wympxuP6sWqZf0MQoXSUk1lgUiat7uQzRTMMOfU8b34uL&#10;GIharsPlVq9OAghFBI+zM1D3H3R+Pgeoe7KDxWy5LgB6e+cfr1uqUezYtpxItxdOuoFsOcT6Re+0&#10;Y/0B/Q/MEtxHur28DneIilh85PisHFrTkBNNlVtIsehqIWkTd8nNMvKEVWVKbEQPPzBhbp4E1pgp&#10;pcmPtRseJ/MquJPoTD4FCPWY6m+QrV1eEQQjjGZ8mSRoENVbL1UAbGJValWWk26bMdAEDWTHm4eI&#10;+iuSaryZMxpTC6DN428h21B9VsFzg2ydMy67AbnAAvnulaJqA5hoEp4Dp2h4iMQd0kUX16jVXO7v&#10;2fAQQVjzVL9jBZwThZyprJXVnKkMUcpUVtHvyFSq9jrWsydM8sIxCRiyQ0xSAO4jMMmKjgwKou/L&#10;YMZdjWAanj+D2caRZjDDCNhNZ34KHspgRqpLU3U3EJnRTv5Gxy3+VDZAbvZ0+o844n+/S5I1FIhg&#10;GEl3jmYoDZckz6ssv/CP4x5V1pnbhoidaeqGFIt1NBaWZuU+6pJkXy6AuNzRA+J0HouBuEgvpW+N&#10;THZg03y2ENk2wMlnCym7VlIFupCQbkiMt0qthkuSawAZf4eQY2BrjaDjODJSnXAkCRse7wWKIUHs&#10;CLLyxNnN7S3IvyNrAbJH6ZGmS5Kt0hO7gV+SbKlkvGG0pKjpCW66JNkYeZ7eGEqRpxbGzQ08FRI4&#10;0u4D5+mNj7skGV3glSylqZvR0oonJocsvxw4+l9J4W+uSOSSZMXTPAXwkZckm+bl5yIuKObjRQ6+&#10;kfJ8HkK25ZJkfy9PH43x8nUD6vfAAN0PKKS1Qgu+f6V7mEYXER5hSdJ1jXk2NyhLYwd4knicN558&#10;Lim3CtP4e8HKm47iPTlDT/JzLEmM5jvSdGLQ03aRO9eTCF/oa9FliDRPiZujYLbzkEd1sngucakm&#10;E5TDb0vxYAJv46YOGT+9JtdwQ7LmrzVk77p/i5AwiY/N+FnFdw03JHtnPgpCELr3ajZeHYVry6yz&#10;VMsNyV4rQcvZdqv1eUM4IY8RRqY+tkzOekVyOC1AjPx0lsYbJvrYyzh57y/be5ezd+C9a+OYdu8d&#10;Bm+w9sv3RRSQEQgy+x8gjVfH8T3SePVNUNXHZ+XQI4/YOO3zIgyu+rj0TMMBsdobStyFKPRP3gAk&#10;RDnJGIPl3GXMAYcBtlMkT4LmhKrB4HJuKlt+/QWmjvrn0w2o83m8n0+6/4XrfuicQ91fsiIeofvH&#10;1XHefcytVTo/e+8JGwdlbg9PwYPMba3fPj4vh/o/6rxp5BVRRAOrXBQkjWJVWhomxe7KKfGQtvB7&#10;6gChXRHrFQR+z95LETuMhSXK8Yo74eF0DA0lf7UQuiE+Wt/LuYkYLy/pjGIHWbXcE4wCEV6uGsXj&#10;DZxdlNfSuCvi2s3cRGxezmOELO5PJAlzUpyvYYoGvgEDVn6kgW+oBUNoOkiSu2KN+bdF4wy+Fkix&#10;1FQPpFSTJK8RFFjxeWd058mj5bX6hFfS10oZ3PdE8izAiJTf5wycKkVgfNKyQ+V4Swv/Zc7h1y/n&#10;qqNOPdaWVCtviYGOzFK0LKExIgkM2JKywI/UzOoZgD7K02zQdNCytTAZJIJQi8axDXJlhBiRN6cj&#10;SfrCCxxaRbdxJ2z4wrEhLPwhNnzc3SrI3MV1qcaq3dOXTIhnBFkUG4bVePqqIh1HwYYyjF9eVVS1&#10;bw4La8E+4+SkOEVhFj/7SO9X/oDix6gwAD1O2s9GpYUUv+SaKpLbMG7WlawCEXgNpANShL572n42&#10;OqNhxkjQLEALB5u2V8FMNHS40P0EWaTBEVAY7x3R+DOHATFe3hMk5oGD2GB+kUFCWtVu3BTa3QnB&#10;IqyABDQ44AUU8BY8tO8L6qlqwv2OXGYZF3U2sFq1CooH2AAb1ShyXGpyFBerHMejjp4aJHemfbko&#10;Rud9gqgTEdViHBAH+4cqQ7K/pdLRUpppjx7gQQsCosAPSCZLCUJaiVf9YHuT0ArIDA1w4gSRPkHx&#10;XonYkOhOHS9Pcol5aEieqaWOPDUq1o2TASKh5oRyDMg9MJ+H5TD5zqUWSo9Co9ixrT3B0hcOS3E+&#10;D2FpOdLtlOWM2g0UgpZ8wvWeO/9AV2HrF1j6rHf+6TgElv6Nd/6FEj4+K+7KaQJp3OP3bHf+1RwX&#10;Gq+INKb8o6DxLceSyD3mzj+/yI/G6mAhjRGisboQpbG6EP3ed/55kb2g5xztY4EsvUe8lNwCh2wD&#10;EhmdAm5AbEgHNthEu1aG9eORQOBWsHeiIHh8saxrm2jtksejpjCVluNEm2xiSluhYxWVQuycS4oB&#10;sKK1+lXUXteSWk56eUwJ+zAnsvTTj4/2CQO8cAyAw3GIAcouaccAy9R7E/f7Ulag2kS5acMbVKiZ&#10;f/Hk1JSN4zukrEipwf1n5RAD4GhaA37uJERL5oYi2NUa7kAH5YX3QV1AB+WMCAJ/5gVS3YOogOXX&#10;PEK0obC1XuXXIFtDvDzwEV/WUgQrN16JCWopgnXZhiLYOrs8pBO8ENgkXgRrSbkNgdu6bI+R5cWq&#10;Ef/gsrDw3n4Oyd+uC/zY+FMhdBwJ3hc5jho2BiuCRbMZ5UZaimBn43IkCT7nJUzBCEdH+ZnoAs9R&#10;kSESmsUF+26fRQFczaTmuDBEv2cRrA+Vgv779ewJk7xwTIKNfIhJytFrxyTIk5FWMw/yEsNOap2e&#10;n5fQcXwHXgIHyYLQx/j9UKn+HXkJVT70REctFuUlJIyj1jj/KNgdK10jco/hJVa7g5h+UJTfNvES&#10;Ok3fm5fwrl38ksYaGWjgJcAfWGoa5yWqLLcp4NftZiLuvUfctoFrqNnc3KpirawqkRpWYGdVJXy0&#10;izRNKwxGA9fgotSwxlsZ4K9Dpci8nUAAAtDwxYlAuKxNeE8dc3/64w2aBwvYRcjq0FgXT7PZWCNU&#10;jNuuzFZ/e+We1VRqaovwmRqffHL+wMZRUltkGPeltkT43w3Rg2nPSGxQTeGSbqf9aU5QlaMnWhJS&#10;VaVx0UekPaMfvA6UkxiRltuS9uz3jPGmFZFiynMX4/YfnokC2+ItEHgLqXqrEHxNkg2DL0LSt5gB&#10;njESV37Iqvnu9k3gT90MUdfIs0DirkaeWRBdLrinHWwKjz/YkRHun9q4kG1Ie641A01pz1ZPx9NL&#10;kE9gdxS0pD37GvNve0zaM96mW4enPVcTztOeqxfP054L3i179zumPQOXlPPw/RKf4TwoKGsgANE3&#10;uvw61x4Yp9Vt8MznuNix55nPexstz3yuJR4YSx4KDNXBg0A1oR8gLo9WRUU0pjjXR6eK6LflXgaB&#10;Aqf7FD6eXV8AFRnuq+gQDvwhOiyx8HZ0uJZrSJXJuRcdSgGvosPnTXyWcRR0+P868Vk1JUWQj0p8&#10;rgmpLYnPHXowldVuSXy2ziwtic8CruS9TYnP1sJfKJJcB+MiIUtv4HATEMeKzZsSn2thekPis8vy&#10;xGe02le72ZT4bEU4HMbC87EUlqbEZ+vyym8ehYlZdbwc8qJ/lXF2vGORJD7rVucdix6V+BzUFnil&#10;PGBUoR5HpnokODJWOY5IHY81SD4i8bkmunI3IlKIuHsSOXc8sBZrBZ6ZJR3XROJT4rOhXtoTMtaN&#10;0wGPS3xWop8aHnOOWH60ih1zK6e44QuPG4L/OgSbxddpBpszggLG9XfLiu7+QjbG3V1W2SFgU3p8&#10;evrCk1ORNg6ATR3GvVSkO71+Bh5iIiuL4ILOOflTuSfYHnXhc7HNBSLweLNSktAOICeIaK2ooWGz&#10;eCsttoih4uKVHOXVj+dKr07ndof4VPpTp7SSMvytle2QS2LysTpUQEPRbPpVjM6nivEVcjamDDT7&#10;3frRx8M76eYXrpsRRTjUzWUfN+tmoDlcX6Cu4X26GWnYADHPr5t1HKlurrFnPwMP6eaaD+6CrkD8&#10;+SjdLLrD4mxyXLNTGjWM/OjrB5dgB+uLVvU4Vc6bsVKN9wjtXCeUa+e6SFw7V8qca2d3vOgENOpn&#10;fx9dphgjW/v64ceb7qShn0tDv/l6/eHt1w/X5QrfDzdn1x8/nf/+7O5s+8/489frtxf91cery3cX&#10;Nz/+HwAAAP//AwBQSwMEFAAGAAgAAAAhAGBLKhbjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8Fqg0AQhu+FvsMyhd6aVVOjWNcQQttTKDQplN42OlGJOyvuRs3bd3JqbzP8H/98k69n04kRB9da&#10;UhAuAhBIpa1aqhV8Hd6eUhDOa6p0ZwkVXNHBuri/y3VW2Yk+cdz7WnAJuUwraLzvMyld2aDRbmF7&#10;JM5OdjDa8zrUshr0xOWmk1EQrKTRLfGFRve4bbA87y9Gwfukp80yfB1359P2+nOIP753ISr1+DBv&#10;XkB4nP0fDDd9VoeCnY72QpUTnYI0ShNGOYiTJAZxQ8IoeQZx5Gm1TAOQRS7/v1H8AgAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAL59Wh/lLAAAIFEBAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGBLKhbjAAAADgEAAA8AAAAAAAAAAAAAAAAAPy8AAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABPMAAAAAA=&#10;">
-                <v:shape id="Shape 631" o:spid="_x0000_s1027" style="position:absolute;width:1975;height:1651;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="197501,165116" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0R0JmxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC32HcAreFE38QWQ1iohSL+qFqw9w2Bx3FzcnSxJ169ObQqGXw8x8wyxWnW3EnXyoHWsYDhQI&#10;4sKZmksN59OuPwMRIrLBxjFp+KEAq+X72wIz4x58pHseS5EgHDLUUMXYZlKGoiKLYeBa4uRdnLcY&#10;k/SlNB4fCW4bOVJqKi3WnBYqbGlTUXHNb1bDGP3xkM/UZPP85P3XebRV62+lde+jW89BROrif/iv&#10;vTcapuMh/J5JR0AuXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD0R0JmxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l197501,,186682,4053,175867,8809r-10143,5404l156258,20968r-9466,6782l138005,35856r-7437,8134l123131,53473r-6763,9457l110960,73090r-5408,10160l101494,94734r-3379,10835l96086,117749r-2029,12181l94057,142111r,11502l95410,165116,,1025,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:group id="Group 6352" style="position:absolute;margin-left:414.35pt;margin-top:788.75pt;width:149.35pt;height:30.25pt;z-index:251657217;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="18965,3844" o:spid="_x0000_s1026" w14:anchorId="1E7D3A9B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+fVof5SwAACBRAQAOAAAAZHJzL2Uyb0RvYy54bWzsXdtyHMlxfXeE/4HBd4vT92mGdvVg2Xpx&#10;2ArZ/gAIBC8RIIEAoOXq732yMrOyZwjkKawoQMaOHtTc3WRPdV0yT5681G9/9/Pny1c/Xdzcfrr6&#10;8sPr7je7168uvpxfvfv05cMPr//3f/79X/avX93enX15d3Z59eXih9d/vbh9/bsf//mffvv1+u1F&#10;f/Xx6vLdxc0rvOTL7duv1z+8/nh3d/32zZvb848Xn89uf3N1ffEF//H91c3nszv8482HN+9uzr7i&#10;7Z8v3/S73fzm69XNu+ubq/OL21v829/rf3z9Y3n/+/cX53f/9f797cXdq8sfXmNsd+X/b8r//1n+&#10;/82Pvz17++Hm7Prjp3MbxtkvGMXns09f8KP1Vb8/uzt79ZebT9+86vOn85ur26v3d785v/r85ur9&#10;+0/nF+Ub8DXd7uhr/nBz9Zfr8i0f3n79cF2nCVN7NE+/+LXn//nTH26u//v6jzeYia/XHzAX5Z/k&#10;W35+f/NZnhjlq5/LlP21TtnFz3evzvEvu/06TwNm9hz/bdiP49LrnJ5/xMR/89fOP/5b/hff+M++&#10;ORjM12tsj9uYgdu/bQb+++PZ9UWZ2Nu3mIE/3rz69O6H1/PQvX715ewztmkReCX/okxLkaqTdPv2&#10;FvPVPEPrMu3wYpmgbp66bpZ31u88e3v+l9u7P1xclak+++k/bu90T77zP5199D+d//zF/3iDnZ3u&#10;6euzO/l7Mkr546uv+HUbycc6EPmvn69+uvifqyJ3d7ReGGT818svWyl/l+8IiLqAP6/L67r9PO/7&#10;168gOO6mwb7dZfxpssu0n5ciu9/v1lx2npZ+LLLd2HfkxdPcT9BEGES/W+d9/uZxXlYdcb9g7XLh&#10;Yb/bTeXNw7SffG39u/xp3zfsJvx4mYthXcmb+6GTDYkxT8O4kA/s5sHePPcrzqNuMf95f9owOswB&#10;jizevAw7NozdNE06G/uhZ7Ox68ZVF2XFkMd0GOu+63TmOvzGnC83Bryfy5C7bllGIoydptuo61c2&#10;G2sIYx915cQ/uJs3wtMwk123TmOn03xw7n0x/KmLYoK7fkonTcWO1/f88ur2QpdcDntRL1UB4GO2&#10;Kubyi+gCvOf8DPb2/eXZXTFcnz/dwRBffvoM5dAvu138BN4m6ld1XvnT3V8vL0RhXH7508V7qM5i&#10;HORf3N58+PO/Xt68+ulMzG35X3n52eX1xzP7t/Z5JlqGWt4jf//9p8vL+squ/NX7XqlfasLy9y6K&#10;pa9/c6d/89xGo+YeRhMf7UYfk1L/Uvnlqy939e9/AVQpw9x8rfzxz1fv/loMZZkQ2CMxmU9imHAA&#10;Dw1TsbLy4zBf3DB14zLigBX9N43jWBYXM+C2eOqXFXqpmKhhtxvK2zFFjgC2++fva6JsJGKidCCy&#10;OGGEtmfFd2j818MTBfUyqPocoWdShTivOxXtdt2Ua4AeilZnshv3+9ySwCIMpuH2/ZK/d5x6WQK1&#10;UEuu3yasoSqCHpOUj2GeMAh97wiNlc7DMsMq2S7Z6SZ5UBPul76z8dL3rstg+piPt9vB5NrH7VYy&#10;EbAF86jGqaMzLGptNbNAl67D2u1tneme6MbRMQ5UPtlrtsOx0L6Bfdv6Uzf5Mi+DbcrtkXQhf7rw&#10;bradxoV1do9//WRDxFusNuDl2RBspkMbUiDlL7EhR+ZDdNCMUyjmo99Nu9G1zJObDx8JzIcN5D7z&#10;0QGkDqoI/BA8ZEO6fhzMF3BRP3j+1APov0yPdb8b94CvougbUCG+YgIiLNJiTPJB9Lu535k6nPoe&#10;GD+zett3j2NH9D3G3cEJKSMZ5nnNPR0MY9+rngEE7+FA5CPZVVeg70cA/Uy6W0MzdtMCK5RL9/Pi&#10;bsY69743ffn8qcvY7ffzaF7lbphgW9J3wyMyHS3ODHn1sux7XZwVlmjJ3wzftlNhjGjKHSnso3lU&#10;W7wfZ3AN6Zhh1/Y6Hxgy7GEu3Hc25mXtlnw/bazgsnQjcVgHfKF+4DKJu50Oo1+7Xr2/ZUOg+NL5&#10;05aw74dFl7Dhzd0kXpzsaiAJcA/pMHaYORPGGSaLsgPTYCu4m8i2g3eLDSGj4D72upsMxeynlRys&#10;/Tj5LlqHPgeVy7rslW5YhwGQMZuJAIril+cTse/25gXj3BKVFKByXUZA52wMaz/bnlj3e+aJA4Dq&#10;Aelgq4im62Ll8EchpLJhdDtAP9OLnMboOuwh3RX40zoSTReGqut66Jp8JN1+MEgOknFY8+nr+m42&#10;h6ODbmcqJuwgTOLEMG4PVK57qUH7dz22qdmKYZzZfMNNcmdtAB1D5mTYjfAhitUaxz0b90Z6AjFG&#10;VmcrDQ1MdVgd9wzCi1itzZzM88g072a+F6wmGfdmLZdpZYp6s09Ade7yw94hHoCNV+Yb52wmIwnt&#10;C8OLHU72NzS72ea1w/rk0rs9nEMdyTrumYUBuvEdu0JL5ZYOnOLeHMkVkCIfCA75pDOCCM9M1h2z&#10;Z7Cp3w076O5M9Yh2V82DAwxMlgrDfmPtZGEOILrbTn+6O1mJgC2edyF/mjAIEZ2NhjfPA8gLGwb+&#10;Xj7P0whtacJ06oJA6VZwAflsDICNtk3XYRryFexhjMx68F3aQz/Z3gACBjrMVhAq2HXZMk5sj/Yd&#10;OKRytGbgq1yBYNfZ5ufKBpyFvXfagaBJRwxgb+oUR4Bw1TD3Otx+6YEis4kw9Y9TTdSoCYIkIvbN&#10;f3yVw5/+NsC4jhMKHwgoGyZiGq3QubKPC9ymfABiAHV/zX0PXZGNoEOITOdAeaRMFnreaEI4seSo&#10;DYiq6LYdJgC2dAwImFiUDmQoCMNsDNMOpJvuAsCd/L2A4p0dnbknc4aZkqCqeNGAaPnmmhGjdszV&#10;EQQKl8HQHA5kfsT28FRV/UJP5WYx1PowLPlbBd24guwp9ASxXyZBdnu2DPdQHq7ET7zfC+f9sJsO&#10;eb+yV5t5P2DzYdIjXDmACB3htOBUF+pvj/C+H4MnZ/5sHCD+dBj38X6qN92+PUT5IcZteQUu6SfF&#10;nwp7+mFGrotoIHb4AAkME8N65kcaCLfTuQb0Ib9f3woLn791RPKDDnWCD5QrbPHnXatp+suDIaC5&#10;mwysUq0Wb6VTAALLrAub1wluv9rNfKZsb2ClcjmQmoMiAT7IfV91P5mlYT8hpCj7ZHtAfC/50/ZU&#10;XVNElIjThylV3T+NbASDrT79LAjo7mNTf3iU/CNOpuSFmxKA30NTUsBqsykRV8RcRZDhqojClCAo&#10;M+IHJIokJ8Ux3ZObEhuHmZJes2OOkuQki0xVhauUv9mcrDs7pf5GP1X+VBUxDJ7WwM4okKa5FfTc&#10;h4GgOXojksBUR2AOiA8GTsW9RQroEWazsD9C74jOZWgW3rt7wkjXyJ2KAZpUV4qmFMIHMrqBYn8k&#10;BkrSqxh/ZnzFCzPvjorWXUXfinQHJHMo+iBkfYe5V+sPe+kAzTeVP3VzgVUwthReM3FEBzigZQAI&#10;3ZE1ALVmERnurImnYmTLDJYv3Qeb964zXMdsz+CXjWQGoUlycZBQarQMQB4NkSF3scwDgCMhZcS8&#10;6q6Bx0/Ik9hhIPUJy43ghqFG7rzHOUMEjjCuoRbg5hOQAfrNDs8IViBfN9AoyIKWzYuzSSLJiAZb&#10;vhWoBOKRm+bGe0ElEPgU7wWMJXs9xjvPA2GyoG6MTVt2yA1O92Tox2VYkL+T7d/QeRJczTF82Ajx&#10;2HK+IfbZ1ui6WvCnw1P3Trhsh7RhXWOkFpK8aJCV5mDijLrd95/2pw4B9km1A58FsY+yxyRknM+X&#10;nkkQ0ySmC6ZQ6T+wTySVrmQ/F/WMyFBOAmOc6nDNSPDIjVlMVEsEyfQdLBU8hWxvCQ1ts4rk0HwI&#10;gnxU7y9ctrrSDbISLtL1ouNF4M14WCFXc5M29OOsfBo0OaHpAitgTZA0ks0ZlsryFyT7Il/h0M8z&#10;jSrGe1EqQOxJjBcUPlm3mAcMnIQlEPAwjIdUTKLDgtxA6glJcwidwG0EgIiCFsBYwjFXT1hyNvOV&#10;qOoDKpKEvKsvjN1G0iwEsSoEoPUirpQ4WDCgQMGKv1FgXq7mqvriiK2GhChkrOuEyq/85zcIbCFa&#10;PhQSppbrI9Ubx7b2xEa8cDYCy37IRpQYSDsbMSMgpT7UPcT23CO+qWzEAlTixuDJ2QgbB9gIHcYv&#10;J7btTUBExyflEGKFHFKUCJIPXpcqCmSarI0e64RqFVX+1A9GBoS5llQ0iFjOmFbOlhfIwaEyR1hA&#10;DgEjIYukHmKqOuThKSDa7D9fKn8aMA9QxmUrx4yMRzKGiHHwbwueg89ZyNKlCD6ALnA1WlQSCY62&#10;vxYCGCoKoPtb7TU/Mip3fARPxuqFGyv4TIfGqrhkzcZqGRfkdKo68EzsoM5BJ4nzJNT5sxorG8d3&#10;MFb2JmqsQo5qkscoHTBN6unTt0pCjorC+9DmBw8GTMNXapCdFktwaZCtvjMckRo4cRPhTzMVVVaS&#10;gnITBCLPkoJGFF0Q2errg9UiKeExD1w25vcxstwEBYHOTRuSWi3QzE0mJqpTvgEMVYPvYlwKNdtq&#10;Nran29fVn7a+ns3Gh1qtIJ+BEKUNA6ooTQqoiXc0PlUdbHF2M1bmZFxr6vKvqTwe5OWhcS2cd7tx&#10;XUr/iUIWf2tcjdF/duNq4/gOxrWS08co9FCVBPTmB7TGGHne0g5mpQCZmYLvXnq1yLIgHJl7Vv24&#10;WmYBDzH2SF9VFd3AmYUszV+N9/KwIcCI1RtAC2I0mVJD8rRzoZyKXIFCypRxhjMCwyDZWJizhk8l&#10;bJgrYUQpdNWGZSVEH/S57gU454RojreintTpGN+w/lQbGBtXIE6OWzacNMU4GyxC07O6uhA4bSSW&#10;gC1gpWxSnJkfyojtYe5IbG8TM0R8MY8DSlzYyDDUY+ayQIMeq6EYZxMPpRgHcQfLVGjAOQgyGyZC&#10;XW0e38JxlMwi8Y445dHNFpvmccNY4wa8WXMgJN6cz28lMhDyJvnqldPnu8wDBVgREhvXeeX+gcpx&#10;n8N/mauZDXjck0qUOkmIbJE2IajF0BABNhgBkFXLcLWMXjG2q7i6By1Uy8ukwDxT9/Fe6CbELjPZ&#10;Olxu9eokcIqqBtR4ylQzkaZ7hbrTKnasAk/s2Atnx5D+cQjgSyixGcCjFEdyxUTDI11IXaBgxwa0&#10;z8MPFACPFDw/UU8eyrFxCIAvw7gvlGMyG97rocTSkEQTjBqfciDkTwVEAA1SpYG3InWIJNUhPc4K&#10;AJAmQHRwjOFRsivy61K1FiQKUnKYbEWmMzIHfXH9+/1pwDBk9yjfyMdQExyRONKc2KArm6ls1XBc&#10;rppCWE9SwVhNIZ+BKDDpS6VbNtJY3ePVOunjl62PpWz0QB9ry4x2fYxeRdYHFIhbD1ro4xHuLH6g&#10;JPqjW4EfwyfXxzYO6GP0HsAw7tPHAMGH2SUPqmNk71l8hraoGdDTR+OP4uccH65DlWWDFMu2mSuX&#10;8aepN6RK6WgbZNFpwHwi5GfmPjI6SrhvSMeLhkEWM5AMzZwo2LyXzhmwtvHqqPwm41UV2yyHpiP5&#10;96OrhRWGocKRyOpvo+AOEYNMuaocsD7hJ77ZgL7kJx38wnUwANuhDi6JcM06GMQlGiMV0FdPQuhg&#10;K50QHYw/1o5rT66DbRzQwTqM+3RwdUddUz6kg6uLK4RDdvjCxQazTURrPQriWW6q/Az609Gll7nM&#10;O8JIBEOJvBKifCrNgFETNqhOAM/wrJO6XX7/Hn/qd9WkWf7Wmi7Dx+qkEJ0A1ZR0Sv19dJnqGOna&#10;1w9n+6lOpu9Qn8CTkn7hShow7lBJl/KVdiXdY48pbARxoakboaThgElXXyMuamecJ1fSNg4lLjCM&#10;+5S0ybQRF96rmFdOgLgwpISWzblzL8SFomrE1kgEI0b7KFmkgeSobktcUNkgI0bWyDFy58XNINGv&#10;Wr2I2jrCHET0C4RE3WCuvfypZkDXgcttiQu0/c7s8Ja4IDUWW+IChaHpa2N1T/oYyWi/okwQYS4P&#10;9XEBV+36eELUT0Hz/cSF9Gb6RyAuZBw5ceF3j/gReAg0494YayLFe+tCpXlRJSUCQFzIIBuJi9W6&#10;hDURF56Mx4kLtB+1oDYdL4gLl20hLizcwOcMxEV/5IY9mCCqKra6a0yOkhEgLqx98yOIC3KhhJlj&#10;+CK5OUYhqYr6BnRrcsLELxwT49Qf6uCyUdp1MDSHncR6EgITm+f8/MSF8gIpcVHhjR+Bh3Rw9duZ&#10;o4l4vzdfYbxFzTigDnGQEdTJjjwG6rbXoXIqoH4+JxjqlHLaouJQ/taaX8zHqjqNfr2K0flUMb5C&#10;tcCY0VX1o9lOqhPpe/Okni/ei2NbrwU7uNjs5dwlJjlLh+q5uJPN6nmE026AEd7uqpHx0M97pKgi&#10;AdUxsmOEJ+csbByGkcf7OQu0atZkWT8EDyno6G7jkn5c/Kk+MhoiWrM/IodG0gqOoXp8jvxV/tRX&#10;ons40jwFR+Ns51RxNDqUPhOpi4yEReu1i0xk0ssEHXwtkIBCGCx95tFD7dhNFvx6NNA1frcNGj/n&#10;pEZ0hZSLJdMhoPePOROoa8nfihZWVruLcefdC/CrlkRI53ao24q+FUtqy4A+Cjm1FJVusGdktqLU&#10;jacQRkMXaTmf75oompLOzzkJs8kuR6PkZllEpckYotQATg2RrcV50vSEyNbCLeUAsl0eBWxy22q+&#10;HSVDVxle7AaSeBuNV0Ddka4nkdMlTXDy+UUJoTUIw7knza5i90pTqnzOEJz2Rjwj1Eh6LJGDh3JD&#10;0WPiM+c6Txr/KzTCESbvRTK1F9zRb4vWBqAxCeEYsmiKRxql4VopS7yAmiCKBLEiz69DZ7N83aJn&#10;wkj3uhk8zC+XRWdI4yT4eNEX3kwan4eQlWZteScvkbUi/L10SMzOW4yXr1tcdMH3+rbbO9tnYQUr&#10;M/ggPxOdkaWzCLNBDhnQVI04dXHehCfLz1A0kuLvDR2FmWaVQFVP8nMMcOO9MXY0el7j3FxPVocR&#10;EIL0Nqt+jpjtfMZquLfBAHijZOHVch1ZfUt0JyQqHR9eFCQ/wKocUfRPPsnfKMVgOb6phSTICyUZ&#10;wnipYVcKB2t3KI5DgoWQYFeOMqNBJxx2UmQdRVsUDkbqM3ZNfmoxS16ez1B5GPWSeZDpOTR0MxtJ&#10;S7sqxjzefSd69YXTq9ARh/57wV3N/vsM9GUGHUWf3xRLQKOKWS45B7BdbsOf3H+3cUjOQRnGfTkH&#10;qgX9ADzku9ubAIxc0h1sf5qjrV8OOXGw/MNdxp8mi5pcS9tYSBNseK6eCs16awLKWpkGVGyOpkE0&#10;GCtARaNBVYPnuullRXA3jBmMj+J55B2n+E0sq+F5xNZyfwmtId193+w/n35/6jKEwtZNkunW8Nk4&#10;xtn0vaLjDV8baJLMQ9wtwv2akKXLZkmU2Ll0M9RMNSpZ0RCGmnspFTrA2udWU/cAP16HB9vX/GTZ&#10;XrhlAxd7aNkKCmy2bLjTD/GpopLgHK24xQf6IJhpRFmk+3qxbF201n1yy2bjEMtWhnGfZTOZjc16&#10;yLqFJC7TZBlytZGEBOdzZyje+xjZqRi7TA1HzXyDLEr8VRXgDlRCs8FpMIuMWSC91DeyuLc7px5Q&#10;OOkpL7idLkcFoDxBzBaTuNlgrr78qaZLv0t3QDZfyPbTV4IrInp4GrD+8ut8tqKlSC94MDXesROO&#10;8dNJIb9whQxleqiQy1lpV8jIpfPLPFC0pR1IQiHbVTLPHiq0caShwoqG/Aw8qI+XDixPGywOZM4h&#10;qQ0Sp5tTfxGm4bLCSaguEpow14URKhK4nduPDTRHf5Zcw2zeSyF0UD+SHOSr4brVn1sd2yzHqbxa&#10;C8RpP51TafPeMkaEUXJ/75v951960sEvXAcft8bQu1+adTCocilEEIV0H91jPMKz0z02ju9A94Qy&#10;yQ9eKD4w9Ll+iv6flMEN1YsTm5MiIQq2mQDLetuXxLRyWdwPh7cVA8Rl0Y9c9wZ/L9pGed41ipaI&#10;tsKtLMYN0TgrLmKy2CmPecMdwPYvEBcxw5xr2DBks6RuZCAbrDuSSsqcUc7JgDuVq3EfbtsrgSIl&#10;8zk7VvP7ONkUojSGXkXppq1D5SfBcxbp8dIZPT6tJ8P2sg2bdO87cC4UzLUbNrm+ThUdvG7rgBTO&#10;Ba6lFsdZ2Z5dZdOfnu3RcRS2R4ZxL9ujMi1sT5UE20OSRyK3DLCVxDOiug48C7nhzmYWo32ULC5b&#10;yQ1XGGQ0fSKy0CmeuDfNJNFkUzuJTkq5et28d0XGQmo0whPBTX9kLSIZDgksdTM6hvfn1mvhclVp&#10;y71xOdSIJAg6WxEmkQZR+WtjJ5yU96+rzlICyIfKuyDoZuWN/rEDmo6oV3IPM4QOUfiF52eGdBw5&#10;MzRY42k/Aw8zQ3KvcQGZlOWAy2asDEeP0iFKixw529PhVj2LW9MEMvBYlqDXwAx1gzPfDcxQlaXz&#10;gOJJq+lvZnFaWaEGtmfb9clX13W1P7c6G12fiMZUqIukJWJbkOh3WJjgP3dCxS8cFQPRHirWApra&#10;FStuH0GyvSrWb7N74OZLvUFRrOii7h70k6NiG4co1jKM+1DxoVv4kFYN1JifUEnnVs0nF7fmPPcm&#10;9ZuROJH5TR3iSAqmHnHkDOUfZdO4cRxcT/hT1RPujvKWK4zrijRn+kGAvcY0UdoA1I530GPQPkR1&#10;a6S8Tb0jjyfXboAtrshphfYC3HMQvHEDGswZUmQUAlCmZ+My8JzsWufC86CQ8W/UHKWwkCNkonS0&#10;SBLS88p5qRClvNQCO6jTxXKQMFQ93TRZqvpCmIh8F1QHC6RXHuw6VFV+9k62+oXbauy4Q1tdyIVm&#10;Ww0mACmnivPui80gPCyVTc8em7FxfIfYjMQmFJzkdg13fqMiSEAMznVKwtjYIMkuAQlJlOHlLBCu&#10;C0Eio/08+f24Xp6V3EYBJ9VRUbPwCFEewhHyXrUklx26xcKGDbJRXkhDQ5tlQFfd3LRuZPczqfPZ&#10;lDhSuxYVGdxcmlXj7/SKIB7DqTEUbitDlNrKKkrBWAF2srspwgNQ1f1CEevJAtbS6V9RuzW0Ljiy&#10;gAUntVvAboe7OdxdRVFqAWSbIM6yR28CtYD4oxuNJ3dXYY9kHGIByzB+ubs6ylUScvYmTU9+sIRU&#10;OCKNbnXSpCLzguDxI6QgL0UYwufIQag/1RFEmbJl1E6oRkzfCn/JLsneo4V/LgrnTh0FJJuQXApk&#10;m1kLo05qj9P3omrRojw9sh7ySYD+92ggAmO5f4970fzOXnQ8YLJl6WVyF3gu+Xjre9GsvvbU9hXw&#10;p64EEiSsJAZFv6Q1wYCGFgqHZNXIssGomifUL6TtAi4stMsCZ1x6ln9bbIcZTQDzSF7sMrAJKJNM&#10;N+/kDC92Awp/UlnsdHNIxxU3KGSy8yIBZiwbHEOS/YEO3O6UswYN9sqNLvJV9eeWD0YMj8Qx0fNX&#10;B0nnaURfnSI6rxPpwbKghEpF0fUhX9XQMnwHIP0c5U0ypeAYCYMGAGtqfQKXlaPt2C1TuWciW1Uk&#10;dxkiQWsXouuQgQo2vqhFenLjvUPPLj2K8fZU08Q89KgpJPNQ5xdt3kn7nlg3hHFIzKGaHKrH4yCg&#10;q0l6uvQcSKVFg9ixSTrxIi+cF4GiOuRFSpzhEagQ1T6Wl4jD9k2LMWQBSlfTZ48O2zjS6DCUkLWN&#10;8lPwYCCj3jTskm5S/KmmBQAKueKi1nK5KNuhvQT2AkbljVyXDD1STUQUKaC5YY9eJVCu5DoMxARM&#10;VUNnkzbk0Z9IvFOPYPkc+dNAFlojmXdBe2Zt+qWwVlzgRsQdwCwAEeYj6PeoOiyiVKejkNh8Ay66&#10;E/QuA6CiyDI2vh9UGoFXtXxNEglSxQ4gZrkBtB0bVslcDt63LArzJGkrB/woevY2hNwMhyxwY75i&#10;MQacXdKbL4oDUTFOAD/SEW2PoyiERB5wYmx9QRqS3lO4bgvAQvbC0O1JXnaQZPgTAfxxzuD9IkM7&#10;g2Wgsc1XhHtC5necVnMWkT5InK/oGTbSXlmIAAKNyDzwXm+muUUWGCaHOvHeGe0K8z0Z48VwCfSO&#10;lpK8p9Xmwm3KAwZ3zplIONgA50WRoZd6fuRDkzX0k+px80R5b0NKUj0X/L21p7DwtvkxBgtqlQ00&#10;dikxhjIHNH6rsBcNJkn82N/Ik5Yqa9uyuazX3owOrPla4ffVoM9I/M09wJhSWqkRmlFCAvn0d2AJ&#10;lL6CiSQ0T2g73lEMF/0aFdIgW20v72QIisUooYWHMOLU0K5moHmMm0OWLulyFwiEr/AmRIXrf3O7&#10;HlqfNzaL8U7II8q3Di5et4TGqUcsM7UQCLkYPQfdS/hMYEHTHlzrh1UF6UFaBNRmZAOwRQ5ea5sU&#10;bieromnoseYxImwgRqB45AXmnUBMVzYcVqj64rDG38jBeFVfHNvVvAsKLus60QyN0EgYSM7jikJS&#10;zM7coW9dNncqTsTFCycugAMOiYui1NqJC5gObyh9X0KHQCiAkmdP6LBxfIeEDjHH9ycq+5kx0kK/&#10;HIC7ZzGJKkld20c4zECLlmhD3yqiihwHuH85zgpL1SBb+Z0G2ToJqOzhAR/rBIeIEqGCYSItKsJ9&#10;r5hdsayt8wBPpWYV+xbwp26FmF/+3pDlqRJBdHC/R5oQGeanuZUbdEqTQCw8ROWEuVKXo+HnjTXg&#10;X1WNMZ+sEOXoXEorxT065ZVcfvnTxfuDa0FuPvz5Xy9vXv10dgk6tvyvFHieXV5/PLN/a7D4VkV/&#10;/G2J+OM9kkNgqSL6yq78VZM7eKVSL7+mvBLYlENDXHiXRxhiUIK2bWGIBflhDiOvBA2W5f42NcRT&#10;rcd88rwSG0cxxDKMvyWvxMiBgbRglDbLSh2jgw+DzIiF6tHHpS+5ewfPxhhxdkc1bKb1e1iR1Je/&#10;FW1YVfcgF4bRUygBt3wZBNXJaOeCw6DTUD9AmqpJo2d9r4A7Mt5xsPYUQDk0vWYAxy56FVwKCaMi&#10;CGZXHEg3uNwpl7IBo4PBdOfjhftknYBx0wPJVKg80QCQkaOByj4N4I3zlYi3ghQmH1Y37oi6k5zx&#10;ACtgMTLc+kESh6QNiy4wLi4i92jEQoyLUGwZJy4mVkm4ae3JNIA68Ma/oPDz92LrOl857gkukx69&#10;eoCwvqQ5JJCbF4agX1fO7pnewuaFbiWl79tk21C1jgn9aW5CnbOG9w6Sxl1420UKa9O1QHaTJQ7R&#10;eYg1XtBsIV8Labyr8zv3yBlPx1D5D6SGkQ4L2DqKTpHuRNTIbBdYjbgSKD9qqmwQryRa35QSGLJc&#10;efgvQyOxjkTSIb9oOlz41DhJiP+TzH/wympxuP6sWqZf0MQoXSUk1lgUiat7uQzRTMMOfU8b34uL&#10;GIharsPlVq9OAghFBI+zM1D3H3R+Pgeoe7KDxWy5LgB6e+cfr1uqUezYtpxItxdOuoFsOcT6Re+0&#10;Y/0B/Q/MEtxHur28DneIilh85PisHFrTkBNNlVtIsehqIWkTd8nNMvKEVWVKbEQPPzBhbp4E1pgp&#10;pcmPtRseJ/MquJPoTD4FCPWY6m+QrV1eEQQjjGZ8mSRoENVbL1UAbGJValWWk26bMdAEDWTHm4eI&#10;+iuSaryZMxpTC6DN428h21B9VsFzg2ydMy67AbnAAvnulaJqA5hoEp4Dp2h4iMQd0kUX16jVXO7v&#10;2fAQQVjzVL9jBZwThZyprJXVnKkMUcpUVtHvyFSq9jrWsydM8sIxCRiyQ0xSAO4jMMmKjgwKou/L&#10;YMZdjWAanj+D2caRZjDDCNhNZ34KHspgRqpLU3U3EJnRTv5Gxy3+VDZAbvZ0+o844n+/S5I1FIhg&#10;GEl3jmYoDZckz6ssv/CP4x5V1pnbhoidaeqGFIt1NBaWZuU+6pJkXy6AuNzRA+J0HouBuEgvpW+N&#10;THZg03y2ENk2wMlnCym7VlIFupCQbkiMt0qthkuSawAZf4eQY2BrjaDjODJSnXAkCRse7wWKIUHs&#10;CLLyxNnN7S3IvyNrAbJH6ZGmS5Kt0hO7gV+SbKlkvGG0pKjpCW66JNkYeZ7eGEqRpxbGzQ08FRI4&#10;0u4D5+mNj7skGV3glSylqZvR0oonJocsvxw4+l9J4W+uSOSSZMXTPAXwkZckm+bl5yIuKObjRQ6+&#10;kfJ8HkK25ZJkfy9PH43x8nUD6vfAAN0PKKS1Qgu+f6V7mEYXER5hSdJ1jXk2NyhLYwd4knicN558&#10;Lim3CtP4e8HKm47iPTlDT/JzLEmM5jvSdGLQ03aRO9eTCF/oa9FliDRPiZujYLbzkEd1sngucakm&#10;E5TDb0vxYAJv46YOGT+9JtdwQ7LmrzVk77p/i5AwiY/N+FnFdw03JHtnPgpCELr3ajZeHYVry6yz&#10;VMsNyV4rQcvZdqv1eUM4IY8RRqY+tkzOekVyOC1AjPx0lsYbJvrYyzh57y/be5ezd+C9a+OYdu8d&#10;Bm+w9sv3RRSQEQgy+x8gjVfH8T3SePVNUNXHZ+XQI4/YOO3zIgyu+rj0TMMBsdobStyFKPRP3gAk&#10;RDnJGIPl3GXMAYcBtlMkT4LmhKrB4HJuKlt+/QWmjvrn0w2o83m8n0+6/4XrfuicQ91fsiIeofvH&#10;1XHefcytVTo/e+8JGwdlbg9PwYPMba3fPj4vh/o/6rxp5BVRRAOrXBQkjWJVWhomxe7KKfGQtvB7&#10;6gChXRHrFQR+z95LETuMhSXK8Yo74eF0DA0lf7UQuiE+Wt/LuYkYLy/pjGIHWbXcE4wCEV6uGsXj&#10;DZxdlNfSuCvi2s3cRGxezmOELO5PJAlzUpyvYYoGvgEDVn6kgW+oBUNoOkiSu2KN+bdF4wy+Fkix&#10;1FQPpFSTJK8RFFjxeWd058mj5bX6hFfS10oZ3PdE8izAiJTf5wycKkVgfNKyQ+V4Swv/Zc7h1y/n&#10;qqNOPdaWVCtviYGOzFK0LKExIgkM2JKywI/UzOoZgD7K02zQdNCytTAZJIJQi8axDXJlhBiRN6cj&#10;SfrCCxxaRbdxJ2z4wrEhLPwhNnzc3SrI3MV1qcaq3dOXTIhnBFkUG4bVePqqIh1HwYYyjF9eVVS1&#10;bw4La8E+4+SkOEVhFj/7SO9X/oDix6gwAD1O2s9GpYUUv+SaKpLbMG7WlawCEXgNpANShL572n42&#10;OqNhxkjQLEALB5u2V8FMNHS40P0EWaTBEVAY7x3R+DOHATFe3hMk5oGD2GB+kUFCWtVu3BTa3QnB&#10;IqyABDQ44AUU8BY8tO8L6qlqwv2OXGYZF3U2sFq1CooH2AAb1ShyXGpyFBerHMejjp4aJHemfbko&#10;Rud9gqgTEdViHBAH+4cqQ7K/pdLRUpppjx7gQQsCosAPSCZLCUJaiVf9YHuT0ArIDA1w4gSRPkHx&#10;XonYkOhOHS9Pcol5aEieqaWOPDUq1o2TASKh5oRyDMg9MJ+H5TD5zqUWSo9Co9ixrT3B0hcOS3E+&#10;D2FpOdLtlOWM2g0UgpZ8wvWeO/9AV2HrF1j6rHf+6TgElv6Nd/6FEj4+K+7KaQJp3OP3bHf+1RwX&#10;Gq+INKb8o6DxLceSyD3mzj+/yI/G6mAhjRGisboQpbG6EP3ed/55kb2g5xztY4EsvUe8lNwCh2wD&#10;EhmdAm5AbEgHNthEu1aG9eORQOBWsHeiIHh8saxrm2jtksejpjCVluNEm2xiSluhYxWVQuycS4oB&#10;sKK1+lXUXteSWk56eUwJ+zAnsvTTj4/2CQO8cAyAw3GIAcouaccAy9R7E/f7Ulag2kS5acMbVKiZ&#10;f/Hk1JSN4zukrEipwf1n5RAD4GhaA37uJERL5oYi2NUa7kAH5YX3QV1AB+WMCAJ/5gVS3YOogOXX&#10;PEK0obC1XuXXIFtDvDzwEV/WUgQrN16JCWopgnXZhiLYOrs8pBO8ENgkXgRrSbkNgdu6bI+R5cWq&#10;Ef/gsrDw3n4Oyd+uC/zY+FMhdBwJ3hc5jho2BiuCRbMZ5UZaimBn43IkCT7nJUzBCEdH+ZnoAs9R&#10;kSESmsUF+26fRQFczaTmuDBEv2cRrA+Vgv779ewJk7xwTIKNfIhJytFrxyTIk5FWMw/yEsNOap2e&#10;n5fQcXwHXgIHyYLQx/j9UKn+HXkJVT70REctFuUlJIyj1jj/KNgdK10jco/hJVa7g5h+UJTfNvES&#10;Ok3fm5fwrl38ksYaGWjgJcAfWGoa5yWqLLcp4NftZiLuvUfctoFrqNnc3KpirawqkRpWYGdVJXy0&#10;izRNKwxGA9fgotSwxlsZ4K9Dpci8nUAAAtDwxYlAuKxNeE8dc3/64w2aBwvYRcjq0FgXT7PZWCNU&#10;jNuuzFZ/e+We1VRqaovwmRqffHL+wMZRUltkGPeltkT43w3Rg2nPSGxQTeGSbqf9aU5QlaMnWhJS&#10;VaVx0UekPaMfvA6UkxiRltuS9uz3jPGmFZFiynMX4/YfnokC2+ItEHgLqXqrEHxNkg2DL0LSt5gB&#10;njESV37Iqvnu9k3gT90MUdfIs0DirkaeWRBdLrinHWwKjz/YkRHun9q4kG1Ie641A01pz1ZPx9NL&#10;kE9gdxS0pD37GvNve0zaM96mW4enPVcTztOeqxfP054L3i179zumPQOXlPPw/RKf4TwoKGsgANE3&#10;uvw61x4Yp9Vt8MznuNix55nPexstz3yuJR4YSx4KDNXBg0A1oR8gLo9WRUU0pjjXR6eK6LflXgaB&#10;Aqf7FD6eXV8AFRnuq+gQDvwhOiyx8HZ0uJZrSJXJuRcdSgGvosPnTXyWcRR0+P868Vk1JUWQj0p8&#10;rgmpLYnPHXowldVuSXy2ziwtic8CruS9TYnP1sJfKJJcB+MiIUtv4HATEMeKzZsSn2thekPis8vy&#10;xGe02le72ZT4bEU4HMbC87EUlqbEZ+vyym8ehYlZdbwc8qJ/lXF2vGORJD7rVucdix6V+BzUFnil&#10;PGBUoR5HpnokODJWOY5IHY81SD4i8bkmunI3IlKIuHsSOXc8sBZrBZ6ZJR3XROJT4rOhXtoTMtaN&#10;0wGPS3xWop8aHnOOWH60ih1zK6e44QuPG4L/OgSbxddpBpszggLG9XfLiu7+QjbG3V1W2SFgU3p8&#10;evrCk1ORNg6ATR3GvVSkO71+Bh5iIiuL4ILOOflTuSfYHnXhc7HNBSLweLNSktAOICeIaK2ooWGz&#10;eCsttoih4uKVHOXVj+dKr07ndof4VPpTp7SSMvytle2QS2LysTpUQEPRbPpVjM6nivEVcjamDDT7&#10;3frRx8M76eYXrpsRRTjUzWUfN+tmoDlcX6Cu4X26GWnYADHPr5t1HKlurrFnPwMP6eaaD+6CrkD8&#10;+SjdLLrD4mxyXLNTGjWM/OjrB5dgB+uLVvU4Vc6bsVKN9wjtXCeUa+e6SFw7V8qca2d3vOgENOpn&#10;fx9dphgjW/v64ceb7qShn0tDv/l6/eHt1w/X5QrfDzdn1x8/nf/+7O5s+8/489frtxf91cery3cX&#10;Nz/+HwAAAP//AwBQSwMEFAAGAAgAAAAhAGBLKhbjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8Fqg0AQhu+FvsMyhd6aVVOjWNcQQttTKDQplN42OlGJOyvuRs3bd3JqbzP8H/98k69n04kRB9da&#10;UhAuAhBIpa1aqhV8Hd6eUhDOa6p0ZwkVXNHBuri/y3VW2Yk+cdz7WnAJuUwraLzvMyld2aDRbmF7&#10;JM5OdjDa8zrUshr0xOWmk1EQrKTRLfGFRve4bbA87y9Gwfukp80yfB1359P2+nOIP753ISr1+DBv&#10;XkB4nP0fDDd9VoeCnY72QpUTnYI0ShNGOYiTJAZxQ8IoeQZx5Gm1TAOQRS7/v1H8AgAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAL59Wh/lLAAAIFEBAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGBLKhbjAAAADgEAAA8AAAAAAAAAAAAAAAAAPy8AAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABPMAAAAAA=&#10;">
+                <v:shape id="Shape 631" style="position:absolute;width:1975;height:1651;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="197501,165116" o:spid="_x0000_s1027" fillcolor="black" stroked="f" strokeweight="0" path="m,l197501,,186682,4053,175867,8809r-10143,5404l156258,20968r-9466,6782l138005,35856r-7437,8134l123131,53473r-6763,9457l110960,73090r-5408,10160l101494,94734r-3379,10835l96086,117749r-2029,12181l94057,142111r,11502l95410,165116,,1025,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0R0JmxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC32HcAreFE38QWQ1iohSL+qFqw9w2Bx3FzcnSxJ169ObQqGXw8x8wyxWnW3EnXyoHWsYDhQI&#10;4sKZmksN59OuPwMRIrLBxjFp+KEAq+X72wIz4x58pHseS5EgHDLUUMXYZlKGoiKLYeBa4uRdnLcY&#10;k/SlNB4fCW4bOVJqKi3WnBYqbGlTUXHNb1bDGP3xkM/UZPP85P3XebRV62+lde+jW89BROrif/iv&#10;vTcapuMh/J5JR0AuXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD0R0JmxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,197501,165116"/>
+                  <v:path textboxrect="0,0,197501,165116" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 632" o:spid="_x0000_s1028" style="position:absolute;left:1474;top:2544;width:1528;height:1300;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152798,130032" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGUbmOxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfBf9huUJfRDe1EErMKlIQNEjB1A+4ZK/ZaPZuyK6a9uu7hYKPw8ycYfL1YFtxp943jhW8zhMQ&#10;xJXTDdcKTl/b2TsIH5A1to5JwTd5WK/Goxwz7R58pHsZahEh7DNUYELoMil9Zciin7uOOHpn11sM&#10;Ufa11D0+Ity2cpEkqbTYcFww2NGHoepa3qyCpvjZm8/jUJSH5HDZ7IppOt2SUi+TYbMEEWgIz/B/&#10;e6cVpG8L+DsTj4Bc/QIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGUbmOxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l8113,5415r8790,4736l26369,14888r9466,3383l45298,20979r10142,2029l65583,24361r10816,679l87218,24361,97357,23008r10143,-2029l117642,18271r9455,-3383l135889,10151r8793,-4736l152798,,76733,130032r-668,l,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 632" style="position:absolute;left:1474;top:2544;width:1528;height:1300;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152798,130032" o:spid="_x0000_s1028" fillcolor="black" stroked="f" strokeweight="0" path="m,l8113,5415r8790,4736l26369,14888r9466,3383l45298,20979r10142,2029l65583,24361r10816,679l87218,24361,97357,23008r10143,-2029l117642,18271r9455,-3383l135889,10151r8793,-4736l152798,,76733,130032r-668,l,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGUbmOxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfBf9huUJfRDe1EErMKlIQNEjB1A+4ZK/ZaPZuyK6a9uu7hYKPw8ycYfL1YFtxp943jhW8zhMQ&#10;xJXTDdcKTl/b2TsIH5A1to5JwTd5WK/Goxwz7R58pHsZahEh7DNUYELoMil9Zciin7uOOHpn11sM&#10;Ufa11D0+Ity2cpEkqbTYcFww2NGHoepa3qyCpvjZm8/jUJSH5HDZ7IppOt2SUi+TYbMEEWgIz/B/&#10;e6cVpG8L+DsTj4Bc/QIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGUbmOxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,152798,130032"/>
+                  <v:path textboxrect="0,0,152798,130032" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 633" o:spid="_x0000_s1029" style="position:absolute;left:1474;width:3009;height:2050;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="300862,205041" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBEHmfVxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8AQvoukqK1KNoguKJ5etonh7NM+22LyUJmr11xthYY/DzHzDTOeNKcWNaldYVvDZj0AQ&#10;p1YXnCnY71a9MQjnkTWWlknBgxzMZ62PKcba3vmXbonPRICwi1FB7n0VS+nSnAy6vq2Ig3e2tUEf&#10;ZJ1JXeM9wE0pB1E0kgYLDgs5VvSdU3pJrkbB8pw+TPdrs0tOZn18bn/k+tCVSnXazWICwlPj/8N/&#10;7Y1WMBoO4X0mHAE5ewEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEHmfVxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m114937,r9455,l300862,,204849,165116r676,-6766l206202,152260r-677,-8120l204173,136696r-1353,-7444l200115,122486r-3382,-6768l192675,109621r-4031,-6079l183233,98111r-5411,-5404l172412,88654r-6764,-4053l158885,81197r-6763,-2027l144682,77143r-7440,-1351l129126,75116r-6752,676l115613,76467r-6760,2027l102092,80521r-6085,2729l90597,85952r-6085,3377l79781,93383r-3382,2701l81810,96760r5408,675l92626,98813r4732,2027l102092,102867r4731,2702l110882,108946r4055,3377l118318,116395r3380,4059l124392,124515r2029,4737l128450,134667r1353,4736l130479,144815r,6091l130479,155642r-676,5416l128450,166470r-2029,4736l124392,175943r-2694,4061l118995,184066r-3382,4057l112234,191509r-4058,3383l104121,197600r-4734,2029l94655,201658r-4735,1354l84513,204366r-5409,675l76399,205041r-2702,l63554,203690r-9466,-2032l45298,198276r-8113,-4737l29748,188123r-6761,-6090l16903,174592r-4732,-7444l9466,161058,5411,150230,2029,138725,676,127222,,115042r,-7447l676,99489,2706,90681,4735,81197,8113,71739r4735,-9484l17580,52798r6760,-8808l31777,35181r8790,-8782l50709,18941r5408,-2702l62201,12862r6761,-2702l75723,7458,82483,5404,89920,3378,98034,2027,106147,676,114937,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 633" style="position:absolute;left:1474;width:3009;height:2050;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="300862,205041" o:spid="_x0000_s1029" fillcolor="black" stroked="f" strokeweight="0" path="m114937,r9455,l300862,,204849,165116r676,-6766l206202,152260r-677,-8120l204173,136696r-1353,-7444l200115,122486r-3382,-6768l192675,109621r-4031,-6079l183233,98111r-5411,-5404l172412,88654r-6764,-4053l158885,81197r-6763,-2027l144682,77143r-7440,-1351l129126,75116r-6752,676l115613,76467r-6760,2027l102092,80521r-6085,2729l90597,85952r-6085,3377l79781,93383r-3382,2701l81810,96760r5408,675l92626,98813r4732,2027l102092,102867r4731,2702l110882,108946r4055,3377l118318,116395r3380,4059l124392,124515r2029,4737l128450,134667r1353,4736l130479,144815r,6091l130479,155642r-676,5416l128450,166470r-2029,4736l124392,175943r-2694,4061l118995,184066r-3382,4057l112234,191509r-4058,3383l104121,197600r-4734,2029l94655,201658r-4735,1354l84513,204366r-5409,675l76399,205041r-2702,l63554,203690r-9466,-2032l45298,198276r-8113,-4737l29748,188123r-6761,-6090l16903,174592r-4732,-7444l9466,161058,5411,150230,2029,138725,676,127222,,115042r,-7447l676,99489,2706,90681,4735,81197,8113,71739r4735,-9484l17580,52798r6760,-8808l31777,35181r8790,-8782l50709,18941r5408,-2702l62201,12862r6761,-2702l75723,7458,82483,5404,89920,3378,98034,2027,106147,676,114937,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBEHmfVxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8AQvoukqK1KNoguKJ5etonh7NM+22LyUJmr11xthYY/DzHzDTOeNKcWNaldYVvDZj0AQ&#10;p1YXnCnY71a9MQjnkTWWlknBgxzMZ62PKcba3vmXbonPRICwi1FB7n0VS+nSnAy6vq2Ig3e2tUEf&#10;ZJ1JXeM9wE0pB1E0kgYLDgs5VvSdU3pJrkbB8pw+TPdrs0tOZn18bn/k+tCVSnXazWICwlPj/8N/&#10;7Y1WMBoO4X0mHAE5ewEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEHmfVxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,300862,205041"/>
+                  <v:path textboxrect="0,0,300862,205041" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 634" o:spid="_x0000_s1030" style="position:absolute;left:4503;top:791;width:724;height:806;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,80534" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC0nuNzxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeAUvotmq+Gc1igiCx2qt5+fmubu4edkmUdd++qYgeBxm5jfMfNmYStzI+dKygo9eAoI4&#10;s7rkXMHha9OdgPABWWNlmRQ8yMNy8daaY6rtnXd024dcRAj7FBUUIdSplD4ryKDv2Zo4emfrDIYo&#10;XS61w3uEm0r2k2QkDZYcFwqsaV1QdtlfjYLB9PBzwu+m/3vsjK8Tdzqy/jRKtd+b1QxEoCa8ws/2&#10;VisYDYbwfyYeAbn4AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALSe43PEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l25024,,23672,676r-677,1351l22319,4080r676,2027l42582,54819,60843,5431r677,-2053l60843,2027,60167,676,58138,,72341,,69636,2027,68283,5431,38551,80534,22995,44670,6087,5431,3382,2027,2029,676,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 634" style="position:absolute;left:4503;top:791;width:724;height:806;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,80534" o:spid="_x0000_s1030" fillcolor="black" stroked="f" strokeweight="0" path="m,l25024,,23672,676r-677,1351l22319,4080r676,2027l42582,54819,60843,5431r677,-2053l60843,2027,60167,676,58138,,72341,,69636,2027,68283,5431,38551,80534,22995,44670,6087,5431,3382,2027,2029,676,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC0nuNzxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeAUvotmq+Gc1igiCx2qt5+fmubu4edkmUdd++qYgeBxm5jfMfNmYStzI+dKygo9eAoI4&#10;s7rkXMHha9OdgPABWWNlmRQ8yMNy8daaY6rtnXd024dcRAj7FBUUIdSplD4ryKDv2Zo4emfrDIYo&#10;XS61w3uEm0r2k2QkDZYcFwqsaV1QdtlfjYLB9PBzwu+m/3vsjK8Tdzqy/jRKtd+b1QxEoCa8ws/2&#10;VisYDYbwfyYeAbn4AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALSe43PEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,72341,80534"/>
+                  <v:path textboxrect="0,0,72341,80534" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 635" o:spid="_x0000_s1031" style="position:absolute;left:6105;top:778;width:494;height:805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="49345,80532" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXa8UOxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8ApeSs1W0cpqFBGk0ouuCl4fm9fs4uZl2URN/70pCB6HmfmGmS2ibcSVOl87VvDZz0AQ&#10;l07XbBQcD+uPCQgfkDU2jknBH3lYzF9fZphrd+OCrvtgRIKwz1FBFUKbS+nLiiz6vmuJk/frOosh&#10;yc5I3eEtwW0jB1k2lhZrTgsVtrSqqDzvL1ZBY7ZfsT3v/Pb0XnwPL+YnLhGV6r3F5RREoBie4Ud7&#10;oxWMhyP4P5OOgJzfAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdrxQ7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m20966,r4058,l29082,r4031,676l37848,2027r4734,2026l43259,20995,41229,16239,39200,13537,37171,11511,34466,8809,31788,7458,27730,6107r-3382,l20966,6107r-2705,676l16232,8134,14879,9485r-1352,2026l12174,12862r-676,4053l12174,19617r676,2054l14203,23697r1353,1351l20290,28425r7440,3378l35819,35181r3381,2042l42582,39931r2706,2704l47316,46696r1353,4062l49345,56170r-676,5415l47316,66322r-2705,4058l41229,73765r-4058,3384l33113,79178r-5383,1354l22319,80532r-6763,-676l9469,78502,4058,77149,676,75119,,55494r2705,6767l4734,65643r2029,2708l9469,71058r3381,2029l16908,74441r4059,l25024,74441r3382,-1354l30435,71734r2029,-2030l34466,67675r676,-2032l35819,60906r-677,-4058l34466,54141,32464,51433,29759,50080,22995,46021,15556,42635,8792,37899,6087,35883,4058,33154,2029,30452,1353,27750,676,25048,,21671,676,16239,2705,11511,5411,8134,8792,4729,12850,2702,16908,1351,20966,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 635" style="position:absolute;left:6105;top:778;width:494;height:805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="49345,80532" o:spid="_x0000_s1031" fillcolor="black" stroked="f" strokeweight="0" path="m20966,r4058,l29082,r4031,676l37848,2027r4734,2026l43259,20995,41229,16239,39200,13537,37171,11511,34466,8809,31788,7458,27730,6107r-3382,l20966,6107r-2705,676l16232,8134,14879,9485r-1352,2026l12174,12862r-676,4053l12174,19617r676,2054l14203,23697r1353,1351l20290,28425r7440,3378l35819,35181r3381,2042l42582,39931r2706,2704l47316,46696r1353,4062l49345,56170r-676,5415l47316,66322r-2705,4058l41229,73765r-4058,3384l33113,79178r-5383,1354l22319,80532r-6763,-676l9469,78502,4058,77149,676,75119,,55494r2705,6767l4734,65643r2029,2708l9469,71058r3381,2029l16908,74441r4059,l25024,74441r3382,-1354l30435,71734r2029,-2030l34466,67675r676,-2032l35819,60906r-677,-4058l34466,54141,32464,51433,29759,50080,22995,46021,15556,42635,8792,37899,6087,35883,4058,33154,2029,30452,1353,27750,676,25048,,21671,676,16239,2705,11511,5411,8134,8792,4729,12850,2702,16908,1351,20966,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXa8UOxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8ApeSs1W0cpqFBGk0ouuCl4fm9fs4uZl2URN/70pCB6HmfmGmS2ibcSVOl87VvDZz0AQ&#10;l07XbBQcD+uPCQgfkDU2jknBH3lYzF9fZphrd+OCrvtgRIKwz1FBFUKbS+nLiiz6vmuJk/frOosh&#10;yc5I3eEtwW0jB1k2lhZrTgsVtrSqqDzvL1ZBY7ZfsT3v/Pb0XnwPL+YnLhGV6r3F5RREoBie4Ud7&#10;oxWMhyP4P5OOgJzfAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdrxQ7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,49345,80532"/>
+                  <v:path textboxrect="0,0,49345,80532" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 636" o:spid="_x0000_s1032" style="position:absolute;left:6694;top:791;width:628;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="62872,78505" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzz6ubxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaOmoURXKQWxh15Mhfb4zD6TYPZt2F1N8u+7BaHHYWa+YTa7wbTiTs43lhUs5gkI&#10;4tLqhisFp6/98ysIH5A1tpZJwUgedtvJ0wZzbXs+0r0IlYgQ9jkqqEPocil9WZNBP7cdcfQu1hkM&#10;UbpKaod9hJtWLpMkkwYbjgs1dvReU3ktbkbB+XMxhvT7FOkHwrS9upcfd1ZqNh3e1iACDeE//Gh/&#10;aAXZKoO/M/EIyO0vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPPq5vEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l62872,r,10835l60843,8134,59491,6783,57462,6107r-6088,l38551,5431r,67659l39227,74444r,2029l41933,78505r-20966,l22995,76473r677,-2029l24348,73090r,-67659l11498,6107r-6087,l3382,6783,2029,8134,,10835,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 636" style="position:absolute;left:6694;top:791;width:628;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="62872,78505" o:spid="_x0000_s1032" fillcolor="black" stroked="f" strokeweight="0" path="m,l62872,r,10835l60843,8134,59491,6783,57462,6107r-6088,l38551,5431r,67659l39227,74444r,2029l41933,78505r-20966,l22995,76473r677,-2029l24348,73090r,-67659l11498,6107r-6087,l3382,6783,2029,8134,,10835,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzz6ubxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaOmoURXKQWxh15Mhfb4zD6TYPZt2F1N8u+7BaHHYWa+YTa7wbTiTs43lhUs5gkI&#10;4tLqhisFp6/98ysIH5A1tpZJwUgedtvJ0wZzbXs+0r0IlYgQ9jkqqEPocil9WZNBP7cdcfQu1hkM&#10;UbpKaod9hJtWLpMkkwYbjgs1dvReU3ktbkbB+XMxhvT7FOkHwrS9upcfd1ZqNh3e1iACDeE//Gh/&#10;aAXZKoO/M/EIyO0vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPPq5vEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,62872,78505"/>
+                  <v:path textboxrect="0,0,62872,78505" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 637" o:spid="_x0000_s1033" style="position:absolute;left:7471;top:791;width:284;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28406,78505" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOW/LoxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredNNKU4nZiBUqvRQxiujtkX1Ngtm3aXY16b/vFoQeh5n5hkmXg2nEjTpXW1bwNI1A&#10;EBdW11wqOOzfJ3MQziNrbCyTgh9ysMweRikm2va8o1vuSxEg7BJUUHnfJlK6oiKDbmpb4uB92c6g&#10;D7Irpe6wD3DTyOcoiqXBmsNChS2tKyou+dUoMPHL9/aU74/923rA1aU515+bVqnx47BagPA0+P/w&#10;vf2hFcSzV/g7E46AzH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjlvy6MYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l28406,r,5431l24348,5431r-6763,l17585,35872r5410,l25701,35872r2705,-540l28406,43993,26377,41963r-1353,-679l22995,41284r-5410,l17585,73090r676,1354l18938,76473r676,678l20967,78505,,78505,2706,76473r676,-2029l3382,73090r,-69712l2706,2027,1353,676,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 637" style="position:absolute;left:7471;top:791;width:284;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28406,78505" o:spid="_x0000_s1033" fillcolor="black" stroked="f" strokeweight="0" path="m,l28406,r,5431l24348,5431r-6763,l17585,35872r5410,l25701,35872r2705,-540l28406,43993,26377,41963r-1353,-679l22995,41284r-5410,l17585,73090r676,1354l18938,76473r676,678l20967,78505,,78505,2706,76473r676,-2029l3382,73090r,-69712l2706,2027,1353,676,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOW/LoxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredNNKU4nZiBUqvRQxiujtkX1Ngtm3aXY16b/vFoQeh5n5hkmXg2nEjTpXW1bwNI1A&#10;EBdW11wqOOzfJ3MQziNrbCyTgh9ysMweRikm2va8o1vuSxEg7BJUUHnfJlK6oiKDbmpb4uB92c6g&#10;D7Irpe6wD3DTyOcoiqXBmsNChS2tKyou+dUoMPHL9/aU74/923rA1aU515+bVqnx47BagPA0+P/w&#10;vf2hFcSzV/g7E46AzH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjlvy6MYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,28406,78505"/>
+                  <v:path textboxrect="0,0,28406,78505" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 638" o:spid="_x0000_s1034" style="position:absolute;left:7755;top:791;width:446;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="44611,78505" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHndGMwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hCm5EUxVEOkaRAcWFCj6QWd5prm2Y5qYkUevfTxYDLg/nPV+2thYP8sE4VjAaZiCIC6cN&#10;lwou5/VgBiJEZI21Y1LwogDLxUdnjrl2Tz7S4xRLkUI45KigirHJpQxFRRbD0DXEibs5bzEm6Eup&#10;PT5TuK3lOMum0qLh1FBhQ18VFb+nu1WwGdEVdZGZ2X7Xp2//czA3fVCq121XnyAitfEt/ndvtYLp&#10;JK1NZ9IRkIs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAed0YzBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l4734,r6764,2027l16232,4080r4031,2703l22968,9484r2029,3378l25674,16239r,2702l25674,23697r-1353,3377l22292,30452r-2705,2702l16232,35197r-3382,2029l9468,37902r-2705,678l9468,39255r2030,678l15556,41963r2029,2707l19587,47375r7439,11505l33113,67678r4058,6090l39201,75798r2705,1353l44611,78505r-14879,l26350,77827,23645,76473,21616,75119,19587,73090,12174,61588,5411,50760,2705,47375,676,44670,,43993,,35332r676,-135l3382,33830,5411,32479,8116,29776,9468,27074r677,-3377l10821,19644r-676,-4080l9468,12862,8116,10835,6087,8809,3382,6783,,5431,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 638" style="position:absolute;left:7755;top:791;width:446;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="44611,78505" o:spid="_x0000_s1034" fillcolor="black" stroked="f" strokeweight="0" path="m,l4734,r6764,2027l16232,4080r4031,2703l22968,9484r2029,3378l25674,16239r,2702l25674,23697r-1353,3377l22292,30452r-2705,2702l16232,35197r-3382,2029l9468,37902r-2705,678l9468,39255r2030,678l15556,41963r2029,2707l19587,47375r7439,11505l33113,67678r4058,6090l39201,75798r2705,1353l44611,78505r-14879,l26350,77827,23645,76473,21616,75119,19587,73090,12174,61588,5411,50760,2705,47375,676,44670,,43993,,35332r676,-135l3382,33830,5411,32479,8116,29776,9468,27074r677,-3377l10821,19644r-676,-4080l9468,12862,8116,10835,6087,8809,3382,6783,,5431,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHndGMwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hCm5EUxVEOkaRAcWFCj6QWd5prm2Y5qYkUevfTxYDLg/nPV+2thYP8sE4VjAaZiCIC6cN&#10;lwou5/VgBiJEZI21Y1LwogDLxUdnjrl2Tz7S4xRLkUI45KigirHJpQxFRRbD0DXEibs5bzEm6Eup&#10;PT5TuK3lOMum0qLh1FBhQ18VFb+nu1WwGdEVdZGZ2X7Xp2//czA3fVCq121XnyAitfEt/ndvtYLp&#10;JK1NZ9IRkIs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAed0YzBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,44611,78505"/>
+                  <v:path textboxrect="0,0,44611,78505" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 639" o:spid="_x0000_s1035" style="position:absolute;left:8249;top:866;width:334;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33479,71074" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBck7ulxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvwv6HoRe86WRVfERHWURBhD34OOityXQeu5mekBlj/PfOguCxqKqvqMWqNaVoqHaFZQVf/QgE&#10;cWJ1wZmC82nbm4JwHlljaZkUPMjBavnRWWCs7Z0P1Bx9JgKEXYwKcu+rWEqX5GTQ9W1FHLzU1gZ9&#10;kHUmdY33ADelHETRWBosOCzkWNE6p+TveDMKfvTQn5rN6LKepNHo93HDazrYK9X9bL/nIDy1/h1+&#10;tXdawXg4g/8z4QjI5RMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBck7ulxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m33479,r,15705l33141,14915,21643,43330r11836,l33479,49420r-13865,l12850,64984r,3383l13527,69721r2029,1353l,71074,3382,67689,5411,64984,22319,25723,33479,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 639" style="position:absolute;left:8249;top:866;width:334;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33479,71074" o:spid="_x0000_s1035" fillcolor="black" stroked="f" strokeweight="0" path="m33479,r,15705l33141,14915,21643,43330r11836,l33479,49420r-13865,l12850,64984r,3383l13527,69721r2029,1353l,71074,3382,67689,5411,64984,22319,25723,33479,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBck7ulxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvwv6HoRe86WRVfERHWURBhD34OOityXQeu5mekBlj/PfOguCxqKqvqMWqNaVoqHaFZQVf/QgE&#10;cWJ1wZmC82nbm4JwHlljaZkUPMjBavnRWWCs7Z0P1Bx9JgKEXYwKcu+rWEqX5GTQ9W1FHLzU1gZ9&#10;kHUmdY33ADelHETRWBosOCzkWNE6p+TveDMKfvTQn5rN6LKepNHo93HDazrYK9X9bL/nIDy1/h1+&#10;tXdawXg4g/8z4QjI5RMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBck7ulxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,33479,71074"/>
+                  <v:path textboxrect="0,0,33479,71074" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 640" o:spid="_x0000_s1036" style="position:absolute;left:8583;top:764;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42920,81207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBX365SwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0X+g/hFtzVjFJEpkZRUerCjY+Fy8vkdhKc3AxJHEe/3iwKXR7Oe7boXSM6CtF6VjAaFiCIK68t&#10;1wrOp+3nFERMyBobz6TgQREW8/e3GZba3/lA3THVIodwLFGBSaktpYyVIYdx6FvizP364DBlGGqp&#10;A95zuGvkuCgm0qHl3GCwpbWh6nq8OQVXt3yu/MWGH7Mpms2+c/ZGY6UGH/3yG0SiPv2L/9w7rWDy&#10;lefnM/kIyPkLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAV9+uUsAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m4396,l36833,75116r2029,3384l42920,81207r-25024,l19925,79853r676,-1353l21277,77146r-676,-2030l14514,59553,,59553,,53463r11836,l,25838,,10133,4396,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 640" style="position:absolute;left:8583;top:764;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42920,81207" o:spid="_x0000_s1036" fillcolor="black" stroked="f" strokeweight="0" path="m4396,l36833,75116r2029,3384l42920,81207r-25024,l19925,79853r676,-1353l21277,77146r-676,-2030l14514,59553,,59553,,53463r11836,l,25838,,10133,4396,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBX365SwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0X+g/hFtzVjFJEpkZRUerCjY+Fy8vkdhKc3AxJHEe/3iwKXR7Oe7boXSM6CtF6VjAaFiCIK68t&#10;1wrOp+3nFERMyBobz6TgQREW8/e3GZba3/lA3THVIodwLFGBSaktpYyVIYdx6FvizP364DBlGGqp&#10;A95zuGvkuCgm0qHl3GCwpbWh6nq8OQVXt3yu/MWGH7Mpms2+c/ZGY6UGH/3yG0SiPv2L/9w7rWDy&#10;lefnM/kIyPkLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAV9+uUsAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42920,81207"/>
+                  <v:path textboxrect="0,0,42920,81207" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 641" o:spid="_x0000_s1037" style="position:absolute;left:5679;top:595;width:122;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,12186" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0nxGhxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYVeRDdaEZtmlSIIHnpp2h/wzL5mQ7JvY3abpP56tyB4HGbmGybbj7YRPXW+cqxguUhA&#10;EBdOV1wq+P46zrcgfEDW2DgmBX/kYb+bTjJMtRv4k/o8lCJC2KeowITQplL6wpBFv3AtcfR+XGcx&#10;RNmVUnc4RLht5CpJNtJixXHBYEsHQ0Wd/1oFHyd97sNr/mLW7Wpmr0Nfny9Sqeen8f0NRKAxPML3&#10;9kkr2KyX8H8mHgG5uwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB0nxGhxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m6087,l8116,676r2029,1350l11498,3377r676,2702l11498,8133r-1353,2027l8116,11511r-2029,675l4058,11511,2029,10160,676,8133,,6079,676,3377,2029,2026,4058,676,6087,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 641" style="position:absolute;left:5679;top:595;width:122;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,12186" o:spid="_x0000_s1037" fillcolor="black" stroked="f" strokeweight="0" path="m6087,l8116,676r2029,1350l11498,3377r676,2702l11498,8133r-1353,2027l8116,11511r-2029,675l4058,11511,2029,10160,676,8133,,6079,676,3377,2029,2026,4058,676,6087,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0nxGhxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYVeRDdaEZtmlSIIHnpp2h/wzL5mQ7JvY3abpP56tyB4HGbmGybbj7YRPXW+cqxguUhA&#10;EBdOV1wq+P46zrcgfEDW2DgmBX/kYb+bTjJMtRv4k/o8lCJC2KeowITQplL6wpBFv3AtcfR+XGcx&#10;RNmVUnc4RLht5CpJNtJixXHBYEsHQ0Wd/1oFHyd97sNr/mLW7Wpmr0Nfny9Sqeen8f0NRKAxPML3&#10;9kkr2KyX8H8mHgG5uwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB0nxGhxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,12174,12186"/>
+                  <v:path textboxrect="0,0,12174,12186" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 642" o:spid="_x0000_s1038" style="position:absolute;left:5240;top:866;width:335;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33465,71042" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBuI4tbwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kaxQWI2IoLFHjwY9f7IPpNg9m3Mbk3y77uFgsdhZr5h0s1gGvGkztWWFcxnEQji&#10;wuqaSwWX8/5jBcJ5ZI2NZVIwkoNNNnlLMdG25xM9c1+KAGGXoILK+zaR0hUVGXQz2xIH72Y7gz7I&#10;rpS6wz7ATSMXURRLgzWHhQpb2lVU3PMfo+Dr6ObmM2/wKAlHudvG1+/8odT7dNiuQXga/Cv83z5o&#10;BfFyAX9nwhGQ2S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbiOLW8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m33465,r,15643l33140,14884,21642,43298r11823,l33465,49388r-13851,l12850,64952r,3383l14203,69689r1353,1353l,71042,3382,67657,5411,64952,22319,25691,33465,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 642" style="position:absolute;left:5240;top:866;width:335;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33465,71042" o:spid="_x0000_s1038" fillcolor="black" stroked="f" strokeweight="0" path="m33465,r,15643l33140,14884,21642,43298r11823,l33465,49388r-13851,l12850,64952r,3383l14203,69689r1353,1353l,71042,3382,67657,5411,64952,22319,25691,33465,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBuI4tbwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kaxQWI2IoLFHjwY9f7IPpNg9m3Mbk3y77uFgsdhZr5h0s1gGvGkztWWFcxnEQji&#10;wuqaSwWX8/5jBcJ5ZI2NZVIwkoNNNnlLMdG25xM9c1+KAGGXoILK+zaR0hUVGXQz2xIH72Y7gz7I&#10;rpS6wz7ATSMXURRLgzWHhQpb2lVU3PMfo+Dr6ObmM2/wKAlHudvG1+/8odT7dNiuQXga/Cv83z5o&#10;BfFyAX9nwhGQ2S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbiOLW8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,33465,71042"/>
+                  <v:path textboxrect="0,0,33465,71042" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 643" o:spid="_x0000_s1039" style="position:absolute;left:5575;top:764;width:429;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42934,81207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQUv4bxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJvtdQfQnCjGBOSUJpTHEOui7WxTaSVsdTEefuqUMhxmJlvmEUxOSsuNIbes4bXTIEg&#10;brzpudVQHzYvcxAhIhu0nknDjQIUy8eHBebGX3lPlyq2IkE45Kihi3HIpQxNRw5D5gfi5J386DAm&#10;ObbSjHhNcGflm1Iz6bDntNDhQKuOmnP14zQca7t3be37Un6v7Wlr1Xl3U1o/P03lJ4hIU7yH/9tf&#10;RsPs4x3+zqQjIJe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJBS/hvEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m4410,l36847,75116r2029,3384l42934,81207r-25025,l19938,79853r1353,-1353l21291,77146r-676,-2030l14528,59553,,59553,,53463r11822,l,25808,,10164,4410,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 643" style="position:absolute;left:5575;top:764;width:429;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42934,81207" o:spid="_x0000_s1039" fillcolor="black" stroked="f" strokeweight="0" path="m4410,l36847,75116r2029,3384l42934,81207r-25025,l19938,79853r1353,-1353l21291,77146r-676,-2030l14528,59553,,59553,,53463r11822,l,25808,,10164,4410,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQUv4bxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJvtdQfQnCjGBOSUJpTHEOui7WxTaSVsdTEefuqUMhxmJlvmEUxOSsuNIbes4bXTIEg&#10;brzpudVQHzYvcxAhIhu0nknDjQIUy8eHBebGX3lPlyq2IkE45Kihi3HIpQxNRw5D5gfi5J386DAm&#10;ObbSjHhNcGflm1Iz6bDntNDhQKuOmnP14zQca7t3be37Un6v7Wlr1Xl3U1o/P03lJ4hIU7yH/9tf&#10;RsPs4x3+zqQjIJe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJBS/hvEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42934,81207"/>
+                  <v:path textboxrect="0,0,42934,81207" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 644" o:spid="_x0000_s1040" style="position:absolute;left:5429;top:595;width:115;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11498,12186" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYeqYFwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIKXotlaWWQ1ihWkvZWqB4+PzTMb3LwsSVy3/74pFHocZuYbZr0dXCt6CtF6VvAyK0AQ&#10;115bNgrOp8N0CSImZI2tZ1LwTRG2m9HTGivtH/xF/TEZkSEcK1TQpNRVUsa6IYdx5jvi7F19cJiy&#10;DEbqgI8Md62cF0UpHVrOCw12tG+ovh3vTsHwnuKrDaFwb889lvFi7p/WKDUZD7sViERD+g//tT+0&#10;gnKxgN8z+QjIzQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2HqmBcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m5411,l8116,676,9469,2026r1352,1351l11498,6079r-677,2054l9469,10160,8116,11511r-2705,675l3382,11511,1353,10160,,8133,,6079,,3377,1353,2026,3382,676,5411,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 644" style="position:absolute;left:5429;top:595;width:115;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11498,12186" o:spid="_x0000_s1040" fillcolor="black" stroked="f" strokeweight="0" path="m5411,l8116,676,9469,2026r1352,1351l11498,6079r-677,2054l9469,10160,8116,11511r-2705,675l3382,11511,1353,10160,,8133,,6079,,3377,1353,2026,3382,676,5411,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYeqYFwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIKXotlaWWQ1ihWkvZWqB4+PzTMb3LwsSVy3/74pFHocZuYbZr0dXCt6CtF6VvAyK0AQ&#10;115bNgrOp8N0CSImZI2tZ1LwTRG2m9HTGivtH/xF/TEZkSEcK1TQpNRVUsa6IYdx5jvi7F19cJiy&#10;DEbqgI8Md62cF0UpHVrOCw12tG+ovh3vTsHwnuKrDaFwb889lvFi7p/WKDUZD7sViERD+g//tT+0&#10;gnKxgN8z+QjIzQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2HqmBcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,11498,12186"/>
+                  <v:path textboxrect="0,0,11498,12186" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 645" o:spid="_x0000_s1041" style="position:absolute;left:4564;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80457,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD2V2GHvgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LC8Iw&#10;EITvgv8hrOBNU99SjSKCoEcfB49Ls7alzaY0sdZ/bwTB4zAz3zDrbWtK0VDtcssKRsMIBHFidc6p&#10;gtv1MFiCcB5ZY2mZFLzJwXbT7awx1vbFZ2ouPhUBwi5GBZn3VSylSzIy6Ia2Ig7ew9YGfZB1KnWN&#10;rwA3pRxH0VwazDksZFjRPqOkuDyNgkLerkl1b/Bxf7sJnhcF0ylSqt9rdysQnlr/D//aR61gPp3B&#10;90w4AnLzAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPZXYYe+AAAA3AAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m39877,r5411,l52051,r6763,1354l65578,3383r6763,2707l73017,24361,70988,18947,67607,14888,64225,11505,60167,9473,56109,7445,52727,6769,47316,6090r-7439,679l33817,8798r-5411,2707l24348,15564r-3381,4736l18261,26391r-2029,6090l16232,39250r,6090l17585,51430r2029,6088l22995,62933r4058,4737l29759,69699r3382,2032l35819,73085r4058,675l43935,74436r4058,678l54080,74436r4734,-1351l62872,71052r,-22329l62196,47369r-1353,-678l59491,45340r20966,l78428,47369r-677,1354l77751,50752r1,17596l78428,71052r676,2033l75723,74436r-4735,2031l61520,79175r-9469,1351l43935,81204r-8793,-678l27053,78497,19614,75114,13527,70377,10145,67670,8116,64287,5411,60904,4058,57518,2029,53460,1353,49399,676,45340,,40604,676,33159,2705,25715,6764,18947,8792,15564r2706,-2707l14203,10151,17585,7445,21643,5415,25701,3383,29759,2029,34493,678,39877,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 645" style="position:absolute;left:4564;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80457,81204" o:spid="_x0000_s1041" fillcolor="black" stroked="f" strokeweight="0" path="m39877,r5411,l52051,r6763,1354l65578,3383r6763,2707l73017,24361,70988,18947,67607,14888,64225,11505,60167,9473,56109,7445,52727,6769,47316,6090r-7439,679l33817,8798r-5411,2707l24348,15564r-3381,4736l18261,26391r-2029,6090l16232,39250r,6090l17585,51430r2029,6088l22995,62933r4058,4737l29759,69699r3382,2032l35819,73085r4058,675l43935,74436r4058,678l54080,74436r4734,-1351l62872,71052r,-22329l62196,47369r-1353,-678l59491,45340r20966,l78428,47369r-677,1354l77751,50752r1,17596l78428,71052r676,2033l75723,74436r-4735,2031l61520,79175r-9469,1351l43935,81204r-8793,-678l27053,78497,19614,75114,13527,70377,10145,67670,8116,64287,5411,60904,4058,57518,2029,53460,1353,49399,676,45340,,40604,676,33159,2705,25715,6764,18947,8792,15564r2706,-2707l14203,10151,17585,7445,21643,5415,25701,3383,29759,2029,34493,678,39877,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD2V2GHvgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LC8Iw&#10;EITvgv8hrOBNU99SjSKCoEcfB49Ls7alzaY0sdZ/bwTB4zAz3zDrbWtK0VDtcssKRsMIBHFidc6p&#10;gtv1MFiCcB5ZY2mZFLzJwXbT7awx1vbFZ2ouPhUBwi5GBZn3VSylSzIy6Ia2Ig7ew9YGfZB1KnWN&#10;rwA3pRxH0VwazDksZFjRPqOkuDyNgkLerkl1b/Bxf7sJnhcF0ylSqt9rdysQnlr/D//aR61gPp3B&#10;90w4AnLzAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPZXYYe+AAAA3AAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,80457,81204"/>
+                  <v:path textboxrect="0,0,80457,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 646" o:spid="_x0000_s1042" style="position:absolute;left:6511;top:1976;width:643;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="64252,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8j9y7xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbzVbLUrZNSyst6kGo29J6fGyeu0s3LyGJ3fXfG6HgcZiZb5j5cjCduJAPrWUF41EG&#10;griyuuVawWG/fZiCCBFZY2eZFPxQgOXi9maOhbY9f9CljLVIEA4FKmhidIWUoWrIYBhZR5y8L+sN&#10;xiR9LbXHPsFNJx+zLJcGW04LDTp6bqg6l99GwdE9bcr33ct+UvZrf/w8ve2cdkrd3w2rGYhIQ/wP&#10;X9uvWkE+yeHvTDoCcvELAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/I/cu8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l64252,r,11502l62223,8795,60194,7441,58841,6766r-6763,l39227,6090r,68346l39904,75789r676,1354l42609,79172r-20966,l22995,78497r677,-1354l24348,75789r676,-1353l25024,6090,12174,6766r-6087,l4058,7441,2705,8795,,11502,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 646" style="position:absolute;left:6511;top:1976;width:643;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="64252,79172" o:spid="_x0000_s1042" fillcolor="black" stroked="f" strokeweight="0" path="m,l64252,r,11502l62223,8795,60194,7441,58841,6766r-6763,l39227,6090r,68346l39904,75789r676,1354l42609,79172r-20966,l22995,78497r677,-1354l24348,75789r676,-1353l25024,6090,12174,6766r-6087,l4058,7441,2705,8795,,11502,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8j9y7xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbzVbLUrZNSyst6kGo29J6fGyeu0s3LyGJ3fXfG6HgcZiZb5j5cjCduJAPrWUF41EG&#10;griyuuVawWG/fZiCCBFZY2eZFPxQgOXi9maOhbY9f9CljLVIEA4FKmhidIWUoWrIYBhZR5y8L+sN&#10;xiR9LbXHPsFNJx+zLJcGW04LDTp6bqg6l99GwdE9bcr33ct+UvZrf/w8ve2cdkrd3w2rGYhIQ/wP&#10;X9uvWkE+yeHvTDoCcvELAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/I/cu8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,64252,79172"/>
+                  <v:path textboxrect="0,0,64252,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 647" o:spid="_x0000_s1043" style="position:absolute;left:7181;top:2049;width:337;height:718;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33790,71848" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4jvWpwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmlZFpRpFBEHYvWhV8PZonm2xeSlN1PrvN4LgcZiZb5jFqjWVeFDjSssK4kEEgjiz&#10;uuRcwTHd9mcgnEfWWFkmBS9ysFp2OwtMtH3ynh4Hn4sAYZeggsL7OpHSZQUZdANbEwfvahuDPsgm&#10;l7rBZ4CbSg6jaCINlhwWCqxpU1B2O9yNgunrEp95U19SO/J/2Xgd/+5OlVI/vXY9B+Gp9d/wp73T&#10;CibjKbzPhCMgl/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeI71qcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m33790,r,15684l22292,44104r11498,l33790,50194r-14203,l13500,66433r-677,2032l12823,69818r1353,1354l16205,71848,,71848,3355,69141,5384,66433,22292,26511,33790,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 647" style="position:absolute;left:7181;top:2049;width:337;height:718;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33790,71848" o:spid="_x0000_s1043" fillcolor="black" stroked="f" strokeweight="0" path="m33790,r,15684l22292,44104r11498,l33790,50194r-14203,l13500,66433r-677,2032l12823,69818r1353,1354l16205,71848,,71848,3355,69141,5384,66433,22292,26511,33790,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4jvWpwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmlZFpRpFBEHYvWhV8PZonm2xeSlN1PrvN4LgcZiZb5jFqjWVeFDjSssK4kEEgjiz&#10;uuRcwTHd9mcgnEfWWFkmBS9ysFp2OwtMtH3ynh4Hn4sAYZeggsL7OpHSZQUZdANbEwfvahuDPsgm&#10;l7rBZ4CbSg6jaCINlhwWCqxpU1B2O9yNgunrEp95U19SO/J/2Xgd/+5OlVI/vXY9B+Gp9d/wp73T&#10;CibjKbzPhCMgl/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeI71qcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,33790,71848"/>
+                  <v:path textboxrect="0,0,33790,71848" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 648" o:spid="_x0000_s1044" style="position:absolute;left:7518;top:1955;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB7NwLLwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4LvkOYBS+i6YqIdo2iC6JHbX2AoZltuzaT2sRafXpzEDx+fP/LdWcq0VLjSssKvscRCOLM6pJz&#10;Bed0N5qDcB5ZY2WZFDzIwXrV7y0x1vbOJ2oTn4sQwi5GBYX3dSylywoy6Ma2Jg7cn20M+gCbXOoG&#10;7yHcVHISRTNpsOTQUGBNvwVll+RmFJjrZGGTzXG7P5bD9KK3bfr8b5UafHWbHxCeOv8Rv90HrWA2&#10;DWvDmXAE5OoFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAezcCy8AAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m4058,l37199,75789r2028,2708l43259,81204r-24998,l20290,80528r677,-1354l21643,77821r-676,-2032l14203,59550,,59550,,53460r11498,l,25040,,9356,4058,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 648" style="position:absolute;left:7518;top:1955;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:spid="_x0000_s1044" fillcolor="black" stroked="f" strokeweight="0" path="m4058,l37199,75789r2028,2708l43259,81204r-24998,l20290,80528r677,-1354l21643,77821r-676,-2032l14203,59550,,59550,,53460r11498,l,25040,,9356,4058,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB7NwLLwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4LvkOYBS+i6YqIdo2iC6JHbX2AoZltuzaT2sRafXpzEDx+fP/LdWcq0VLjSssKvscRCOLM6pJz&#10;Bed0N5qDcB5ZY2WZFDzIwXrV7y0x1vbOJ2oTn4sQwi5GBYX3dSylywoy6Ma2Jg7cn20M+gCbXOoG&#10;7yHcVHISRTNpsOTQUGBNvwVll+RmFJjrZGGTzXG7P5bD9KK3bfr8b5UafHWbHxCeOv8Rv90HrWA2&#10;DWvDmXAE5OoFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAezcCy8AAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43259,81204"/>
+                  <v:path textboxrect="0,0,43259,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 649" o:spid="_x0000_s1045" style="position:absolute;left:8113;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDjd/d8xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvBf/D8gRv7cZSW43dllKM1FM1evD4yL5kg9m3Ibs267/vCoUeh5n5hllvo+3EiQbfOlZwP8tA&#10;EFdOt9wo+Pospo8gfEDW2DkmBX/kYbu5mawx127kDzqVoREJwj5HBSaEPpfSV4Ys+pnriZNXu8Fi&#10;SHJopB5wTHDbyXmWLaXFltOCwZ72hqqf8tcqKN7K15exXhVZPJb1t1nsVg/xXam727h7BhEohmv4&#10;0j5oBcvFE/yfSUdAbs4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA43f3fMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l20967,r-677,1351l18938,2029r-677,2030l18261,5412r,67670l31112,73082r8116,l44638,72406r2706,-1354l48696,69699r1353,-1354l52078,66316,49373,79172,,79172r1353,-675l2705,77143r677,-1354l3382,74436r,-70377l2705,2029,1353,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 649" style="position:absolute;left:8113;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:spid="_x0000_s1045" fillcolor="black" stroked="f" strokeweight="0" path="m,l20967,r-677,1351l18938,2029r-677,2030l18261,5412r,67670l31112,73082r8116,l44638,72406r2706,-1354l48696,69699r1353,-1354l52078,66316,49373,79172,,79172r1353,-675l2705,77143r677,-1354l3382,74436r,-70377l2705,2029,1353,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDjd/d8xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvBf/D8gRv7cZSW43dllKM1FM1evD4yL5kg9m3Ibs267/vCoUeh5n5hllvo+3EiQbfOlZwP8tA&#10;EFdOt9wo+Pospo8gfEDW2DkmBX/kYbu5mawx127kDzqVoREJwj5HBSaEPpfSV4Ys+pnriZNXu8Fi&#10;SHJopB5wTHDbyXmWLaXFltOCwZ72hqqf8tcqKN7K15exXhVZPJb1t1nsVg/xXam727h7BhEohmv4&#10;0j5oBcvFE/yfSUdAbs4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA43f3fMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,52078,79172"/>
+                  <v:path textboxrect="0,0,52078,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 650" o:spid="_x0000_s1046" style="position:absolute;left:8722;top:2057;width:341;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="34155,71066" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKIYW1wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9da8Iw&#10;FH0f+B/CHextpg4U6YyyOcbGQLEqTN8uzV0bTG5Kk9X6782D4OPhfM8WvbOiozYYzwpGwwwEcem1&#10;4UrBfvf5PAURIrJG65kUXCjAYj54mGGu/ZkL6raxEimEQ44K6hibXMpQ1uQwDH1DnLg/3zqMCbaV&#10;1C2eU7iz8iXLJtKh4dRQY0PLmsrT9t8peJdHsx4ffjYns//qit+P1chardTTY//2CiJSH+/im/tb&#10;K5iM0/x0Jh0BOb8CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASiGFtcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m34155,r,15691l33817,14902,22319,43322r11836,l34155,49412r-13865,l13527,65652r-677,2031l13527,69037r676,1354l16232,71066,,71066,3382,68359,5411,65652,22995,25729,34155,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 650" style="position:absolute;left:8722;top:2057;width:341;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="34155,71066" o:spid="_x0000_s1046" fillcolor="black" stroked="f" strokeweight="0" path="m34155,r,15691l33817,14902,22319,43322r11836,l34155,49412r-13865,l13527,65652r-677,2031l13527,69037r676,1354l16232,71066,,71066,3382,68359,5411,65652,22995,25729,34155,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKIYW1wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9da8Iw&#10;FH0f+B/CHextpg4U6YyyOcbGQLEqTN8uzV0bTG5Kk9X6782D4OPhfM8WvbOiozYYzwpGwwwEcem1&#10;4UrBfvf5PAURIrJG65kUXCjAYj54mGGu/ZkL6raxEimEQ44K6hibXMpQ1uQwDH1DnLg/3zqMCbaV&#10;1C2eU7iz8iXLJtKh4dRQY0PLmsrT9t8peJdHsx4ffjYns//qit+P1chardTTY//2CiJSH+/im/tb&#10;K5iM0/x0Jh0BOb8CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASiGFtcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,34155,71066"/>
+                  <v:path textboxrect="0,0,34155,71066" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 651" o:spid="_x0000_s1047" style="position:absolute;left:9063;top:1955;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42921,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpjsZZwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC/sdwhO8ramCRapRFmFhvYhWL94ezbN/tnnpNrG2394IgsdhZn7DrDa9qUVHrSstK5hOIhDE&#10;mdUl5wrOp5+vBQjnkTXWlknBQA4268+PFSba3vlIXepzESDsElRQeN8kUrqsIINuYhvi4F1ta9AH&#10;2eZSt3gPcFPLWRTF0mDJYaHAhrYFZX/pzSio9oed7qozXg6Vjo/9NTX/w6DUeNR/L0F46v07/Gr/&#10;agXxfArPM+EIyPUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqY7GWcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m4397,l37537,75789r1353,2708l42921,81204r-24998,l19952,80528r1353,-1354l21305,75789,14542,59550,,59550,,53460r11836,l,25829,,10137,4397,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 651" style="position:absolute;left:9063;top:1955;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42921,81204" o:spid="_x0000_s1047" fillcolor="black" stroked="f" strokeweight="0" path="m4397,l37537,75789r1353,2708l42921,81204r-24998,l19952,80528r1353,-1354l21305,75789,14542,59550,,59550,,53460r11836,l,25829,,10137,4397,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpjsZZwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC/sdwhO8ramCRapRFmFhvYhWL94ezbN/tnnpNrG2394IgsdhZn7DrDa9qUVHrSstK5hOIhDE&#10;mdUl5wrOp5+vBQjnkTXWlknBQA4268+PFSba3vlIXepzESDsElRQeN8kUrqsIINuYhvi4F1ta9AH&#10;2eZSt3gPcFPLWRTF0mDJYaHAhrYFZX/pzSio9oed7qozXg6Vjo/9NTX/w6DUeNR/L0F46v07/Gr/&#10;agXxfArPM+EIyPUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqY7GWcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42921,81204"/>
+                  <v:path textboxrect="0,0,42921,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 652" o:spid="_x0000_s1048" style="position:absolute;left:9614;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAvWxqpxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgVfgm4UaiV1E1Qo2re66QfcZm+T0OzdmN1q/PtuodDHYWbOMNtitJ240uBbxwqWixQE&#10;ceVMy7WC9/JlvgHhA7LBzjEpuJOHIp88bDEz7sZnuupQiwhhn6GCJoQ+k9JXDVn0C9cTR+/TDRZD&#10;lEMtzYC3CLedXKXpWlpsOS402NOhoepLf1sFWF4+dknylJRjnbzp/VEzvWqlZtNx9wwi0Bj+w3/t&#10;k1GwflzB75l4BGT+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC9bGqnEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l20290,,62873,51428r-1,-47369l62196,2029r-676,-678l60194,,73017,,71665,1351r-677,678l70312,4059r-676,1353l69636,82555,41933,49399,22995,27067,14203,16239r,59550l14879,77143r1353,1354l17585,79172r-12851,l6764,77143r676,-1354l7440,74436,7439,7441,6763,6090,5411,4737,3382,2704,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 652" style="position:absolute;left:9614;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:spid="_x0000_s1048" fillcolor="black" stroked="f" strokeweight="0" path="m,l20290,,62873,51428r-1,-47369l62196,2029r-676,-678l60194,,73017,,71665,1351r-677,678l70312,4059r-676,1353l69636,82555,41933,49399,22995,27067,14203,16239r,59550l14879,77143r1353,1354l17585,79172r-12851,l6764,77143r676,-1354l7440,74436,7439,7441,6763,6090,5411,4737,3382,2704,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAvWxqpxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgVfgm4UaiV1E1Qo2re66QfcZm+T0OzdmN1q/PtuodDHYWbOMNtitJ240uBbxwqWixQE&#10;ceVMy7WC9/JlvgHhA7LBzjEpuJOHIp88bDEz7sZnuupQiwhhn6GCJoQ+k9JXDVn0C9cTR+/TDRZD&#10;lEMtzYC3CLedXKXpWlpsOS402NOhoepLf1sFWF4+dknylJRjnbzp/VEzvWqlZtNx9wwi0Bj+w3/t&#10;k1GwflzB75l4BGT+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC9bGqnEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,73017,82555"/>
+                  <v:path textboxrect="0,0,73017,82555" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 653" o:spid="_x0000_s1049" style="position:absolute;left:10642;top:1976;width:392;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="39214,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCycMbnxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8Aq9FM3W4ipbo0iL2EIR/HPp7bF53WzdvCxJ1NVPbwpCj8PM/IaZzDrbiCP5UDtW8NzP&#10;QBCXTtdcKdhtF70xiBCRNTaOScGZAsym93cTLLQ78ZqOm1iJBOFQoAITY1tIGUpDFkPftcTJ+3He&#10;YkzSV1J7PCW4beQgy3Jpsea0YLClN0PlfnOwCva/oy8/WObvT4uL+Vxtz+3c+2+lHh+6+SuISF38&#10;D9/aH1pBPnyBvzPpCMjpFQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALJwxufHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l31111,r6737,676l39214,827r,6846l36495,6766,32464,6090r-4058,l17585,6090r,66992l27053,73082r4735,l35819,72406r3395,-567l39214,78687r-3395,485l29759,79172,,79172,2029,77143r676,-1354l2705,74436r,-70377l2029,2029,1353,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 653" style="position:absolute;left:10642;top:1976;width:392;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="39214,79172" o:spid="_x0000_s1049" fillcolor="black" stroked="f" strokeweight="0" path="m,l31111,r6737,676l39214,827r,6846l36495,6766,32464,6090r-4058,l17585,6090r,66992l27053,73082r4735,l35819,72406r3395,-567l39214,78687r-3395,485l29759,79172,,79172,2029,77143r676,-1354l2705,74436r,-70377l2029,2029,1353,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCycMbnxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8Aq9FM3W4ipbo0iL2EIR/HPp7bF53WzdvCxJ1NVPbwpCj8PM/IaZzDrbiCP5UDtW8NzP&#10;QBCXTtdcKdhtF70xiBCRNTaOScGZAsym93cTLLQ78ZqOm1iJBOFQoAITY1tIGUpDFkPftcTJ+3He&#10;YkzSV1J7PCW4beQgy3Jpsea0YLClN0PlfnOwCva/oy8/WObvT4uL+Vxtz+3c+2+lHh+6+SuISF38&#10;D9/aH1pBPnyBvzPpCMjpFQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALJwxufHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,39214,79172"/>
+                  <v:path textboxrect="0,0,39214,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 654" o:spid="_x0000_s1050" style="position:absolute;left:11034;top:1984;width:379;height:778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="37861,77860" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKAILixgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sZaU0ldpbYVvIlphfb2yL4mwezbuLs18d+7gtDjMDPfMPNlbxpxIudrywrGowQE&#10;cWF1zaWCr8/1wwyED8gaG8uk4EwelovB3RwzbTve0SkPpYgQ9hkqqEJoMyl9UZFBP7ItcfR+rTMY&#10;onSl1A67CDeNfEySVBqsOS5U2NJbRcUh/zMKvn9k63bpfrKtj8/vk9VGdvnHVqn7Yf/6AiJQH/7D&#10;t/ZGK0inT3A9E4+AXFwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASgCC4sYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l4721,524r5411,1353l14866,3910r4734,2029l22982,8646r3382,2705l29069,14736r4058,6091l35832,26918r1353,6090l37861,37744r-676,7442l34480,52630r-3382,6769l28393,62781r-2706,3383l22982,68872r-3382,2029l15542,73609r-4058,1353l6750,76316,1339,77670,,77860,,71012r663,-111l4045,69547,7426,68194r2706,-2030l14189,61428r3382,-5415l19600,50601r1353,-6091l21629,37744r-676,-5414l19600,26918,17571,21503,14189,16090,10132,12029,4721,8646,1339,7293,,6846,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 654" style="position:absolute;left:11034;top:1984;width:379;height:778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="37861,77860" o:spid="_x0000_s1050" fillcolor="black" stroked="f" strokeweight="0" path="m,l4721,524r5411,1353l14866,3910r4734,2029l22982,8646r3382,2705l29069,14736r4058,6091l35832,26918r1353,6090l37861,37744r-676,7442l34480,52630r-3382,6769l28393,62781r-2706,3383l22982,68872r-3382,2029l15542,73609r-4058,1353l6750,76316,1339,77670,,77860,,71012r663,-111l4045,69547,7426,68194r2706,-2030l14189,61428r3382,-5415l19600,50601r1353,-6091l21629,37744r-676,-5414l19600,26918,17571,21503,14189,16090,10132,12029,4721,8646,1339,7293,,6846,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKAILixgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sZaU0ldpbYVvIlphfb2yL4mwezbuLs18d+7gtDjMDPfMPNlbxpxIudrywrGowQE&#10;cWF1zaWCr8/1wwyED8gaG8uk4EwelovB3RwzbTve0SkPpYgQ9hkqqEJoMyl9UZFBP7ItcfR+rTMY&#10;onSl1A67CDeNfEySVBqsOS5U2NJbRcUh/zMKvn9k63bpfrKtj8/vk9VGdvnHVqn7Yf/6AiJQH/7D&#10;t/ZGK0inT3A9E4+AXFwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASgCC4sYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,37861,77860"/>
+                  <v:path textboxrect="0,0,37861,77860" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 655" o:spid="_x0000_s1051" style="position:absolute;left:11643;top:1969;width:500;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="50022,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBZC43xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOAXvara1imyNItWKoAj+lN4ektPdxc3JkkRd374pCF4OM/MNM562thYX8qFyrOC1l4Eg&#10;1s5UXCg4Hr5eRiBCRDZYOyYFNwownXSexpgbd+UdXfaxEAnCIUcFZYxNLmXQJVkMPdcQJ+/XeYsx&#10;SV9I4/Ga4LaWb1k2lBYrTgslNvRZkj7tz1ZB/5v1cvEzPy0tv6/P2m+2Va2V6j63sw8Qkdr4CN/b&#10;K6NgOBjA/5l0BOTkDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMFkLjfEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m21616,r4058,l29056,r4734,678l38524,2029r4735,2032l43935,20979,41229,16242,39877,13535,37171,11505,35142,8798,31761,7445,28379,6090r-4058,l20939,6090r-2705,679l16205,8120,14852,9473r-1352,2032l12823,12857r-676,4061l12147,19625r676,2029l14176,23686r1353,1351l20939,28423r6764,3383l35819,35864r4058,2032l42582,39925r3382,3383l47993,46691r1353,4739l50022,56843r-676,5414l47993,66994r-2705,4058l41906,74436r-4058,2707l33113,79850r-4734,676l22968,81204r-7439,-678l9469,79175,4058,77143,676,75789,,56167r676,3383l2705,62257r2030,3383l6764,69024r2705,2028l12823,73085r4059,1351l20939,75114r4059,l28379,73760r2706,-1354l33113,70377r1353,-2029l35142,65640r1353,-4061l35819,57518,34466,54814,32437,52106,29732,50077,22968,46691,15529,42633,8792,38571,6087,35864,4058,33159,2029,31128,1353,27745,676,25037,,21654,676,16242,2705,11505,5411,8120,8792,4737,12823,2708,16881,678,21616,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 655" style="position:absolute;left:11643;top:1969;width:500;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="50022,81204" o:spid="_x0000_s1051" fillcolor="black" stroked="f" strokeweight="0" path="m21616,r4058,l29056,r4734,678l38524,2029r4735,2032l43935,20979,41229,16242,39877,13535,37171,11505,35142,8798,31761,7445,28379,6090r-4058,l20939,6090r-2705,679l16205,8120,14852,9473r-1352,2032l12823,12857r-676,4061l12147,19625r676,2029l14176,23686r1353,1351l20939,28423r6764,3383l35819,35864r4058,2032l42582,39925r3382,3383l47993,46691r1353,4739l50022,56843r-676,5414l47993,66994r-2705,4058l41906,74436r-4058,2707l33113,79850r-4734,676l22968,81204r-7439,-678l9469,79175,4058,77143,676,75789,,56167r676,3383l2705,62257r2030,3383l6764,69024r2705,2028l12823,73085r4059,1351l20939,75114r4059,l28379,73760r2706,-1354l33113,70377r1353,-2029l35142,65640r1353,-4061l35819,57518,34466,54814,32437,52106,29732,50077,22968,46691,15529,42633,8792,38571,6087,35864,4058,33159,2029,31128,1353,27745,676,25037,,21654,676,16242,2705,11505,5411,8120,8792,4737,12823,2708,16881,678,21616,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBZC43xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOAXvara1imyNItWKoAj+lN4ektPdxc3JkkRd374pCF4OM/MNM562thYX8qFyrOC1l4Eg&#10;1s5UXCg4Hr5eRiBCRDZYOyYFNwownXSexpgbd+UdXfaxEAnCIUcFZYxNLmXQJVkMPdcQJ+/XeYsx&#10;SV9I4/Ga4LaWb1k2lBYrTgslNvRZkj7tz1ZB/5v1cvEzPy0tv6/P2m+2Va2V6j63sw8Qkdr4CN/b&#10;K6NgOBjA/5l0BOTkDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMFkLjfEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,50022,81204"/>
+                  <v:path textboxrect="0,0,50022,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 656" o:spid="_x0000_s1052" style="position:absolute;left:12407;top:1976;width:284;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28378,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC9Lm5zwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mrXgUrZGEUHwqFaLe3tsnpvFzcuySd3or28KhR6HmfmGWayibcWdet84VjCbZiCI&#10;K6cbrhWcPrev7yB8QNbYOiYFD/KwWo5eFlhoN/CB7sdQiwRhX6ACE0JXSOkrQxb91HXEybu63mJI&#10;sq+l7nFIcNvKtyzLpcWG04LBjjaGqtvx2yooT7EpL+ZchvMg8eKe+69bHJSajOP6A0SgGP7Df+2d&#10;VpDPc/g9k46AXP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvS5uc8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l24997,r3381,281l28378,6090r-4057,l17557,6090r1,30450l22968,36540r2706,l28378,35999r,8830l26350,43308r-2029,-678l22968,41955r-5410,675l17558,75789r676,1354l19586,78497r1353,675l,79172r1353,-675l2029,77143r676,-1354l2705,74436r,-70377l2029,2029,1353,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 656" style="position:absolute;left:12407;top:1976;width:284;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28378,79172" o:spid="_x0000_s1052" fillcolor="black" stroked="f" strokeweight="0" path="m,l24997,r3381,281l28378,6090r-4057,l17557,6090r1,30450l22968,36540r2706,l28378,35999r,8830l26350,43308r-2029,-678l22968,41955r-5410,675l17558,75789r676,1354l19586,78497r1353,675l,79172r1353,-675l2029,77143r676,-1354l2705,74436r,-70377l2029,2029,1353,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC9Lm5zwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mrXgUrZGEUHwqFaLe3tsnpvFzcuySd3or28KhR6HmfmGWayibcWdet84VjCbZiCI&#10;K6cbrhWcPrev7yB8QNbYOiYFD/KwWo5eFlhoN/CB7sdQiwRhX6ACE0JXSOkrQxb91HXEybu63mJI&#10;sq+l7nFIcNvKtyzLpcWG04LBjjaGqtvx2yooT7EpL+ZchvMg8eKe+69bHJSajOP6A0SgGP7Df+2d&#10;VpDPc/g9k46AXP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvS5uc8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,28378,79172"/>
+                  <v:path textboxrect="0,0,28378,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 657" o:spid="_x0000_s1053" style="position:absolute;left:12691;top:1978;width:453;height:796;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45315,79566" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaVxHHxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaPStKRuggiilx6a1vsj+5qNZt/G7Jqk/75bKPQ4zMw3zLaYbCsG6n3jWMFqmYAg&#10;rpxuuFbw+XF4fAHhA7LG1jEp+CYPRT572GKm3cjvNJShFhHCPkMFJoQuk9JXhiz6peuIo/fleosh&#10;yr6Wuscxwm0r10mSSosNxwWDHe0NVdfybhWc3+z6nF6GTbJLbzXKy9Ec7EapxXzavYIINIX/8F/7&#10;pBWkT8/weyYeAZn/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJpXEcfEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l4735,395r6764,1353l16233,4456r4058,2704l22996,9868r2029,3382l25702,16636r676,2705l25702,24078r-1353,4061l22320,30846r-2706,2708l16233,36258r-3382,1354l9469,38290r-2705,676l9469,39644r2030,675l15556,43027r2706,2704l19614,47764r7440,11502l33141,68064r4735,6766l39905,76184r2029,2031l45315,78891r-15556,675l27054,78891,23673,77537,21644,76184,19614,74154,12175,62649,5411,51822,2706,48439,677,45056,,44548,,35718r677,-136l3383,34229,5411,32876,7441,30846,9469,27463r677,-3385l10822,20019r-676,-4061l9469,13250,7441,11221,5411,8513,3383,7160,1,5809r-1,l,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 657" style="position:absolute;left:12691;top:1978;width:453;height:796;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45315,79566" o:spid="_x0000_s1053" fillcolor="black" stroked="f" strokeweight="0" path="m,l4735,395r6764,1353l16233,4456r4058,2704l22996,9868r2029,3382l25702,16636r676,2705l25702,24078r-1353,4061l22320,30846r-2706,2708l16233,36258r-3382,1354l9469,38290r-2705,676l9469,39644r2030,675l15556,43027r2706,2704l19614,47764r7440,11502l33141,68064r4735,6766l39905,76184r2029,2031l45315,78891r-15556,675l27054,78891,23673,77537,21644,76184,19614,74154,12175,62649,5411,51822,2706,48439,677,45056,,44548,,35718r677,-136l3383,34229,5411,32876,7441,30846,9469,27463r677,-3385l10822,20019r-676,-4061l9469,13250,7441,11221,5411,8513,3383,7160,1,5809r-1,l,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaVxHHxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaPStKRuggiilx6a1vsj+5qNZt/G7Jqk/75bKPQ4zMw3zLaYbCsG6n3jWMFqmYAg&#10;rpxuuFbw+XF4fAHhA7LG1jEp+CYPRT572GKm3cjvNJShFhHCPkMFJoQuk9JXhiz6peuIo/fleosh&#10;yr6Wuscxwm0r10mSSosNxwWDHe0NVdfybhWc3+z6nF6GTbJLbzXKy9Ec7EapxXzavYIINIX/8F/7&#10;pBWkT8/weyYeAZn/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJpXEcfEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,45315,79566"/>
+                  <v:path textboxrect="0,0,45315,79566" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 658" o:spid="_x0000_s1054" style="position:absolute;left:13292;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJ4sQ6wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0L+QdxA9kauSGP4kQJIdSlnZo4HTJerGvL1Loylhqrf18NhY6H894dou3EnQbfOlbwNM9AEFdO&#10;t9wo+LwWj88gfEDW2DkmBT/k4bCfPOww127kC93L0IgUwj5HBSaEPpfSV4Ys+rnriRNXu8FiSHBo&#10;pB5wTOG2k4ssW0uLLacGgz2dDFVf5bdVULyXry9jvSmy+FHWN7M8blbxrNRsGo9bEIFi+Bf/ud+0&#10;gvUqrU1n0hGQ+18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACeLEOsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l46668,r,10827l45314,8795,43286,7441,40580,6766,37875,6090r-19614,l18262,33157r17584,l37199,32481r676,-678l39904,29773r,12182l37875,39925r-676,-678l35846,38571r-17584,l18262,73082r14879,l39904,73082r5411,-676l47344,71728r1352,-1354l50726,68345r1352,-2029l50049,79172,,79172,2705,77143r677,-1354l3382,74436r,-70377l2029,2029,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 658" style="position:absolute;left:13292;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:spid="_x0000_s1054" fillcolor="black" stroked="f" strokeweight="0" path="m,l46668,r,10827l45314,8795,43286,7441,40580,6766,37875,6090r-19614,l18262,33157r17584,l37199,32481r676,-678l39904,29773r,12182l37875,39925r-676,-678l35846,38571r-17584,l18262,73082r14879,l39904,73082r5411,-676l47344,71728r1352,-1354l50726,68345r1352,-2029l50049,79172,,79172,2705,77143r677,-1354l3382,74436r,-70377l2029,2029,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJ4sQ6wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0L+QdxA9kauSGP4kQJIdSlnZo4HTJerGvL1Loylhqrf18NhY6H894dou3EnQbfOlbwNM9AEFdO&#10;t9wo+LwWj88gfEDW2DkmBT/k4bCfPOww127kC93L0IgUwj5HBSaEPpfSV4Ys+rnriRNXu8FiSHBo&#10;pB5wTOG2k4ssW0uLLacGgz2dDFVf5bdVULyXry9jvSmy+FHWN7M8blbxrNRsGo9bEIFi+Bf/ud+0&#10;gvUqrU1n0hGQ+18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACeLEOsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,52078,79172"/>
+                  <v:path textboxrect="0,0,52078,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 659" o:spid="_x0000_s1055" style="position:absolute;left:13975;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80431,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCHK/bzxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvurFQjdFVRChUb8ZAe3xmX5Ol2bchu8b033cLgsdhZr5hNrvBNqKnzhvHCuazBARx&#10;6bThSkFxeZ+mIHxA1tg4JgW/5GG3HY82mGl35zP1eahEhLDPUEEdQptJ6cuaLPqZa4mj9+06iyHK&#10;rpK6w3uE20a+JslCWjQcF2ps6VBT+ZPfrIIyN6fjtbgt+5M5FJ/HdIVfhVbqZTLs1yACDeEZfrQ/&#10;tILF2wr+z8QjILd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIcr9vPEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m39201,r5410,l52051,r6764,1354l65578,3383r6763,2707l73018,24361,70312,18947,66931,14888,63549,11505,59491,9473,56109,7445,52051,6769,46641,6090r-6764,679l33790,8798r-5410,2707l23645,15564r-3382,4736l17558,26391r-1353,6090l15529,39250r676,6090l17558,51430r2029,6088l22292,62933r4735,4737l29732,69699r2706,2032l35820,73085r3381,675l43259,74436r4058,678l54080,74436r4058,-1351l62196,71052r,-22329l61520,47369r-676,-678l59491,45340r20940,l77752,47369r-676,1354l77076,50752r,17596l77752,71052r1353,2033l75047,74436r-4058,2031l60844,79175r-9469,1351l43259,81204r-8116,-678l27027,78497,19587,75114,12824,70377,10119,67670,7414,64287,5384,60904,3382,57518,2029,53460,677,49399,,45340,,40604,677,33159,2705,25715,6060,18947,8765,15564r2706,-2707l14177,10151,17558,7445,20940,5415,24998,3383,29732,2029,34466,678,39201,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 659" style="position:absolute;left:13975;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80431,81204" o:spid="_x0000_s1055" fillcolor="black" stroked="f" strokeweight="0" path="m39201,r5410,l52051,r6764,1354l65578,3383r6763,2707l73018,24361,70312,18947,66931,14888,63549,11505,59491,9473,56109,7445,52051,6769,46641,6090r-6764,679l33790,8798r-5410,2707l23645,15564r-3382,4736l17558,26391r-1353,6090l15529,39250r676,6090l17558,51430r2029,6088l22292,62933r4735,4737l29732,69699r2706,2032l35820,73085r3381,675l43259,74436r4058,678l54080,74436r4058,-1351l62196,71052r,-22329l61520,47369r-676,-678l59491,45340r20940,l77752,47369r-676,1354l77076,50752r,17596l77752,71052r1353,2033l75047,74436r-4058,2031l60844,79175r-9469,1351l43259,81204r-8116,-678l27027,78497,19587,75114,12824,70377,10119,67670,7414,64287,5384,60904,3382,57518,2029,53460,677,49399,,45340,,40604,677,33159,2705,25715,6060,18947,8765,15564r2706,-2707l14177,10151,17558,7445,20940,5415,24998,3383,29732,2029,34466,678,39201,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCHK/bzxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvurFQjdFVRChUb8ZAe3xmX5Ol2bchu8b033cLgsdhZr5hNrvBNqKnzhvHCuazBARx&#10;6bThSkFxeZ+mIHxA1tg4JgW/5GG3HY82mGl35zP1eahEhLDPUEEdQptJ6cuaLPqZa4mj9+06iyHK&#10;rpK6w3uE20a+JslCWjQcF2ps6VBT+ZPfrIIyN6fjtbgt+5M5FJ/HdIVfhVbqZTLs1yACDeEZfrQ/&#10;tILF2wr+z8QjILd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIcr9vPEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,80431,81204"/>
+                  <v:path textboxrect="0,0,80431,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 660" o:spid="_x0000_s1056" style="position:absolute;left:15043;top:1976;width:210;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="20966,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNiEsfwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EJ+w203roRm1a5kAQt4OrIjs+kre2rHmpTdT635vDYMeP73dRTbYXFxp951hBOk9AEGtn&#10;Om4UHPbr51cQPiAb7B2Tght5qMrHhwJz4678RZc6NCKGsM9RQRvCkEvpdUsW/dwNxJH7caPFEOHY&#10;SDPiNYbbXi6SJJMWO44NLQ703pL+rc9WwffkT0l9O3yEl36lj5pw95lulXqaTW9LEIGm8C/+c2+M&#10;giyL8+OZeARkeQcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCNiEsfwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l20966,,19614,1351r-1353,678l17585,4059r,1353l17585,75789r676,1354l19614,78497r1352,675l,79172r677,-675l2029,77143r676,-1354l2705,74436r,-70377l2029,2029,677,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 660" style="position:absolute;left:15043;top:1976;width:210;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="20966,79172" o:spid="_x0000_s1056" fillcolor="black" stroked="f" strokeweight="0" path="m,l20966,,19614,1351r-1353,678l17585,4059r,1353l17585,75789r676,1354l19614,78497r1352,675l,79172r677,-675l2029,77143r676,-1354l2705,74436r,-70377l2029,2029,677,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNiEsfwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EJ+w203roRm1a5kAQt4OrIjs+kre2rHmpTdT635vDYMeP73dRTbYXFxp951hBOk9AEGtn&#10;Om4UHPbr51cQPiAb7B2Tght5qMrHhwJz4678RZc6NCKGsM9RQRvCkEvpdUsW/dwNxJH7caPFEOHY&#10;SDPiNYbbXi6SJJMWO44NLQ703pL+rc9WwffkT0l9O3yEl36lj5pw95lulXqaTW9LEIGm8C/+c2+M&#10;giyL8+OZeARkeQcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCNiEsfwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,20966,79172"/>
+                  <v:path textboxrect="0,0,20966,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 661" o:spid="_x0000_s1057" style="position:absolute;left:15497;top:1969;width:425;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42582,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOwrM8wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mrXYpaxGEUGoF6FWqN4em2d2cfOyJlHTf98UCj0OM/MNM18m24k7+dA6VjAZFyCI&#10;a6dbNgoOn5vnNxAhImvsHJOCbwqwXAye5lhp9+APuu+jERnCoUIFTYx9JWWoG7IYxq4nzt7ZeYsx&#10;S2+k9vjIcNvJl6IopcWW80KDPa0bqi/7m1UQ9Jc9pGSuwR/9aT3dbo3ZvSo1GqbVDESkFP/Df+13&#10;raAsJ/B7Jh8BufgBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATsKzPMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m39200,r3382,l42582,6090r-5411,l32437,8120r-4735,2707l23644,14210r-3382,4737l18234,25037r-2030,6091l15529,38571r675,8798l18234,54814r2705,6090l24321,65640r4058,4059l33113,72406r4734,2030l42582,74436r,6712l41905,81204r-8116,-678l25674,77821,18234,74436,12147,69699,6736,63609,4707,60226,2705,56167,1353,52781,676,48723,,43986,,39925,676,32481,2705,25037,6736,18271r4735,-6090l14176,9473,17557,6769,21615,4737,25673,2708,29732,1354,33789,678,39200,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 661" style="position:absolute;left:15497;top:1969;width:425;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42582,81204" o:spid="_x0000_s1057" fillcolor="black" stroked="f" strokeweight="0" path="m39200,r3382,l42582,6090r-5411,l32437,8120r-4735,2707l23644,14210r-3382,4737l18234,25037r-2030,6091l15529,38571r675,8798l18234,54814r2705,6090l24321,65640r4058,4059l33113,72406r4734,2030l42582,74436r,6712l41905,81204r-8116,-678l25674,77821,18234,74436,12147,69699,6736,63609,4707,60226,2705,56167,1353,52781,676,48723,,43986,,39925,676,32481,2705,25037,6736,18271r4735,-6090l14176,9473,17557,6769,21615,4737,25673,2708,29732,1354,33789,678,39200,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOwrM8wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mrXYpaxGEUGoF6FWqN4em2d2cfOyJlHTf98UCj0OM/MNM18m24k7+dA6VjAZFyCI&#10;a6dbNgoOn5vnNxAhImvsHJOCbwqwXAye5lhp9+APuu+jERnCoUIFTYx9JWWoG7IYxq4nzt7ZeYsx&#10;S2+k9vjIcNvJl6IopcWW80KDPa0bqi/7m1UQ9Jc9pGSuwR/9aT3dbo3ZvSo1GqbVDESkFP/Df+13&#10;raAsJ/B7Jh8BufgBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATsKzPMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42582,81204"/>
+                  <v:path textboxrect="0,0,42582,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 662" o:spid="_x0000_s1058" style="position:absolute;left:15922;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43258,81148" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWlwPTxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8lLrRQyrRVURp8WALtdXzI/uapGbfht2nxn/fLRQ8DjPzDTNb9K5VZwqx8WxgNMxA&#10;EZfeNlwZ+Pp8eZqAioJssfVMBq4UYTG/v5thYf2FP+i8k0olCMcCDdQiXaF1LGtyGIe+I07etw8O&#10;JclQaRvwkuCu1eMsy7XDhtNCjR2taiqPu5MzEPb8vF9vXDP5Gcn2/fD65h57MWbw0C+noIR6uYX/&#10;2xtrIM/H8HcmHQE9/wUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWlwPTxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l1353,,8792,678r7440,2030l23671,6090r6088,4061l33141,12857r2705,3385l37847,19625r2030,3383l41229,27069r1353,4059l43258,35864r,4740l43258,46016r-676,4061l41229,54814r-2028,4058l37171,62257r-2002,3383l32464,68348r-3381,2704l22319,75789r-6763,3386l7440,80526,,81148,,74436r676,l6087,74436r5411,-2030l15556,69699r4058,-3383l22995,61579r2029,-6090l26377,48723r676,-7444l26377,33835,25024,26391,22995,20300,19614,14888,15556,10827,10821,8120,6086,6090r-5410,l,6090,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 662" style="position:absolute;left:15922;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43258,81148" o:spid="_x0000_s1058" fillcolor="black" stroked="f" strokeweight="0" path="m,l1353,,8792,678r7440,2030l23671,6090r6088,4061l33141,12857r2705,3385l37847,19625r2030,3383l41229,27069r1353,4059l43258,35864r,4740l43258,46016r-676,4061l41229,54814r-2028,4058l37171,62257r-2002,3383l32464,68348r-3381,2704l22319,75789r-6763,3386l7440,80526,,81148,,74436r676,l6087,74436r5411,-2030l15556,69699r4058,-3383l22995,61579r2029,-6090l26377,48723r676,-7444l26377,33835,25024,26391,22995,20300,19614,14888,15556,10827,10821,8120,6086,6090r-5410,l,6090,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWlwPTxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8lLrRQyrRVURp8WALtdXzI/uapGbfht2nxn/fLRQ8DjPzDTNb9K5VZwqx8WxgNMxA&#10;EZfeNlwZ+Pp8eZqAioJssfVMBq4UYTG/v5thYf2FP+i8k0olCMcCDdQiXaF1LGtyGIe+I07etw8O&#10;JclQaRvwkuCu1eMsy7XDhtNCjR2taiqPu5MzEPb8vF9vXDP5Gcn2/fD65h57MWbw0C+noIR6uYX/&#10;2xtrIM/H8HcmHQE9/wUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWlwPTxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43258,81148"/>
+                  <v:path textboxrect="0,0,43258,81148" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 663" o:spid="_x0000_s1059" style="position:absolute;left:16531;top:1976;width:723;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,82555" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7j2z6wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aboKVapRVNZF0Et1L3t7NM+22LyUJmr23xtB8DjMzDfMfBlMI27Uudqygq9hAoK4&#10;sLrmUsHvaTuYgnAeWWNjmRT8k4Pl4qM3x0zbO+d0O/pSRAi7DBVU3reZlK6oyKAb2pY4emfbGfRR&#10;dqXUHd4j3DRylCSpNFhzXKiwpU1FxeV4NQry0+qQ+p+ROa/3IdkUf2Gy/g5K9T/DagbCU/Dv8Ku9&#10;0wrSdAzPM/EIyMUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+49s+sMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l19614,,62872,51428r,-47369l62196,2029,60844,1351,59491,,72341,r-676,1351l70312,2029r-676,2030l69636,5412r,77143l41933,49399,22320,27067,13527,16239r,58197l14204,75789r676,1354l15556,78497r1353,675l4059,79172,6087,77143r677,-1354l7440,74436r,-62258l6764,7441,6087,6090,5411,4737,2705,2704,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 663" style="position:absolute;left:16531;top:1976;width:723;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,82555" o:spid="_x0000_s1059" fillcolor="black" stroked="f" strokeweight="0" path="m,l19614,,62872,51428r,-47369l62196,2029,60844,1351,59491,,72341,r-676,1351l70312,2029r-676,2030l69636,5412r,77143l41933,49399,22320,27067,13527,16239r,58197l14204,75789r676,1354l15556,78497r1353,675l4059,79172,6087,77143r677,-1354l7440,74436r,-62258l6764,7441,6087,6090,5411,4737,2705,2704,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7j2z6wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aboKVapRVNZF0Et1L3t7NM+22LyUJmr23xtB8DjMzDfMfBlMI27Uudqygq9hAoK4&#10;sLrmUsHvaTuYgnAeWWNjmRT8k4Pl4qM3x0zbO+d0O/pSRAi7DBVU3reZlK6oyKAb2pY4emfbGfRR&#10;dqXUHd4j3DRylCSpNFhzXKiwpU1FxeV4NQry0+qQ+p+ROa/3IdkUf2Gy/g5K9T/DagbCU/Dv8Ku9&#10;0wrSdAzPM/EIyMUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+49s+sMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,72341,82555"/>
+                  <v:path textboxrect="0,0,72341,82555" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 664" o:spid="_x0000_s1060" style="position:absolute;left:17525;top:1976;width:527;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52727,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDm6ZOlwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8AQvi6YrUqQaRRcFj2sVxNujeabF5qU2Ubv/frMgeBxm5htmvuxsLR7U+sqxgq9RAoK4&#10;cLpio+B42A6nIHxA1lg7JgW/5GG56H3MMdPuyXt65MGICGGfoYIyhCaT0hclWfQj1xBH7+JaiyHK&#10;1kjd4jPCbS3HSZJKixXHhRIb+i6puOZ3q2BX38zllPxMzPrspwXtaZPfP5Ua9LvVDESgLrzDr/ZO&#10;K0jTCfyfiUdALv4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5umTpcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l46640,r676,10827l45288,8795,43935,7441,41229,6766,38524,6090r-20263,l18261,33157r17558,l37171,32481r1353,-678l39877,29773r,12182l38524,39925r-1353,-678l35819,38571r-17558,l18261,73082r15528,l40553,73082r4735,-676l47316,71728r2029,-1354l50698,68345r2029,-2029l50022,79172,,79172,2705,77143r677,-1354l3382,74436r,-70377l2705,2029,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 664" style="position:absolute;left:17525;top:1976;width:527;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52727,79172" o:spid="_x0000_s1060" fillcolor="black" stroked="f" strokeweight="0" path="m,l46640,r676,10827l45288,8795,43935,7441,41229,6766,38524,6090r-20263,l18261,33157r17558,l37171,32481r1353,-678l39877,29773r,12182l38524,39925r-1353,-678l35819,38571r-17558,l18261,73082r15528,l40553,73082r4735,-676l47316,71728r2029,-1354l50698,68345r2029,-2029l50022,79172,,79172,2705,77143r677,-1354l3382,74436r,-70377l2705,2029,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDm6ZOlwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8AQvi6YrUqQaRRcFj2sVxNujeabF5qU2Ubv/frMgeBxm5htmvuxsLR7U+sqxgq9RAoK4&#10;cLpio+B42A6nIHxA1lg7JgW/5GG56H3MMdPuyXt65MGICGGfoYIyhCaT0hclWfQj1xBH7+JaiyHK&#10;1kjd4jPCbS3HSZJKixXHhRIb+i6puOZ3q2BX38zllPxMzPrspwXtaZPfP5Ua9LvVDESgLrzDr/ZO&#10;K0jTCfyfiUdALv4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5umTpcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,52727,79172"/>
+                  <v:path textboxrect="0,0,52727,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 665" o:spid="_x0000_s1061" style="position:absolute;left:18235;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBu3khgxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgu+BLOp0Fiiq9iC2L7pph9wzV6T0OzdNLvV9O+7BcHHYWbOMKvNaDtxocG3jhU8pRkI&#10;4sqZlmsFn+Vu9gLCB2SDnWNS8EseNuuHyQoL4658pIsOtYgQ9gUqaELoCyl91ZBFn7qeOHpnN1gM&#10;UQ61NANeI9x2cp5lubTYclxosKe3hqov/WMVYPl92ibJIinHOjno171m+tBKTR/H7RJEoDHcw7f2&#10;u1GQ58/wfyYeAbn+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG7eSGDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l20289,,62872,51428r,-47369l62195,2029r-675,-678l60167,,73017,,71665,1351r-677,678l70312,4059r-677,1353l69636,82555,41906,49399,22995,27067,14202,16239r,59550l14879,77143r1353,1354l17585,79172r-13527,l6763,77143r676,-1354l7439,74436r,-66995l6763,6090,5411,4737,3381,2704,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 665" style="position:absolute;left:18235;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:spid="_x0000_s1061" fillcolor="black" stroked="f" strokeweight="0" path="m,l20289,,62872,51428r,-47369l62195,2029r-675,-678l60167,,73017,,71665,1351r-677,678l70312,4059r-677,1353l69636,82555,41906,49399,22995,27067,14202,16239r,59550l14879,77143r1353,1354l17585,79172r-13527,l6763,77143r676,-1354l7439,74436r,-66995l6763,6090,5411,4737,3381,2704,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBu3khgxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgu+BLOp0Fiiq9iC2L7pph9wzV6T0OzdNLvV9O+7BcHHYWbOMKvNaDtxocG3jhU8pRkI&#10;4sqZlmsFn+Vu9gLCB2SDnWNS8EseNuuHyQoL4658pIsOtYgQ9gUqaELoCyl91ZBFn7qeOHpnN1gM&#10;UQ61NANeI9x2cp5lubTYclxosKe3hqov/WMVYPl92ibJIinHOjno171m+tBKTR/H7RJEoDHcw7f2&#10;u1GQ58/wfyYeAbn+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG7eSGDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,73017,82555"/>
+                  <v:path textboxrect="0,0,73017,82555" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 666" o:spid="_x0000_s1062" style="position:absolute;left:5551;top:1969;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAuUW9CxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvhf6H5RVyKc0aD5LabEIslOZotT/g4b6oifvWuhs1+fXdQiHHYWa+YTa72XRipMG1lhWslhEI&#10;4srqlmsF3+XHyxqE88gaO8uk4EoOdtvHhw2m2k78RWPhaxEg7FJU0Hjfp1K6qiGDbml74uAd7WDQ&#10;BznUUg84BbjpZBxFiTTYclhosKf3hqpzcTEKzE/8aot9nn3m7XN51tlY3k6jUounef8GwtPs7+H/&#10;9kErSJIE/s6EIyC3vwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAuUW9CxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m39201,r4058,l43259,6090r-5411,l32437,8120r-4058,2707l24321,14210r-3382,4737l18234,25037r-1352,6091l16205,38571r677,8798l18910,54814r2706,6090l24998,65640r4058,4059l33790,72406r4734,2030l43259,74436r,6712l42582,81204r-8792,-678l26350,77821,18910,74436,12147,69699,7440,63609,5411,60226,3382,56167,2029,52781,676,48723r,-4737l,39925,1353,32481,3382,25037,6764,18271r5383,-6090l14853,9473,18234,6769,21616,4737,25674,2708,29732,1354,34466,678,39201,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 666" style="position:absolute;left:5551;top:1969;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:spid="_x0000_s1062" fillcolor="black" stroked="f" strokeweight="0" path="m39201,r4058,l43259,6090r-5411,l32437,8120r-4058,2707l24321,14210r-3382,4737l18234,25037r-1352,6091l16205,38571r677,8798l18910,54814r2706,6090l24998,65640r4058,4059l33790,72406r4734,2030l43259,74436r,6712l42582,81204r-8792,-678l26350,77821,18910,74436,12147,69699,7440,63609,5411,60226,3382,56167,2029,52781,676,48723r,-4737l,39925,1353,32481,3382,25037,6764,18271r5383,-6090l14853,9473,18234,6769,21616,4737,25674,2708,29732,1354,34466,678,39201,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAuUW9CxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvhf6H5RVyKc0aD5LabEIslOZotT/g4b6oifvWuhs1+fXdQiHHYWa+YTa72XRipMG1lhWslhEI&#10;4srqlmsF3+XHyxqE88gaO8uk4EoOdtvHhw2m2k78RWPhaxEg7FJU0Hjfp1K6qiGDbml74uAd7WDQ&#10;BznUUg84BbjpZBxFiTTYclhosKf3hqpzcTEKzE/8aot9nn3m7XN51tlY3k6jUounef8GwtPs7+H/&#10;9kErSJIE/s6EIyC3vwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAuUW9CxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43259,81204"/>
+                  <v:path textboxrect="0,0,43259,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 667" o:spid="_x0000_s1063" style="position:absolute;left:5984;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43285,81148" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOye0jxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReSt3YwxpSVxGx0JNg6qW3R/Y1G82+DdnVxH/vCkKPw8x8wyzXo2vFlfrQeNYwn2Ug&#10;iCtvGq41HH++3nMQISIbbD2ThhsFWK8mL0ssjB/4QNcy1iJBOBSowcbYFVKGypLDMPMdcfL+fO8w&#10;JtnX0vQ4JLhr5UeWKemw4bRgsaOtpepcXpyGev92K3e/JK0zO5Xv1eY0Xwxav07HzSeISGP8Dz/b&#10;30aDUgt4nElHQK7uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM7J7SPEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l1353,,8792,678r7440,2030l23672,6090r6087,4061l32464,12857r2706,3385l37875,19625r2029,3383l41256,27069r1353,4059l43285,35864r,4740l43285,46016r-1352,4061l41257,54814r-2030,4058l37199,62257r-2706,3383l31788,68348r-2706,2704l22319,75789r-7440,3386l7440,80526,,81148,,74436r676,l6087,74436r4734,-2030l15556,69699r4058,-3383l22319,61579r2705,-6090l26377,48723r676,-7444l26377,33835,25024,26391,22995,20300,19614,14888,15556,10827,10821,8120,6087,6090,,6090,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 667" style="position:absolute;left:5984;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43285,81148" o:spid="_x0000_s1063" fillcolor="black" stroked="f" strokeweight="0" path="m,l1353,,8792,678r7440,2030l23672,6090r6087,4061l32464,12857r2706,3385l37875,19625r2029,3383l41256,27069r1353,4059l43285,35864r,4740l43285,46016r-1352,4061l41257,54814r-2030,4058l37199,62257r-2706,3383l31788,68348r-2706,2704l22319,75789r-7440,3386l7440,80526,,81148,,74436r676,l6087,74436r4734,-2030l15556,69699r4058,-3383l22319,61579r2705,-6090l26377,48723r676,-7444l26377,33835,25024,26391,22995,20300,19614,14888,15556,10827,10821,8120,6087,6090,,6090,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOye0jxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReSt3YwxpSVxGx0JNg6qW3R/Y1G82+DdnVxH/vCkKPw8x8wyzXo2vFlfrQeNYwn2Ug&#10;iCtvGq41HH++3nMQISIbbD2ThhsFWK8mL0ssjB/4QNcy1iJBOBSowcbYFVKGypLDMPMdcfL+fO8w&#10;JtnX0vQ4JLhr5UeWKemw4bRgsaOtpepcXpyGev92K3e/JK0zO5Xv1eY0Xwxav07HzSeISGP8Dz/b&#10;30aDUgt4nElHQK7uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM7J7SPEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43285,81148"/>
+                  <v:path textboxrect="0,0,43285,81148" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 668" o:spid="_x0000_s1064" style="position:absolute;left:6058;top:1793;width:115;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11498,11502" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDi9IrDwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCF5E01UoUo0iwmJPLquiHodmbKvNpCRRu//eHBb2+Hjfi1VnGvEk52vLCj7HCQjiwuqa&#10;SwXHw9doBsIHZI2NZVLwSx5Wy97HAjNtX/xDz30oRQxhn6GCKoQ2k9IXFRn0Y9sSR+5qncEQoSul&#10;dviK4aaRkyRJpcGaY0OFLW0qKu77h1FAbX6m4ff9tBvmj8uU8LZ17qDUoN+t5yACdeFf/OfOtYI0&#10;jWvjmXgE5PINAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4vSKw8AAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m3382,l5411,,8116,,9469,1353r1352,2030l11498,5412r-677,2708l9469,10149r-1353,678l5411,11502,3382,10827,1353,10149,,8120,,5412,,3383,1353,1353,3382,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 668" style="position:absolute;left:6058;top:1793;width:115;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11498,11502" o:spid="_x0000_s1064" fillcolor="black" stroked="f" strokeweight="0" path="m3382,l5411,,8116,,9469,1353r1352,2030l11498,5412r-677,2708l9469,10149r-1353,678l5411,11502,3382,10827,1353,10149,,8120,,5412,,3383,1353,1353,3382,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDi9IrDwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCF5E01UoUo0iwmJPLquiHodmbKvNpCRRu//eHBb2+Hjfi1VnGvEk52vLCj7HCQjiwuqa&#10;SwXHw9doBsIHZI2NZVLwSx5Wy97HAjNtX/xDz30oRQxhn6GCKoQ2k9IXFRn0Y9sSR+5qncEQoSul&#10;dviK4aaRkyRJpcGaY0OFLW0qKu77h1FAbX6m4ff9tBvmj8uU8LZ17qDUoN+t5yACdeFf/OfOtYI0&#10;jWvjmXgE5PINAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4vSKw8AAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,11498,11502"/>
+                  <v:path textboxrect="0,0,11498,11502" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 669" o:spid="_x0000_s1065" style="position:absolute;left:5794;top:1793;width:122;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,11502" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/LXTPxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sYeYoxuQpFaPFRLYy+9PbLPJDT7Nma3Jv57Vyj0OMzMN8w6H00rLtS7xrKC+SwC&#10;QVxa3XCl4Ou4fUpAOI+ssbVMCq7kIM8mD2tMtR34ky6Fr0SAsEtRQe19l0rpypoMupntiIN3sr1B&#10;H2RfSd3jEOCmlc9RFEuDDYeFGjva1FT+FL9GwfZtl0j7fkXa+/PH6/mwSL6HhVKP0/FlBcLT6P/D&#10;f+2dVhDHS7ifCUdAZjcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/y10z8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m4058,l6087,,8116,r2029,1353l11498,3383r676,2029l11498,8120r-1353,2029l8116,10827r-2029,675l4058,10827,2029,10149,676,8120,,5412,676,3383,2029,1353,4058,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 669" style="position:absolute;left:5794;top:1793;width:122;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,11502" o:spid="_x0000_s1065" fillcolor="black" stroked="f" strokeweight="0" path="m4058,l6087,,8116,r2029,1353l11498,3383r676,2029l11498,8120r-1353,2029l8116,10827r-2029,675l4058,10827,2029,10149,676,8120,,5412,676,3383,2029,1353,4058,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/LXTPxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sYeYoxuQpFaPFRLYy+9PbLPJDT7Nma3Jv57Vyj0OMzMN8w6H00rLtS7xrKC+SwC&#10;QVxa3XCl4Ou4fUpAOI+ssbVMCq7kIM8mD2tMtR34ky6Fr0SAsEtRQe19l0rpypoMupntiIN3sr1B&#10;H2RfSd3jEOCmlc9RFEuDDYeFGjva1FT+FL9GwfZtl0j7fkXa+/PH6/mwSL6HhVKP0/FlBcLT6P/D&#10;f+2dVhDHS7ifCUdAZjcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/y10z8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,12174,11502"/>
+                  <v:path textboxrect="0,0,12174,11502" arrowok="t"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="008F4088">
+      <w:r w:rsidRPr="008F4088" w:rsidR="00C74311">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44AD4737" wp14:editId="4691E4EB">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="479C2512" wp14:editId="69901105">
             <wp:extent cx="6269355" cy="5777865"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="40027643" name="Bildobjekt 1" descr="En bild som visar text, karta, diagram, Plan&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="40027643" name="Bildobjekt 1" descr="En bild som visar text, karta, diagram, Plan&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6269355" cy="5777865"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3033DBCF" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRPr="004F22C0" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidRPr="004F22C0" w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="4089048F" w14:textId="51FF7909">
       <w:pPr>
-        <w:spacing w:after="735"/>
+        <w:spacing w:after="735" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="406" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50845CF4" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRPr="004F22C0" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidRPr="004F22C0" w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="6380AE00" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3720"/>
         </w:tabs>
-        <w:sectPr w:rsidR="004C17BA" w:rsidRPr="004F22C0" w:rsidSect="004C17BA">
-[...6 lines deleted...]
-          <w:pgSz w:w="11899" w:h="16841"/>
+        <w:sectPr w:rsidRPr="004F22C0" w:rsidR="00092190" w:rsidSect="00092190">
+          <w:headerReference w:type="even" r:id="rId31"/>
+          <w:headerReference w:type="default" r:id="rId32"/>
+          <w:footerReference w:type="even" r:id="rId33"/>
+          <w:footerReference w:type="default" r:id="rId34"/>
+          <w:headerReference w:type="first" r:id="rId35"/>
+          <w:footerReference w:type="first" r:id="rId36"/>
+          <w:pgSz w:w="11899" w:h="16841" w:orient="portrait"/>
           <w:pgMar w:top="349" w:right="1440" w:bottom="1440" w:left="586" w:header="720" w:footer="355" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00EEE4CC" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidRPr="004B1131" w:rsidR="00A67E2A" w:rsidP="004B1131" w:rsidRDefault="000B2072" w14:paraId="092EA121" w14:textId="204916ED">
       <w:pPr>
-        <w:spacing w:after="140"/>
-[...5766 lines deleted...]
-        <w:spacing w:after="140"/>
+        <w:spacing w:after="140" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:sectPr w:rsidR="004C17BA" w:rsidRPr="004B1131" w:rsidSect="004C17BA">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId41"/>
+        <w:sectPr w:rsidRPr="004B1131" w:rsidR="00A67E2A" w:rsidSect="00092190">
+          <w:headerReference w:type="even" r:id="rId37"/>
+          <w:headerReference w:type="default" r:id="rId38"/>
+          <w:footerReference w:type="even" r:id="rId39"/>
+          <w:footerReference w:type="default" r:id="rId40"/>
+          <w:headerReference w:type="first" r:id="rId41"/>
+          <w:footerReference w:type="first" r:id="rId42"/>
           <w:pgSz w:w="16841" w:h="11899" w:orient="landscape"/>
           <w:pgMar w:top="350" w:right="713" w:bottom="993" w:left="400" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202233">
+      <w:r w:rsidRPr="000B2072">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57A97F61" wp14:editId="1C88887A">
-            <wp:extent cx="9214747" cy="5362575"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F0148FB" wp14:editId="50E5EF5C">
+            <wp:extent cx="9709999" cy="5981700"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
-            <wp:docPr id="628446327" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, diagram, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:docPr id="329847699" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, nummer, diagram&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="628446327" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, diagram, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPr id="329847699" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, nummer, diagram&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42"/>
+                    <a:blip r:embed="rId43"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="9271927" cy="5395851"/>
+                      <a:ext cx="9712196" cy="5983053"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt1"/>
         <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="-17" w:tblpY="301"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="11916" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="18" w:type="dxa"/>
           <w:left w:w="1061" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="9222"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C17BA" w14:paraId="043561D0" w14:textId="77777777" w:rsidTr="00147CDC">
+      <w:tr w:rsidR="00092190" w:rsidTr="004B1131" w14:paraId="17B91590" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1901C392" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+          <w:p w:rsidR="00092190" w:rsidP="004B1131" w:rsidRDefault="00092190" w14:paraId="5CE823A9" w14:textId="553BC13B">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilaga 3 - 4 </w:t>
+              <w:t>Bilaga 3</w:t>
+            </w:r>
+            <w:r w:rsidR="004B1131">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9222" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="73B86631" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+          <w:p w:rsidR="00092190" w:rsidP="004B1131" w:rsidRDefault="00092190" w14:paraId="50ACFED5" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="1104"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografisk plan över gråzoner gällande vuxen– Uddevalla  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0EF60D5B" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="004C17BA">
+    <w:p w:rsidR="00092190" w:rsidP="00092190" w:rsidRDefault="00092190" w14:paraId="327CE32B" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="141"/>
+        <w:spacing w:after="141" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="992" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CE87ACD" wp14:editId="3DBBD314">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657219" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6460C227" wp14:editId="1EB8B776">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5262245</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>10013221</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1896530" cy="384472"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="6308" name="Group 6308"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1896530" cy="384472"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1896530" cy="384472"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -24085,309 +18419,309 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:srgbClr val="000000"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="380C28FF" id="Group 6308" o:spid="_x0000_s1026" style="position:absolute;margin-left:414.35pt;margin-top:788.45pt;width:149.35pt;height:30.25pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="18965,3844" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAu700fCS0AACBRAQAOAAAAZHJzL2Uyb0RvYy54bWzsXdtyHMlxfXeE/4HBd4vT92mGdvVg2Xpx&#10;2ApJ/gAIBC8RIIEAoOXq732yMrOyZwjkKawoQIZGD2rubrKnui6ZJ09e6te/+fnz5aufLm5uP119&#10;+eF196vd61cXX86v3n368uGH1//7p//8t/3rV7d3Z1/enV1efbn44fVfL25f/+bHf/2XX3+9fnvR&#10;X328unx3cfMKL/ly+/br9Q+vP97dXb998+b2/OPF57PbX11dX3zBf3x/dfP57A7/ePPhzbubs694&#10;++fLN/1uN7/5enXz7vrm6vzi9hb/9rf6H1//WN7//v3F+d3/vH9/e3H36vKH1xjbXfn/m/L/f5b/&#10;f/Pjr8/efrg5u/746dyGcfYLRvH57NMX/Gh91W/P7s5e/eXm0zev+vzp/Obq9ur93a/Orz6/uXr/&#10;/tP5RfkGfE23O/qa391c/eW6fMuHt18/XNdpwtQezdMvfu35f//0u5vrP17//gYz8fX6A+ai/JN8&#10;y8/vbz7LE6N89XOZsr/WKbv4+e7VOf5lt1/nacDMnuO/DftxXHqd0/OPmPhv/tr5x//I/+Ib/9k3&#10;B4P5eo3tcRszcPu3zcAfP55dX5SJvX2LGfj9zatP7354vaz961dfzj5jmxaBV/IvyrQUqTpJt29v&#10;MV/NM7Qu067TCermqetmeWf9zrO353+5vfvdxVWZ6rOf/uv2TvfkO//T2Uf/0/nPX/yPN9jZ6Z6+&#10;PruTvyejlD+++oq1spF8xB91IPJfP1/9dPGnqyJ3d7ReGGT818svWyl/l+8IiLqAP6/L67r9PO8x&#10;rxAcd9Ng3+4y/jTZZdrPS5Hd73drLjtPSz8W2W7sO/Liae4naCIMot+t8z5/8ziXnSDCC9YuFx72&#10;u91U3jxM+8nX1r/Ln/Z9w27Cj5e5GNaVvLkfugH7BsOYhnEhH9jNg7157lecR91i/vP+tGF0mAMc&#10;Wbx5GXZsGLtpmnT99kPPZmPXjasuyoohj+kw1n3X6cx1+I05X24MeD+XIXfdsoxEGDtNt1HXr2w2&#10;1hDGPuq6fMwhPA0z2XXrNHY6zQfn3hfDn7ooJrjrp3QAKna8vueXV7cXuuRy2It6qQoAR3OrYi6/&#10;iC7Ae87PYG/fX57dFcP1+dMdDPHlp89QDv2y28VP4G2iflXnlT/d/fXyQhTG5Zc/XLyH6izGQf7F&#10;7c2HP//75c2rn87E3Jb/lZefXV5/PLN/a59nomWo5T3y999/urysr+zKX73vlfqlJix/76JY+vo3&#10;d/o3z200au5hNPHRbvQxKfUvlV+++nJX//4XQJUyzM3Xyh//fPXur8VQlgmBPRKT+SSGaTg2TEUd&#10;yI/DfHHD1I3LiANW9N80jmNZXMyA2+KpX1boJbHh3bDbDcXsYYocAWz3z9/XRNlIxETpQGRxwght&#10;z4rv0PivhycK6gXTJupzhJ5JFeK87lS023VTrgF6KFqdyW7c73NLAoswmIbb90v+3nHqZQkwXFio&#10;JddvE9ZQFUGPScrHME8YhL53hMZK52GZYZVsl+x0kzxo1/dL39l46XvXZTB9zMfb7WBy7ePoRMAW&#10;zKMap47OsKi11cwCXboOa7e3daZ7ohtHxzh8r9kOx0L7BvZt60/d5Mu8DLYpt0fShfzpwrvZdhoX&#10;1tk9/vWTDRFvsdqAl2dDgMsOnZsCz36JDTkyH6KDZpxCMR/9btqNrmWe3Hz4SGA+bCD3mY8OIHVQ&#10;ReCH4CEb0vXjIF4hPa3+y1Sw3417wFd5YwMqxFdMQIRFWoyJj9dPvz9VC/S7ud+ZOpz6Hhg/s3rb&#10;d49jR/Q9xt3BCSkjGeZ5zT0dDGPfq54BBO/hQOQj2VVXoO9HAP1MultDM3bTAiuUS/fz4m7GOve+&#10;N33m/Kkz2O3382he5W6YYFvSd8MjMh0tzgx59bLse12cFZZoyd8M37ZTYYxoyh0p7KN5VFu8H2dw&#10;DemYYdf2Oh8YMuxhLtx3NuZl7ZZ8P22s4LJ0I3FYB3yhfuAyGc/yINbAFup69f6WDYHiS+dPW8K+&#10;HxZdwoY3d5N4cbKrgSTAPaSzscPMmTDOMFmUHXCcreBuItsO3i02hIyC+9jrbjIUs59WcrD24+S7&#10;aB36HFQu67JXumEdBkDGbCYCKIpfnk/EvtubF4xzS1RSgMp1GQGdszGs/Wx7Yt3vmScOAKoHpIOt&#10;Ipqui5XDH4WQyobR7QD9TC9yGqPrsId0V+BP60g0XRiqruuha/KRdPvBIDlIxmHNp6/ru9kcjg66&#10;namYsIMwiRPzp3qgct1LDdq/67FNzVYM48zmG26SO2sDuBsyJ8NuhDNVrNY47tm4N9ITiDGyOltp&#10;aGBiKzbjnkF4Eau1mZN5Hpnm3cz3gtUkO3azlsu0MkW92SegOnf5Ye8QD8DGK/ONczaTGQztC8OL&#10;HU72NzS72ea1w/rk0rs9nEMdyTrulcl/2MIA3fiOXaGlcksHTnFvjuQKSJEPBId80hlBhGcm647Z&#10;M9jU74YddHemekS7q+bBAQYmS4Vhv7F2sjAHEN1tpz/dnaxEwBbPu5A/TRiEiM5Gw5vnAeSFDQN/&#10;L5/naYS2NGE6dUGgdCu4gHw2BsBG26brMA35CvYwRmY9+C7tcc5tbwABAx1mKwgV7LpsGSe2R/sO&#10;HFI5WjPwVa5AsOts83NlA87C3jvtQNCkIwawN3WKI0C4aph7HW6/9ECR2USY+sepJmrUBEESEfvm&#10;P77K4U9/G2BcxwmFDwSUDRMxjVboXNnHBW5TPgAxgLq/5r6HrshG0CFEpnOgPFImCz1vNCGcWHLU&#10;BkRVdNsOEwBbOgbEQCxKBzIUhGE2hmkH0k13AeBO/l5A8c6OztyTOcNMSVBVvGhAtHxzzYhRO+bq&#10;CAKFy2BoDgcyP2J7eKqqfqGncrMYan0Ylvytgm5cQfbEkO9mEPtlEmS3Z8twD+XhSvzE+71w3g8a&#10;65D3KxqmmfcDNh8mPcKVA4jQEU4LTnWh/vYI7/sxeHLmz8YB4k+HcR/vp3rT7dtDlB9i3JZX4JJ+&#10;UvypsKcfZuS6iAZihw+QwDAxrGd+pIFwO51rQB/y+/WtsPD5W0ckP+hQJ/hAucIWf961GtIPMqUy&#10;d5OBVWi1fATxVjoFILDMurB5neD2q93MZ8r2BlYqlwOpOSgS4IPc91X3k1ka9hNCirJPtgfE95I/&#10;bU/VNUVEiTh9mFLV/dPIRjDY6tPPgoDuPjb1h0fJP+JkSl64KcHpODQlBXU0mxJxRcxVBBmuiihM&#10;CYIyI2yVRJHkpDime3JTYuMwU9JrdsxRkpxkkamqcJXyN5uTdWen1N/op8qfqiKGwdMa2BkF0jS3&#10;gp77MBDA9rnLOiIJTHUE5oD4YOBU3FukgB5hNgv7I/SO6FxmeOC9uyeMdI3cSA3QpLpSNKUQPpDR&#10;DRT7IzFQkl7F+DPjK16YeXdUtO4q+lakOyCZQ9EHIes7zL1af9hLB2i+qfypmwusgrGl8JqJIzrA&#10;AS0DQOiOrAGoNYvIcGdNPBUjW2awfOk+2Lx3neE6ZnsGv2wkMwhNkouDhFKjZQDyaIgMuYtlHgAc&#10;CSkj5lV3DTx+Qp7EDgOpT1huBDcMNXLnPc4ZInCEcQ21ADefgAzQb3Z4RrAC+bqBRkEWtGxenE0S&#10;SUY02PKtQCUQj9w0N94LKoHAp3gvYCzZ6zHeeR4IkwV1Y2zaskNucLonQz8uw4L8nWz/hs6T4GqO&#10;4cNGiMeW8w2xz7ZG19WCPx2eunfCZTukDesaI7WQ5EWDrDQHE2fU7b7/tD91CLBPqh34LIh9lD0m&#10;IeN8vvRMgpgmMV0whUr/gX0iqXQl+7moZ0SGcouKcarDNSPBIzdmMVEtESTTd7BU8BSyvSU0tM0q&#10;kkPzIQjyUb2/cNnqSjfISrhI14uOF4E342GFXM1N2tCPs/Jp0OSEpgusgDVB0kg2Z1gqy1+Q7It8&#10;hUM/zzSqGO9FqQCxJzFeUPhk3WIeMHASlkDAwzAeUjGJDgtyA6knJM0hdAK3EQAiCloAYwnHXD1h&#10;ydnMV6KqD6hIEvKuvjB2G0mzEMSqEIDWi7hS4mDBgAIFK/5GgXm5mqvqiyO2GhKikLGuEyq/ckuz&#10;QWAL0fKhkDC1XB+p3ji2tSc24oWzETBDh2xEsXLtbMSMgJT6UPcQ23OP+KayEQtQiRuDJ2cjbBxg&#10;I3QYv5zYtjcBER2flEOIFXJIUSJIPnhdqiiQabI2eqwTqlVU+VM/GBkQ5lpS0SBiOWNaOVteIAeH&#10;yhxhATkEjIQsknqIqeqQh6eAaLP/fKn8acA8QBmXrRwzMh7JGCLGwb8teA4+ZyFLlyL4ALrA1WhR&#10;SSQ42v5aCGCoKIDub7XX/Mio3PERPBmrF26s4F8dGqsClpqN1TIuyOlUdeCZ2EGdg04S50mo82c1&#10;VjaO72Cs7E3UWIUc1SSPUTpgmtTTp2+VhBwVhfehzQ8ezDIMX6lBdloswaVBtvrOcERq4MRNhD/N&#10;VFRZSQrKTRCIPEsKGlF0QWSrrw9Wi6SExzxw2Zjfx8hyExQEOjdtSGq1QDM3mZioTvkGMFQNvotx&#10;KdRsq9nYnm5fV3/a+no2Gx9qtYJ8BkKUNgyoojQpoCbe0fhUdbDF2c1YmZNxranL/0zl8WCPD41r&#10;IULajetS+k8Usvhb42qM/rMbVxvHdzCulZw+RqGHqiSgNz+gNcbI85Z2MCsFyMwUfPfSq0WWBeHI&#10;3LPqx9UyC3iIsUf6qqroBs4sZGn+aryXhw0BRqzeAFoQo8mUGpKnnQvlVOQKFFKmjDOcERgGycbC&#10;nDV8KmHDXAkjSqGrNiwrIfqgz3UvwDknRHO8FfWkTsf4hvWn2sDYuAJxctyy4aQpxtlgEZqe1dWF&#10;wGkjsQRsAStlk+LM/FBGbA9zR2J7m5gh4os5OytxYSPDUI+ZywINeqyGYpxNPJRiHMQdLFOhAecg&#10;yGyYCHW1eXwLx1Eyi8Q74pRHN1tsmscNY40b8GbNgZB4cz6/lchAyJvkq1dOn+8yDxRgRUhsXOeV&#10;+wcqx30O/2WuZjbgcU8qUeokIbJF+qWgFkNDBNhgBEBWLcPVMnrF2K7i6h60UC0vkwLzTN3He6Gb&#10;ELvMZOtwudWrk8ApqhpQ4ylTzUSa7hXqTqvYsQo8sWMvmh1DXekhgJd/gW3fDOBRiiO5YqLhkS6k&#10;fznYsQHt8+AhFACPFDw/UU8eyrFxCIAvw7gvlGMyG97rocTSkEQTjBqfciDkTwVEAA1SpYG3InWI&#10;JNUhPc4KAJAmQHRwjOFRsivy61K1FiQKUnKYbEWmMzIHfXH9+/1pwDBk9yjfyMdQExyRONKc2KAr&#10;m6ls1XBcrppCWE9SwVhNIZ+BKDDpS6VbNtJY3ePVOunjF66PoSy2hMpem8q062P0KrI+oEDcetBC&#10;H49wZ3EKSqL/plvBk+tjGwf0MXoPoITqPn0MEHyYXfKgOkb2nsVnaIuaAT19NP4ofs7x4TpUWTZI&#10;sWybuXIZf5p6Q6qUjrZBFp0GzCdCfmbuI6OvlPuGdLxoGGQxA8nQzImCzXvpnAFrG6+Oym8yXlWx&#10;zXJoOpJ/P7paWGEYKhyJrP42Cu4QMciUq8oB6xN+4psN6Et+0sEvXAdDQxzq4JIZ3ayDQVyiMVIB&#10;ffUkhA620gnRwfhj7bj25DrYxgEdrMO4TwdXd9Q15UM6uLq4Qjhkhy9cbDDbRLTWo9B4ln0LpnTe&#10;EUYiGErklRDlU2kGjJqwQXUCeIZnndTt8rtu8aealZo0y99a02X4WJ0UohOgmpJOqb+PLlMdI137&#10;+uFsP9XJ9B3qE3hS0i9cSQPyHSrpcpjblXSPPaawEcSFpm6EkoYDJl19jbionXGeXEnbOJS4wDDu&#10;U9ImA+XnZ+AhLR2SaP/FKidAXBhSQsvm3LkX4kJRNWJrJIIRY3iULNJAclS3JS6obJARI2vkGLnz&#10;4maQ6FetXkRtHWEOIvoFQqJuMNde/lQzoOvA5bbEBdp+Z3Z4S1yQGostcYHC0PS1sbq+F/1LTvr4&#10;hetjxPUP9XHRGe36eELUT0Hz/cSF9Gb6RyAuZBw5ceF3j/gReFAdo8zMktCoEw6V5kWVlAgAcSGD&#10;bCQuVusS1kRceDIeJy6kc3AZAydaQFy4bAtxYeGGhn7EUhl96IY9mCCqKra6a0yOkhEgLqx98yOI&#10;C3KhhJlj+CK5OUYhqYr6Bjzp4Iv3gpzqvTMHN+e8mMtqUBp+rIMLXmnXwdAcdhLrSQhMbJ7z8xMX&#10;ygukxEWFN34EHtLB1W9njibi/d58hfEWNeOAOsRBRlAnO/IYqNteh8qpgPr5nGCoU8ppi4pD+Vtr&#10;fjEfq+o0+vUqRudTxfgK1QJjRlfVj2Y7qU6k782Tev4nUc+IEB1C5EKANqvnEU67AUZ4u6tGxkM/&#10;75GiCjjpGNkxwpNzFjYOw8jj/ZwFWjUr9PVD8JCCju42LunHxZ/qI6MhojX7I3JoJK3gGKrH58hf&#10;5U99JbqHI81TcDTOdk4VR6ND6TORushIWLReu8hEJr1M0MHXAgkohMHSZx491I7dZMGvRwNd43fb&#10;oPFzTmpEV0i5WDIdAnr/mDOBupb8rWhhZbW7GHfePAG/akmEdG6Huq3oW7Gktgzoo5BTS1HpBntG&#10;ZitK3SSFMJ+uaOgiLefzXRNFU9L5OSdhNtnlaJTcLIuoNBlDlBrAqSGytThPmp4Q2Vq4pRxAtsuj&#10;gE1uWyXzi+QsZXixG0jibTReAXVHup5ETpc0wcnnFyWE1iAM5540u4rdK02p8jlDcNob8YxQI+mx&#10;RA4eyg1Fj4nPnOs8afyv0AhHmLwXydRecEe/LVobgMYkhGPIoikeaZSGa6Us8QJqgigSxIo8vw6d&#10;zfJ1i54JI93rZvAwv1wWnSGNk+DjRV94M2l8HkJWmrXlnbxE1orw99IhMTtvMV6+bnHRBd/r227v&#10;bJ+FFazM4IP8THRGls4izAY5ZIDnTJy6OG/Ck+VnKBpJ8fdKFYGdTVxslVv4CHHwcwxw470xdqxF&#10;NFwvS6fnerI6jIAQpLdZ9XPEbOczVsO9DQbAGyULr5bryOpbojshUen48KIg+QFW5Yiif/JJ/kYp&#10;BsvxTS0kQV4oyRDGSw27UjhYu0NxHBIshAS7yB6sIS7sGlJkHUVbFA5G6jN2TX5qMUtens9QeRj1&#10;knmQ6Tk0dDMbSUu7KsY83n2nENcLD3HBYz3038tZafbfZ6AvM+go+vymWAIaVcxyyTmA7XIb/uT+&#10;u41Dcg7KMO7LOVAt6AfgId/d3gRg5JLuYPvTHG39csiJg+Uf7jL+NFnU5FraxkKaYMNz9VRo1lsT&#10;UNbKNKBiczQNosFYASoaDaoaPNdNLyuCu2HMYHwUzyPvOMVvYlkNzyO2lvtLaA3p7vtm//n0+1OX&#10;IRS2bpJMt4bPBjRJMM6m7xUdb/jaQJNkHuJuEe7XhCxdtk3iIds3NVONbpuKhjDU3Eup0AHWPrea&#10;ugf48To82L7mJ8v2wi0baM5Dy1a8wmbLhjv9EJ8qKgnO0YpbfKAPgplGlEW6rxfL1kVr3Se3bDYO&#10;sWxlGPdZNpPZ2KyHrFtIIpuOZcjVRhISnM+doXjvY2SnYuwyNRw18w2yKPFXVYA7UAnNBqfBLDJm&#10;gfRS38ji3u6cekDhpKe84Ha6HBWA8pTgN1ZNVzabB/0uLodsP30luCKih6cB6y+/zmcrWor0ggdT&#10;4x074Rg/nRTyC1fIR32V9gBm2NPtChm5dH6ZB4q2tANJKGS7SubZQ4U2jjRUWNGQn4EH9fHSgeVp&#10;g8WBzDkktUHidHPqL8I0XFY4CdVFQhPmujBCRQK3c/uxgeboz5JrmM17KYSOu1kkOchXwyGiP9U9&#10;0O9qluNUXq0F4rSf/ra0eW8ZI8Ioub/3zf7zLz3p4JetgyWJ8gAU4188RgeDKpdCBFFI99E9xiM8&#10;O91j4/gOdE8ok/zgheIDQ5/rp+j/SRncUL04sTkpEqJgmwmwrLd9SUwrl8X9cHhbMUBcFv3IdW/w&#10;96JtlOddo2iJaCvcymLcEI2z4iImi53ymDfcAVx9VCAuYoY517BhyGZJ3cjAOFh3JJWUOaOckyp2&#10;zjfVuA+37ZVAkZL5nB2r+X2cbApRGkOvonTT1qHyk+A5i/R46Ywen9aTYXvhhu24x4i6oc3OBZIy&#10;/F5DeN3WASmcC1xLLY6zsj27yqY/Pduj4yhsjwzjXrZHZWCi/RA86F1USbA9JHkkcssAW0k8I6rr&#10;wLOQG+5sZjHaR8nispXccIVBRtMnIgud4ol700wSTTa1k+iklKvXzXtXZCykRiM8Edz0R9YikuGQ&#10;wFI3o2N4f269Fi5XlbbcG5dDjUiCoLMVYRJpEJW/NnaC71v/kpPyfuHKGwjz0CspZ7tZeaN/7ICm&#10;I+qV3MMMoUMUzMPzM0M6jpwZGqzxtJ+BB3X3IvcaF5BJWQ64bMbKcPQoHaK0yJGzPR1u1bO4NU0g&#10;A49lCXoNzFA3OPPdwAxVWToPSAmzmv5mFqeVFWpge7Zdn3x1XcP5c6uz0fWJaEyFukhaIrYFiX6H&#10;hQn+cyfF+sIVK07noWItgKVdseL2ESTbq2L9NrsHbr7UGxTFii7q7kE/OSq2cYhiLcO4DxUfuoUP&#10;adVAjfkJlXRu1XxycWvOc29SvxmJE5nf1CGOpGDqEUfOUP5RNo0bx8H1hD9VPeHuKGkkIxwg47oi&#10;zZl+EGCvMU2UNgC14x30GLQPUd0aKW9T78jjybUbYIsrclqhvQD3HARv3IAGc4YUGYUAlOnZuAw0&#10;X2mT40r5K2T8GzVHRWuiL+elkCRkxBidhBClvNQCO6jTxXKQMFQ93TRZqvpCmIh8F1QHC6RXHuw6&#10;VFV+9k62+oXbapyjQ1tddkmzrQYTgJRTxXn3xWYQHpbKpmePzdg4vkNsRmITCk5yu4Y7v1ERJPYK&#10;5zolYWxskGSXgIQkyvByFgjXhSCR0X6e/H5cL89KbqOAk+qo0OePEOUhHCHvVUty2aFbLGzYIBvl&#10;hTQ0tFkGdNXNTetGdj+TOp9NiSO1a1GRwcM4ZtX4O70iiNvKGkPhMZwQpbayilIwVoCd7G6K8IAW&#10;db9Q2HiygLV0+p/n4r29NME6tIDFo2y3gN0Od3O4u4qi1ALINkGcZY/eBGoB8Uc3Gk/ursIeyTjE&#10;ApZh/HJ3dZSrJOTsTZqe/GAJqXBEGsbvpElF5gXB40dIQV6KMITPkYNQf6ojiOJNy6idUI2YvhX+&#10;kl2SvUcL/1wUzp36FEg2IbkUyDazFkad1B6n70XVokV5emQ95JMA/W/z1SMwlvv3uBfN7+xFxwMm&#10;W5ZeJneB55KPt74XzeprT21fAX/qSiBBwkpiUPRLWhMMaGihcEhWjSwbjKp5Qv1C2i7gwkK7LHDG&#10;pWf5t8V2mNEEMI/kxS4Dm6BXRzy8zydneLEbNL/0YVnsdPNdxxU3KGSHYl78ejia/YEO3O6UswYN&#10;hgY2ushX1Z9bPhgxPBLHRM/fcnD5PI3oq6OQdJ1ID5YFJVQqiq4P+aqGluE7AOnnKG8qqJgyaACw&#10;ptYncFk52o7dMpV7JrJVRXKXIRK0diG6DhmoYOOLWqQnN9479OzSoxgv1zQxDz1qCsk81PlFm3fS&#10;vifWDWEcEnOoJofq8TgI6GqSni49B1Jp0SB2bJJOvMgL50WgfQ5RYdklj0CFqPaxvEQctm9ajCEL&#10;ULqaPnt02MaRRoehhKxtlJ+CBwMZ9aZhl3ST4k81LQBQyBUXtZbLRdkO7SWwFzAqb+S6ZOiRaiKi&#10;SAHNk2ajVwmUK7kOAzEBU9XQ2aQNefQnEu/UI1g+R/40kIXWSOZd0J5Zm34prBUXuBFxBzALQIT5&#10;CPo9qg6LKNXpKCQ234CL7gS9ywCoKLKMje8HlZZDR8y9BfElkSBV7ABilhtA27Fhlczl4H3LojBP&#10;krZywI+iZ29DSAH/Rha4MV+xGAPOLunNF8WBqBgngB/piLbHURRCIg84Mba+IA1J7ylctwVgIXth&#10;6PYkLztIMvyJAP44Z/B+kaGdwTLQ2OYrwj0h8ztOqzmLSB8kzlf0DBtpryxEAIFGZB54rzfT3CIL&#10;DJNDnXjvjHaF+Z6M8WK4BHpHS0ne02pz4TblAYM750wkHGyA86LI0Es9P/KhyRr6SfW4eaK8tyEl&#10;qZ4L/t7aU1h42/wYgwW1ygYaaZUYQ5kDGrpU2IsGkyR+7G/kSUuVtW3ZXNZrb0YH1nyt8Ptq0Gck&#10;/uYeYEwprdQIzSghgXz6O7AEVoVCd2xoO95RDBf9GhXSIFttL+9kCIrFKKGFhzDi1NCuZqB5jJtD&#10;li7pchcIhK/wJkSF639zux5anzc2i/FOyCPKtw4uXreExqlHLDO1EAi5GD0H3Uv4TGBB0x5c64dV&#10;BelBWgTUZmQDsEUOXmubFG4nq6Jp6LHmMSJsIJKCJNi2KCWYdwIxXdlwWKHqi8MafyMH41V9cWxX&#10;8y4ouKzrRDM0QiNhIDmPKwpJMTtzh7512dypOBEXL5y4QC7GIXFR4F47cQHT4Q2l70voEAgFUPLs&#10;CR02ju+Q0CHm+P5EZT8zRlrolwNw9ywmUSWpa/sIhxlo0RJt6FtFVJHjAPcvx1lhqRpkK7/TIFsn&#10;AZU9POBjneAQUSJUMEykRUW47xWzK5a1dR7gqdSsYt8C/tStEPPL3xuyPFUiiA7u90gTIsP8NLdy&#10;g05pEoiFh6hcte68uqMma/CvqsaYT1aIcnQupZXiHp3ySi6//OHi/cGtTTcf/vzvlzevfjq7BB1b&#10;/lcKPM8urz+e2b81WHyroj/+ukQ38R7JIbBUEX1lV/6qyR28UqmXf6a8EijgQ0NcwN0jDDEoQdu2&#10;MMSC/DCHkVeCBsuSuqKGeKr1mE+eV2LjKIZYhvG35JUYOTCQFozSZlmpY3TwYZAZsVA9+rj0JXfv&#10;4NkYI87uqIbNtH4PK5L68reiDavqHuTCMHoKJeCWL4OgOhntXHAYdBrqB0hTNWn0rO8VcEfGOw7W&#10;ngIoh6bXDODYRa+CSyFhVATB7IoD6QaXO+Xw2WzRBjDd+XjhPlknYNz0QDIVKk80AGTkaKCyTwN4&#10;43wl4q0ghcmH1Y07ou4kZzzACliMDLd+kMQhacOiC4yLi8g9GrEQ4yIUW8aJi4lVEm5aezINoA68&#10;8S8o/Py92LrOV457gsukR68eIKwvaQ4J5OaFIejXlbN7preweaFbSen7Ntk2VK1jQn+am1DnrOG9&#10;g6RxF962FNama4HsJkscovMQa7yg2UK+FtJ4V+d37pEznu6Hyn8gNYx0WMDWUXSKdCeiRma7wGrE&#10;lUD5UVNlg3gl0fqmlMCQ5crDfxkaiXUkkg75RdPhwqfGSUL8n2T+I/SqFofrz6pl+gVNjNJVQmKN&#10;RZG4upfLEM007ND3tPG9uIiBqOU6XG716iSAUETwODsDdf9B5+dzgLonO1jMlusCoLd3/vG6pRrF&#10;jm3LiXR74aQb0Ogh1i+bqR3rD+h/YJbgPtLt5XW4Q1TE4iPHZ+XQmoacaCoSuYZHpBaSNnGX3Cwj&#10;T1hVpsRG9PADE+bmSWCNmVKa/Fi74XEyr4I7ic7kU4BQj6n+Btna5RVBMMJoxpdJggZRvfVSBcAm&#10;VqVWZTnpthkDTdBAdrx5iKi/IqnGmzmjMbUA2jz+FrIN1WcVPDfI1jnjshuQCyyQ714pqjaAiSbh&#10;OXCKhodI3CFddHGNWs3l/p4NDxGENU/1O1bAOVHImcpaWc2ZyhClTGUV/Y5MpWqvYz17wiQvG5MI&#10;M3OASTQd8hGYZMXNowqi78tgxl2NYBqeP4PZxpFmMMMI2E1nfgoeymBGqktTdTcQmdFO/kbHLf5U&#10;NkBu9nT6jzjif79LkjUUiGAYSXeOZigNlyTPqyy/8I/jHlXWmduGiJ1p6oYUi3U0FpZm5T7qkmRf&#10;LoC43NED4nQei4G4SC+lb41MdmDTfLYQ2TbAyWcLKbtWUgW6kNACiMJZpVbDJck1gIy/Q8ixSLnm&#10;ODJSnXAkCRse7wWKIUHsCLLyxNnN7S3IvyNrAbJH6ZGmS5Kt0hO7gV+SbKlkvGG0pKjpCW66JNkY&#10;eZ7eGEqRpxbGzQ1ga0hkAjjS7gPn6Y2PuyQZXeCVLKWpm9HSiicmhyy/HDj6X0nhb65I5JJkxdM8&#10;BfCRlySb5uXnIi4o5uNFDr6R8nweQrblkmR/L08fjfHydQPq98AA3Q8opLVCC75/pXuYRhcbLkmu&#10;a8yzuUFZGjvAk8TjvPHkc0m5VZjG3wtW3nQUz9oIPcnPsSQxmu9I04lBT9tF7lxPInyhr0WXIdI8&#10;JW6OgtnOQx7VyeK5xDV1hd+W4sEE3sZNHTJ+ek2u4YZkzV9ryN51/xYhYRIfm/Gziu8abkj2znwU&#10;hCB079VsvDoK15ZZZ6mWG5K9VoKWs+1W6/OGcEIeI4xMfWyZnPWK5HBagBj56SyNN0z0sZdx8t5f&#10;uPcO3+rQey+RsXbvHQZvsPbL90UUkBEIMvsfII1Xx/E90nj1TXBIj8/KoUcesXFkMObhRmFw1cel&#10;ZxoOiNXeUOIuRKF/8gYgIcpJxhgs5y5jDjgMsJ0ieRI0J1QNBpdzU9ny61Zwyj8q8kFpDVyIUm+m&#10;itJ1rVCBbhb/fLoBdT6P9/NJ979w3Q/G4VD3P+5iAmT8rI7z7mNurdL52XtP2Dgoc3t4Ch5kbmv9&#10;9vF5OdT/UedNI6+IIhpY5aIgaRSr0tIwKXZXTomHtIXfUwcI7YpYryDwe/ZeithhLCxRjlfcCQ+n&#10;Y2go+auF0A3x0fpezk3EeHlJZxQ7yKrlnmAUiPBy1Sgeb+DsoryWxl0R127mJmLzch4jZHF/IkmY&#10;k+J8DVM08A0YsPIjDXxDLRhC00GS3BVrzL8tmmHwtUCKpaZ6IKWaJHmNoMCKzzujO08eLa+4gFfS&#10;10oZ3PdE8izAiJTf5wycKkVgfNKyQ+V4Swv/Zc7h1y/nqqNOPdaWVCtviYGOzFK0LKExIgkM2JKy&#10;wI/UzOoZgD7K02zQdNCytTAZJIJQi8axDXJlhBiRN6cjSfrCCxxaRbdxJ2z4wrEhmN5DbFhoqUfw&#10;AnJdqrFq9/QlE+IZQRbFhmE1nr6qSMdRsKEM45dXFVXtm8PCWrDPODkpTlGYxc8+0vuVP6D4MSoM&#10;QI8TWiIqLaT4JddUkdyGcbOuZBWIwGsgHZAi9N3T9rPRGQ0zRoJmAVo42LS9CmaiocOF7ifIIg2O&#10;gMJ474jGnzkMiPHyniAxDxzEBvOLDBLSqnbjptDuTqC8sAKStsEBL6CAt+ChfV9QT1UT7nfkMsu4&#10;qLOB1apVUDzABtioRpHjUpOjuFjlOB519NQguTPty0UxOu8TRJ2IqBbjgDjYP1QZkv0tlY6W0kx7&#10;9AAPWhAQBX5AMllKENJKvOoH25uEVkBmaIATJ4j0CYr3SsSGRHfqeHmSS8xDQ/JMLXXkqVGxbpwM&#10;EAk1J5RjQO6B+Twsh8l3LrVQehQaxY5t7QmWvnBYCoLoEJYWV6cdls6o3UAhaMknXO+58w90FbZ+&#10;gaXPeuefjkNg6d94518o4eOz4q6cJpDGPX7PdudfzXGh8YpIY8o/ChrfciyJ3GPu/POL/Hj4pV7k&#10;R2M6MKZGHtFYXYh+7zv/vMhe0HOO9rFAlt4jXkpugUO2AYmMTgE3IDakAxtsol0rw/rxSCBwK9g7&#10;URA8vljWtU20dsnjAUaYSuXB+SRgSluhYxWVQuycS4oBsKK1+lXUXteSWk56eUwJ+zAnsvTTj4/2&#10;CQO8cAwAP+EQAxT43Y4Blqn3Ju73paxAtYly04Y3qFAz/+LJqSkbx3dIWZFSg/vPyiEGwNG0Bvzc&#10;SYiWzA1FsKs13IEOyjNhgrqADsoZEQT+zAukugdRAcuveYRoQ2FrvcqvQbaGeHngI76spQhWbrwS&#10;E9RSBOuyDUWwdXZ5SCd4IbBJvAjWknIbArd12R4jy4tVI/7BZWHhjRNokJ16vwaS8ihx1LAxWBEs&#10;ms0oN9JSBDsblyNJ8DkvYQpGODrKz0QXeI6KDJHQLC7Yd/ssCuBqJjWHRCFKc66qKMXndagU9N+v&#10;Z0+Y5IVjErBgh5ikGK92TII8GWk18yAvMeyk1un5eQkdx3fgJXCQLAh9jN8PMcnfkZdQ5UNPdNRi&#10;UV5CwjhqjfOPgi2x0jUi9xheYjXjQz8oym+p3hOyQafpe/MS3rWLX9JYIwMNvAT4A0tN47xEleU2&#10;Bfy63UzEvfeI2zZwDTWbm1tVrJVVJVLDCuysqoSPdpGmaYXBoMnMIUoN61Y0B/x1qBSZtxMIMOuW&#10;TX8iEGoT3lPH3J9+f4PmwcKoQ0UfGuvCdjYba4SKcduV2epvr9yzmkpNbRE+U+OTT84f2DhKaosM&#10;477Ulgj/uyF6MO0ZiQ2qKVzS7bQ/NY5gvypOBQsJSkKqqjQu+oi0Z/SD14FyEiPSclvSnv2eMd60&#10;IlJMee5i3P7DM1FgW8xlavCI661C8DVJNgy+CEnfYgZ4xkhc+SGr5rvbN4E/rUdpvYGIZ4HEXY08&#10;syC6XDTcQFSZDB5/iM37GNmGtOdaM9CU9mz1dDy9BPkEdkdBS9qzrzH/tsekPeNtunV42nM14Tzt&#10;ubrmPO254N2yd79j2jNwSTkP3y/xGc6DgrIGAhB9o8uvc+2BcVrdBs98jksge575vLfR8sznWuKB&#10;seShwFAdPAhUE/qB+vNoVVREY4pzfXSqiH5b7mUQKHC6T+Hj2fUFUJHhvooOAUkO0WHZfu3ocC3X&#10;kCqTcy86lAJeRYfPm/gs4yjo8P914rNqSoogH5X4XBNSWxKfO/RgKqvdkvhsnVlaEp8FXMl7mxKf&#10;rYW/UCS5DsZFQpbewOEm4JAVmzclPtfC9IbEZ5flic9ota92synx2YpwOIyF52MpLE2Jz9blld88&#10;ChOz6ng55EX/KuPseMciSXzWrc47Fj0q8TmoLfBKecCoQj2OTPVIcGSschyROh5rkHxE4nNNdOVu&#10;RKQQcfckcu54YC3WCjwzSzquicSnxGdDvbQnZKwbpwMel/isRD81POYcMTJExY65lVPc8IXHDcFU&#10;HYLNYr2bweaMoIBx/d2yoru/kI1xd5dVdgjYlB6fz5bKZOMA2NRh3EtFutPrZ+AhJrKyCC7onJM/&#10;lXuC7VEXPhfbXCACjzcrJQntAHKCiNaKGho2i7fSYosYKi5eyVFe/Xiu9Op0bneIT6U/dUorKcPf&#10;WtkOuSQmH6tDBe0bXa78+9OV7JDDH1cxOp8qxlfI2Zgy0GzZ60cf76OTbn7ZulnKRA50s14g1qyb&#10;geZwfYG6hvfpZqRhA8Q8v27WcaS6ucae/Qw8pJtrPrgL+hn256N0s+gOi7PJcc1OadQw8qOvH1yC&#10;HawvWtXjVDlvxko13iO0c51Qrp3rInHtXClzrp3d8aIT0Kif/X10mWKMbO3rhx9vupOGfi4N/ebr&#10;9Ye3Xz9clyt8P9ycXX/8dP7bs7uz7T/jz1+v3170Vx+vLt9d3Pz4fwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAIrbF9TjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FugzAQRO+V+g/WVuqtMZAGCMVE&#10;UdT2FEVqUqnKzcEbQME2wg6Qv+/m1N5mNU+zM/lq0i0bsHeNNQLCWQAMTWlVYyoB34ePlxSY89Io&#10;2VqDAm7oYFU8PuQyU3Y0XzjsfcUoxLhMCqi97zLOXVmjlm5mOzTknW2vpaezr7jq5UjhuuVREMRc&#10;y8bQh1p2uKmxvOyvWsDnKMf1PHwftpfz5nY8LHY/2xCFeH6a1m/APE7+D4Z7faoOBXU62atRjrUC&#10;0ihNCCVjkcRLYHckjJJXYCdS8ZwUL3L+f0bxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AC7vTR8JLQAAIFEBAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIrbF9TjAAAADgEAAA8AAAAAAAAAAAAAAAAAYy8AAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABzMAAAAAA=&#10;">
-                <v:shape id="Shape 792" o:spid="_x0000_s1027" style="position:absolute;width:1975;height:1651;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="197501,165116" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUEoy2xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEIvRRPX0urWKCItemgPrv6Ax+a5u3TzsiRRt/56Uyj0OMzMN8xi1dtWXMiHxrGGyViB&#10;IC6dabjScDx8jGYgQkQ22DomDT8UYLUcPCwwN+7Ke7oUsRIJwiFHDXWMXS5lKGuyGMauI07eyXmL&#10;MUlfSePxmuC2lZlSL9Jiw2mhxo42NZXfxdlqmKLffxUz9by5PfFue8ze1fpTaf047NdvICL18T/8&#10;194ZDa/zDH7PpCMgl3cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVBKMtsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l197501,,186682,4053,175867,8809r-10143,5404l156258,20968r-9466,6782l138005,35856r-7437,8134l123131,53473r-6763,9457l110960,73090r-5408,10160l101494,94734r-3379,10835l96086,117749r-2029,12181l94057,142111r,11502l95410,165116,,1025,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:group id="Group 6308" style="position:absolute;margin-left:414.35pt;margin-top:788.45pt;width:149.35pt;height:30.25pt;z-index:251657219;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="18965,3844" o:spid="_x0000_s1026" w14:anchorId="0AB456B4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAu700fCS0AACBRAQAOAAAAZHJzL2Uyb0RvYy54bWzsXdtyHMlxfXeE/4HBd4vT92mGdvVg2Xpx&#10;2ApJ/gAIBC8RIIEAoOXq732yMrOyZwjkKawoQIZGD2rubrKnui6ZJ09e6te/+fnz5aufLm5uP119&#10;+eF196vd61cXX86v3n368uGH1//7p//8t/3rV7d3Z1/enV1efbn44fVfL25f/+bHf/2XX3+9fnvR&#10;X328unx3cfMKL/ly+/br9Q+vP97dXb998+b2/OPF57PbX11dX3zBf3x/dfP57A7/ePPhzbubs694&#10;++fLN/1uN7/5enXz7vrm6vzi9hb/9rf6H1//WN7//v3F+d3/vH9/e3H36vKH1xjbXfn/m/L/f5b/&#10;f/Pjr8/efrg5u/746dyGcfYLRvH57NMX/Gh91W/P7s5e/eXm0zev+vzp/Obq9ur93a/Orz6/uXr/&#10;/tP5RfkGfE23O/qa391c/eW6fMuHt18/XNdpwtQezdMvfu35f//0u5vrP17//gYz8fX6A+ai/JN8&#10;y8/vbz7LE6N89XOZsr/WKbv4+e7VOf5lt1/nacDMnuO/DftxXHqd0/OPmPhv/tr5x//I/+Ib/9k3&#10;B4P5eo3tcRszcPu3zcAfP55dX5SJvX2LGfj9zatP7354vaz961dfzj5jmxaBV/IvyrQUqTpJt29v&#10;MV/NM7Qu067TCermqetmeWf9zrO353+5vfvdxVWZ6rOf/uv2TvfkO//T2Uf/0/nPX/yPN9jZ6Z6+&#10;PruTvyejlD+++oq1spF8xB91IPJfP1/9dPGnqyJ3d7ReGGT818svWyl/l+8IiLqAP6/L67r9PO8x&#10;rxAcd9Ng3+4y/jTZZdrPS5Hd73drLjtPSz8W2W7sO/Liae4naCIMot+t8z5/8ziXnSDCC9YuFx72&#10;u91U3jxM+8nX1r/Ln/Z9w27Cj5e5GNaVvLkfugH7BsOYhnEhH9jNg7157lecR91i/vP+tGF0mAMc&#10;Wbx5GXZsGLtpmnT99kPPZmPXjasuyoohj+kw1n3X6cx1+I05X24MeD+XIXfdsoxEGDtNt1HXr2w2&#10;1hDGPuq6fMwhPA0z2XXrNHY6zQfn3hfDn7ooJrjrp3QAKna8vueXV7cXuuRy2It6qQoAR3OrYi6/&#10;iC7Ae87PYG/fX57dFcP1+dMdDPHlp89QDv2y28VP4G2iflXnlT/d/fXyQhTG5Zc/XLyH6izGQf7F&#10;7c2HP//75c2rn87E3Jb/lZefXV5/PLN/a59nomWo5T3y999/urysr+zKX73vlfqlJix/76JY+vo3&#10;d/o3z200au5hNPHRbvQxKfUvlV+++nJX//4XQJUyzM3Xyh//fPXur8VQlgmBPRKT+SSGaTg2TEUd&#10;yI/DfHHD1I3LiANW9N80jmNZXMyA2+KpX1boJbHh3bDbDcXsYYocAWz3z9/XRNlIxETpQGRxwght&#10;z4rv0PivhycK6gXTJupzhJ5JFeK87lS023VTrgF6KFqdyW7c73NLAoswmIbb90v+3nHqZQkwXFio&#10;JddvE9ZQFUGPScrHME8YhL53hMZK52GZYZVsl+x0kzxo1/dL39l46XvXZTB9zMfb7WBy7ePoRMAW&#10;zKMap47OsKi11cwCXboOa7e3daZ7ohtHxzh8r9kOx0L7BvZt60/d5Mu8DLYpt0fShfzpwrvZdhoX&#10;1tk9/vWTDRFvsdqAl2dDgMsOnZsCz36JDTkyH6KDZpxCMR/9btqNrmWe3Hz4SGA+bCD3mY8OIHVQ&#10;ReCH4CEb0vXjIF4hPa3+y1Sw3417wFd5YwMqxFdMQIRFWoyJj9dPvz9VC/S7ud+ZOpz6Hhg/s3rb&#10;d49jR/Q9xt3BCSkjGeZ5zT0dDGPfq54BBO/hQOQj2VVXoO9HAP1MultDM3bTAiuUS/fz4m7GOve+&#10;N33m/Kkz2O3382he5W6YYFvSd8MjMh0tzgx59bLse12cFZZoyd8M37ZTYYxoyh0p7KN5VFu8H2dw&#10;DemYYdf2Oh8YMuxhLtx3NuZl7ZZ8P22s4LJ0I3FYB3yhfuAyGc/yINbAFup69f6WDYHiS+dPW8K+&#10;HxZdwoY3d5N4cbKrgSTAPaSzscPMmTDOMFmUHXCcreBuItsO3i02hIyC+9jrbjIUs59WcrD24+S7&#10;aB36HFQu67JXumEdBkDGbCYCKIpfnk/EvtubF4xzS1RSgMp1GQGdszGs/Wx7Yt3vmScOAKoHpIOt&#10;Ipqui5XDH4WQyobR7QD9TC9yGqPrsId0V+BP60g0XRiqruuha/KRdPvBIDlIxmHNp6/ru9kcjg66&#10;namYsIMwiRPzp3qgct1LDdq/67FNzVYM48zmG26SO2sDuBsyJ8NuhDNVrNY47tm4N9ITiDGyOltp&#10;aGBiKzbjnkF4Eau1mZN5Hpnm3cz3gtUkO3azlsu0MkW92SegOnf5Ye8QD8DGK/ONczaTGQztC8OL&#10;HU72NzS72ea1w/rk0rs9nEMdyTrulcl/2MIA3fiOXaGlcksHTnFvjuQKSJEPBId80hlBhGcm647Z&#10;M9jU74YddHemekS7q+bBAQYmS4Vhv7F2sjAHEN1tpz/dnaxEwBbPu5A/TRiEiM5Gw5vnAeSFDQN/&#10;L5/naYS2NGE6dUGgdCu4gHw2BsBG26brMA35CvYwRmY9+C7tcc5tbwABAx1mKwgV7LpsGSe2R/sO&#10;HFI5WjPwVa5AsOts83NlA87C3jvtQNCkIwawN3WKI0C4aph7HW6/9ECR2USY+sepJmrUBEESEfvm&#10;P77K4U9/G2BcxwmFDwSUDRMxjVboXNnHBW5TPgAxgLq/5r6HrshG0CFEpnOgPFImCz1vNCGcWHLU&#10;BkRVdNsOEwBbOgbEQCxKBzIUhGE2hmkH0k13AeBO/l5A8c6OztyTOcNMSVBVvGhAtHxzzYhRO+bq&#10;CAKFy2BoDgcyP2J7eKqqfqGncrMYan0Ylvytgm5cQfbEkO9mEPtlEmS3Z8twD+XhSvzE+71w3g8a&#10;65D3KxqmmfcDNh8mPcKVA4jQEU4LTnWh/vYI7/sxeHLmz8YB4k+HcR/vp3rT7dtDlB9i3JZX4JJ+&#10;UvypsKcfZuS6iAZihw+QwDAxrGd+pIFwO51rQB/y+/WtsPD5W0ckP+hQJ/hAucIWf961GtIPMqUy&#10;d5OBVWi1fATxVjoFILDMurB5neD2q93MZ8r2BlYqlwOpOSgS4IPc91X3k1ka9hNCirJPtgfE95I/&#10;bU/VNUVEiTh9mFLV/dPIRjDY6tPPgoDuPjb1h0fJP+JkSl64KcHpODQlBXU0mxJxRcxVBBmuiihM&#10;CYIyI2yVRJHkpDime3JTYuMwU9JrdsxRkpxkkamqcJXyN5uTdWen1N/op8qfqiKGwdMa2BkF0jS3&#10;gp77MBDA9rnLOiIJTHUE5oD4YOBU3FukgB5hNgv7I/SO6FxmeOC9uyeMdI3cSA3QpLpSNKUQPpDR&#10;DRT7IzFQkl7F+DPjK16YeXdUtO4q+lakOyCZQ9EHIes7zL1af9hLB2i+qfypmwusgrGl8JqJIzrA&#10;AS0DQOiOrAGoNYvIcGdNPBUjW2awfOk+2Lx3neE6ZnsGv2wkMwhNkouDhFKjZQDyaIgMuYtlHgAc&#10;CSkj5lV3DTx+Qp7EDgOpT1huBDcMNXLnPc4ZInCEcQ21ADefgAzQb3Z4RrAC+bqBRkEWtGxenE0S&#10;SUY02PKtQCUQj9w0N94LKoHAp3gvYCzZ6zHeeR4IkwV1Y2zaskNucLonQz8uw4L8nWz/hs6T4GqO&#10;4cNGiMeW8w2xz7ZG19WCPx2eunfCZTukDesaI7WQ5EWDrDQHE2fU7b7/tD91CLBPqh34LIh9lD0m&#10;IeN8vvRMgpgmMV0whUr/gX0iqXQl+7moZ0SGcouKcarDNSPBIzdmMVEtESTTd7BU8BSyvSU0tM0q&#10;kkPzIQjyUb2/cNnqSjfISrhI14uOF4E342GFXM1N2tCPs/Jp0OSEpgusgDVB0kg2Z1gqy1+Q7It8&#10;hUM/zzSqGO9FqQCxJzFeUPhk3WIeMHASlkDAwzAeUjGJDgtyA6knJM0hdAK3EQAiCloAYwnHXD1h&#10;ydnMV6KqD6hIEvKuvjB2G0mzEMSqEIDWi7hS4mDBgAIFK/5GgXm5mqvqiyO2GhKikLGuEyq/ckuz&#10;QWAL0fKhkDC1XB+p3ji2tSc24oWzETBDh2xEsXLtbMSMgJT6UPcQ23OP+KayEQtQiRuDJ2cjbBxg&#10;I3QYv5zYtjcBER2flEOIFXJIUSJIPnhdqiiQabI2eqwTqlVU+VM/GBkQ5lpS0SBiOWNaOVteIAeH&#10;yhxhATkEjIQsknqIqeqQh6eAaLP/fKn8acA8QBmXrRwzMh7JGCLGwb8teA4+ZyFLlyL4ALrA1WhR&#10;SSQ42v5aCGCoKIDub7XX/Mio3PERPBmrF26s4F8dGqsClpqN1TIuyOlUdeCZ2EGdg04S50mo82c1&#10;VjaO72Cs7E3UWIUc1SSPUTpgmtTTp2+VhBwVhfehzQ8ezDIMX6lBdloswaVBtvrOcERq4MRNhD/N&#10;VFRZSQrKTRCIPEsKGlF0QWSrrw9Wi6SExzxw2Zjfx8hyExQEOjdtSGq1QDM3mZioTvkGMFQNvotx&#10;KdRsq9nYnm5fV3/a+no2Gx9qtYJ8BkKUNgyoojQpoCbe0fhUdbDF2c1YmZNxranL/0zl8WCPD41r&#10;IULajetS+k8Usvhb42qM/rMbVxvHdzCulZw+RqGHqiSgNz+gNcbI85Z2MCsFyMwUfPfSq0WWBeHI&#10;3LPqx9UyC3iIsUf6qqroBs4sZGn+aryXhw0BRqzeAFoQo8mUGpKnnQvlVOQKFFKmjDOcERgGycbC&#10;nDV8KmHDXAkjSqGrNiwrIfqgz3UvwDknRHO8FfWkTsf4hvWn2sDYuAJxctyy4aQpxtlgEZqe1dWF&#10;wGkjsQRsAStlk+LM/FBGbA9zR2J7m5gh4os5OytxYSPDUI+ZywINeqyGYpxNPJRiHMQdLFOhAecg&#10;yGyYCHW1eXwLx1Eyi8Q74pRHN1tsmscNY40b8GbNgZB4cz6/lchAyJvkq1dOn+8yDxRgRUhsXOeV&#10;+wcqx30O/2WuZjbgcU8qUeokIbJF+qWgFkNDBNhgBEBWLcPVMnrF2K7i6h60UC0vkwLzTN3He6Gb&#10;ELvMZOtwudWrk8ApqhpQ4ylTzUSa7hXqTqvYsQo8sWMvmh1DXekhgJd/gW3fDOBRiiO5YqLhkS6k&#10;fznYsQHt8+AhFACPFDw/UU8eyrFxCIAvw7gvlGMyG97rocTSkEQTjBqfciDkTwVEAA1SpYG3InWI&#10;JNUhPc4KAJAmQHRwjOFRsivy61K1FiQKUnKYbEWmMzIHfXH9+/1pwDBk9yjfyMdQExyRONKc2KAr&#10;m6ls1XBcrppCWE9SwVhNIZ+BKDDpS6VbNtJY3ePVOunjF66PoSy2hMpem8q062P0KrI+oEDcetBC&#10;H49wZ3EKSqL/plvBk+tjGwf0MXoPoITqPn0MEHyYXfKgOkb2nsVnaIuaAT19NP4ofs7x4TpUWTZI&#10;sWybuXIZf5p6Q6qUjrZBFp0GzCdCfmbuI6OvlPuGdLxoGGQxA8nQzImCzXvpnAFrG6+Oym8yXlWx&#10;zXJoOpJ/P7paWGEYKhyJrP42Cu4QMciUq8oB6xN+4psN6Et+0sEvXAdDQxzq4JIZ3ayDQVyiMVIB&#10;ffUkhA620gnRwfhj7bj25DrYxgEdrMO4TwdXd9Q15UM6uLq4Qjhkhy9cbDDbRLTWo9B4ln0LpnTe&#10;EUYiGErklRDlU2kGjJqwQXUCeIZnndTt8rtu8aealZo0y99a02X4WJ0UohOgmpJOqb+PLlMdI137&#10;+uFsP9XJ9B3qE3hS0i9cSQPyHSrpcpjblXSPPaawEcSFpm6EkoYDJl19jbionXGeXEnbOJS4wDDu&#10;U9ImA+XnZ+AhLR2SaP/FKidAXBhSQsvm3LkX4kJRNWJrJIIRY3iULNJAclS3JS6obJARI2vkGLnz&#10;4maQ6FetXkRtHWEOIvoFQqJuMNde/lQzoOvA5bbEBdp+Z3Z4S1yQGostcYHC0PS1sbq+F/1LTvr4&#10;hetjxPUP9XHRGe36eELUT0Hz/cSF9Gb6RyAuZBw5ceF3j/gReFAdo8zMktCoEw6V5kWVlAgAcSGD&#10;bCQuVusS1kRceDIeJy6kc3AZAydaQFy4bAtxYeGGhn7EUhl96IY9mCCqKra6a0yOkhEgLqx98yOI&#10;C3KhhJlj+CK5OUYhqYr6Bjzp4Iv3gpzqvTMHN+e8mMtqUBp+rIMLXmnXwdAcdhLrSQhMbJ7z8xMX&#10;ygukxEWFN34EHtLB1W9njibi/d58hfEWNeOAOsRBRlAnO/IYqNteh8qpgPr5nGCoU8ppi4pD+Vtr&#10;fjEfq+o0+vUqRudTxfgK1QJjRlfVj2Y7qU6k782Tev4nUc+IEB1C5EKANqvnEU67AUZ4u6tGxkM/&#10;75GiCjjpGNkxwpNzFjYOw8jj/ZwFWjUr9PVD8JCCju42LunHxZ/qI6MhojX7I3JoJK3gGKrH58hf&#10;5U99JbqHI81TcDTOdk4VR6ND6TORushIWLReu8hEJr1M0MHXAgkohMHSZx491I7dZMGvRwNd43fb&#10;oPFzTmpEV0i5WDIdAnr/mDOBupb8rWhhZbW7GHfePAG/akmEdG6Huq3oW7Gktgzoo5BTS1HpBntG&#10;ZitK3SSFMJ+uaOgiLefzXRNFU9L5OSdhNtnlaJTcLIuoNBlDlBrAqSGytThPmp4Q2Vq4pRxAtsuj&#10;gE1uWyXzi+QsZXixG0jibTReAXVHup5ETpc0wcnnFyWE1iAM5540u4rdK02p8jlDcNob8YxQI+mx&#10;RA4eyg1Fj4nPnOs8afyv0AhHmLwXydRecEe/LVobgMYkhGPIoikeaZSGa6Us8QJqgigSxIo8vw6d&#10;zfJ1i54JI93rZvAwv1wWnSGNk+DjRV94M2l8HkJWmrXlnbxE1orw99IhMTtvMV6+bnHRBd/r227v&#10;bJ+FFazM4IP8THRGls4izAY5ZIDnTJy6OG/Ck+VnKBpJ8fdKFYGdTVxslVv4CHHwcwxw470xdqxF&#10;NFwvS6fnerI6jIAQpLdZ9XPEbOczVsO9DQbAGyULr5bryOpbojshUen48KIg+QFW5Yiif/JJ/kYp&#10;BsvxTS0kQV4oyRDGSw27UjhYu0NxHBIshAS7yB6sIS7sGlJkHUVbFA5G6jN2TX5qMUtens9QeRj1&#10;knmQ6Tk0dDMbSUu7KsY83n2nENcLD3HBYz3038tZafbfZ6AvM+go+vymWAIaVcxyyTmA7XIb/uT+&#10;u41Dcg7KMO7LOVAt6AfgId/d3gRg5JLuYPvTHG39csiJg+Uf7jL+NFnU5FraxkKaYMNz9VRo1lsT&#10;UNbKNKBiczQNosFYASoaDaoaPNdNLyuCu2HMYHwUzyPvOMVvYlkNzyO2lvtLaA3p7vtm//n0+1OX&#10;IRS2bpJMt4bPBjRJMM6m7xUdb/jaQJNkHuJuEe7XhCxdtk3iIds3NVONbpuKhjDU3Eup0AHWPrea&#10;ugf48To82L7mJ8v2wi0baM5Dy1a8wmbLhjv9EJ8qKgnO0YpbfKAPgplGlEW6rxfL1kVr3Se3bDYO&#10;sWxlGPdZNpPZ2KyHrFtIIpuOZcjVRhISnM+doXjvY2SnYuwyNRw18w2yKPFXVYA7UAnNBqfBLDJm&#10;gfRS38ji3u6cekDhpKe84Ha6HBWA8pTgN1ZNVzabB/0uLodsP30luCKih6cB6y+/zmcrWor0ggdT&#10;4x074Rg/nRTyC1fIR32V9gBm2NPtChm5dH6ZB4q2tANJKGS7SubZQ4U2jjRUWNGQn4EH9fHSgeVp&#10;g8WBzDkktUHidHPqL8I0XFY4CdVFQhPmujBCRQK3c/uxgeboz5JrmM17KYSOu1kkOchXwyGiP9U9&#10;0O9qluNUXq0F4rSf/ra0eW8ZI8Ioub/3zf7zLz3p4JetgyWJ8gAU4188RgeDKpdCBFFI99E9xiM8&#10;O91j4/gOdE8ok/zgheIDQ5/rp+j/SRncUL04sTkpEqJgmwmwrLd9SUwrl8X9cHhbMUBcFv3IdW/w&#10;96JtlOddo2iJaCvcymLcEI2z4iImi53ymDfcAVx9VCAuYoY517BhyGZJ3cjAOFh3JJWUOaOckyp2&#10;zjfVuA+37ZVAkZL5nB2r+X2cbApRGkOvonTT1qHyk+A5i/R46Ywen9aTYXvhhu24x4i6oc3OBZIy&#10;/F5DeN3WASmcC1xLLY6zsj27yqY/Pduj4yhsjwzjXrZHZWCi/RA86F1USbA9JHkkcssAW0k8I6rr&#10;wLOQG+5sZjHaR8nispXccIVBRtMnIgud4ol700wSTTa1k+iklKvXzXtXZCykRiM8Edz0R9YikuGQ&#10;wFI3o2N4f269Fi5XlbbcG5dDjUiCoLMVYRJpEJW/NnaC71v/kpPyfuHKGwjz0CspZ7tZeaN/7ICm&#10;I+qV3MMMoUMUzMPzM0M6jpwZGqzxtJ+BB3X3IvcaF5BJWQ64bMbKcPQoHaK0yJGzPR1u1bO4NU0g&#10;A49lCXoNzFA3OPPdwAxVWToPSAmzmv5mFqeVFWpge7Zdn3x1XcP5c6uz0fWJaEyFukhaIrYFiX6H&#10;hQn+cyfF+sIVK07noWItgKVdseL2ESTbq2L9NrsHbr7UGxTFii7q7kE/OSq2cYhiLcO4DxUfuoUP&#10;adVAjfkJlXRu1XxycWvOc29SvxmJE5nf1CGOpGDqEUfOUP5RNo0bx8H1hD9VPeHuKGkkIxwg47oi&#10;zZl+EGCvMU2UNgC14x30GLQPUd0aKW9T78jjybUbYIsrclqhvQD3HARv3IAGc4YUGYUAlOnZuAw0&#10;X2mT40r5K2T8GzVHRWuiL+elkCRkxBidhBClvNQCO6jTxXKQMFQ93TRZqvpCmIh8F1QHC6RXHuw6&#10;VFV+9k62+oXbapyjQ1tddkmzrQYTgJRTxXn3xWYQHpbKpmePzdg4vkNsRmITCk5yu4Y7v1ERJPYK&#10;5zolYWxskGSXgIQkyvByFgjXhSCR0X6e/H5cL89KbqOAk+qo0OePEOUhHCHvVUty2aFbLGzYIBvl&#10;hTQ0tFkGdNXNTetGdj+TOp9NiSO1a1GRwcM4ZtX4O70iiNvKGkPhMZwQpbayilIwVoCd7G6K8IAW&#10;db9Q2HiygLV0+p/n4r29NME6tIDFo2y3gN0Od3O4u4qi1ALINkGcZY/eBGoB8Uc3Gk/ursIeyTjE&#10;ApZh/HJ3dZSrJOTsTZqe/GAJqXBEGsbvpElF5gXB40dIQV6KMITPkYNQf6ojiOJNy6idUI2YvhX+&#10;kl2SvUcL/1wUzp36FEg2IbkUyDazFkad1B6n70XVokV5emQ95JMA/W/z1SMwlvv3uBfN7+xFxwMm&#10;W5ZeJneB55KPt74XzeprT21fAX/qSiBBwkpiUPRLWhMMaGihcEhWjSwbjKp5Qv1C2i7gwkK7LHDG&#10;pWf5t8V2mNEEMI/kxS4Dm6BXRzy8zydneLEbNL/0YVnsdPNdxxU3KGSHYl78ejia/YEO3O6UswYN&#10;hgY2ushX1Z9bPhgxPBLHRM/fcnD5PI3oq6OQdJ1ID5YFJVQqiq4P+aqGluE7AOnnKG8qqJgyaACw&#10;ptYncFk52o7dMpV7JrJVRXKXIRK0diG6DhmoYOOLWqQnN9479OzSoxgv1zQxDz1qCsk81PlFm3fS&#10;vifWDWEcEnOoJofq8TgI6GqSni49B1Jp0SB2bJJOvMgL50WgfQ5RYdklj0CFqPaxvEQctm9ajCEL&#10;ULqaPnt02MaRRoehhKxtlJ+CBwMZ9aZhl3ST4k81LQBQyBUXtZbLRdkO7SWwFzAqb+S6ZOiRaiKi&#10;SAHNk2ajVwmUK7kOAzEBU9XQ2aQNefQnEu/UI1g+R/40kIXWSOZd0J5Zm34prBUXuBFxBzALQIT5&#10;CPo9qg6LKNXpKCQ234CL7gS9ywCoKLKMje8HlZZDR8y9BfElkSBV7ABilhtA27Fhlczl4H3LojBP&#10;krZywI+iZ29DSAH/Rha4MV+xGAPOLunNF8WBqBgngB/piLbHURRCIg84Mba+IA1J7ylctwVgIXth&#10;6PYkLztIMvyJAP44Z/B+kaGdwTLQ2OYrwj0h8ztOqzmLSB8kzlf0DBtpryxEAIFGZB54rzfT3CIL&#10;DJNDnXjvjHaF+Z6M8WK4BHpHS0ne02pz4TblAYM750wkHGyA86LI0Es9P/KhyRr6SfW4eaK8tyEl&#10;qZ4L/t7aU1h42/wYgwW1ygYaaZUYQ5kDGrpU2IsGkyR+7G/kSUuVtW3ZXNZrb0YH1nyt8Ptq0Gck&#10;/uYeYEwprdQIzSghgXz6O7AEVoVCd2xoO95RDBf9GhXSIFttL+9kCIrFKKGFhzDi1NCuZqB5jJtD&#10;li7pchcIhK/wJkSF639zux5anzc2i/FOyCPKtw4uXreExqlHLDO1EAi5GD0H3Uv4TGBB0x5c64dV&#10;BelBWgTUZmQDsEUOXmubFG4nq6Jp6LHmMSJsIJKCJNi2KCWYdwIxXdlwWKHqi8MafyMH41V9cWxX&#10;8y4ouKzrRDM0QiNhIDmPKwpJMTtzh7512dypOBEXL5y4QC7GIXFR4F47cQHT4Q2l70voEAgFUPLs&#10;CR02ju+Q0CHm+P5EZT8zRlrolwNw9ywmUSWpa/sIhxlo0RJt6FtFVJHjAPcvx1lhqRpkK7/TIFsn&#10;AZU9POBjneAQUSJUMEykRUW47xWzK5a1dR7gqdSsYt8C/tStEPPL3xuyPFUiiA7u90gTIsP8NLdy&#10;g05pEoiFh6hcte68uqMma/CvqsaYT1aIcnQupZXiHp3ySi6//OHi/cGtTTcf/vzvlzevfjq7BB1b&#10;/lcKPM8urz+e2b81WHyroj/+ukQ38R7JIbBUEX1lV/6qyR28UqmXf6a8EijgQ0NcwN0jDDEoQdu2&#10;MMSC/DCHkVeCBsuSuqKGeKr1mE+eV2LjKIZYhvG35JUYOTCQFozSZlmpY3TwYZAZsVA9+rj0JXfv&#10;4NkYI87uqIbNtH4PK5L68reiDavqHuTCMHoKJeCWL4OgOhntXHAYdBrqB0hTNWn0rO8VcEfGOw7W&#10;ngIoh6bXDODYRa+CSyFhVATB7IoD6QaXO+Xw2WzRBjDd+XjhPlknYNz0QDIVKk80AGTkaKCyTwN4&#10;43wl4q0ghcmH1Y07ou4kZzzACliMDLd+kMQhacOiC4yLi8g9GrEQ4yIUW8aJi4lVEm5aezINoA68&#10;8S8o/Py92LrOV457gsukR68eIKwvaQ4J5OaFIejXlbN7preweaFbSen7Ntk2VK1jQn+am1DnrOG9&#10;g6RxF962FNama4HsJkscovMQa7yg2UK+FtJ4V+d37pEznu6Hyn8gNYx0WMDWUXSKdCeiRma7wGrE&#10;lUD5UVNlg3gl0fqmlMCQ5crDfxkaiXUkkg75RdPhwqfGSUL8n2T+I/SqFofrz6pl+gVNjNJVQmKN&#10;RZG4upfLEM007ND3tPG9uIiBqOU6XG716iSAUETwODsDdf9B5+dzgLonO1jMlusCoLd3/vG6pRrF&#10;jm3LiXR74aQb0Ogh1i+bqR3rD+h/YJbgPtLt5XW4Q1TE4iPHZ+XQmoacaCoSuYZHpBaSNnGX3Cwj&#10;T1hVpsRG9PADE+bmSWCNmVKa/Fi74XEyr4I7ic7kU4BQj6n+Btna5RVBMMJoxpdJggZRvfVSBcAm&#10;VqVWZTnpthkDTdBAdrx5iKi/IqnGmzmjMbUA2jz+FrIN1WcVPDfI1jnjshuQCyyQ714pqjaAiSbh&#10;OXCKhodI3CFddHGNWs3l/p4NDxGENU/1O1bAOVHImcpaWc2ZyhClTGUV/Y5MpWqvYz17wiQvG5MI&#10;M3OASTQd8hGYZMXNowqi78tgxl2NYBqeP4PZxpFmMMMI2E1nfgoeymBGqktTdTcQmdFO/kbHLf5U&#10;NkBu9nT6jzjif79LkjUUiGAYSXeOZigNlyTPqyy/8I/jHlXWmduGiJ1p6oYUi3U0FpZm5T7qkmRf&#10;LoC43NED4nQei4G4SC+lb41MdmDTfLYQ2TbAyWcLKbtWUgW6kNACiMJZpVbDJck1gIy/Q8ixSLnm&#10;ODJSnXAkCRse7wWKIUHsCLLyxNnN7S3IvyNrAbJH6ZGmS5Kt0hO7gV+SbKlkvGG0pKjpCW66JNkY&#10;eZ7eGEqRpxbGzQ1ga0hkAjjS7gPn6Y2PuyQZXeCVLKWpm9HSiicmhyy/HDj6X0nhb65I5JJkxdM8&#10;BfCRlySb5uXnIi4o5uNFDr6R8nweQrblkmR/L08fjfHydQPq98AA3Q8opLVCC75/pXuYRhcbLkmu&#10;a8yzuUFZGjvAk8TjvPHkc0m5VZjG3wtW3nQUz9oIPcnPsSQxmu9I04lBT9tF7lxPInyhr0WXIdI8&#10;JW6OgtnOQx7VyeK5xDV1hd+W4sEE3sZNHTJ+ek2u4YZkzV9ryN51/xYhYRIfm/Gziu8abkj2znwU&#10;hCB079VsvDoK15ZZZ6mWG5K9VoKWs+1W6/OGcEIeI4xMfWyZnPWK5HBagBj56SyNN0z0sZdx8t5f&#10;uPcO3+rQey+RsXbvHQZvsPbL90UUkBEIMvsfII1Xx/E90nj1TXBIj8/KoUcesXFkMObhRmFw1cel&#10;ZxoOiNXeUOIuRKF/8gYgIcpJxhgs5y5jDjgMsJ0ieRI0J1QNBpdzU9ny61Zwyj8q8kFpDVyIUm+m&#10;itJ1rVCBbhb/fLoBdT6P9/NJ979w3Q/G4VD3P+5iAmT8rI7z7mNurdL52XtP2Dgoc3t4Ch5kbmv9&#10;9vF5OdT/UedNI6+IIhpY5aIgaRSr0tIwKXZXTomHtIXfUwcI7YpYryDwe/ZeithhLCxRjlfcCQ+n&#10;Y2go+auF0A3x0fpezk3EeHlJZxQ7yKrlnmAUiPBy1Sgeb+DsoryWxl0R127mJmLzch4jZHF/IkmY&#10;k+J8DVM08A0YsPIjDXxDLRhC00GS3BVrzL8tmmHwtUCKpaZ6IKWaJHmNoMCKzzujO08eLa+4gFfS&#10;10oZ3PdE8izAiJTf5wycKkVgfNKyQ+V4Swv/Zc7h1y/nqqNOPdaWVCtviYGOzFK0LKExIgkM2JKy&#10;wI/UzOoZgD7K02zQdNCytTAZJIJQi8axDXJlhBiRN6cjSfrCCxxaRbdxJ2z4wrEhmN5DbFhoqUfw&#10;AnJdqrFq9/QlE+IZQRbFhmE1nr6qSMdRsKEM45dXFVXtm8PCWrDPODkpTlGYxc8+0vuVP6D4MSoM&#10;QI8TWiIqLaT4JddUkdyGcbOuZBWIwGsgHZAi9N3T9rPRGQ0zRoJmAVo42LS9CmaiocOF7ifIIg2O&#10;gMJ474jGnzkMiPHyniAxDxzEBvOLDBLSqnbjptDuTqC8sAKStsEBL6CAt+ChfV9QT1UT7nfkMsu4&#10;qLOB1apVUDzABtioRpHjUpOjuFjlOB519NQguTPty0UxOu8TRJ2IqBbjgDjYP1QZkv0tlY6W0kx7&#10;9AAPWhAQBX5AMllKENJKvOoH25uEVkBmaIATJ4j0CYr3SsSGRHfqeHmSS8xDQ/JMLXXkqVGxbpwM&#10;EAk1J5RjQO6B+Twsh8l3LrVQehQaxY5t7QmWvnBYCoLoEJYWV6cdls6o3UAhaMknXO+58w90FbZ+&#10;gaXPeuefjkNg6d94518o4eOz4q6cJpDGPX7PdudfzXGh8YpIY8o/ChrfciyJ3GPu/POL/Hj4pV7k&#10;R2M6MKZGHtFYXYh+7zv/vMhe0HOO9rFAlt4jXkpugUO2AYmMTgE3IDakAxtsol0rw/rxSCBwK9g7&#10;URA8vljWtU20dsnjAUaYSuXB+SRgSluhYxWVQuycS4oBsKK1+lXUXteSWk56eUwJ+zAnsvTTj4/2&#10;CQO8cAwAP+EQAxT43Y4Blqn3Ju73paxAtYly04Y3qFAz/+LJqSkbx3dIWZFSg/vPyiEGwNG0Bvzc&#10;SYiWzA1FsKs13IEOyjNhgrqADsoZEQT+zAukugdRAcuveYRoQ2FrvcqvQbaGeHngI76spQhWbrwS&#10;E9RSBOuyDUWwdXZ5SCd4IbBJvAjWknIbArd12R4jy4tVI/7BZWHhjRNokJ16vwaS8ihx1LAxWBEs&#10;ms0oN9JSBDsblyNJ8DkvYQpGODrKz0QXeI6KDJHQLC7Yd/ssCuBqJjWHRCFKc66qKMXndagU9N+v&#10;Z0+Y5IVjErBgh5ikGK92TII8GWk18yAvMeyk1un5eQkdx3fgJXCQLAh9jN8PMcnfkZdQ5UNPdNRi&#10;UV5CwjhqjfOPgi2x0jUi9xheYjXjQz8oym+p3hOyQafpe/MS3rWLX9JYIwMNvAT4A0tN47xEleU2&#10;Bfy63UzEvfeI2zZwDTWbm1tVrJVVJVLDCuysqoSPdpGmaYXBoMnMIUoN61Y0B/x1qBSZtxMIMOuW&#10;TX8iEGoT3lPH3J9+f4PmwcKoQ0UfGuvCdjYba4SKcduV2epvr9yzmkpNbRE+U+OTT84f2DhKaosM&#10;477Ulgj/uyF6MO0ZiQ2qKVzS7bQ/NY5gvypOBQsJSkKqqjQu+oi0Z/SD14FyEiPSclvSnv2eMd60&#10;IlJMee5i3P7DM1FgW8xlavCI661C8DVJNgy+CEnfYgZ4xkhc+SGr5rvbN4E/rUdpvYGIZ4HEXY08&#10;syC6XDTcQFSZDB5/iM37GNmGtOdaM9CU9mz1dDy9BPkEdkdBS9qzrzH/tsekPeNtunV42nM14Tzt&#10;ubrmPO254N2yd79j2jNwSTkP3y/xGc6DgrIGAhB9o8uvc+2BcVrdBs98jksge575vLfR8sznWuKB&#10;seShwFAdPAhUE/qB+vNoVVREY4pzfXSqiH5b7mUQKHC6T+Hj2fUFUJHhvooOAUkO0WHZfu3ocC3X&#10;kCqTcy86lAJeRYfPm/gs4yjo8P914rNqSoogH5X4XBNSWxKfO/RgKqvdkvhsnVlaEp8FXMl7mxKf&#10;rYW/UCS5DsZFQpbewOEm4JAVmzclPtfC9IbEZ5flic9ota92synx2YpwOIyF52MpLE2Jz9blld88&#10;ChOz6ng55EX/KuPseMciSXzWrc47Fj0q8TmoLfBKecCoQj2OTPVIcGSschyROh5rkHxE4nNNdOVu&#10;RKQQcfckcu54YC3WCjwzSzquicSnxGdDvbQnZKwbpwMel/isRD81POYcMTJExY65lVPc8IXHDcFU&#10;HYLNYr2bweaMoIBx/d2yoru/kI1xd5dVdgjYlB6fz5bKZOMA2NRh3EtFutPrZ+AhJrKyCC7onJM/&#10;lXuC7VEXPhfbXCACjzcrJQntAHKCiNaKGho2i7fSYosYKi5eyVFe/Xiu9Op0bneIT6U/dUorKcPf&#10;WtkOuSQmH6tDBe0bXa78+9OV7JDDH1cxOp8qxlfI2Zgy0GzZ60cf76OTbn7ZulnKRA50s14g1qyb&#10;geZwfYG6hvfpZqRhA8Q8v27WcaS6ucae/Qw8pJtrPrgL+hn256N0s+gOi7PJcc1OadQw8qOvH1yC&#10;HawvWtXjVDlvxko13iO0c51Qrp3rInHtXClzrp3d8aIT0Kif/X10mWKMbO3rhx9vupOGfi4N/ebr&#10;9Ye3Xz9clyt8P9ycXX/8dP7bs7uz7T/jz1+v3170Vx+vLt9d3Pz4fwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAIrbF9TjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FugzAQRO+V+g/WVuqtMZAGCMVE&#10;UdT2FEVqUqnKzcEbQME2wg6Qv+/m1N5mNU+zM/lq0i0bsHeNNQLCWQAMTWlVYyoB34ePlxSY89Io&#10;2VqDAm7oYFU8PuQyU3Y0XzjsfcUoxLhMCqi97zLOXVmjlm5mOzTknW2vpaezr7jq5UjhuuVREMRc&#10;y8bQh1p2uKmxvOyvWsDnKMf1PHwftpfz5nY8LHY/2xCFeH6a1m/APE7+D4Z7faoOBXU62atRjrUC&#10;0ihNCCVjkcRLYHckjJJXYCdS8ZwUL3L+f0bxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AC7vTR8JLQAAIFEBAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIrbF9TjAAAADgEAAA8AAAAAAAAAAAAAAAAAYy8AAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABzMAAAAAA=&#10;">
+                <v:shape id="Shape 792" style="position:absolute;width:1975;height:1651;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="197501,165116" o:spid="_x0000_s1027" fillcolor="black" stroked="f" strokeweight="0" path="m,l197501,,186682,4053,175867,8809r-10143,5404l156258,20968r-9466,6782l138005,35856r-7437,8134l123131,53473r-6763,9457l110960,73090r-5408,10160l101494,94734r-3379,10835l96086,117749r-2029,12181l94057,142111r,11502l95410,165116,,1025,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUEoy2xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEIvRRPX0urWKCItemgPrv6Ax+a5u3TzsiRRt/56Uyj0OMzMN8xi1dtWXMiHxrGGyViB&#10;IC6dabjScDx8jGYgQkQ22DomDT8UYLUcPCwwN+7Ke7oUsRIJwiFHDXWMXS5lKGuyGMauI07eyXmL&#10;MUlfSePxmuC2lZlSL9Jiw2mhxo42NZXfxdlqmKLffxUz9by5PfFue8ze1fpTaf047NdvICL18T/8&#10;194ZDa/zDH7PpCMgl3cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVBKMtsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,197501,165116"/>
+                  <v:path textboxrect="0,0,197501,165116" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 793" o:spid="_x0000_s1028" style="position:absolute;left:1474;top:2544;width:1528;height:1300;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152798,130032" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5mkyyxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC32H5RS8Ed3Ugj/RVaQg2CCC0Qc4ZI/ZtNmzIbtq9OndQqGXw8x8wyxWna3FlVpfOVbwPkxA&#10;EBdOV1wqOB03gykIH5A11o5JwZ08rJavLwtMtbvxga55KEWEsE9RgQmhSaX0hSGLfuga4uidXWsx&#10;RNmWUrd4i3Bby1GSjKXFiuOCwYY+DRU/+cUqqLLHl9kfuizfJbvv9Tbrj/sbUqr31q3nIAJ14T/8&#10;195qBZPZB/yeiUdALp8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeZpMssYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l8113,5415r8790,4736l26369,14888r9466,3383l45298,20979r10142,2029l65583,24361r10816,679l87218,24361,97357,23008r10143,-2029l117642,18271r9455,-3383l135889,10151r8793,-4736l152798,,76733,130032r-668,l,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 793" style="position:absolute;left:1474;top:2544;width:1528;height:1300;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152798,130032" o:spid="_x0000_s1028" fillcolor="black" stroked="f" strokeweight="0" path="m,l8113,5415r8790,4736l26369,14888r9466,3383l45298,20979r10142,2029l65583,24361r10816,679l87218,24361,97357,23008r10143,-2029l117642,18271r9455,-3383l135889,10151r8793,-4736l152798,,76733,130032r-668,l,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5mkyyxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC32H5RS8Ed3Ugj/RVaQg2CCC0Qc4ZI/ZtNmzIbtq9OndQqGXw8x8wyxWna3FlVpfOVbwPkxA&#10;EBdOV1wqOB03gykIH5A11o5JwZ08rJavLwtMtbvxga55KEWEsE9RgQmhSaX0hSGLfuga4uidXWsx&#10;RNmWUrd4i3Bby1GSjKXFiuOCwYY+DRU/+cUqqLLHl9kfuizfJbvv9Tbrj/sbUqr31q3nIAJ14T/8&#10;195qBZPZB/yeiUdALp8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeZpMssYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,152798,130032"/>
+                  <v:path textboxrect="0,0,152798,130032" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 794" o:spid="_x0000_s1029" style="position:absolute;left:1474;width:3009;height:2050;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="300862,205041" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCbcK8GxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYIX0U1L/dPoKq1Q8dRilJbeHtlnEsy+DdlVo5/eFQSPw8z8hpktGlOKE9WusKzgZRCB&#10;IE6tLjhTsNt+9ScgnEfWWFomBRdysJi3WzOMtT3zhk6Jz0SAsItRQe59FUvp0pwMuoGtiIO3t7VB&#10;H2SdSV3jOcBNKV+jaCQNFhwWcqxomVN6SI5Gwec+vZjecL1N/s3q7/r9I1e/PalUt9N8TEF4avwz&#10;/GivtYLx+xvcz4QjIOc3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJtwrwbHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m114937,r9455,l300862,,204849,165116r676,-6766l206202,152260r-677,-8120l204173,136696r-1353,-7444l200115,122486r-3382,-6768l192675,109621r-4031,-6079l183233,98111r-5411,-5404l172412,88654r-6764,-4053l158885,81197r-6763,-2027l144682,77143r-7440,-1351l129126,75116r-6752,676l115613,76467r-6760,2027l102092,80521r-6085,2729l90597,85952r-6085,3377l79781,93383r-3382,2701l81810,96760r5408,675l92626,98813r4732,2027l102092,102867r4731,2702l110882,108946r4055,3377l118318,116395r3380,4059l124392,124515r2029,4737l128450,134667r1353,4736l130479,144815r,6091l130479,155642r-676,5416l128450,166470r-2029,4737l124392,175943r-2694,4061l118995,184066r-3382,4057l112234,191509r-4058,3383l104121,197600r-4734,2029l94655,201658r-4735,1354l84513,204366r-5409,675l76399,205041r-2702,l63554,203690r-9466,-2032l45298,198276r-8113,-4737l29748,188123r-6761,-6090l16903,174592r-4732,-7444l9466,161058,5411,150230,2029,138725,676,127222,,115042r,-7447l676,99489,2706,90681,4735,81197,8113,71739r4735,-9484l17580,52798r6760,-8808l31777,35181r8790,-8782l50709,18941r5408,-2702l62201,12862r6761,-2702l75723,7458,82483,5404,89920,3378,98034,2027,106147,676,114937,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 794" style="position:absolute;left:1474;width:3009;height:2050;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="300862,205041" o:spid="_x0000_s1029" fillcolor="black" stroked="f" strokeweight="0" path="m114937,r9455,l300862,,204849,165116r676,-6766l206202,152260r-677,-8120l204173,136696r-1353,-7444l200115,122486r-3382,-6768l192675,109621r-4031,-6079l183233,98111r-5411,-5404l172412,88654r-6764,-4053l158885,81197r-6763,-2027l144682,77143r-7440,-1351l129126,75116r-6752,676l115613,76467r-6760,2027l102092,80521r-6085,2729l90597,85952r-6085,3377l79781,93383r-3382,2701l81810,96760r5408,675l92626,98813r4732,2027l102092,102867r4731,2702l110882,108946r4055,3377l118318,116395r3380,4059l124392,124515r2029,4737l128450,134667r1353,4736l130479,144815r,6091l130479,155642r-676,5416l128450,166470r-2029,4737l124392,175943r-2694,4061l118995,184066r-3382,4057l112234,191509r-4058,3383l104121,197600r-4734,2029l94655,201658r-4735,1354l84513,204366r-5409,675l76399,205041r-2702,l63554,203690r-9466,-2032l45298,198276r-8113,-4737l29748,188123r-6761,-6090l16903,174592r-4732,-7444l9466,161058,5411,150230,2029,138725,676,127222,,115042r,-7447l676,99489,2706,90681,4735,81197,8113,71739r4735,-9484l17580,52798r6760,-8808l31777,35181r8790,-8782l50709,18941r5408,-2702l62201,12862r6761,-2702l75723,7458,82483,5404,89920,3378,98034,2027,106147,676,114937,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCbcK8GxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYIX0U1L/dPoKq1Q8dRilJbeHtlnEsy+DdlVo5/eFQSPw8z8hpktGlOKE9WusKzgZRCB&#10;IE6tLjhTsNt+9ScgnEfWWFomBRdysJi3WzOMtT3zhk6Jz0SAsItRQe59FUvp0pwMuoGtiIO3t7VB&#10;H2SdSV3jOcBNKV+jaCQNFhwWcqxomVN6SI5Gwec+vZjecL1N/s3q7/r9I1e/PalUt9N8TEF4avwz&#10;/GivtYLx+xvcz4QjIOc3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJtwrwbHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,300862,205041"/>
+                  <v:path textboxrect="0,0,300862,205041" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 795" o:spid="_x0000_s1030" style="position:absolute;left:4503;top:791;width:724;height:806;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,80534" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLVRZPxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPKEXqVktVl2NUgqFHq1uPT83r7uLm5c1ibr6601B8DjMzDfMYtWaWpzJ+cqyguEgAUGc&#10;W11xoSDbfr1OQfiArLG2TAqu5GG17HYWmGp74R86b0IhIoR9igrKEJpUSp+XZNAPbEMcvT/rDIYo&#10;XSG1w0uEm1qOkuRdGqw4LpTY0GdJ+WFzMgreZtlxj7/t6LbrT05Tt9+xXhulXnrtxxxEoDY8w4/2&#10;t1YwmY3h/0w8AnJ5BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAItVFk/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l25024,,23672,676r-677,1351l22319,4080r676,2027l42582,54819,60843,5431r677,-2054l60843,2027,60167,676,58138,,72341,,69636,2027,68283,5431,38551,80534,22995,44670,6087,5431,3382,2027,2029,676,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 795" style="position:absolute;left:4503;top:791;width:724;height:806;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,80534" o:spid="_x0000_s1030" fillcolor="black" stroked="f" strokeweight="0" path="m,l25024,,23672,676r-677,1351l22319,4080r676,2027l42582,54819,60843,5431r677,-2054l60843,2027,60167,676,58138,,72341,,69636,2027,68283,5431,38551,80534,22995,44670,6087,5431,3382,2027,2029,676,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLVRZPxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPKEXqVktVl2NUgqFHq1uPT83r7uLm5c1ibr6601B8DjMzDfMYtWaWpzJ+cqyguEgAUGc&#10;W11xoSDbfr1OQfiArLG2TAqu5GG17HYWmGp74R86b0IhIoR9igrKEJpUSp+XZNAPbEMcvT/rDIYo&#10;XSG1w0uEm1qOkuRdGqw4LpTY0GdJ+WFzMgreZtlxj7/t6LbrT05Tt9+xXhulXnrtxxxEoDY8w4/2&#10;t1YwmY3h/0w8AnJ5BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAItVFk/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,72341,80534"/>
+                  <v:path textboxrect="0,0,72341,80534" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 796" o:spid="_x0000_s1031" style="position:absolute;left:6105;top:778;width:494;height:805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="49345,80532" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB3PgvexAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEIvRbNWULs1ighS8WLXFnp9bJ7Zxc3Lsoma/nsjCB6HmfmGmS+jbcSFOl87VjAaZiCI&#10;S6drNgp+fzaDGQgfkDU2jknBP3lYLnovc8y1u3JBl0MwIkHY56igCqHNpfRlRRb90LXEyTu6zmJI&#10;sjNSd3hNcNvI9yybSIs1p4UKW1pXVJ4OZ6ugMftpbE/ffv/3VnyNz2YXV4hKvfbj6hNEoBie4Ud7&#10;qxVMPyZwP5OOgFzcAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHc+C97EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m20966,r4058,l29082,r4031,676l37848,2027r4734,2026l43259,20995,41229,16239,39200,13537,37171,11511,34466,8809,31788,7458,27730,6107r-3382,l20966,6107r-2705,676l16232,8134,14879,9485r-1352,2026l12174,12862r-676,4053l12174,19617r676,2054l14203,23697r1353,1351l20290,28425r7440,3378l35819,35181r3381,2042l42582,39931r2706,2704l47316,46696r1353,4062l49345,56170r-676,5415l47316,66322r-2705,4058l41229,73765r-4058,3384l33113,79178r-5383,1354l22319,80532r-6763,-676l9469,78502,4058,77149,676,75119,,55494r2705,6767l4734,65643r2029,2708l9469,71058r3381,2029l16908,74441r4059,l25024,74441r3382,-1354l30435,71734r2029,-2030l34466,67675r676,-2032l35819,60906r-677,-4058l34466,54141,32464,51433,29759,50080,22995,46021,15556,42635,8792,37899,6087,35883,4058,33154,2029,30452,1353,27750,676,25048,,21671,676,16239,2705,11511,5411,8134,8792,4728,12850,2702,16908,1351,20966,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 796" style="position:absolute;left:6105;top:778;width:494;height:805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="49345,80532" o:spid="_x0000_s1031" fillcolor="black" stroked="f" strokeweight="0" path="m20966,r4058,l29082,r4031,676l37848,2027r4734,2026l43259,20995,41229,16239,39200,13537,37171,11511,34466,8809,31788,7458,27730,6107r-3382,l20966,6107r-2705,676l16232,8134,14879,9485r-1352,2026l12174,12862r-676,4053l12174,19617r676,2054l14203,23697r1353,1351l20290,28425r7440,3378l35819,35181r3381,2042l42582,39931r2706,2704l47316,46696r1353,4062l49345,56170r-676,5415l47316,66322r-2705,4058l41229,73765r-4058,3384l33113,79178r-5383,1354l22319,80532r-6763,-676l9469,78502,4058,77149,676,75119,,55494r2705,6767l4734,65643r2029,2708l9469,71058r3381,2029l16908,74441r4059,l25024,74441r3382,-1354l30435,71734r2029,-2030l34466,67675r676,-2032l35819,60906r-677,-4058l34466,54141,32464,51433,29759,50080,22995,46021,15556,42635,8792,37899,6087,35883,4058,33154,2029,30452,1353,27750,676,25048,,21671,676,16239,2705,11511,5411,8134,8792,4728,12850,2702,16908,1351,20966,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB3PgvexAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEIvRbNWULs1ighS8WLXFnp9bJ7Zxc3Lsoma/nsjCB6HmfmGmS+jbcSFOl87VjAaZiCI&#10;S6drNgp+fzaDGQgfkDU2jknBP3lYLnovc8y1u3JBl0MwIkHY56igCqHNpfRlRRb90LXEyTu6zmJI&#10;sjNSd3hNcNvI9yybSIs1p4UKW1pXVJ4OZ6ugMftpbE/ffv/3VnyNz2YXV4hKvfbj6hNEoBie4Ud7&#10;qxVMPyZwP5OOgFzcAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHc+C97EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,49345,80532"/>
+                  <v:path textboxrect="0,0,49345,80532" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 797" o:spid="_x0000_s1032" style="position:absolute;left:6694;top:791;width:628;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="62872,78505" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMBF6nwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6roqtUoIoge9rIq6PHZPNti81KSqPXfbwTB4zAz3zCzRWMqcSfnS8sKet0EBHFm&#10;dcm5gsN+/T0G4QOyxsoyKXiSh8W89TXDVNsH/9F9F3IRIexTVFCEUKdS+qwgg75ra+LoXawzGKJ0&#10;udQOHxFuKtlPkh9psOS4UGBNq4Ky6+5mFJx/e88wOB4ifUM4qK5ueHJnpTrtZjkFEagJn/C7vdUK&#10;RpMRvM7EIyDn/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAMBF6nwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l62872,r,10835l60843,8134,59491,6783,57462,6107r-6088,l38551,5431r,67659l39227,74444r,2029l41933,78505r-20966,l22995,76473r677,-2029l24348,73090r,-67659l11498,6107r-6087,l3382,6783,2029,8134,,10835,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 797" style="position:absolute;left:6694;top:791;width:628;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="62872,78505" o:spid="_x0000_s1032" fillcolor="black" stroked="f" strokeweight="0" path="m,l62872,r,10835l60843,8134,59491,6783,57462,6107r-6088,l38551,5431r,67659l39227,74444r,2029l41933,78505r-20966,l22995,76473r677,-2029l24348,73090r,-67659l11498,6107r-6087,l3382,6783,2029,8134,,10835,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMBF6nwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6roqtUoIoge9rIq6PHZPNti81KSqPXfbwTB4zAz3zCzRWMqcSfnS8sKet0EBHFm&#10;dcm5gsN+/T0G4QOyxsoyKXiSh8W89TXDVNsH/9F9F3IRIexTVFCEUKdS+qwgg75ra+LoXawzGKJ0&#10;udQOHxFuKtlPkh9psOS4UGBNq4Ky6+5mFJx/e88wOB4ifUM4qK5ueHJnpTrtZjkFEagJn/C7vdUK&#10;RpMRvM7EIyDn/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAMBF6nwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,62872,78505"/>
+                  <v:path textboxrect="0,0,62872,78505" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 798" o:spid="_x0000_s1033" style="position:absolute;left:7471;top:791;width:284;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28406,78505" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvQzY9wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKfTWbBSatqmrqKB4kdKkiL0N2TEJZmdjdk3iv3cPhR4f73u2GE0jeupcbVnBJIpBEBdW&#10;11wq+Mk3L+8gnEfW2FgmBTdysJg/Psww1Xbgb+ozX4oQwi5FBZX3bSqlKyoy6CLbEgfuZDuDPsCu&#10;lLrDIYSbRk7jOJEGaw4NFba0rqg4Z1ejwCSvl69jlh+G1XrE5bn5rffbVqnnp3H5CcLT6P/Ff+6d&#10;VvD2EdaGM+EIyPkdAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAr0M2PcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l28406,r,5431l24348,5431r-6763,l17585,35872r5410,l25701,35872r2705,-540l28406,43993,26377,41963r-1353,-679l22995,41284r-5410,l17585,73090r676,1354l18938,76473r676,678l20967,78505,,78505,2706,76473r676,-2029l3382,73090r,-69713l2706,2027,1353,676,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 798" style="position:absolute;left:7471;top:791;width:284;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28406,78505" o:spid="_x0000_s1033" fillcolor="black" stroked="f" strokeweight="0" path="m,l28406,r,5431l24348,5431r-6763,l17585,35872r5410,l25701,35872r2705,-540l28406,43993,26377,41963r-1353,-679l22995,41284r-5410,l17585,73090r676,1354l18938,76473r676,678l20967,78505,,78505,2706,76473r676,-2029l3382,73090r,-69713l2706,2027,1353,676,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvQzY9wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKfTWbBSatqmrqKB4kdKkiL0N2TEJZmdjdk3iv3cPhR4f73u2GE0jeupcbVnBJIpBEBdW&#10;11wq+Mk3L+8gnEfW2FgmBTdysJg/Psww1Xbgb+ozX4oQwi5FBZX3bSqlKyoy6CLbEgfuZDuDPsCu&#10;lLrDIYSbRk7jOJEGaw4NFba0rqg4Z1ejwCSvl69jlh+G1XrE5bn5rffbVqnnp3H5CcLT6P/Ff+6d&#10;VvD2EdaGM+EIyPkdAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAr0M2PcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,28406,78505"/>
+                  <v:path textboxrect="0,0,28406,78505" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 799" o:spid="_x0000_s1034" style="position:absolute;left:7755;top:791;width:446;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="44611,78505" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4ViSwxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeIVeRLP24J+tUUpB8aCCtkiPr5vnbujmZUmirt/eCILHYWZ+w0znra3FmXwwjhUM+hkI&#10;4sJpw6WCn+9FbwwiRGSNtWNScKUA89lLZ4q5dhfe0XkfS5EgHHJUUMXY5FKGoiKLoe8a4uQdnbcY&#10;k/Sl1B4vCW5r+Z5lQ2nRcFqosKGvior//ckqWA7ogLrIzHiz7tKv/9uao94q9fbafn6AiNTGZ/jR&#10;XmkFo8kE7mfSEZCzGwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA4ViSwxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4734,r6764,2027l16232,4080r4031,2703l22968,9484r2029,3378l25674,16239r,2702l25674,23697r-1353,3377l22292,30452r-2705,2702l16232,35197r-3382,2029l9468,37902r-2705,678l9468,39255r2030,678l15556,41963r2029,2707l19587,47375r7439,11505l33113,67678r4058,6090l39201,75798r2705,1353l44611,78505r-14879,l26350,77827,23645,76473,21616,75119,19587,73090,12174,61588,5411,50760,2705,47375,676,44670,,43993,,35332r676,-135l3382,33830,5411,32479,8116,29776,9468,27074r677,-3377l10821,19644r-676,-4080l9468,12862,8116,10835,6087,8809,3382,6783,,5431,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 799" style="position:absolute;left:7755;top:791;width:446;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="44611,78505" o:spid="_x0000_s1034" fillcolor="black" stroked="f" strokeweight="0" path="m,l4734,r6764,2027l16232,4080r4031,2703l22968,9484r2029,3378l25674,16239r,2702l25674,23697r-1353,3377l22292,30452r-2705,2702l16232,35197r-3382,2029l9468,37902r-2705,678l9468,39255r2030,678l15556,41963r2029,2707l19587,47375r7439,11505l33113,67678r4058,6090l39201,75798r2705,1353l44611,78505r-14879,l26350,77827,23645,76473,21616,75119,19587,73090,12174,61588,5411,50760,2705,47375,676,44670,,43993,,35332r676,-135l3382,33830,5411,32479,8116,29776,9468,27074r677,-3377l10821,19644r-676,-4080l9468,12862,8116,10835,6087,8809,3382,6783,,5431,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4ViSwxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeIVeRLP24J+tUUpB8aCCtkiPr5vnbujmZUmirt/eCILHYWZ+w0znra3FmXwwjhUM+hkI&#10;4sJpw6WCn+9FbwwiRGSNtWNScKUA89lLZ4q5dhfe0XkfS5EgHHJUUMXY5FKGoiKLoe8a4uQdnbcY&#10;k/Sl1B4vCW5r+Z5lQ2nRcFqosKGvior//ckqWA7ogLrIzHiz7tKv/9uao94q9fbafn6AiNTGZ/jR&#10;XmkFo8kE7mfSEZCzGwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA4ViSwxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,44611,78505"/>
+                  <v:path textboxrect="0,0,44611,78505" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 800" o:spid="_x0000_s1035" style="position:absolute;left:8249;top:866;width:334;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33479,71074" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDkENOwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0L/YdwC91pUisqU6MUaUGELpzpot1dJnce7eRmmMR5/H2zEFweznt3GG0jeup87VjD80KBIM6d&#10;qbnU8JV9zLcgfEA22DgmDRN5OOwfZjtMjBv4Qn0aShFD2CeooQqhTaT0eUUW/cK1xJErXGcxRNiV&#10;0nQ4xHDbyKVSa2mx5thQYUvHivK/9Go1fJqXkPXvq+/jplCr3+mKP8XyrPXT4/j2CiLQGO7im/tk&#10;NGxVnB/PxCMg9/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg5BDTsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m33479,r,15705l33141,14915,21643,43330r11836,l33479,49420r-13865,l12850,64984r,3383l13527,69721r2029,1353l,71074,3382,67689,5411,64984,22319,25723,33479,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 800" style="position:absolute;left:8249;top:866;width:334;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33479,71074" o:spid="_x0000_s1035" fillcolor="black" stroked="f" strokeweight="0" path="m33479,r,15705l33141,14915,21643,43330r11836,l33479,49420r-13865,l12850,64984r,3383l13527,69721r2029,1353l,71074,3382,67689,5411,64984,22319,25723,33479,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDkENOwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0L/YdwC91pUisqU6MUaUGELpzpot1dJnce7eRmmMR5/H2zEFweznt3GG0jeup87VjD80KBIM6d&#10;qbnU8JV9zLcgfEA22DgmDRN5OOwfZjtMjBv4Qn0aShFD2CeooQqhTaT0eUUW/cK1xJErXGcxRNiV&#10;0nQ4xHDbyKVSa2mx5thQYUvHivK/9Go1fJqXkPXvq+/jplCr3+mKP8XyrPXT4/j2CiLQGO7im/tk&#10;NGxVnB/PxCMg9/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg5BDTsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,33479,71074"/>
+                  <v:path textboxrect="0,0,33479,71074" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 801" o:spid="_x0000_s1036" style="position:absolute;left:8583;top:764;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42920,81207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAurCnCwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeAVvmuhBZGsUFUt78FLbQ4+PzesmuHlZkrhu/fVGKPQ4zMw3zGoz+Fb0FJMLrGE2VSCI&#10;62AcNxq+Pl8nSxApIxtsA5OGX0qwWT+NVliZcOUP6k+5EQXCqUINNueukjLVljymaeiIi/cTosdc&#10;ZGykiXgtcN/KuVIL6dFxWbDY0d5SfT5dvIaz39524dvFN3tQ7eHYe3ehudbj52H7AiLTkP/Df+13&#10;o2GpZvA4U46AXN8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALqwpwsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m4396,l36833,75116r2029,3384l42920,81207r-25024,l19925,79853r676,-1353l21277,77146r-676,-2030l14514,59553,,59553,,53463r11836,l,25838,,10133,4396,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 801" style="position:absolute;left:8583;top:764;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42920,81207" o:spid="_x0000_s1036" fillcolor="black" stroked="f" strokeweight="0" path="m4396,l36833,75116r2029,3384l42920,81207r-25024,l19925,79853r676,-1353l21277,77146r-676,-2030l14514,59553,,59553,,53463r11836,l,25838,,10133,4396,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAurCnCwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeAVvmuhBZGsUFUt78FLbQ4+PzesmuHlZkrhu/fVGKPQ4zMw3zGoz+Fb0FJMLrGE2VSCI&#10;62AcNxq+Pl8nSxApIxtsA5OGX0qwWT+NVliZcOUP6k+5EQXCqUINNueukjLVljymaeiIi/cTosdc&#10;ZGykiXgtcN/KuVIL6dFxWbDY0d5SfT5dvIaz39524dvFN3tQ7eHYe3ehudbj52H7AiLTkP/Df+13&#10;o2GpZvA4U46AXN8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALqwpwsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42920,81207"/>
+                  <v:path textboxrect="0,0,42920,81207" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 802" o:spid="_x0000_s1037" style="position:absolute;left:5679;top:595;width:122;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,12186" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCScq3dxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EAuJZHrlpA4lkMJBHLopW4/YGNtLBNr5ViK7fbrq0Khx2Fm3jD5frKtGKj3jWMFT6sE&#10;BHHldMO1gs+P43IDwgdkja1jUvBFHvbF7CHHTLuR32koQy0ihH2GCkwIXSalrwxZ9CvXEUfv4nqL&#10;Icq+lrrHMcJtK9MkWUuLDccFgx0dDFXX8m4VvJ30eQjb8tm8dOmj/R6H6/kmlVrMp9cdiEBT+A//&#10;tU9awSZJ4fdMPAKy+AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCScq3dxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m6087,l8116,676r2029,1350l11498,3377r676,2702l11498,8133r-1353,2027l8116,11511r-2029,675l4058,11511,2029,10160,676,8133,,6079,676,3377,2029,2026,4058,676,6087,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 802" style="position:absolute;left:5679;top:595;width:122;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,12186" o:spid="_x0000_s1037" fillcolor="black" stroked="f" strokeweight="0" path="m6087,l8116,676r2029,1350l11498,3377r676,2702l11498,8133r-1353,2027l8116,11511r-2029,675l4058,11511,2029,10160,676,8133,,6079,676,3377,2029,2026,4058,676,6087,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCScq3dxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EAuJZHrlpA4lkMJBHLopW4/YGNtLBNr5ViK7fbrq0Khx2Fm3jD5frKtGKj3jWMFT6sE&#10;BHHldMO1gs+P43IDwgdkja1jUvBFHvbF7CHHTLuR32koQy0ihH2GCkwIXSalrwxZ9CvXEUfv4nqL&#10;Icq+lrrHMcJtK9MkWUuLDccFgx0dDFXX8m4VvJ30eQjb8tm8dOmj/R6H6/kmlVrMp9cdiEBT+A//&#10;tU9awSZJ4fdMPAKy+AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCScq3dxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,12174,12186"/>
+                  <v:path textboxrect="0,0,12174,12186" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 803" o:spid="_x0000_s1038" style="position:absolute;left:5240;top:866;width:335;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33465,71042" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAXUAzLvwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BD8FA&#10;FITvEv9h8yRubBEiZYlICAcHxf2l+7SN7tvqLurfW4nEcTIz32Tmy8aU4km1KywrGPQjEMSp1QVn&#10;Cs6nTW8KwnlkjaVlUvAmB8tFuzXHWNsXH+mZ+EwECLsYFeTeV7GULs3JoOvbijh4V1sb9EHWmdQ1&#10;vgLclHIYRRNpsOCwkGNF65zSW/IwCrYHNzDjpMSDJHzL9Wpy2Sd3pbqdZjUD4anx//CvvdMKptEI&#10;vmfCEZCLDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAXUAzLvwAAANwAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m33465,r,15643l33140,14884,21642,43298r11823,l33465,49388r-13851,l12850,64952r,3383l14203,69689r1353,1353l,71042,3382,67657,5411,64952,22319,25691,33465,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 803" style="position:absolute;left:5240;top:866;width:335;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33465,71042" o:spid="_x0000_s1038" fillcolor="black" stroked="f" strokeweight="0" path="m33465,r,15643l33140,14884,21642,43298r11823,l33465,49388r-13851,l12850,64952r,3383l14203,69689r1353,1353l,71042,3382,67657,5411,64952,22319,25691,33465,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAXUAzLvwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BD8FA&#10;FITvEv9h8yRubBEiZYlICAcHxf2l+7SN7tvqLurfW4nEcTIz32Tmy8aU4km1KywrGPQjEMSp1QVn&#10;Cs6nTW8KwnlkjaVlUvAmB8tFuzXHWNsXH+mZ+EwECLsYFeTeV7GULs3JoOvbijh4V1sb9EHWmdQ1&#10;vgLclHIYRRNpsOCwkGNF65zSW/IwCrYHNzDjpMSDJHzL9Wpy2Sd3pbqdZjUD4anx//CvvdMKptEI&#10;vmfCEZCLDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAXUAzLvwAAANwAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,33465,71042"/>
+                  <v:path textboxrect="0,0,33465,71042" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 804" o:spid="_x0000_s1039" style="position:absolute;left:5575;top:764;width:429;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42934,81207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJhERkwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva+IiItUoIq7IelILXh/Nsy0mL6WJWv+9WRA8DjPzDTNfds6KO7Wh9qxhNFQgiAtv&#10;ai415Kff7ymIEJENWs+k4UkBlove1xwz4x98oPsxliJBOGSooYqxyaQMRUUOw9A3xMm7+NZhTLIt&#10;pWnxkeDOyh+lJtJhzWmhwobWFRXX481pOOf24Mrc1yv5t7GXrVXX/VNpPeh3qxmISF38hN/tndEw&#10;VWP4P5OOgFy8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAmERGTBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m4410,l36847,75116r2029,3384l42934,81207r-25025,l19938,79853r1353,-1353l21291,77146r-676,-2030l14528,59553,,59553,,53463r11822,l,25808,,10164,4410,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 804" style="position:absolute;left:5575;top:764;width:429;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42934,81207" o:spid="_x0000_s1039" fillcolor="black" stroked="f" strokeweight="0" path="m4410,l36847,75116r2029,3384l42934,81207r-25025,l19938,79853r1353,-1353l21291,77146r-676,-2030l14528,59553,,59553,,53463r11822,l,25808,,10164,4410,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJhERkwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva+IiItUoIq7IelILXh/Nsy0mL6WJWv+9WRA8DjPzDTNfds6KO7Wh9qxhNFQgiAtv&#10;ai415Kff7ymIEJENWs+k4UkBlove1xwz4x98oPsxliJBOGSooYqxyaQMRUUOw9A3xMm7+NZhTLIt&#10;pWnxkeDOyh+lJtJhzWmhwobWFRXX481pOOf24Mrc1yv5t7GXrVXX/VNpPeh3qxmISF38hN/tndEw&#10;VWP4P5OOgFy8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAmERGTBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42934,81207"/>
+                  <v:path textboxrect="0,0,42934,81207" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 805" o:spid="_x0000_s1040" style="position:absolute;left:5429;top:595;width:115;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11498,12186" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChCSGVwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPKEX0aQtiqxG0UJpb0XtocfH5pkNbl6WJK7bf98UCj0OM/MNs9kNvhU9xeQCa3icKxDE&#10;dTCOrYbP8+tsBSJlZINtYNLwTQl22/Fog5UJdz5Sf8pWFAinCjU0OXeVlKluyGOah464eJcQPeYi&#10;o5Um4r3AfSuflFpKj47LQoMdvTRUX083r2F4y+nZxaj8YdrjMn3Z24ezWj9Mhv0aRKYh/4f/2u9G&#10;w0ot4PdMOQJy+wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQChCSGVwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m5411,l8116,676,9469,2026r1352,1351l11498,6079r-677,2054l9469,10160,8116,11511r-2705,675l3382,11511,1353,10160,,8133,,6079,,3377,1353,2026,3382,676,5411,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 805" style="position:absolute;left:5429;top:595;width:115;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11498,12186" o:spid="_x0000_s1040" fillcolor="black" stroked="f" strokeweight="0" path="m5411,l8116,676,9469,2026r1352,1351l11498,6079r-677,2054l9469,10160,8116,11511r-2705,675l3382,11511,1353,10160,,8133,,6079,,3377,1353,2026,3382,676,5411,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChCSGVwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPKEX0aQtiqxG0UJpb0XtocfH5pkNbl6WJK7bf98UCj0OM/MNs9kNvhU9xeQCa3icKxDE&#10;dTCOrYbP8+tsBSJlZINtYNLwTQl22/Fog5UJdz5Sf8pWFAinCjU0OXeVlKluyGOah464eJcQPeYi&#10;o5Um4r3AfSuflFpKj47LQoMdvTRUX083r2F4y+nZxaj8YdrjMn3Z24ezWj9Mhv0aRKYh/4f/2u9G&#10;w0ot4PdMOQJy+wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQChCSGVwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,11498,12186"/>
+                  <v:path textboxrect="0,0,11498,12186" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 806" o:spid="_x0000_s1041" style="position:absolute;left:4564;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80457,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQut37vgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmiQoq1SgiCHr05+Bxada2tNmUJtb69kYQPA4z8w2z3na2Ei01vnCsYTJWIIhTZwrO&#10;NNyuh9EShA/IBivHpOFNHrabfm+NiXEvPlN7CZmIEPYJashDqBMpfZqTRT92NXH0Hq6xGKJsMmka&#10;fEW4reRUqbm0WHBcyLGmfU5peXlaDaW8XdP63uLj/vYzPC9KppPSejjodisQgbrwD//aR6Nhqebw&#10;PROPgNx8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABC63fu+AAAA3AAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m39877,r5411,l52051,r6763,1354l65578,3383r6763,2707l73017,24361,70988,18947,67607,14888,64225,11505,60167,9473,56109,7445,52727,6769,47316,6090r-7439,679l33817,8798r-5411,2707l24348,15563r-3381,4737l18261,26391r-2029,6090l16232,39250r,6090l17585,51430r2029,6088l22995,62933r4058,4737l29759,69699r3382,2032l35819,73085r4058,675l43935,74436r4058,678l54080,74436r4734,-1351l62872,71052r,-22329l62196,47369r-1353,-678l59491,45340r20966,l78428,47369r-677,1354l77751,50752r1,17596l78428,71052r676,2033l75723,74436r-4735,2031l61520,79175r-9469,1351l43935,81204r-8793,-678l27053,78497,19614,75114,13527,70377,10145,67670,8116,64287,5411,60904,4058,57518,2029,53460,1353,49399,676,45340,,40604,676,33159,2705,25715,6764,18947,8792,15563r2706,-2706l14203,10151,17585,7445,21643,5415,25701,3383,29759,2029,34493,678,39877,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 806" style="position:absolute;left:4564;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80457,81204" o:spid="_x0000_s1041" fillcolor="black" stroked="f" strokeweight="0" path="m39877,r5411,l52051,r6763,1354l65578,3383r6763,2707l73017,24361,70988,18947,67607,14888,64225,11505,60167,9473,56109,7445,52727,6769,47316,6090r-7439,679l33817,8798r-5411,2707l24348,15563r-3381,4737l18261,26391r-2029,6090l16232,39250r,6090l17585,51430r2029,6088l22995,62933r4058,4737l29759,69699r3382,2032l35819,73085r4058,675l43935,74436r4058,678l54080,74436r4734,-1351l62872,71052r,-22329l62196,47369r-1353,-678l59491,45340r20966,l78428,47369r-677,1354l77751,50752r1,17596l78428,71052r676,2033l75723,74436r-4735,2031l61520,79175r-9469,1351l43935,81204r-8793,-678l27053,78497,19614,75114,13527,70377,10145,67670,8116,64287,5411,60904,4058,57518,2029,53460,1353,49399,676,45340,,40604,676,33159,2705,25715,6764,18947,8792,15563r2706,-2706l14203,10151,17585,7445,21643,5415,25701,3383,29759,2029,34493,678,39877,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQut37vgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmiQoq1SgiCHr05+Bxada2tNmUJtb69kYQPA4z8w2z3na2Ei01vnCsYTJWIIhTZwrO&#10;NNyuh9EShA/IBivHpOFNHrabfm+NiXEvPlN7CZmIEPYJashDqBMpfZqTRT92NXH0Hq6xGKJsMmka&#10;fEW4reRUqbm0WHBcyLGmfU5peXlaDaW8XdP63uLj/vYzPC9KppPSejjodisQgbrwD//aR6Nhqebw&#10;PROPgNx8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABC63fu+AAAA3AAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,80457,81204"/>
+                  <v:path textboxrect="0,0,80457,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 807" o:spid="_x0000_s1042" style="position:absolute;left:6511;top:1976;width:643;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="64252,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCF/FsrxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mtVKK1ujtFLRHgS7FtvjY/O6u7h5CUl0t/++KRR6HGbmG2ax6k0rruRDY1nBZJyB&#10;IC6tbrhS8H7c3M5BhIissbVMCr4pwGo5uFlgrm3Hb3QtYiUShEOOCuoYXS5lKGsyGMbWESfvy3qD&#10;MUlfSe2xS3DTymmW3UuDDaeFGh2tayrPxcUoOLm7l2J/2B5nRffsT58frwennVKjYf/0CCJSH//D&#10;f+2dVjDPHuD3TDoCcvkDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhfxbK8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l64252,r,11502l62223,8795,60194,7441,58841,6766r-6763,l39227,6090r,68346l39904,75789r676,1354l42609,79172r-20966,l22995,78497r677,-1354l24348,75789r676,-1353l25024,6090,12174,6766r-6087,l4058,7441,2705,8795,,11502,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 807" style="position:absolute;left:6511;top:1976;width:643;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="64252,79172" o:spid="_x0000_s1042" fillcolor="black" stroked="f" strokeweight="0" path="m,l64252,r,11502l62223,8795,60194,7441,58841,6766r-6763,l39227,6090r,68346l39904,75789r676,1354l42609,79172r-20966,l22995,78497r677,-1354l24348,75789r676,-1353l25024,6090,12174,6766r-6087,l4058,7441,2705,8795,,11502,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCF/FsrxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mtVKK1ujtFLRHgS7FtvjY/O6u7h5CUl0t/++KRR6HGbmG2ax6k0rruRDY1nBZJyB&#10;IC6tbrhS8H7c3M5BhIissbVMCr4pwGo5uFlgrm3Hb3QtYiUShEOOCuoYXS5lKGsyGMbWESfvy3qD&#10;MUlfSe2xS3DTymmW3UuDDaeFGh2tayrPxcUoOLm7l2J/2B5nRffsT58frwennVKjYf/0CCJSH//D&#10;f+2dVjDPHuD3TDoCcvkDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhfxbK8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,64252,79172"/>
+                  <v:path textboxrect="0,0,64252,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 808" o:spid="_x0000_s1043" style="position:absolute;left:7181;top:2049;width:337;height:718;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33790,71848" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfLkPQvgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4E7TqqhUo4ggCLrxC+6GZmyLzaQ0UevtzUJw+Xj/+bIxpXhR7QrLCuJ+BII4tbrgTMH5&#10;tOlNQTiPrLG0TAo+5GC5aLfmmGj75gO9jj4TIYRdggpy76tESpfmZND1bUUcuLutDfoA60zqGt8h&#10;3JRyEEVjabDg0JBjReuc0sfxaRRMPrf4yuvqdrJDv09Hq3i3vZRKdTvNagbCU+P/4p97qxVMo7A2&#10;nAlHQC6+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB8uQ9C+AAAA3AAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m33790,r,15684l22292,44104r11498,l33790,50194r-14203,l13500,66433r-677,2032l12823,69818r1353,1354l16205,71848,,71848,3355,69141,5384,66433,22292,26511,33790,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 808" style="position:absolute;left:7181;top:2049;width:337;height:718;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33790,71848" o:spid="_x0000_s1043" fillcolor="black" stroked="f" strokeweight="0" path="m33790,r,15684l22292,44104r11498,l33790,50194r-14203,l13500,66433r-677,2032l12823,69818r1353,1354l16205,71848,,71848,3355,69141,5384,66433,22292,26511,33790,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfLkPQvgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4E7TqqhUo4ggCLrxC+6GZmyLzaQ0UevtzUJw+Xj/+bIxpXhR7QrLCuJ+BII4tbrgTMH5&#10;tOlNQTiPrLG0TAo+5GC5aLfmmGj75gO9jj4TIYRdggpy76tESpfmZND1bUUcuLutDfoA60zqGt8h&#10;3JRyEEVjabDg0JBjReuc0sfxaRRMPrf4yuvqdrJDv09Hq3i3vZRKdTvNagbCU+P/4p97qxVMo7A2&#10;nAlHQC6+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB8uQ9C+AAAA3AAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,33790,71848"/>
+                  <v:path textboxrect="0,0,33790,71848" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 809" o:spid="_x0000_s1044" style="position:absolute;left:7518;top:1955;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACRIVbxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvgf6H5RVyCc1aDyHabMQUSnO0mh/wcF/Vxn1r3a0x+fXZQqHHYWa+YXbZbHox0eg6ywqe1xEI&#10;4trqjhsFp+rtaQvCeWSNvWVScCUH2f5hscNU2wt/0FT6RgQIuxQVtN4PqZSubsmgW9uBOHifdjTo&#10;gxwbqUe8BLjpZRxFG2mw47DQ4kCvLdXn8scoMN9xYsu8OLwX3ao668NU3b4mpZaPc/4CwtPs/8N/&#10;7aNWsI0S+D0TjoDc3wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACRIVbxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m4058,l37199,75789r2028,2708l43259,81204r-24998,l20290,80528r677,-1354l21643,77821r-676,-2032l14203,59550,,59550,,53460r11498,l,25040,,9356,4058,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 809" style="position:absolute;left:7518;top:1955;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:spid="_x0000_s1044" fillcolor="black" stroked="f" strokeweight="0" path="m4058,l37199,75789r2028,2708l43259,81204r-24998,l20290,80528r677,-1354l21643,77821r-676,-2032l14203,59550,,59550,,53460r11498,l,25040,,9356,4058,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACRIVbxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvgf6H5RVyCc1aDyHabMQUSnO0mh/wcF/Vxn1r3a0x+fXZQqHHYWa+YXbZbHox0eg6ywqe1xEI&#10;4trqjhsFp+rtaQvCeWSNvWVScCUH2f5hscNU2wt/0FT6RgQIuxQVtN4PqZSubsmgW9uBOHifdjTo&#10;gxwbqUe8BLjpZRxFG2mw47DQ4kCvLdXn8scoMN9xYsu8OLwX3ao668NU3b4mpZaPc/4CwtPs/8N/&#10;7aNWsI0S+D0TjoDc3wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACRIVbxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43259,81204"/>
+                  <v:path textboxrect="0,0,43259,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 810" o:spid="_x0000_s1045" style="position:absolute;left:8113;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDhq+o3wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3abqWNOqUaRsQ53mus8eHw0r02xeSlNZrP/fjkIHj++35tdtJ240uBbxwrmswwEceV0&#10;y42C00/xtALhA7LGzjEp+CMPu+3kYYO5diN/07UMjUgh7HNUYELocyl9Zciin7meOHG1GyyGBIdG&#10;6gHHFG47+Zxlr9Jiy6nBYE9vhqpL+WsVFJ/lx/tYL4ssfpX12bzsl4t4VOpxGvdrEIFiuItv7oNW&#10;sJqn+elMOgJy+w8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDhq+o3wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l20967,r-677,1351l18938,2029r-677,2030l18261,5412r,67670l31112,73082r8116,l44638,72406r2706,-1354l48696,69699r1353,-1354l52078,66316,49373,79172,,79172r1353,-675l2705,77143r677,-1354l3382,74436r,-70377l2705,2029,1353,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 810" style="position:absolute;left:8113;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:spid="_x0000_s1045" fillcolor="black" stroked="f" strokeweight="0" path="m,l20967,r-677,1351l18938,2029r-677,2030l18261,5412r,67670l31112,73082r8116,l44638,72406r2706,-1354l48696,69699r1353,-1354l52078,66316,49373,79172,,79172r1353,-675l2705,77143r677,-1354l3382,74436r,-70377l2705,2029,1353,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDhq+o3wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3abqWNOqUaRsQ53mus8eHw0r02xeSlNZrP/fjkIHj++35tdtJ240uBbxwrmswwEceV0&#10;y42C00/xtALhA7LGzjEp+CMPu+3kYYO5diN/07UMjUgh7HNUYELocyl9Zciin7meOHG1GyyGBIdG&#10;6gHHFG47+Zxlr9Jiy6nBYE9vhqpL+WsVFJ/lx/tYL4ssfpX12bzsl4t4VOpxGvdrEIFiuItv7oNW&#10;sJqn+elMOgJy+w8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDhq+o3wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,52078,79172"/>
+                  <v:path textboxrect="0,0,52078,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 811" o:spid="_x0000_s1046" style="position:absolute;left:8722;top:2057;width:341;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="34155,71066" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzUgIlxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOAXvanYFi2yN0ipiKbT4B23vDpvT3WBysmzSdfv2Rih4OczMN8xs0TsrOmqD8awgH2Ug&#10;iEuvDVcKjof1wxREiMgarWdS8EcBFvPB3QwL7c+8o24fK5EgHApUUMfYFFKGsiaHYeQb4uT9+NZh&#10;TLKtpG7xnODOynGWPUqHhtNCjQ0taypP+1+n4EV+m4/J19v2ZI6bbve5es+t1UoN7/vnJxCR+ngL&#10;/7dftYJpnsP1TDoCcn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM1ICJcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m34155,r,15691l33817,14902,22319,43322r11836,l34155,49412r-13865,l13527,65652r-677,2031l13527,69037r676,1354l16232,71066,,71066,3382,68359,5411,65652,22995,25729,34155,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 811" style="position:absolute;left:8722;top:2057;width:341;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="34155,71066" o:spid="_x0000_s1046" fillcolor="black" stroked="f" strokeweight="0" path="m34155,r,15691l33817,14902,22319,43322r11836,l34155,49412r-13865,l13527,65652r-677,2031l13527,69037r676,1354l16232,71066,,71066,3382,68359,5411,65652,22995,25729,34155,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzUgIlxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOAXvanYFi2yN0ipiKbT4B23vDpvT3WBysmzSdfv2Rih4OczMN8xs0TsrOmqD8awgH2Ug&#10;iEuvDVcKjof1wxREiMgarWdS8EcBFvPB3QwL7c+8o24fK5EgHApUUMfYFFKGsiaHYeQb4uT9+NZh&#10;TLKtpG7xnODOynGWPUqHhtNCjQ0taypP+1+n4EV+m4/J19v2ZI6bbve5es+t1UoN7/vnJxCR+ngL&#10;/7dftYJpnsP1TDoCcn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM1ICJcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,34155,71066"/>
+                  <v:path textboxrect="0,0,34155,71066" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 812" o:spid="_x0000_s1047" style="position:absolute;left:9063;top:1955;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42921,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPY3olxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhf4HsYXeGtk5BONGMSFQaC/FdnPJbbE2ftRauZbqx7+vAoEeh5n5htlni+nFRKNrLSuINxEI&#10;4srqlmsF56+3lwSE88gae8ukYCUH2eHxYY+ptjMXNJW+FgHCLkUFjfdDKqWrGjLoNnYgDt7VjgZ9&#10;kGMt9YhzgJtebqNoJw22HBYaHOjUUPVd/hoF3Wf+oafujJe807tiuZbmZ12Ven5ajq8gPC3+P3xv&#10;v2sFSbyF25lwBOThDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE9jeiXEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m4397,l37537,75789r1353,2708l42921,81204r-24998,l19952,80528r1353,-1354l21305,75789,14542,59550,,59550,,53460r11836,l,25829,,10137,4397,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 812" style="position:absolute;left:9063;top:1955;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42921,81204" o:spid="_x0000_s1047" fillcolor="black" stroked="f" strokeweight="0" path="m4397,l37537,75789r1353,2708l42921,81204r-24998,l19952,80528r1353,-1354l21305,75789,14542,59550,,59550,,53460r11836,l,25829,,10137,4397,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPY3olxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhf4HsYXeGtk5BONGMSFQaC/FdnPJbbE2ftRauZbqx7+vAoEeh5n5htlni+nFRKNrLSuINxEI&#10;4srqlmsF56+3lwSE88gae8ukYCUH2eHxYY+ptjMXNJW+FgHCLkUFjfdDKqWrGjLoNnYgDt7VjgZ9&#10;kGMt9YhzgJtebqNoJw22HBYaHOjUUPVd/hoF3Wf+oafujJe807tiuZbmZ12Ven5ajq8gPC3+P3xv&#10;v2sFSbyF25lwBOThDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE9jeiXEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42921,81204"/>
+                  <v:path textboxrect="0,0,42921,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 813" o:spid="_x0000_s1048" style="position:absolute;left:9614;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWKJ05xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgVfQt2oUCV1FVsQ9a1u/IDb7G0SzN6N2VXj37uFQh+HmTnDLNe9bcSNOl87VjAZpyCI&#10;C2dqLhWc8u3rAoQPyAYbx6TgQR7Wq8HLEjPj7nykmw6liBD2GSqoQmgzKX1RkUU/di1x9H5cZzFE&#10;2ZXSdHiPcNvIaZq+SYs1x4UKW/qsqDjrq1WA+eV7kyTzJO/L5Et/7DTTQSs1GvabdxCB+vAf/mvv&#10;jYLFZAa/Z+IRkKsnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFYonTnEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l20290,,62873,51428r-1,-47369l62196,2029r-676,-678l60194,,73017,,71665,1351r-677,678l70312,4059r-676,1353l69636,82555,41933,49399,22995,27067,14203,16239r,59550l14879,77143r1353,1354l17585,79172r-12851,l6764,77143r676,-1354l7440,74436,7439,7441,6763,6090,5411,4737,3382,2704,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 813" style="position:absolute;left:9614;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:spid="_x0000_s1048" fillcolor="black" stroked="f" strokeweight="0" path="m,l20290,,62873,51428r-1,-47369l62196,2029r-676,-678l60194,,73017,,71665,1351r-677,678l70312,4059r-676,1353l69636,82555,41933,49399,22995,27067,14203,16239r,59550l14879,77143r1353,1354l17585,79172r-12851,l6764,77143r676,-1354l7440,74436,7439,7441,6763,6090,5411,4737,3382,2704,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWKJ05xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgVfQt2oUCV1FVsQ9a1u/IDb7G0SzN6N2VXj37uFQh+HmTnDLNe9bcSNOl87VjAZpyCI&#10;C2dqLhWc8u3rAoQPyAYbx6TgQR7Wq8HLEjPj7nykmw6liBD2GSqoQmgzKX1RkUU/di1x9H5cZzFE&#10;2ZXSdHiPcNvIaZq+SYs1x4UKW/qsqDjrq1WA+eV7kyTzJO/L5Et/7DTTQSs1GvabdxCB+vAf/mvv&#10;jYLFZAa/Z+IRkKsnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFYonTnEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,73017,82555"/>
+                  <v:path textboxrect="0,0,73017,82555" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 814" o:spid="_x0000_s1049" style="position:absolute;left:10642;top:1976;width:392;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="39214,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQArpnyYxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIVeSs0qorIaRRRphSKovXh7bF43WzcvS5Lq6q83hYLHYWa+Yabz1tbiTD5UjhX0uhkI&#10;4sLpiksFX4f12xhEiMgaa8ek4EoB5rOnzhRz7S68o/M+liJBOOSowMTY5FKGwpDF0HUNcfK+nbcY&#10;k/Sl1B4vCW5r2c+yobRYcVow2NDSUHHa/1oFp5/Rp++/D1ev65vZbA/XZuH9UamX53YxARGpjY/w&#10;f/tDKxj3BvB3Jh0BObsDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAK6Z8mMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l31111,r6737,676l39214,827r,6846l36495,6766,32464,6090r-4058,l17585,6090r,66992l27053,73082r4735,l35819,72406r3395,-567l39214,78687r-3395,485l29759,79172,,79172,2029,77143r676,-1354l2705,74436r,-70377l2029,2029,1353,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 814" style="position:absolute;left:10642;top:1976;width:392;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="39214,79172" o:spid="_x0000_s1049" fillcolor="black" stroked="f" strokeweight="0" path="m,l31111,r6737,676l39214,827r,6846l36495,6766,32464,6090r-4058,l17585,6090r,66992l27053,73082r4735,l35819,72406r3395,-567l39214,78687r-3395,485l29759,79172,,79172,2029,77143r676,-1354l2705,74436r,-70377l2029,2029,1353,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQArpnyYxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIVeSs0qorIaRRRphSKovXh7bF43WzcvS5Lq6q83hYLHYWa+Yabz1tbiTD5UjhX0uhkI&#10;4sLpiksFX4f12xhEiMgaa8ek4EoB5rOnzhRz7S68o/M+liJBOOSowMTY5FKGwpDF0HUNcfK+nbcY&#10;k/Sl1B4vCW5r2c+yobRYcVow2NDSUHHa/1oFp5/Rp++/D1ev65vZbA/XZuH9UamX53YxARGpjY/w&#10;f/tDKxj3BvB3Jh0BObsDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAK6Z8mMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,39214,79172"/>
+                  <v:path textboxrect="0,0,39214,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 815" o:spid="_x0000_s1050" style="position:absolute;left:11034;top:1984;width:379;height:778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="37861,77860" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzcwVyxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96cZKVaKrtP4Bb2JU0Nsj+5qEZt+mu1uTfvtuQfA4zMxvmPmyM7W4kfOVZQXDQQKC&#10;OLe64kLB6bjtT0H4gKyxtkwKfsnDcvHUm2OqbcsHumWhEBHCPkUFZQhNKqXPSzLoB7Yhjt6ndQZD&#10;lK6Q2mEb4aaWr0kylgYrjgslNrQqKf/KfoyCy1U27jA+j/bV92Q9+tjJNtvslXp57t5nIAJ14RG+&#10;t3dawXT4Bv9n4hGQiz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM3MFcsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l4721,524r5411,1353l14866,3910r4734,2029l22982,8646r3382,2705l29069,14736r4058,6091l35832,26918r1353,6090l37861,37744r-676,7442l34480,52630r-3382,6769l28393,62781r-2706,3383l22982,68872r-3382,2029l15542,73609r-4058,1353l6750,76316,1339,77670,,77860,,71012r663,-111l4045,69547,7426,68194r2706,-2030l14189,61428r3382,-5415l19600,50601r1353,-6091l21629,37744r-676,-5414l19600,26918,17571,21503,14189,16090,10132,12029,4721,8646,1339,7293,,6846,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 815" style="position:absolute;left:11034;top:1984;width:379;height:778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="37861,77860" o:spid="_x0000_s1050" fillcolor="black" stroked="f" strokeweight="0" path="m,l4721,524r5411,1353l14866,3910r4734,2029l22982,8646r3382,2705l29069,14736r4058,6091l35832,26918r1353,6090l37861,37744r-676,7442l34480,52630r-3382,6769l28393,62781r-2706,3383l22982,68872r-3382,2029l15542,73609r-4058,1353l6750,76316,1339,77670,,77860,,71012r663,-111l4045,69547,7426,68194r2706,-2030l14189,61428r3382,-5415l19600,50601r1353,-6091l21629,37744r-676,-5414l19600,26918,17571,21503,14189,16090,10132,12029,4721,8646,1339,7293,,6846,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzcwVyxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96cZKVaKrtP4Bb2JU0Nsj+5qEZt+mu1uTfvtuQfA4zMxvmPmyM7W4kfOVZQXDQQKC&#10;OLe64kLB6bjtT0H4gKyxtkwKfsnDcvHUm2OqbcsHumWhEBHCPkUFZQhNKqXPSzLoB7Yhjt6ndQZD&#10;lK6Q2mEb4aaWr0kylgYrjgslNrQqKf/KfoyCy1U27jA+j/bV92Q9+tjJNtvslXp57t5nIAJ14RG+&#10;t3dawXT4Bv9n4hGQiz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM3MFcsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,37861,77860"/>
+                  <v:path textboxrect="0,0,37861,77860" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 816" o:spid="_x0000_s1051" style="position:absolute;left:11643;top:1969;width:500;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="50022,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAniZJLxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvhb5DOAXvNOsPIlujlFZFUITalt4ektPdxc3JkkRd394IgpfDzHzDzBatrcWZfKgcKxj0MxDE&#10;2pmKCwU/36veFESIyAZrx6TgSgEW85fODHPjLvxF50MsRIJwyFFBGWOTSxl0SRZD3zXEyft33mJM&#10;0hfSeLwkuK3lMMsm0mLFaaHEhj5K0sfDySoY/bJeL/8+j2vL4+1J+92+qrVS3df2/Q1EpDY+w4/2&#10;xiiYDiZwP5OOgJzfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACeJkkvEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m21616,r4058,l29056,r4734,678l38524,2029r4735,2032l43935,20979,41229,16242,39877,13535,37171,11505,35142,8798,31761,7445,28379,6090r-4058,l20939,6090r-2705,679l16205,8120,14852,9473r-1352,2032l12823,12857r-676,4061l12147,19625r676,2029l14176,23686r1353,1351l20939,28423r6764,3383l35819,35864r4058,2032l42582,39925r3382,3383l47993,46691r1353,4739l50022,56843r-676,5414l47993,66994r-2705,4058l41906,74436r-4058,2707l33113,79850r-4734,676l22968,81204r-7439,-678l9469,79175,4058,77143,676,75789,,56167r676,3383l2705,62257r2030,3383l6764,69024r2705,2028l12823,73085r4059,1351l20939,75114r4059,l28379,73760r2706,-1354l33113,70377r1353,-2029l35142,65640r1353,-4061l35819,57518,34466,54814,32437,52106,29732,50077,22968,46691,15529,42633,8792,38571,6087,35864,4058,33159,2029,31128,1353,27745,676,25037,,21654,676,16242,2705,11505,5411,8120,8792,4737,12823,2708,16881,678,21616,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 816" style="position:absolute;left:11643;top:1969;width:500;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="50022,81204" o:spid="_x0000_s1051" fillcolor="black" stroked="f" strokeweight="0" path="m21616,r4058,l29056,r4734,678l38524,2029r4735,2032l43935,20979,41229,16242,39877,13535,37171,11505,35142,8798,31761,7445,28379,6090r-4058,l20939,6090r-2705,679l16205,8120,14852,9473r-1352,2032l12823,12857r-676,4061l12147,19625r676,2029l14176,23686r1353,1351l20939,28423r6764,3383l35819,35864r4058,2032l42582,39925r3382,3383l47993,46691r1353,4739l50022,56843r-676,5414l47993,66994r-2705,4058l41906,74436r-4058,2707l33113,79850r-4734,676l22968,81204r-7439,-678l9469,79175,4058,77143,676,75789,,56167r676,3383l2705,62257r2030,3383l6764,69024r2705,2028l12823,73085r4059,1351l20939,75114r4059,l28379,73760r2706,-1354l33113,70377r1353,-2029l35142,65640r1353,-4061l35819,57518,34466,54814,32437,52106,29732,50077,22968,46691,15529,42633,8792,38571,6087,35864,4058,33159,2029,31128,1353,27745,676,25037,,21654,676,16242,2705,11505,5411,8120,8792,4737,12823,2708,16881,678,21616,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAniZJLxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvhb5DOAXvNOsPIlujlFZFUITalt4ektPdxc3JkkRd394IgpfDzHzDzBatrcWZfKgcKxj0MxDE&#10;2pmKCwU/36veFESIyAZrx6TgSgEW85fODHPjLvxF50MsRIJwyFFBGWOTSxl0SRZD3zXEyft33mJM&#10;0hfSeLwkuK3lMMsm0mLFaaHEhj5K0sfDySoY/bJeL/8+j2vL4+1J+92+qrVS3df2/Q1EpDY+w4/2&#10;xiiYDiZwP5OOgJzfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACeJkkvEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,50022,81204"/>
+                  <v:path textboxrect="0,0,50022,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 817" o:spid="_x0000_s1052" style="position:absolute;left:12407;top:1976;width:284;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28378,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEXenjwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNWsPVVajiCB4VKvi3h6b52Zx87JsUjf66xuh0OMwM98w82W0jbhT52vHCsajDARx&#10;6XTNlYLj9+ZjCsIHZI2NY1LwIA/LxeBtjrl2Pe/pfgiVSBD2OSowIbS5lL40ZNGPXEucvKvrLIYk&#10;u0rqDvsEt438zLIvabHmtGCwpbWh8nb4sQqKY6yLizkV4dRLvLjn7nyLvVLvw7iagQgUw3/4r73V&#10;CqbjCbzOpCMgF78AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxF3p48MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l24997,r3381,281l28378,6090r-4057,l17557,6090r1,30450l22968,36540r2706,l28378,35999r,8830l26350,43308r-2029,-678l22968,41955r-5410,675l17558,75789r676,1354l19586,78497r1353,675l,79172r1353,-675l2029,77143r676,-1354l2705,74436r,-70377l2029,2029,1353,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 817" style="position:absolute;left:12407;top:1976;width:284;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28378,79172" o:spid="_x0000_s1052" fillcolor="black" stroked="f" strokeweight="0" path="m,l24997,r3381,281l28378,6090r-4057,l17557,6090r1,30450l22968,36540r2706,l28378,35999r,8830l26350,43308r-2029,-678l22968,41955r-5410,675l17558,75789r676,1354l19586,78497r1353,675l,79172r1353,-675l2029,77143r676,-1354l2705,74436r,-70377l2029,2029,1353,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEXenjwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNWsPVVajiCB4VKvi3h6b52Zx87JsUjf66xuh0OMwM98w82W0jbhT52vHCsajDARx&#10;6XTNlYLj9+ZjCsIHZI2NY1LwIA/LxeBtjrl2Pe/pfgiVSBD2OSowIbS5lL40ZNGPXEucvKvrLIYk&#10;u0rqDvsEt438zLIvabHmtGCwpbWh8nb4sQqKY6yLizkV4dRLvLjn7nyLvVLvw7iagQgUw3/4r73V&#10;CqbjCbzOpCMgF78AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxF3p48MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,28378,79172"/>
+                  <v:path textboxrect="0,0,28378,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 818" o:spid="_x0000_s1053" style="position:absolute;left:12691;top:1978;width:453;height:796;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45315,79566" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD996e+wAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt40VaFINRURZL140N3eh2ZsWptJbbK1++/NYWGPj/e924+2FQP1vnasYLlIQBCXTtdc&#10;Kfj+Os03IHxA1tg6JgW/5GGfTyc7zLR78ZWGW6hEDGGfoQITQpdJ6UtDFv3CdcSRu7veYoiwr6Tu&#10;8RXDbStXSZJKizXHBoMdHQ2Vj9uPVVBc7KpIm2GdHNJnhbL5NCe7VupjNh62IAKN4V/85z5rBZtl&#10;XBvPxCMg8zcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/fenvsAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l4735,395r6764,1353l16233,4456r4058,2704l22996,9868r2029,3382l25702,16636r676,2705l25702,24078r-1353,4061l22320,30846r-2706,2708l16233,36258r-3382,1354l9469,38290r-2705,676l9469,39644r2030,675l15556,43027r2706,2704l19614,47764r7440,11502l33141,68064r4735,6766l39905,76184r2029,2031l45315,78891r-15556,675l27054,78891,23673,77537,21644,76184,19614,74154,12175,62649,5411,51822,2706,48439,677,45056,,44548,,35718r677,-136l3383,34229,5411,32876,7441,30846,9469,27463r677,-3385l10822,20019r-676,-4061l9469,13250,7441,11221,5411,8513,3383,7160,1,5809r-1,l,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 818" style="position:absolute;left:12691;top:1978;width:453;height:796;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45315,79566" o:spid="_x0000_s1053" fillcolor="black" stroked="f" strokeweight="0" path="m,l4735,395r6764,1353l16233,4456r4058,2704l22996,9868r2029,3382l25702,16636r676,2705l25702,24078r-1353,4061l22320,30846r-2706,2708l16233,36258r-3382,1354l9469,38290r-2705,676l9469,39644r2030,675l15556,43027r2706,2704l19614,47764r7440,11502l33141,68064r4735,6766l39905,76184r2029,2031l45315,78891r-15556,675l27054,78891,23673,77537,21644,76184,19614,74154,12175,62649,5411,51822,2706,48439,677,45056,,44548,,35718r677,-136l3383,34229,5411,32876,7441,30846,9469,27463r677,-3385l10822,20019r-676,-4061l9469,13250,7441,11221,5411,8513,3383,7160,1,5809r-1,l,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD996e+wAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt40VaFINRURZL140N3eh2ZsWptJbbK1++/NYWGPj/e924+2FQP1vnasYLlIQBCXTtdc&#10;Kfj+Os03IHxA1tg6JgW/5GGfTyc7zLR78ZWGW6hEDGGfoQITQpdJ6UtDFv3CdcSRu7veYoiwr6Tu&#10;8RXDbStXSZJKizXHBoMdHQ2Vj9uPVVBc7KpIm2GdHNJnhbL5NCe7VupjNh62IAKN4V/85z5rBZtl&#10;XBvPxCMg8zcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/fenvsAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,45315,79566"/>
+                  <v:path textboxrect="0,0,45315,79566" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 819" o:spid="_x0000_s1054" style="position:absolute;left:13292;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwkUOqxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYI3u6m0to3dliJN0VM17aHHR/YlG8y+Ddm1Wf+9Kwgeh5n5hllvo+3ElQbfOlYwnWQg&#10;iCunW24UnE/FwxKED8gaO8ek4Js8bDe3N2vMtRv5g65laESCsM9RgQmhz6X0lSGLfuJ64uTVbrAY&#10;khwaqQccE9x28jHLnqTFltOCwZ5eDFWf5ZdVULyVh/1YL4osHsv6Yma7xTy+K3V/F3fPIALF8B/+&#10;a79qBcvpCn7PpCMgNz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcJFDqsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l46668,r,10827l45314,8795,43286,7441,40580,6766,37875,6090r-19614,l18262,33157r17584,l37199,32481r676,-678l39904,29773r,12182l37875,39925r-676,-678l35846,38571r-17584,l18262,73082r14879,l39904,73082r5411,-676l47344,71728r1352,-1354l50726,68345r1352,-2029l50049,79172,,79172,2705,77143r677,-1354l3382,74436r,-70377l2029,2029,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 819" style="position:absolute;left:13292;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:spid="_x0000_s1054" fillcolor="black" stroked="f" strokeweight="0" path="m,l46668,r,10827l45314,8795,43286,7441,40580,6766,37875,6090r-19614,l18262,33157r17584,l37199,32481r676,-678l39904,29773r,12182l37875,39925r-676,-678l35846,38571r-17584,l18262,73082r14879,l39904,73082r5411,-676l47344,71728r1352,-1354l50726,68345r1352,-2029l50049,79172,,79172,2705,77143r677,-1354l3382,74436r,-70377l2029,2029,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwkUOqxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYI3u6m0to3dliJN0VM17aHHR/YlG8y+Ddm1Wf+9Kwgeh5n5hllvo+3ElQbfOlYwnWQg&#10;iCunW24UnE/FwxKED8gaO8ek4Js8bDe3N2vMtRv5g65laESCsM9RgQmhz6X0lSGLfuJ64uTVbrAY&#10;khwaqQccE9x28jHLnqTFltOCwZ5eDFWf5ZdVULyVh/1YL4osHsv6Yma7xTy+K3V/F3fPIALF8B/+&#10;a79qBcvpCn7PpCMgNz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcJFDqsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,52078,79172"/>
+                  <v:path textboxrect="0,0,52078,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 820" o:spid="_x0000_s1055" style="position:absolute;left:13975;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80431,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOQrfYwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0D/QdxC91iuRlS17ESQqCQZKtraMdb68YWsa6MJT/699VQ6Hg47+Kw2E5MNHjjWMFzkoIgrp02&#10;3CioPt7WGQgfkDV2jknBD3k47B9WBebazfxOUxkaEUPY56igDaHPpfR1SxZ94nriyN3cYDFEODRS&#10;DzjHcNvJTZpupUXDsaHFnk4t1fdytArq0lwv39X4Ml3Nqfq8ZK/4VWmlnh6X4w5EoCX8i//cZ60g&#10;28T58Uw8AnL/CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM5Ct9jBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m39201,r5410,l52051,r6764,1354l65578,3383r6763,2707l73018,24361,70312,18947,66931,14888,63549,11505,59491,9473,56109,7445,52051,6769,46641,6090r-6764,679l33790,8798r-5410,2707l23645,15563r-3382,4737l17558,26391r-1353,6090l15529,39250r676,6090l17558,51430r2029,6088l22292,62933r4735,4737l29732,69699r2706,2032l35820,73085r3381,675l43259,74436r4058,678l54080,74436r4058,-1351l62196,71052r,-22329l61520,47369r-676,-678l59491,45340r20940,l77752,47369r-676,1354l77076,50752r,17596l77752,71052r1353,2033l75047,74436r-4058,2031l60844,79175r-9469,1351l43259,81204r-8116,-678l27027,78497,19587,75114,12824,70377,10119,67670,7414,64287,5384,60904,3382,57518,2029,53460,677,49399,,45340,,40604,677,33159,2705,25715,6060,18947,8765,15563r2706,-2706l14177,10151,17558,7445,20940,5415,24998,3383,29732,2029,34466,678,39201,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 820" style="position:absolute;left:13975;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80431,81204" o:spid="_x0000_s1055" fillcolor="black" stroked="f" strokeweight="0" path="m39201,r5410,l52051,r6764,1354l65578,3383r6763,2707l73018,24361,70312,18947,66931,14888,63549,11505,59491,9473,56109,7445,52051,6769,46641,6090r-6764,679l33790,8798r-5410,2707l23645,15563r-3382,4737l17558,26391r-1353,6090l15529,39250r676,6090l17558,51430r2029,6088l22292,62933r4735,4737l29732,69699r2706,2032l35820,73085r3381,675l43259,74436r4058,678l54080,74436r4058,-1351l62196,71052r,-22329l61520,47369r-676,-678l59491,45340r20940,l77752,47369r-676,1354l77076,50752r,17596l77752,71052r1353,2033l75047,74436r-4058,2031l60844,79175r-9469,1351l43259,81204r-8116,-678l27027,78497,19587,75114,12824,70377,10119,67670,7414,64287,5384,60904,3382,57518,2029,53460,677,49399,,45340,,40604,677,33159,2705,25715,6060,18947,8765,15563r2706,-2706l14177,10151,17558,7445,20940,5415,24998,3383,29732,2029,34466,678,39201,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOQrfYwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0D/QdxC91iuRlS17ESQqCQZKtraMdb68YWsa6MJT/699VQ6Hg47+Kw2E5MNHjjWMFzkoIgrp02&#10;3CioPt7WGQgfkDV2jknBD3k47B9WBebazfxOUxkaEUPY56igDaHPpfR1SxZ94nriyN3cYDFEODRS&#10;DzjHcNvJTZpupUXDsaHFnk4t1fdytArq0lwv39X4Ml3Nqfq8ZK/4VWmlnh6X4w5EoCX8i//cZ60g&#10;28T58Uw8AnL/CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM5Ct9jBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,80431,81204"/>
+                  <v:path textboxrect="0,0,80431,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 821" o:spid="_x0000_s1056" style="position:absolute;left:15043;top:1976;width:210;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="20966,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0+8yPxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdRMPVqKrqFAo6qGNIh4fu88kmH0bs6vGf98tFDwOM/MNM1t0thZ3an3lWEE6TEAQ&#10;a2cqLhQc9p/vExA+IBusHZOCJ3lYzHtvM8yMe/AP3fNQiAhhn6GCMoQmk9Lrkiz6oWuIo3d2rcUQ&#10;ZVtI0+Ijwm0tR0kylhYrjgslNrQuSV/ym1Vw6vw1yZ+HbfioV/qoCb936UapQb9bTkEE6sIr/N/+&#10;MgomoxT+zsQjIOe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPT7zI/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l20966,,19614,1351r-1353,678l17585,4059r,1353l17585,75789r676,1354l19614,78497r1352,675l,79172r677,-675l2029,77143r676,-1354l2705,74436r,-70377l2029,2029,677,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 821" style="position:absolute;left:15043;top:1976;width:210;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="20966,79172" o:spid="_x0000_s1056" fillcolor="black" stroked="f" strokeweight="0" path="m,l20966,,19614,1351r-1353,678l17585,4059r,1353l17585,75789r676,1354l19614,78497r1352,675l,79172r677,-675l2029,77143r676,-1354l2705,74436r,-70377l2029,2029,677,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0+8yPxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdRMPVqKrqFAo6qGNIh4fu88kmH0bs6vGf98tFDwOM/MNM1t0thZ3an3lWEE6TEAQ&#10;a2cqLhQc9p/vExA+IBusHZOCJ3lYzHtvM8yMe/AP3fNQiAhhn6GCMoQmk9Lrkiz6oWuIo3d2rcUQ&#10;ZVtI0+Ijwm0tR0kylhYrjgslNrQuSV/ym1Vw6vw1yZ+HbfioV/qoCb936UapQb9bTkEE6sIr/N/+&#10;MgomoxT+zsQjIOe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPT7zI/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,20966,79172"/>
+                  <v:path textboxrect="0,0,20966,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 822" o:spid="_x0000_s1057" style="position:absolute;left:15497;top:1969;width:425;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42582,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCoLw9AwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnWxRVajiCDUi1ArtN4em2d2cfOyJqnGf98UCj0OM/MNs1gl24kb+dA6VjAZFyCI&#10;a6dbNgqOH9vnGYgQkTV2jknBgwKsloOnBVba3fmdbodoRIZwqFBBE2NfSRnqhiyGseuJs3d23mLM&#10;0hupPd4z3HayLIpXabHlvNBgT5uG6svh2yoI+tMeUzLX4L/8aTPd7YzZvyg1Gqb1HESkFP/Df+03&#10;rWBWlvB7Jh8BufwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqC8PQMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m39200,r3382,l42582,6090r-5411,l32437,8120r-4735,2707l23644,14210r-3382,4737l18234,25037r-2030,6091l15529,38571r675,8798l18234,54814r2705,6090l24321,65640r4058,4059l33113,72406r4734,2030l42582,74436r,6712l41905,81204r-8116,-678l25674,77821,18234,74436,12147,69699,6736,63609,4707,60226,2705,56167,1353,52781,676,48723,,43986,,39925,676,32481,2705,25037,6736,18271r4735,-6090l14176,9473,17557,6769,21615,4737,25673,2708,29732,1354,33789,678,39200,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 822" style="position:absolute;left:15497;top:1969;width:425;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42582,81204" o:spid="_x0000_s1057" fillcolor="black" stroked="f" strokeweight="0" path="m39200,r3382,l42582,6090r-5411,l32437,8120r-4735,2707l23644,14210r-3382,4737l18234,25037r-2030,6091l15529,38571r675,8798l18234,54814r2705,6090l24321,65640r4058,4059l33113,72406r4734,2030l42582,74436r,6712l41905,81204r-8116,-678l25674,77821,18234,74436,12147,69699,6736,63609,4707,60226,2705,56167,1353,52781,676,48723,,43986,,39925,676,32481,2705,25037,6736,18271r4735,-6090l14176,9473,17557,6769,21615,4737,25673,2708,29732,1354,33789,678,39200,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCoLw9AwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnWxRVajiCDUi1ArtN4em2d2cfOyJqnGf98UCj0OM/MNs1gl24kb+dA6VjAZFyCI&#10;a6dbNgqOH9vnGYgQkTV2jknBgwKsloOnBVba3fmdbodoRIZwqFBBE2NfSRnqhiyGseuJs3d23mLM&#10;0hupPd4z3HayLIpXabHlvNBgT5uG6svh2yoI+tMeUzLX4L/8aTPd7YzZvyg1Gqb1HESkFP/Df+03&#10;rWBWlvB7Jh8BufwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqC8PQMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,42582,81204"/>
+                  <v:path textboxrect="0,0,42582,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 823" o:spid="_x0000_s1058" style="position:absolute;left:15922;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43258,81148" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCv5IRDxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6kbpRoQ2pq4il4qEKter5kX1N0mbfht1XTf+9WxB6HGbmG2Y6712rThRi49nAaJiB&#10;Ii69bbgysP94fchBRUG22HomA78UYT67vZliYf2Z3+m0k0olCMcCDdQiXaF1LGtyGIe+I07epw8O&#10;JclQaRvwnOCu1eMse9QOG04LNXa0rKn83v04A+HAT4eXtWvyr5G8bY+rjRv0Ysz9Xb94BiXUy3/4&#10;2l5bA/l4An9n0hHQswsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAr+SEQ8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l1353,,8792,678r7440,2030l23671,6090r6088,4061l33141,12857r2705,3385l37847,19625r2030,3383l41229,27069r1353,4059l43258,35864r,4740l43258,46016r-676,4061l41229,54814r-2028,4058l37171,62257r-2002,3383l32464,68348r-3381,2704l22319,75789r-6763,3386l7440,80526,,81148,,74436r676,l6087,74436r5411,-2030l15556,69699r4058,-3383l22995,61579r2029,-6090l26377,48723r676,-7444l26377,33835,25024,26391,22995,20300,19614,14888,15556,10827,10821,8120,6086,6090r-5410,l,6090,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 823" style="position:absolute;left:15922;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43258,81148" o:spid="_x0000_s1058" fillcolor="black" stroked="f" strokeweight="0" path="m,l1353,,8792,678r7440,2030l23671,6090r6088,4061l33141,12857r2705,3385l37847,19625r2030,3383l41229,27069r1353,4059l43258,35864r,4740l43258,46016r-676,4061l41229,54814r-2028,4058l37171,62257r-2002,3383l32464,68348r-3381,2704l22319,75789r-6763,3386l7440,80526,,81148,,74436r676,l6087,74436r5411,-2030l15556,69699r4058,-3383l22995,61579r2029,-6090l26377,48723r676,-7444l26377,33835,25024,26391,22995,20300,19614,14888,15556,10827,10821,8120,6086,6090r-5410,l,6090,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCv5IRDxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6kbpRoQ2pq4il4qEKter5kX1N0mbfht1XTf+9WxB6HGbmG2Y6712rThRi49nAaJiB&#10;Ii69bbgysP94fchBRUG22HomA78UYT67vZliYf2Z3+m0k0olCMcCDdQiXaF1LGtyGIe+I07epw8O&#10;JclQaRvwnOCu1eMse9QOG04LNXa0rKn83v04A+HAT4eXtWvyr5G8bY+rjRv0Ysz9Xb94BiXUy3/4&#10;2l5bA/l4An9n0hHQswsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAr+SEQ8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43258,81148"/>
+                  <v:path textboxrect="0,0,43258,81148" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 824" o:spid="_x0000_s1059" style="position:absolute;left:16531;top:1976;width:723;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,82555" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBiWdaFxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8oTedGMoUVJXSaQthXqJevH2yD6T0OzbkN2a7b/vFgo9DjPzDbPdB9OLO42us6xgtUxA&#10;ENdWd9wouJxfFxsQziNr7C2Tgm9ysN89zLaYaztxRfeTb0SEsMtRQev9kEvp6pYMuqUdiKN3s6NB&#10;H+XYSD3iFOGml2mSZNJgx3GhxYEOLdWfpy+joDoXx8y/peZWfoTkUF/DunwJSj3OQ/EMwlPw/+G/&#10;9rtWsEmf4PdMPAJy9wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBiWdaFxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l19614,,62872,51428r,-47369l62196,2029,60844,1351,59491,,72341,r-676,1351l70312,2029r-676,2030l69636,5412r,77143l41933,49399,22320,27067,13527,16239r,58197l14204,75789r676,1354l15556,78497r1353,675l4059,79172,6087,77143r677,-1354l7440,74436r,-62258l6764,7441,6087,6090,5411,4737,2705,2704,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 824" style="position:absolute;left:16531;top:1976;width:723;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,82555" o:spid="_x0000_s1059" fillcolor="black" stroked="f" strokeweight="0" path="m,l19614,,62872,51428r,-47369l62196,2029,60844,1351,59491,,72341,r-676,1351l70312,2029r-676,2030l69636,5412r,77143l41933,49399,22320,27067,13527,16239r,58197l14204,75789r676,1354l15556,78497r1353,675l4059,79172,6087,77143r677,-1354l7440,74436r,-62258l6764,7441,6087,6090,5411,4737,2705,2704,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBiWdaFxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8oTedGMoUVJXSaQthXqJevH2yD6T0OzbkN2a7b/vFgo9DjPzDbPdB9OLO42us6xgtUxA&#10;ENdWd9wouJxfFxsQziNr7C2Tgm9ysN89zLaYaztxRfeTb0SEsMtRQev9kEvp6pYMuqUdiKN3s6NB&#10;H+XYSD3iFOGml2mSZNJgx3GhxYEOLdWfpy+joDoXx8y/peZWfoTkUF/DunwJSj3OQ/EMwlPw/+G/&#10;9rtWsEmf4PdMPAJy9wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBiWdaFxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,72341,82555"/>
+                  <v:path textboxrect="0,0,72341,82555" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 825" o:spid="_x0000_s1060" style="position:absolute;left:17525;top:1976;width:527;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52727,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCfmhQ1xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9SLNp0BKiq7SlBY8aC8XbI/vchGbfptmNpv/eFQSPw8x8wyzXo23FiXrfOFbwkqQg&#10;iCunGzYKvvdfzzkIH5A1to5JwT95WK8eJksstDvzjk5lMCJC2BeooA6hK6T0VU0WfeI64ugdXW8x&#10;RNkbqXs8R7htZZamr9Jiw3Ghxo4+aqp+y8Eq2LR/5viTbmfm/eDzinb0WQ5TpZ4ex7cFiEBjuIdv&#10;7Y1WkGdzuJ6JR0CuLgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfmhQ1xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l46640,r676,10827l45288,8795,43935,7441,41229,6766,38524,6090r-20263,l18261,33157r17558,l37171,32481r1353,-678l39877,29773r,12182l38524,39925r-1353,-678l35819,38571r-17558,l18261,73082r15528,l40553,73082r4735,-676l47316,71728r2029,-1354l50698,68345r2029,-2029l50022,79172,,79172,2705,77143r677,-1354l3382,74436r,-70377l2705,2029,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 825" style="position:absolute;left:17525;top:1976;width:527;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52727,79172" o:spid="_x0000_s1060" fillcolor="black" stroked="f" strokeweight="0" path="m,l46640,r676,10827l45288,8795,43935,7441,41229,6766,38524,6090r-20263,l18261,33157r17558,l37171,32481r1353,-678l39877,29773r,12182l38524,39925r-1353,-678l35819,38571r-17558,l18261,73082r15528,l40553,73082r4735,-676l47316,71728r2029,-1354l50698,68345r2029,-2029l50022,79172,,79172,2705,77143r677,-1354l3382,74436r,-70377l2705,2029,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCfmhQ1xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9SLNp0BKiq7SlBY8aC8XbI/vchGbfptmNpv/eFQSPw8x8wyzXo23FiXrfOFbwkqQg&#10;iCunGzYKvvdfzzkIH5A1to5JwT95WK8eJksstDvzjk5lMCJC2BeooA6hK6T0VU0WfeI64ugdXW8x&#10;RNkbqXs8R7htZZamr9Jiw3Ghxo4+aqp+y8Eq2LR/5viTbmfm/eDzinb0WQ5TpZ4ex7cFiEBjuIdv&#10;7Y1WkGdzuJ6JR0CuLgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfmhQ1xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,52727,79172"/>
+                  <v:path textboxrect="0,0,52727,79172" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 826" o:spid="_x0000_s1061" style="position:absolute;left:18235;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCIM/QcxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvSP0Hayv1EhUHDhClOBFFQm1vxeEDtvE2iRqvQ+xC+HtcqRLH0cy80WzKyfbiTKPvHCtYzFMQ&#10;xLUzHTcKjtX+OQPhA7LB3jEpuJKHsniYbTA37sIHOuvQiAhhn6OCNoQhl9LXLVn0czcQR+/bjRZD&#10;lGMjzYiXCLe9XKbpSlrsOC60ONCupfpH/1oFWJ2+tkmyTqqpST7165tm+tBKPT1O2xcQgaZwD/+3&#10;342CbLmCvzPxCMjiBgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIgz9BzEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l20289,,62872,51428r,-47369l62195,2029r-675,-678l60167,,73017,,71665,1351r-677,678l70312,4059r-677,1353l69636,82555,41906,49399,22995,27067,14202,16239r,59550l14879,77143r1353,1354l17585,79172r-13527,l6763,77143r676,-1354l7439,74436r,-66995l6763,6090,5411,4737,3381,2704,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 826" style="position:absolute;left:18235;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:spid="_x0000_s1061" fillcolor="black" stroked="f" strokeweight="0" path="m,l20289,,62872,51428r,-47369l62195,2029r-675,-678l60167,,73017,,71665,1351r-677,678l70312,4059r-677,1353l69636,82555,41906,49399,22995,27067,14202,16239r,59550l14879,77143r1353,1354l17585,79172r-13527,l6763,77143r676,-1354l7439,74436r,-66995l6763,6090,5411,4737,3381,2704,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCIM/QcxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvSP0Hayv1EhUHDhClOBFFQm1vxeEDtvE2iRqvQ+xC+HtcqRLH0cy80WzKyfbiTKPvHCtYzFMQ&#10;xLUzHTcKjtX+OQPhA7LB3jEpuJKHsniYbTA37sIHOuvQiAhhn6OCNoQhl9LXLVn0czcQR+/bjRZD&#10;lGMjzYiXCLe9XKbpSlrsOC60ONCupfpH/1oFWJ2+tkmyTqqpST7165tm+tBKPT1O2xcQgaZwD/+3&#10;342CbLmCvzPxCMjiBgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIgz9BzEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,73017,82555"/>
+                  <v:path textboxrect="0,0,73017,82555" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 827" o:spid="_x0000_s1062" style="position:absolute;left:5551;top:1969;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXIujSxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvlfgHa5F6qcAhBwoBgwCpao804QNW8ZIE4nWITUj79RgJieNoZt5oluve1KKj1lWWFUzGEQji&#10;3OqKCwWH7Gs0A+E8ssbaMin4Iwfr1eBtiYm2N/6lLvWFCBB2CSoovW8SKV1ekkE3tg1x8I62NeiD&#10;bAupW7wFuKllHEVTabDisFBiQ7uS8nN6NQrMJZ7bdLPffu+rj+yst132f+qUeh/2mwUIT71/hZ/t&#10;H61gFn/C40w4AnJ1BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFci6NLEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m39201,r4058,l43259,6090r-5411,l32437,8120r-4058,2707l24321,14210r-3382,4737l18234,25037r-1352,6091l16205,38571r677,8798l18910,54814r2706,6090l24998,65640r4058,4059l33790,72406r4734,2030l43259,74436r,6712l42582,81204r-8792,-678l26350,77821,18910,74436,12147,69699,7440,63609,5411,60226,3382,56167,2029,52781,676,48723r,-4737l,39925,1353,32481,3382,25037,6764,18271r5383,-6090l14853,9473,18234,6769,21616,4737,25674,2708,29732,1354,34466,678,39201,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 827" style="position:absolute;left:5551;top:1969;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:spid="_x0000_s1062" fillcolor="black" stroked="f" strokeweight="0" path="m39201,r4058,l43259,6090r-5411,l32437,8120r-4058,2707l24321,14210r-3382,4737l18234,25037r-1352,6091l16205,38571r677,8798l18910,54814r2706,6090l24998,65640r4058,4059l33790,72406r4734,2030l43259,74436r,6712l42582,81204r-8792,-678l26350,77821,18910,74436,12147,69699,7440,63609,5411,60226,3382,56167,2029,52781,676,48723r,-4737l,39925,1353,32481,3382,25037,6764,18271r5383,-6090l14853,9473,18234,6769,21616,4737,25674,2708,29732,1354,34466,678,39201,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXIujSxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvlfgHa5F6qcAhBwoBgwCpao804QNW8ZIE4nWITUj79RgJieNoZt5oluve1KKj1lWWFUzGEQji&#10;3OqKCwWH7Gs0A+E8ssbaMin4Iwfr1eBtiYm2N/6lLvWFCBB2CSoovW8SKV1ekkE3tg1x8I62NeiD&#10;bAupW7wFuKllHEVTabDisFBiQ7uS8nN6NQrMJZ7bdLPffu+rj+yst132f+qUeh/2mwUIT71/hZ/t&#10;H61gFn/C40w4AnJ1BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFci6NLEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43259,81204"/>
+                  <v:path textboxrect="0,0,43259,81204" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 828" o:spid="_x0000_s1063" style="position:absolute;left:5984;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43285,81148" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpaVtawQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLOxF1lQPtXQbRRaFPQlWL96GZmzqNpPSRFv/vTkIHh/vu1iPthV36n3jWMF8loAgrpxu&#10;uFZwOu6+MxA+IGtsHZOCB3lYrz4mBebaDXygexlqEUPY56jAhNDlUvrKkEU/cx1x5C6utxgi7Gup&#10;exxiuG3lIklSabHh2GCwo19D1X95swrq/fRRbs8kjdXbNNunm+t8OSj19TlufkAEGsNb/HL/aQXZ&#10;Iq6NZ+IRkKsnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKlpW1rBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l1353,,8792,678r7440,2030l23672,6090r6087,4061l32464,12857r2706,3385l37875,19625r2029,3383l41256,27069r1353,4059l43285,35864r,4740l43285,46016r-1352,4061l41257,54814r-2030,4058l37199,62257r-2706,3383l31788,68348r-2706,2704l22319,75789r-7440,3386l7440,80526,,81148,,74436r676,l6087,74436r4734,-2030l15556,69699r4058,-3383l22319,61579r2705,-6090l26377,48723r676,-7444l26377,33835,25024,26391,22995,20300,19614,14888,15556,10827,10821,8120,6087,6090,,6090,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 828" style="position:absolute;left:5984;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43285,81148" o:spid="_x0000_s1063" fillcolor="black" stroked="f" strokeweight="0" path="m,l1353,,8792,678r7440,2030l23672,6090r6087,4061l32464,12857r2706,3385l37875,19625r2029,3383l41256,27069r1353,4059l43285,35864r,4740l43285,46016r-1352,4061l41257,54814r-2030,4058l37199,62257r-2706,3383l31788,68348r-2706,2704l22319,75789r-7440,3386l7440,80526,,81148,,74436r676,l6087,74436r4734,-2030l15556,69699r4058,-3383l22319,61579r2705,-6090l26377,48723r676,-7444l26377,33835,25024,26391,22995,20300,19614,14888,15556,10827,10821,8120,6087,6090,,6090,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpaVtawQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLOxF1lQPtXQbRRaFPQlWL96GZmzqNpPSRFv/vTkIHh/vu1iPthV36n3jWMF8loAgrpxu&#10;uFZwOu6+MxA+IGtsHZOCB3lYrz4mBebaDXygexlqEUPY56jAhNDlUvrKkEU/cx1x5C6utxgi7Gup&#10;exxiuG3lIklSabHh2GCwo19D1X95swrq/fRRbs8kjdXbNNunm+t8OSj19TlufkAEGsNb/HL/aQXZ&#10;Iq6NZ+IRkKsnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKlpW1rBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,43285,81148"/>
+                  <v:path textboxrect="0,0,43285,81148" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 829" o:spid="_x0000_s1064" style="position:absolute;left:6058;top:1793;width:115;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11498,11502" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCbhw1TxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIvoptaEE2zESmU5tRSI7bHR/Y1iWbfht1V03/fLQgeh5n5hsk2g+nEhZxvLSt4nCcg&#10;iCurW64V7MvX2QqED8gaO8uk4Jc8bPLxKMNU2yt/0mUXahEh7FNU0ITQp1L6qiGDfm574uj9WGcw&#10;ROlqqR1eI9x0cpEkS2mw5bjQYE8vDVWn3dkooL74ounH6fA+Lc7fT4THN+dKpR4mw/YZRKAh3MO3&#10;dqEVrBZr+D8Tj4DM/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbhw1TxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m3382,l5411,,8116,,9469,1353r1352,2030l11498,5412r-677,2708l9469,10149r-1353,678l5411,11502,3382,10827,1353,10149,,8120,,5412,,3383,1353,1353,3382,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 829" style="position:absolute;left:6058;top:1793;width:115;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11498,11502" o:spid="_x0000_s1064" fillcolor="black" stroked="f" strokeweight="0" path="m3382,l5411,,8116,,9469,1353r1352,2030l11498,5412r-677,2708l9469,10149r-1353,678l5411,11502,3382,10827,1353,10149,,8120,,5412,,3383,1353,1353,3382,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCbhw1TxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIvoptaEE2zESmU5tRSI7bHR/Y1iWbfht1V03/fLQgeh5n5hsk2g+nEhZxvLSt4nCcg&#10;iCurW64V7MvX2QqED8gaO8uk4Jc8bPLxKMNU2yt/0mUXahEh7FNU0ITQp1L6qiGDfm574uj9WGcw&#10;ROlqqR1eI9x0cpEkS2mw5bjQYE8vDVWn3dkooL74ounH6fA+Lc7fT4THN+dKpR4mw/YZRKAh3MO3&#10;dqEVrBZr+D8Tj4DM/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbhw1TxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,11498,11502"/>
+                  <v:path textboxrect="0,0,11498,11502" arrowok="t"/>
                 </v:shape>
-                <v:shape id="Shape 830" o:spid="_x0000_s1065" style="position:absolute;left:5794;top:1793;width:122;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,11502" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD98WmEwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNXUFLNYqILh5cl1Uv3oZmbIvNpDbR1n9vDgseH+97vmxNKZ5Uu8KygtEwAkGcWl1w&#10;puB82g5iEM4jaywtk4IXOVguup05Jto2/EfPo89ECGGXoILc+yqR0qU5GXRDWxEH7mprgz7AOpO6&#10;xiaEm1J+RdFEGiw4NORY0Tqn9HZ8GAXb710s7f6F9OPvv5v7YRpfmqlS/V67moHw1PqP+N+90wri&#10;cZgfzoQjIBdvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP3xaYTBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m4058,l6087,,8116,r2029,1353l11498,3383r676,2029l11498,8120r-1353,2029l8116,10827r-2029,675l4058,10827,2029,10149,676,8120,,5412,676,3383,2029,1353,4058,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 830" style="position:absolute;left:5794;top:1793;width:122;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,11502" o:spid="_x0000_s1065" fillcolor="black" stroked="f" strokeweight="0" path="m4058,l6087,,8116,r2029,1353l11498,3383r676,2029l11498,8120r-1353,2029l8116,10827r-2029,675l4058,10827,2029,10149,676,8120,,5412,676,3383,2029,1353,4058,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD98WmEwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNXUFLNYqILh5cl1Uv3oZmbIvNpDbR1n9vDgseH+97vmxNKZ5Uu8KygtEwAkGcWl1w&#10;puB82g5iEM4jaywtk4IXOVguup05Jto2/EfPo89ECGGXoILc+yqR0qU5GXRDWxEH7mprgz7AOpO6&#10;xiaEm1J+RdFEGiw4NORY0Tqn9HZ8GAXb710s7f6F9OPvv5v7YRpfmqlS/V67moHw1PqP+N+90wri&#10;cZgfzoQjIBdvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP3xaYTBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,12174,11502"/>
+                  <v:path textboxrect="0,0,12174,11502" arrowok="t"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642EB799" w14:textId="0C58CF8C" w:rsidR="00E148BE" w:rsidRPr="008F3DE7" w:rsidRDefault="004C17BA" w:rsidP="008F3DE7">
+    <w:p w:rsidR="00E148BE" w:rsidP="004B58BA" w:rsidRDefault="00092190" w14:paraId="642EB799" w14:textId="631A5A9E">
       <w:pPr>
-        <w:spacing w:after="4277"/>
+        <w:spacing w:after="4277" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE2F57">
+      <w:r w:rsidRPr="00FE2F57" w:rsidR="00E148BE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="699D807A" wp14:editId="5A56BCD5">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14535916" wp14:editId="377AD39D">
             <wp:extent cx="6001588" cy="6192114"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1620495508" name="Bildobjekt 1" descr="En bild som visar Plan, karta, text&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1620495508" name="Bildobjekt 1" descr="En bild som visar Plan, karta, text&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43"/>
+                    <a:blip r:embed="rId44"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6001588" cy="6192114"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E148BE" w:rsidRPr="008F3DE7" w:rsidSect="000E12D5">
-      <w:headerReference w:type="default" r:id="rId44"/>
+    <w:sectPr w:rsidR="00E148BE" w:rsidSect="000E12D5">
+      <w:headerReference w:type="default" r:id="rId45"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="188FC026" w14:textId="77777777" w:rsidR="00D745F5" w:rsidRDefault="00D745F5">
+    <w:p w:rsidR="00824DE2" w:rsidRDefault="00824DE2" w14:paraId="721BE19A" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="556D8C4F" w14:textId="77777777" w:rsidR="00D745F5" w:rsidRDefault="00D745F5">
+    <w:p w:rsidR="00824DE2" w:rsidRDefault="00824DE2" w14:paraId="5AB6D820" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="07CE76D2" w14:textId="77777777" w:rsidR="00D745F5" w:rsidRDefault="00D745F5">
+    <w:p w:rsidR="00824DE2" w:rsidRDefault="00824DE2" w14:paraId="6E498D2F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -24461,307 +18795,307 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DB93BBA" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="0C06B908" w14:textId="77777777">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="8119"/>
       </w:tabs>
       <w:spacing w:after="77" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Rubrik: Hjärtstoppslarm gråzon</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7635451B" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="78F5300F" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Dokument-ID: NU10092-2087047004-81</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="74A9046E" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="7141AC94" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Version: 33.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56AE9416" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="47227A12" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35C70C11" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="00C53026">
+  <w:p w:rsidR="00092190" w:rsidP="000B2072" w:rsidRDefault="00092190" w14:paraId="113D1178" w14:textId="77777777">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1860"/>
       </w:tabs>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="188345BA" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="05229CC9" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="330FBF0A" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="686D8C4B" w14:textId="77777777">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="8119"/>
       </w:tabs>
       <w:spacing w:after="77" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Rubrik: Hjärtstoppslarm gråzon</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7E20ABE9" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="4DABFD46" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Dokument-ID: NU10092-2087047004-81</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="466FFC36" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="5A205313" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Version: 33.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0255DAE8" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="5157B3A6" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25663217" wp14:editId="5C9C615D">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32B0A6FA" wp14:editId="3E0280EA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>73660</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1896110" cy="384175"/>
               <wp:effectExtent l="0" t="0" r="8890" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Group 6182"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr/>
                     <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1896110" cy="384175"/>
                         <a:chOff x="0" y="0"/>
                         <a:chExt cx="1896530" cy="384472"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
                     <wps:wsp>
@@ -30291,1035 +24625,1147 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:srgbClr val="000000"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="none"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="0D0CAB57" id="Group 6182" o:spid="_x0000_s1026" style="position:absolute;margin-left:98.1pt;margin-top:5.8pt;width:149.3pt;height:30.25pt;z-index:-251657216;mso-position-horizontal:right;mso-position-horizontal-relative:margin" coordsize="18965,3844" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbjEKWriwAALVQAQAOAAAAZHJzL2Uyb0RvYy54bWzsXdtyXcdxfU9V/oHF95hn389mSfJDnPgl&#10;lbhs5wMgELxUgQQKgEX577N6unt6HxDoNZAgUAGPH7whqbExey59Wb2657s//vzx/MVPZ1fXHy4+&#10;ff+y+8Pu5YuzT6cXbz58evf9y//9+3/+2/7li+ubk09vTs4vPp19//KfZ9cv//jDv/7Ld58vX5/1&#10;F+8vzt+cXb3ASz5dv/58+f3L9zc3l69fvbo+fX/28eT6DxeXZ5/wH99eXH08ucE/Xr179ebq5DPe&#10;/vH8Vb/bza8+X1y9uby6OD27vsa//ZP+x5c/lPe/fXt2evM/b99en928OP/+JcZ2U/7/qvz/j/L/&#10;r3747uT1u6uTy/cfTm0YJ79gFB9PPnzCH62v+tPJzcmLf1x9+OJVHz+cXl1cX7y9+cPpxcdXF2/f&#10;fjg9K9+Ar+l2t77mz1cX/7gs3/Lu9ed3l3WaMLW35ukXv/b0v3/689Xl3y7/coWZ+Hz5DnNR/km+&#10;5ee3Vx/liVG++LlM2T/rlJ39fPPiFP+y269z12FmT/Hfhv3YLZPO6el7TPwXv3b6/j82vzgN8Yvj&#10;0ssvvvI/++pgMJ8vsT2uYwauf90M/O39yeVZmdjr15iBv1y9+PAGw3/54tPJR2zS8p9fdKMMSP4y&#10;ROoMXb++xmQ1T8+6TLtOZ6ebp66bDz7y5PXpP65v/nx2Ueb55Kf/ur7RDfnGfzp57z+d/vzJf7zC&#10;tk439OXJjfyejFJ+fPEZC2UjeY8fdSDyXz9e/HT294sid3NrsbAS8V/PP22l/F2+HSDqAv68LK/r&#10;9vO871++gOC4mwb7dpfxp8kuE6SL7H6/W3PZeVr6sch2Y9+RF09zP0ENYRD9bp33+ZvHeVl1xP2C&#10;tcuFh/1uN5U3D9N+8rX17/Knfd+wm/DHy1wM60re3A/dgH2DMU/DuJAP7ObB3jz3K86UniP/8/60&#10;YXSYAxw7vHkZdmwYu2madDb2Q89mY9eNK84Q3rxiyOX03Lsz1n3X6cx1+BtzvtwY8F53Rtcty0iE&#10;sdOWMoquX9lsrCGMfdR16dRthKdhJrtunUZsYpmMg3Pvi+FPXRRdj27X51tIxW6v7+n5xfWZLrkc&#10;9qJDqwLAAmxVzPkn0QWidU9gbN+en9wUq/Xxww2s8PmHjxhtv+x28SfwNtGAqvPKTzf/PD8ThXH+&#10;6a9nb6E3i2WQf3F99e7Hfz+/evHTidja8r/y8pPzy/cn9m9tfk20DLW8R37/7Yfz8/rKrvzqXa/U&#10;LzVh+b2zYubrb+70N09tNGrrYTHx0W7xMSn1l8pfvvh0U3//E/yUMszN18qPP168+WexkmVCYIzU&#10;NvzmVglq7sAqFfsqA2qySt24jDhdsg/7aRzHsrL4fLfCU7+sUEpivbthtxsOjfDh5vlt7ZONROyT&#10;DkRWJizQ9qD49oz/enicoFtUD00jlEyqDed1p6Ldrpvy499Dy9qJHvf73IzAHAym3vb9kr93nHpZ&#10;Almh3brkym3CGqoW6DFJ+RjmCYPQ945QV+k8LDNMku2SnW6Se1X3fuk7Gy9977oMpoz5eLsd7K19&#10;HJ0IGIJ5VMvU0RkWnbaaTaBL12Ht9rbOdE904+gODt9rtsOx0L6Bfdv6Uzf5Mi+DbcrtkXQhf7rw&#10;bradxoV1dm//9aMBkTixGoDnZkCwOw4MSPExHmZA9Ljfsh2igGYcQbEd/W7aja5iPG7cOh6/qe3w&#10;kcB22EDush2duKeqBfwE3GdAun4cLApwUT91/tTT53+Znul+N+7huDb6g/iKqbdTLZYkH0S/m/ud&#10;6cKp7+HdZyZv++5x7Iiyx7g7hB9l3MM8r7mDimHse1UycL57hA75SHY1COj7ES5+Jt2toRa7aYEJ&#10;yqX7GVBEGTcCnt73pi+fP3UZu/1+Hi2e3A0TDEv6bsRCpqAljCGvXpZ9r4uzwgwt+ZsR1XYqjBFN&#10;eQiFuGIe9WTuxxkoQzpmGLW9zgeGDGOYC/edjXlZuyXfTxsTuCzdSELVAV+oH7hMEminw+jXDhGR&#10;rOGygU586fxpS9j3w6JL2PDmbpL4rbx5RsSfD2OHmTNhnGGyKDs4cbaCu4lsO8S12BAyCh5dr7vJ&#10;XJj9tJKDtR8n+7r9OvS5R7msy16BhnUY4C9mCxJeokTk+UTsu73Agvg2nFuiksKjXJcRfnM2hrWf&#10;bU+s+z2LweF96gHpYKuIpkP07SuHH/d0U8DvM73IAQwgpHvDwfDTOhJNF4aq63romnRCum4/mD8O&#10;eHFY8+nr+m62aKODbmcqJuwgTOLEgqkeLrnupQbt3/XYpmYrhnFm840YySO1AUAMmZNhNyKSkt0H&#10;9bRn495IT4DEyOpspaGBqQ6r454BdRGrtZmTeR6Z5t3M94LVJOPerOUyrUxRb/YJQM5dftixB1ds&#10;vDLfOGeAcbMjDKPv2heGFzucSEOzm21eO6xPLr3bIzLUkazjnlkYeDe+Y1doqdzSAU3cWxS5wqXI&#10;B4JDPumMILEzk3XH7Jnb1O+GHTyAbPpCu+MAwydLhWG/sXayMAcuuttOf3osWVGArT/vQv40YaAh&#10;OhsNb54HIBc2DPxePs9ATgGv6Jjp1AV60q0AAvLZGOA22jZdh2nIV7CHMTLrwXdpD/1kewMeMLzD&#10;bAWhgl2XLePE9mjfAUAqR2uGf5UrEOw62/xc2QCwsPdOO6Az6Yjh2Js6xRFAZJJ9Hcy9DrdfeniR&#10;maipf5xqokZNEAgRsW/+x1c5/OnfhjOuWwEKHx5QNkxkM1SUu84VelwQNuUDEAOo+2vue+iKbARI&#10;q+51DhREymSh5w0jRBBLjtqAfIpu22GCw5aOAakSGOlyLAtamI1h2gFx010Adyd/L4xBZ0dn7smc&#10;YaYknSp2HS5avrlmpKbVEwe2SzxQhAzmzeFA5kdsj0hVHT/oqdwshlofhiV/q3g3riB7Fo/MQPXL&#10;JMhuz5bhDsjDlfgR9HvWoB9U8AHoV7ZUM+gHx3yY9PxWACCSRjgqONIF99sjq+9n4MlhPxsHUD8d&#10;xl2gnypNN2734X1IbRudwCX9mPhTfZ5+mEFTEfXDTh78AXOIYTrz8wz3ttO5ht9D/n59K8x7/tYR&#10;nAcd6oQAKLdEEsy7SgPrINMoczeZp0pVWryVTgHQKzMtbF4nxPxqNPOZsr2BlcrlgGgO6q7wQe77&#10;qvjJLA37CclE2SfbA+J7yZ+2p+qaIpdEIj5MqSr+aWQjGGz16WdBQHcfm/rDo+QfcbQjz9qOYLsd&#10;2JHixTTbEQlCLEgEDK5aKOwI0jEj/GrJH8kxcW/uye2IjcPsSK+MmFvEOGGOqZ5wffKrbcm6syPq&#10;b/Qj5U/VD8PgbAZ2QOFjWkBBD31YB8rLG0H88mhcbFpmHYCmeJxIXXkk2Czbj4w78nLZexG3ewwM&#10;lkZuoQaoUV0pSiNE9GNAA/X6QQYUsqpYfmZ5Jf6yuI6K1l1F3wqWAzgc6noQmL7D3FsKoqvemW8q&#10;f+rmAp5gOCni5XxtsUpwZGQAwO/IGgBUs1wMD9MkRtHpAizCkNp4L2jH+Z7BXzZ4GVAmoeCARGqA&#10;DDw8mhwDX7HMA7xGAseIbdVdg1ifwCaxwwDnE3wbaQ1zGXnYHucMuTeCtYZaAHJAPAwAb3Z4RjCj&#10;8r0DAAXMZ9k7OJskh4w8sNGsACKQWNw0N94LEIH4TvFe+LBkr8d453kgGBbUjeFoyw584FSPQT+a&#10;FlmGBbSdNp0nadXcgQ8bIeFajjTEPtsaXVcL/nTf1EMTLtuBKqxrDEYh4UIDprToEmfU7b7/aX/q&#10;EGCfVDvwWRD7KHtMksX5fOmZBCRNsrkVIwTuRBh0hfFc1DNyQjn8i3FqtDWD2pEbs5ioltyR6TtY&#10;KoQJ2d4SANpmFZzQfAji+ajeX7hsjaMbZCVRpOtFx4uUmyGwAqs64OAbxZ/mL/XjrEgaNDkB6MJX&#10;wJpo5cq9tEcslTEXhHeRr3Do55nmE+O9KA8g9iTGC/CerNtQ5wEDJwkJpDoM7gEDk+iwQDZAOiEE&#10;h9AJ3EbAEVGnBW4suKjZ9q1hsFA185Wo6gMqkiS7ayCM3UYIFuKxqgtAa0RcKXFnwRwF6qz4G8XN&#10;y+epqi/usdVkEPCV/HzVdULFVv7nNx7YQrR8KCRMLddHqjdu29ojFPGsoQgYrAMoomy+dihiRh5K&#10;A6g7IO25R1pToYgFLol7Zk8ORdg4AEXoMH45pG1vgjt0+5gcmsuQAzOJuPGB6FItAYLJ2hiuTqhQ&#10;MVEWL4PWZnEljZcDguVYaUVreUUcoimLgsXDyTXlRhZcHmKnOtDv1Bva7D9fKn+aVx4eGZet6DLq&#10;JcgYIrvBvy1ADj5nIUuXIsAAusDVYlFJ8BrVs5gX4i1UF4DubzXW/Mio3O0jeLRUz9pSIbbdWiok&#10;zODNNluqZVzA41Rd4OzrAM0BJEnYJKD5V7VUNo5HsFT2JmqpQo6qkYdoHGBMSu6hbxUSjooi7qjt&#10;Clw3+9ORE8//NshOi5FaGmRr1IwQpKZM/G/708ZQZYUIlNsfQHhGBBpRaEFka5QPPIvQwDfRIpWN&#10;+eXvDVlufwI653YNRFbLL3N7iYlCj4iCOC20ePQBNlttxvZ0+7r609Z3cQCFmvZqAvkMhChtD1BF&#10;KRegRqI0M1VDawlzMxDgaFkrXfnbKYaXkpID01qwgnbTupReE+XIfmlaDcn/6qbVxvEIprWC0rcd&#10;0ENFIl63Qrz8eNbcIicroZ2F4dzU7+6lL4ssC9KQeVDVj6uNFfaEMEB7EFZVQTdgZSFLGavxXp4u&#10;hCtiFQbQgRhNptJAl3YMlEOQK3yQMmUc2YyEMMA1lt6saVNJF+YquGYnhmUlAB+0ue4FxOUEYI63&#10;ooLUkRjfsP5UCxjhojg4udeywaKphxPeBc4iySt2dSFw2kgOAVvAitekHDM/lJHTw9yRnF7wIySv&#10;mOf/Ih8sdZK5LHxBdzGoh7PJg3JUAn0hNCRv8HKQXDaPCJW0eV4Lx1EYRRIbUZcIrADLSfN8Yaxx&#10;g7dZOQqSZ87nt2IYSHUThnr1oPgu8wQB37s6rzw6UDkecfhf5mpm4zruSe1JnSRktEh7FFRfaGoA&#10;CS3iPlYtw9UyygdsV3F1D0SoFpRJSXmm7uO90E3IWWaydbjc6tVJ4OhUTaRxqlQzhqZ7hQbTKnZb&#10;BR6BsWcNjEkC5sB9L9yPZvcdpTerRdwgCWnHg0DGBjTKA/JW3HckEtwbePIcjo1D3PcyjLtyOCaz&#10;wbzuo5OGJJpeMDrDIKQAMX9w6AmVDubPOP8gB5BEbozhQbJIuJEEcQVQQMRhstUvncEX9MV1d9Cf&#10;5haG7J4VyAatEXQRRWrvpYCEC6krmyls1W9crhpC2M5Wb4HPQNSU9KhsyxlWsbpHbYyl/4bAFLjg&#10;B9q4nKp2bYzORNbvE9629m8IbTwilIUuKuR+9CZwv/3JtbGNA9oYnQYwjLu0MRzgQ0bJvcoYjD3L&#10;zNCGNAM6+ESMc/toHSosGyQUtw4yUyzgd9poG2TRV8DiIXAyc6WJ/hGWhZCYLB8v2gMhIi1xFrip&#10;OUiweS+dM/jZZt9R503Ga35mqxxajOTfL31UdBegpJHI6t9GXQSpW1A5+PkEm/hiA/r2OPrDz9sf&#10;hjI50MAlCGzWwIAsvetEPS+hga0IQzQwfqzd1Z5cA9s4oIF1GHdp4BqIut65TwPX4FaghlRNRtDO&#10;2ipvUERJgqZvDXBnR7CIeCvIJET11LHyTgV1Ajins07qdvlds/hTPeZKk+VvrRwZPlaHg+gEqJ6c&#10;2ZT6+5BuzJepjhE/5NukfjjbT3UyfYf6BB5V9LNW0UL0PlDRJSPRrqJ77DB1GQFZKGEjVDRCL2ne&#10;a5BF7YHz5CraxqGQBYZxl4o2mTbIwlsS0/5oyHJYsxqUIrLUHyAL9aiRUyOZixjtg2RB/sgR++B8&#10;oPaMyQYMMbKWjYB1LcshIQbJetVqRdTSkS5HB5BF3WCuu/ypRkC1MCALIreFLNDdO7OXFbsHZEFq&#10;KraQBQpB09fG6h618TcFWUgTuQNtXKx7uzaekOuzwPVOyAK1L78LyELGkUMWo3VX9QNwn8OMm2Gs&#10;WRTvoQuF5iWUFAIAZCGDbIQs0IWwVRaJfKsN5ZAF2owq3t0EWbhsC2QB9LzAGy2QRa87qoZg9+LH&#10;OgfNchSGAGRhXcseAFlUKM6Vvz+3RkB8+zwhibJR/RzfgP6aoz/8vP1hHIwDDVwcgHYNDL1hLRHq&#10;OQh/2GLmrw9ZaE+KFLKoro0fgPs0cI3YWYhZc/w0ag2WAQ2FA4ag4XW8lQbsdagcBKifz6GFOqUc&#10;sKg+KH9rZRTzsbqRIniNitH5VDG+QrWYmIEV9aPZTqoT6XvzqJzP3kpQW6/9Ori47NncFSYNOA6U&#10;cwlmm5XziHAd2ZxCIFhnyd8htgvtvAcpFZRTT+m5f/DkaIWNw/zj8W60AsC40mP9CNynnqOPjUv6&#10;YfGnOkboe2g9/YgcmkWrYwzF43Pkr/KnvhIdwm2QONk5RBz9DKWjRBocg6Jo/XTBPSZdS9ClFyBG&#10;WXCwnvNYHkoHvmORpZdoAajx+2vQ3DmHM6L5o1wbmX4auvxYW2HUseRvRbMqK9TFuHMaCv6q0Qbp&#10;3A51W9G3YkltGdAxIQeVorIN1ozMVpS2cdJgtG6RtvL5rokiKbD2Cfyy4ZOjGXIO1WxkkYsmY4ji&#10;AgQ0RLYW40l7EyJbeUYa/2eIVRSsyV2q+XYUTq5iu9gNhCYeLVYA2pH+JgKKWlyLdjf5/KJk0FqB&#10;4dyTtlaxe4Umns8ZUtLecmeEGkmPJXh3TgRBvJzrPGnur44RjjB5L+jTpkr5t0UfAwCYBGoMWbS/&#10;Iy3RcHWU0S2gJogiQY7IOXXoYZavWzRIGOleN4MHrIXLogek4RF8vOj9jpkSjc7nIWSlLVvOKAtZ&#10;gNmkpVGMl69bXGbB98O2ozvbZ2EFK5HpXgwnGiBLGxFmg9xlQPs0lois501oPfkZipZR/L2hozDT&#10;rPan6knBCvMxBG8Sbe9IOhaBlxHouZ6s4SJcCNLFrEY5Yrbz0dY0b4MB8H7IgqnlOrJGlsgFEZWO&#10;D9eDRg+7KkcU+ZNP8jdK+Vfu39TSEXBBCSsYL1WDhjpo4g7WPlDcDwkMQtJcuZcZrTixa0grqCjT&#10;ou5g0J2xa/JTi1nycnzmlYdRL4yDzK9A6zazkbSYq/qYt3ffEVp93tAqoquD6P2BHa6gsy2HjCJP&#10;u8wqonfoUzH2hWsAy+UW/MmjdxuHcA3KMO7iGqgO9O1/X+Rub9owEjy89qeF2frlkJMJ8g93GX+a&#10;LGpwja6xkGbXiFvRPlS8J2gf4uyB2qAOPRRs7ksDZjBqLRWV/lIavDfErS7KvW6YMpie8l0TuMa5&#10;54/urObNI6uWR0toAenB+2b/+fT7U5ch1LVukkyzSsSmxpV7OJsWV3S8EmlbJpLOg1wgYhlDGtWE&#10;LF02o05ii9HNUPlpVLL6QnTbwnHQiYWtz22m7gF+vA4Ptq/50a49b7sGJbW1a4rWNKPSuLNP+gKK&#10;QkJgtOKingNUGvkVSSgqhy4a6D65XbNxiF3rZBh32TWTwZcw2xaSuCyT8eJq2whJyueBULz3IbJT&#10;MXWZEo4K+QZZFPSrIsAdpwRiQ8Bg9hizQDqmb2RxL3cOuQJgc6oLbp/LfQJAmHZVoK5sNg/6XVwO&#10;HD+1F8CJmPMwYP1l9/PZigYi/QxvMDXdsRN8Lx7V8beRJLzVnlAB5nZ1DAadd+BB8ZV2G4kwQ66L&#10;sSrsLZD15OrYxpEmCasn5CfgvkgD/VWA77S5xJuurxRws0HibG/nys+hP9UljgQNlxU0QjWRAIS5&#10;JowkkbjaufXYuOXoxZLrl817qfscoI+Qgnw1/Pv9qfOg39Usx0E85fpgDTjgp39bWrm3jBEJlDzW&#10;+2L/+ZceHeJn7RADVj50iIv/0ayBAZFL6YGoo7uAHkMQvjrQY+N4BKAnVEl+7ELtAZnPtVP0+aTI&#10;bShenNccDglRoMzEqaz3eUkuK5fFDXB4WzE/XDYalFNZkH282SnKlIiuwr0rhgrR/CquWjIPgee6&#10;EQoYyiK5whxl2GBjs1A2MkccaDvIJGXOKNqkap0jTTXf0wA0OXQi1xbluFhl9SFlSeC2EKUoUxWl&#10;mzbSQ5L5yua0fj89Xjqjt0/r0aw9b7MGiPsA5yn7vt2syfV0ipIj3rZeRxFY4M5pCZkV59nVJodP&#10;HljYOArOI8O4E+fRscJA+xG4N7KoksB5yG1kwSiDy0pwnqimk5ZNuVdvX4TRPkgWLZvy94Y5lvZO&#10;uSw0itP1ppl0/tjUSqJnUm4yNu9dcT1frt5qXSUoDaRfetDaQFupm9H9d39uIxYuV1U2LCHhbQb1&#10;gc5WENqQ2GZksrobfd/6lxxV9/NW3XAvD1R3Oa3NqhtdYgc0GNGI5A5MCL2g4BGI6t5iF0+uuqXN&#10;EsaRY0LNvaCWyfoFNfht6PZr+BHHhHSQt+bKz6E/DRPCnXmWraakMSBYRvZrwIS6wRHvBkyoylL/&#10;FTQwy4M34zeteFADzrPt73Rbvx3Oq7qv6O9EHGKVA1GJEFmP/Z128j+zvt9Ohz0h0x2o1eKstKtV&#10;3C9i9Iq7gB4AB1JhUNQqOqW7I/TkatXGIWq1DOMuj1hPiu+A+7zh8Bhd0s+lP1XvBYFbLmXNvbqQ&#10;pZFwcL0pKBQ0YBoLB08o/yibxk3Q4B/tT/143A7l7VUYyhXEZvpBcHkNY+LThAuC1NhTlAv4j4nq&#10;1sjQBXSARTJYfAhOp904tQBamhml9MbUSERwo46zKf2GMV6O8WzCBeoAbFitFLkCx99oR1QUvCDD&#10;wygiBWKQnlc+CSFKEamtaA7O1qFSglSNgzAR+S6owRXgrjwUPVRVfvaOAdCzDoCAKdwy1QVebjbV&#10;AAHAMvUQ6Ev2LbLCUsr01ZMyNo5HSMpEUiI3a7jOG2woUZM41in+YmODJLvnIyRRd0fQdek85X+e&#10;/P16YzrVO1GxSUVDnT9AlOeEBLW3fAzN8wzoGaxLwN+7qSekOaHNMqB5bp472MjuZ1LYsxkDNWtR&#10;gsHzN2bU+Du9BIgb9kqR5aYyRKmprKLUFyt+nRwu6uDBT1X7Tx3WowH8BkNVtNK6ZQCLP9VuALsd&#10;7t/Q9E23ogi1/PomfbPs5ZbvYgDxo9uMJw9WYY5kHGIAyzB+ebA6LnbTz0TyK4IPafq+k6YUWQyE&#10;mAL1IXKeUYPvc+QuqD8N+1ulxEdEJ+mYlr0V0ZLdgL1H17tcFPGamhWQTAiHAhwzFETLCDqpNU7f&#10;iypFy+/0YDvkkwD1b/PVgx2bR/dg5vmdvOhwwGTL0svkLghG8vHW96Ilfe2d7SvgT10JECMMpUGR&#10;L2lFMKCBhZpiWTWybLCpum9mtNvPQyb4nnYd4IxrzfJvi+2AG0cY97nuMmAJeuPOvaXRyM9af1bs&#10;BpT6ZFsSJaHGal7GlVzjOC9W1oYIlrA+0GnbQ3LWkMGcgY0u8lX1p66uyeEQ5yQddPctZ4HP07gz&#10;Js28TqTIdkHRVHnrjC4P+aqGluE7AJRzy0cAYST4GfxXU+sTkKzc2UarBNdJ5TaJbAeA1GUOCVq5&#10;EF0H3qmYp6aTG+8d+oGcxhgv1zQxDz2qCMk81PntuNMf1oH6cNXkUD0eBwFdTNKTqPtbqisaxG6b&#10;pCMq8rxREZyfwwRGsbAPcApR4GN2H2fti45iIP/hcqqvnxi2caSJYegg6xLlh+DeLEa9Stgl3aL4&#10;Uy0L/CcrAsrlolKHtg7Yiy8qepKrEq3TgCiYn7lvEa2AoFvJrRegvcqewWuhslkf8droQGJTT1/5&#10;HPnTfKyl8+CCtsjatEdhnbeAjEg0gOHCIcxH0OOyH7VBVKWjcthCAy6683bHVBTkYuu4DCCNeFe1&#10;Yk34Fqlehx9mtADafQ2rZNadtymLWjxha+X+PqqcrUV1R/39jSzcxnzFYgw4u6QVX9QDokSc+Pvw&#10;c80bQSUISTvgxJhHCsiQtJrqFyTh1Mvp9oSOHRAZfiL+frT9QvCLUvnMKwOIbaEiohMyv+O0WqwI&#10;3iCJvaJF2EhbYyH9Z+2CeGs309w4wFImm3s68d4Z3QnzPRnjxXCJ5x0dJHkLq82N2hQFDOSc45CI&#10;r+GbF0WGtun5kQ9N1tA+qscVE+W9W+aW62Z/qo6Oc8HfWxsIC2qbH2NgoAZe08SlZBjKHFAmktoo&#10;9JMkyWN/I+crVcy2ZXO5IkfD1Xyt8PfVoM/rjsBMMaW0QEM0YyQP8unvABIoCgETSVCe0Ha8gRju&#10;8rUikQbZant540IgLIYILTyBEaeGNjEDymPQHG9qFx7ITFcYeJsnqHDDb27XQ+vzPmYx3gk9OnPs&#10;AAxx2DE5OVOPTGZqIZBwMXQOupfAmUCaTHtwrR/aA5gH6QpQe48N8C1y57X2ReF2siqahpZqniHC&#10;BmL4ieddYN6Ji+nKhrsVqr64W+Nv5M441JemSblvV0kX1Lms60TpGRtfbSGuRCgkFg59GbK5wTri&#10;Fs8ct0BQd0C8LHq1HbeA5VgMeb2LeWke1Fdnc9g4HoHNIdZYvazcHwnfsWcZiWqzaWT7gHgZzqJ5&#10;g/StITog+iOfBUNlADOXrfBOw3vrJAzTytM9BjAgn0SAa1hIy4nw0CtmVwxr6zwgUKmMYtea/jR3&#10;vy4Ff2+sBedJBM7Bw55oO9RQkrtbndZIGSBqXzmjRIArjTgorbMyNfhX1VCCT1aIcufcS5KPpJLz&#10;T389e3twBcjVux///fzqxU8n56jZ1GIFYQacnF++P7F/a17xtYr+8F3Jg+I9ImclDfrKrtSEmtzB&#10;KxV5+XbqHwrvYWuHVQ0/wA4DELQehLDDaAcvixCkErRDl4va1A5PtbPmk5NKbBzFDsswfg2pxKCB&#10;gXRc3PRUXkiL9SCfA+MmwV1tHIQqA2oqLG5dQejLQ0Z0xzRSCbIO5LW1+zLKHBjcMEvncQlbUTpA&#10;uqhFV2fx7ch40flTnSE4OZRbM9j9C4BASQ4VKTAhAWO80v4tD8lj0Qbg3Pl4ETyZN4BrHQhNoaJE&#10;A4rb8qWo2NMA1DjfN/FWQMLkw2q/pRElJzneAUzAONW44oOwhqL3Cm4pInXOsRDjIgBbhohLYKw2&#10;flp7Mg0ADrzPLwD8/L1AdwF8FrSSunublrwzmkum440yGmnRlWN7prewIaFbyYUVW6JtqFp3Cf1p&#10;mc06Zw3vHWZwkMo8oKI2R+UR0NsFG9jnZB5ijRdUtedztumz2wOOS+e3oh/ghSF5zbZO+TJwnYga&#10;caBmxP0/+VFT1xSanGh9lRuAj+Vz6n8ZGom1IYLKUO2F250aJ2nAJQ7599SyIK4/q5bpF3QuSqce&#10;bCjLIXF1H/ce9js0Om18L25dIGq5DhduELF6i+yPYsi6nvTVq/tvPxE2Vi15orZc9wpaeecfr2K3&#10;jcYRS3vmWBqs34EPX5zwdh9+QEMD0/B3YWnPr10dch3IKsppvn1UDq1kyIkGyrV0WGraix3kE+vF&#10;AdWaJ0ck46GHGlYgV9PhrnDgrba2e4Co5FzyKUACxy6nbJCtDVuR2iJAZXzZANpFblbCEYM7xCrP&#10;6j0KHEvbjIHSLqIZLejhhD+8mTOaKQsHmmfVQrahoqw6xQ2ydc64bBwJnuhF/ql2L1xIwi66F8rN&#10;VrnjiLvQ7N6Hx+1eiNSq3z3xaFhlQIWURxGeAyVShCgFIKvoIwKQR5fkW6xVE4zswCUpcdgDXJIV&#10;t4dqUH8XLRn3LQqJVWDFLevpyWFFG0dKS4YNsNvK3Nm4j5YM/gquBOBuCRyy53jRsbc34TfbgfHn&#10;HGZ+0THuePbIjV3dG1d+Uqrtgy469uWCD5fHb3A4LQNGHbPgjNK3Bj0drmkOVEb2mLNMwMO1CB4o&#10;IMHSkFuz6quGi45r2hK/QzAvgLDGiuFuZPCXcCRJuB/vhRNDUtOROuVs2EiHcn5Y3BXSdNGxVXFg&#10;N/CLjo0fxps/B+8MKBXBbIP7Jq5hjmuGUuR8wbiDgfMb4UZaDQjnLD7somN0dC+qmX9bNKnibOOQ&#10;5Rf8RkcrKebNFYlcdKyJDM7rC63H97oZPNhdLhuXDPPxglhvzGA+DyHbctGxv5dzQmO8fN1APPAr&#10;+OheR3GsVU/w/Rv9wBouOq5rzCnaQCItl8GZ33Hetr6VIyP+tKofae9WzgV/L8Ib01GcChJ6kp/j&#10;YCZKOJhDFECdUa8uLhbXk8hKqAeKxkGkH8pUb4CiFx3XGKvBADiHld97gq8pX8Ubs2k8xk+vyX2l&#10;W47xZ8v3cF8Q2QujxVInBBl5L1HjJU/1+jFsGdJmIRwAHPDc7gX/HlkCIlrp99gyOegVjG9aVRik&#10;c8bNDRPtcYsf/WM+4ZnnE3CgDoL3svvag3fYu8Fut7orn4AzACjbOEFxtd+TB+82jsfg5uoX0XxC&#10;ZLxp65bAb+mRhvqxTh0UtgtRqJ88NR6inOMYg+XUyZgD7gXYCmFeOdFT7QWXc0vZ8tetiJR/lFBQ&#10;ir3icxWiFI6tonRdK3WVbhb/fLoBdT6Pqh8k0m+JDgrFfKD6S3blAap/XKV7ayFK3NFOwoqXvzpu&#10;a+N4LNy2lmTfPi7uMWmwFKXbHN2r3RS4aC0NpNVeUb/O89mC7tlCjig5TDk30DqG7nF/HbbCCLS8&#10;iC5QuIYqvlrz35AcraghRyZivLxKM7x7WbU8MRlFH7wCNVDZBsQuKmZ5dS2MoKFa1BjF5uUoRsji&#10;JkTCgot6+wa0AVl4xfIb0IZaBIQ2goSxFWvMvy36W/C1QOtbDcvBkybMrREAWFGbMxru5ESP6hbw&#10;4vha/YK7mwjJYjaiNsffDBlAAiIfp8rxLhX+lzmCX7+cq4469VhbUoC8hQVwk32q6aILCc0QBSoA&#10;nytHa6MMFvooB7DQRhCMB7GvmAySy6l14NgGuTJChsjbzRHm/REVsOKjb69SCPrpwDUs8NUDXEPc&#10;e2q0t7tS+oY6q2sYRuPJUQEbR3ENZRi/vFKoKt/ceaol+AyQi4ITfvQrZZ+6j1E1wIHOqJ6QgpZc&#10;UQWxDeNmfcaqH4KdQXoaRd4bfcyIBgTG4X2gUFqZ62DxWRTu575mZEjwlSTzHbJo40Z8wo0sOnnm&#10;1jXGy7t8xDxwHzYU/ER7z4LoaIA6b6mDjivIS5fMC++4gj7/iqfwrB1qpGzdeNYOd27K9XKCJ1Ha&#10;XFQ28ewavEZ9LXdLTY66xTZM6pa788Qd19pnhYtidNZrgBM3Y564PxzYHyoHyf7GyW3uugN30Eie&#10;KNqDI5OW/NSSRO7pir+pOgEniHT+QQRsHrSka0hqp46XM1xiHhqYM7V8EZYLF0pk8xDrxrEAkbAs&#10;L+tWWHcZNTy+c6mgHoVGsdu29pireua5KuAXB15psZrtXimuMsZVmsUm3JWrWgBWgZJZvNKveoOf&#10;jkO80l95g1/o4NtH5RCsjFv5vtoNfuC3GAWYXXQgFCZdxPyjbDlpou5BN/g5b5XnXnDXnro1NKED&#10;W2qiNFEnoooytd3gp4qcE0XignKYQdKEEaGON2PiN/hV2QZHJC785g4bTJ55TbR8IowfTwOi5S3C&#10;jOI00koPrGurKAylrhrPLgI/0nPAvdbqifK5raJSW537CjEAVq9Wv4qa61olyyEvT65iH+Yw1t0q&#10;4OgCPG8XQGKvAxegABPtLsAy9d6U/S4XANC5XD0oLsCWXfDkwJSN4xHoKlJl0FJngpNpZGoeIkSL&#10;5Yby19VsG1RQDrcj7DLnDCoox0OQ9fNCP+Te8tAH5a9qBamWQvbARBtKWtGeQTVQg2xFTnjWI76s&#10;pfxVLrAq6YGG8leXbSh/rbPL8zmBCgFL4uWvPmdN5a+6bA0Z3rpuvEw1ymO4LAy895MD7ztnUMWR&#10;4ChKHDVsDFb+ilZK5jo0lL/OhuS0lL8WRQc9x9EZ6epuPgl1ilTVbHWnRxr+jJ406mdR/62SqLlH&#10;FKIUS6ui1D0XYEhPmVC0M5jl6JJ8i+WvYl4PXJLiX7e7JODITHbZ+10uCfQUegb9DlAJHccjoBIS&#10;O999VA51xO8AlehQflvOPoLe3HuRHI4a49wfseV8XFRitYQ+RSVQNGNbjaq9gBoeG5WwFpItqISn&#10;BRpQiYoeSOo019MoY7KrXbhJAbhufYB57B5J2wakAURuoxFTo/oQpKHCB9SuVkyAT0KIUru6FSUn&#10;xodKHfN2+KBa9SN8cF6b6h474P70lys0A5abcRFTHNjqoiiabTUaYMp1rhJyUVpLX/GrJ0cPtrQW&#10;GcZdtJZI/bu9urdTRb2bziXdTPvTGM9Vjh5oMNCMi8pFH8B4ru3dOYQRjFzsCcp49lvDHpvx7Hf5&#10;cBYKTIv3PuCxc70jCJEmYcLgi/D1sqE5WySYi7JqOTobNxg0MJ5x86JRZ1FGkJvuTfzOGc/1/kUY&#10;JdK8ONg4D5FtYDzXcoEmxrP5xZxaAi6BNRluYTz7GvNvewjjuZp6zniuFpwznqsJ54zn4u6WvdvA&#10;eNYdxnkgAB/LeUBZ4yNxnis3sAH+86auLaRnt0Sc9BxXOvac9Lw30IuTnmt1B+YsP7ahOngG6Lch&#10;Pcd9YST/9aVhdDN3zC0989wSQM6tc6htg9qdw7XcKZo4h5IE/j1wnmUcR87zhbjFfratwwm4qObe&#10;N3CenePaxHm2jiwtnGfxrWQXNXGezXMSgCRXwbgWCGVJ8l7ubcIbMsJCE+fZZJs4zy7LOc+4RUKz&#10;Dk2cZ5sH7sVCv1tnmibOM/xRmbMGzvMIQEtlOecZJAzljjw659muv+CYzgbYAgCVc1irp8cdUw0m&#10;uGOsctwhdXesQXKHxj2yVlxU4kPLVNEoIuhDj8159qtK0OuL8Y3rlS3/fzjPpsNoV7/fC+dZ9wMt&#10;q27nPOsOpwCHit2GVo6+5jP3NXE8DnzNgpU3+5ozuIdehb+s6Okveem4iUtqOixnKK09nbrw5ECk&#10;jQO+pg7jTiDSQ14/AvfhkBVDcEH33fypPhxMjwbwuRiuA1ELXKLzLKsfxgLQRN6by74XNojmzOKt&#10;VOXEUHGNSu7k1Y/nCGidzu0O8an0p7nFvkT8rRXrkCtf8rG6p4AMazb9KkbnU8X4CvkVkXTZKw51&#10;e3hH1fzMVTPSsgeq+WHtzOHLjZbZ7e5SzSBgQ/cLDLA9eE+vmnUcqWqueWc/Avep5uoUuaDrD38+&#10;SDWL6tDUOD2kUbzIT75+cJNuriWRVDdvxkoV3gOUc53Q7R7xyfSnTmpdJK6cK17OlbOHXXQCGtWz&#10;v48uU4xRNHVmGOqH3950RwX9tRT0q8+X715/fndZruN9d3Vy+f7D6Z9Obk62/4yfP1++Pusv3l+c&#10;vzm7+uH/AAAA//8DAFBLAwQUAAYACAAAACEAKek3rd4AAAAGAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU/DMAyF70j8h8hI3FiaIsZWmk7TBJwmJDYktJvXeG21JqmarO3+PeYENz8/673P+WqyrRio&#10;D413GtQsAUGu9KZxlYav/dvDAkSI6Ay23pGGKwVYFbc3OWbGj+6Thl2sBIe4kKGGOsYukzKUNVkM&#10;M9+RY+/ke4uRZV9J0+PI4baVaZLMpcXGcUONHW1qKs+7i9XwPuK4flSvw/Z82lwP+6eP760ire/v&#10;pvULiEhT/DuGX3xGh4KZjv7iTBCtBn4k8lbNQbCbLhc8HDU8pwpkkcv/+MUPAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJuMQpauLAAAtVABAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACnpN63eAAAABgEAAA8AAAAAAAAAAAAAAAAACC8AAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAATMAAAAAA=&#10;">
-              <v:shape id="Shape 14" o:spid="_x0000_s1027" style="position:absolute;width:1975;height:1651;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="197501,165116" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4EpPKwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIKXoom2FFmNIqLooT3s1h/w2Dx3FzcvSxJ19dc3hUKPw8w3wyzXvW3FjXxoHGuYThQI&#10;4tKZhisNp+/9eA4iRGSDrWPS8KAA69XgZYmZcXfO6VbESqQSDhlqqGPsMilDWZPFMHEdcfLOzluM&#10;SfpKGo/3VG5bOVPqQ1psOC3U2NG2pvJSXK2GN/T5VzFX79vnKx8Pp9lObT6V1qNhv1mAiNTH//Af&#10;fTSJg98r6QbI1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeBKTysMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l197501,,186682,4053,175866,8809r-10142,5404l156258,20968r-9466,6782l138005,35856r-7437,8134l123131,53473r-6763,9457l110960,73090r-5408,10160l101493,94734r-3378,10835l96086,117749r-2029,12181l94057,142111r,11502l95409,165116,,1026,,xe" fillcolor="black" stroked="f" strokeweight="0">
+            <v:group id="Group 6182" style="position:absolute;margin-left:98.1pt;margin-top:5.8pt;width:149.3pt;height:30.25pt;z-index:-251658240;mso-position-horizontal:right;mso-position-horizontal-relative:margin" coordsize="18965,3844" o:spid="_x0000_s1026" w14:anchorId="6DA7CC30" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbjEKWriwAALVQAQAOAAAAZHJzL2Uyb0RvYy54bWzsXdtyXcdxfU9V/oHF95hn389mSfJDnPgl&#10;lbhs5wMgELxUgQQKgEX577N6unt6HxDoNZAgUAGPH7whqbExey59Wb2657s//vzx/MVPZ1fXHy4+&#10;ff+y+8Pu5YuzT6cXbz58evf9y//9+3/+2/7li+ubk09vTs4vPp19//KfZ9cv//jDv/7Ld58vX5/1&#10;F+8vzt+cXb3ASz5dv/58+f3L9zc3l69fvbo+fX/28eT6DxeXZ5/wH99eXH08ucE/Xr179ebq5DPe&#10;/vH8Vb/bza8+X1y9uby6OD27vsa//ZP+x5c/lPe/fXt2evM/b99en928OP/+JcZ2U/7/qvz/j/L/&#10;r3747uT1u6uTy/cfTm0YJ79gFB9PPnzCH62v+tPJzcmLf1x9+OJVHz+cXl1cX7y9+cPpxcdXF2/f&#10;fjg9K9+Ar+l2t77mz1cX/7gs3/Lu9ed3l3WaMLW35ukXv/b0v3/689Xl3y7/coWZ+Hz5DnNR/km+&#10;5ee3Vx/liVG++LlM2T/rlJ39fPPiFP+y269z12FmT/Hfhv3YLZPO6el7TPwXv3b6/j82vzgN8Yvj&#10;0ssvvvI/++pgMJ8vsT2uYwauf90M/O39yeVZmdjr15iBv1y9+PAGw3/54tPJR2zS8p9fdKMMSP4y&#10;ROoMXb++xmQ1T8+6TLtOZ6ebp66bDz7y5PXpP65v/nx2Ueb55Kf/ur7RDfnGfzp57z+d/vzJf7zC&#10;tk439OXJjfyejFJ+fPEZC2UjeY8fdSDyXz9e/HT294sid3NrsbAS8V/PP22l/F2+HSDqAv68LK/r&#10;9vO871++gOC4mwb7dpfxp8kuE6SL7H6/W3PZeVr6sch2Y9+RF09zP0ENYRD9bp33+ZvHeVl1xP2C&#10;tcuFh/1uN5U3D9N+8rX17/Knfd+wm/DHy1wM60re3A/dgH2DMU/DuJAP7ObB3jz3K86UniP/8/60&#10;YXSYAxw7vHkZdmwYu2madDb2Q89mY9eNK84Q3rxiyOX03Lsz1n3X6cx1+BtzvtwY8F53Rtcty0iE&#10;sdOWMoquX9lsrCGMfdR16dRthKdhJrtunUZsYpmMg3Pvi+FPXRRdj27X51tIxW6v7+n5xfWZLrkc&#10;9qJDqwLAAmxVzPkn0QWidU9gbN+en9wUq/Xxww2s8PmHjxhtv+x28SfwNtGAqvPKTzf/PD8ThXH+&#10;6a9nb6E3i2WQf3F99e7Hfz+/evHTidja8r/y8pPzy/cn9m9tfk20DLW8R37/7Yfz8/rKrvzqXa/U&#10;LzVh+b2zYubrb+70N09tNGrrYTHx0W7xMSn1l8pfvvh0U3//E/yUMszN18qPP168+WexkmVCYIzU&#10;NvzmVglq7sAqFfsqA2qySt24jDhdsg/7aRzHsrL4fLfCU7+sUEpivbthtxsOjfDh5vlt7ZONROyT&#10;DkRWJizQ9qD49oz/enicoFtUD00jlEyqDed1p6Ldrpvy499Dy9qJHvf73IzAHAym3vb9kr93nHpZ&#10;Almh3brkym3CGqoW6DFJ+RjmCYPQ945QV+k8LDNMku2SnW6Se1X3fuk7Gy9977oMpoz5eLsd7K19&#10;HJ0IGIJ5VMvU0RkWnbaaTaBL12Ht9rbOdE904+gODt9rtsOx0L6Bfdv6Uzf5Mi+DbcrtkXQhf7rw&#10;bradxoV1dm//9aMBkTixGoDnZkCwOw4MSPExHmZA9Ljfsh2igGYcQbEd/W7aja5iPG7cOh6/qe3w&#10;kcB22EDush2duKeqBfwE3GdAun4cLApwUT91/tTT53+Znul+N+7huDb6g/iKqbdTLZYkH0S/m/ud&#10;6cKp7+HdZyZv++5x7Iiyx7g7hB9l3MM8r7mDimHse1UycL57hA75SHY1COj7ES5+Jt2toRa7aYEJ&#10;yqX7GVBEGTcCnt73pi+fP3UZu/1+Hi2e3A0TDEv6bsRCpqAljCGvXpZ9r4uzwgwt+ZsR1XYqjBFN&#10;eQiFuGIe9WTuxxkoQzpmGLW9zgeGDGOYC/edjXlZuyXfTxsTuCzdSELVAV+oH7hMEminw+jXDhGR&#10;rOGygU586fxpS9j3w6JL2PDmbpL4rbx5RsSfD2OHmTNhnGGyKDs4cbaCu4lsO8S12BAyCh5dr7vJ&#10;XJj9tJKDtR8n+7r9OvS5R7msy16BhnUY4C9mCxJeokTk+UTsu73Agvg2nFuiksKjXJcRfnM2hrWf&#10;bU+s+z2LweF96gHpYKuIpkP07SuHH/d0U8DvM73IAQwgpHvDwfDTOhJNF4aq63romnRCum4/mD8O&#10;eHFY8+nr+m62aKODbmcqJuwgTOLEgqkeLrnupQbt3/XYpmYrhnFm840YySO1AUAMmZNhNyKSkt0H&#10;9bRn495IT4DEyOpspaGBqQ6r454BdRGrtZmTeR6Z5t3M94LVJOPerOUyrUxRb/YJQM5dftixB1ds&#10;vDLfOGeAcbMjDKPv2heGFzucSEOzm21eO6xPLr3bIzLUkazjnlkYeDe+Y1doqdzSAU3cWxS5wqXI&#10;B4JDPumMILEzk3XH7Jnb1O+GHTyAbPpCu+MAwydLhWG/sXayMAcuuttOf3osWVGArT/vQv40YaAh&#10;OhsNb54HIBc2DPxePs9ATgGv6Jjp1AV60q0AAvLZGOA22jZdh2nIV7CHMTLrwXdpD/1kewMeMLzD&#10;bAWhgl2XLePE9mjfAUAqR2uGf5UrEOw62/xc2QCwsPdOO6Az6Yjh2Js6xRFAZJJ9Hcy9DrdfeniR&#10;maipf5xqokZNEAgRsW/+x1c5/OnfhjOuWwEKHx5QNkxkM1SUu84VelwQNuUDEAOo+2vue+iKbARI&#10;q+51DhREymSh5w0jRBBLjtqAfIpu22GCw5aOAakSGOlyLAtamI1h2gFx010Adyd/L4xBZ0dn7smc&#10;YaYknSp2HS5avrlmpKbVEwe2SzxQhAzmzeFA5kdsj0hVHT/oqdwshlofhiV/q3g3riB7Fo/MQPXL&#10;JMhuz5bhDsjDlfgR9HvWoB9U8AHoV7ZUM+gHx3yY9PxWACCSRjgqONIF99sjq+9n4MlhPxsHUD8d&#10;xl2gnypNN2734X1IbRudwCX9mPhTfZ5+mEFTEfXDTh78AXOIYTrz8wz3ttO5ht9D/n59K8x7/tYR&#10;nAcd6oQAKLdEEsy7SgPrINMoczeZp0pVWryVTgHQKzMtbF4nxPxqNPOZsr2BlcrlgGgO6q7wQe77&#10;qvjJLA37CclE2SfbA+J7yZ+2p+qaIpdEIj5MqSr+aWQjGGz16WdBQHcfm/rDo+QfcbQjz9qOYLsd&#10;2JHixTTbEQlCLEgEDK5aKOwI0jEj/GrJH8kxcW/uye2IjcPsSK+MmFvEOGGOqZ5wffKrbcm6syPq&#10;b/Qj5U/VD8PgbAZ2QOFjWkBBD31YB8rLG0H88mhcbFpmHYCmeJxIXXkk2Czbj4w78nLZexG3ewwM&#10;lkZuoQaoUV0pSiNE9GNAA/X6QQYUsqpYfmZ5Jf6yuI6K1l1F3wqWAzgc6noQmL7D3FsKoqvemW8q&#10;f+rmAp5gOCni5XxtsUpwZGQAwO/IGgBUs1wMD9MkRtHpAizCkNp4L2jH+Z7BXzZ4GVAmoeCARGqA&#10;DDw8mhwDX7HMA7xGAseIbdVdg1ifwCaxwwDnE3wbaQ1zGXnYHucMuTeCtYZaAHJAPAwAb3Z4RjCj&#10;8r0DAAXMZ9k7OJskh4w8sNGsACKQWNw0N94LEIH4TvFe+LBkr8d453kgGBbUjeFoyw584FSPQT+a&#10;FlmGBbSdNp0nadXcgQ8bIeFajjTEPtsaXVcL/nTf1EMTLtuBKqxrDEYh4UIDprToEmfU7b7/aX/q&#10;EGCfVDvwWRD7KHtMksX5fOmZBCRNsrkVIwTuRBh0hfFc1DNyQjn8i3FqtDWD2pEbs5ioltyR6TtY&#10;KoQJ2d4SANpmFZzQfAji+ajeX7hsjaMbZCVRpOtFx4uUmyGwAqs64OAbxZ/mL/XjrEgaNDkB6MJX&#10;wJpo5cq9tEcslTEXhHeRr3Do55nmE+O9KA8g9iTGC/CerNtQ5wEDJwkJpDoM7gEDk+iwQDZAOiEE&#10;h9AJ3EbAEVGnBW4suKjZ9q1hsFA185Wo6gMqkiS7ayCM3UYIFuKxqgtAa0RcKXFnwRwF6qz4G8XN&#10;y+epqi/usdVkEPCV/HzVdULFVv7nNx7YQrR8KCRMLddHqjdu29ojFPGsoQgYrAMoomy+dihiRh5K&#10;A6g7IO25R1pToYgFLol7Zk8ORdg4AEXoMH45pG1vgjt0+5gcmsuQAzOJuPGB6FItAYLJ2hiuTqhQ&#10;MVEWL4PWZnEljZcDguVYaUVreUUcoimLgsXDyTXlRhZcHmKnOtDv1Bva7D9fKn+aVx4eGZet6DLq&#10;JcgYIrvBvy1ADj5nIUuXIsAAusDVYlFJ8BrVs5gX4i1UF4DubzXW/Mio3O0jeLRUz9pSIbbdWiok&#10;zODNNluqZVzA41Rd4OzrAM0BJEnYJKD5V7VUNo5HsFT2JmqpQo6qkYdoHGBMSu6hbxUSjooi7qjt&#10;Clw3+9ORE8//NshOi5FaGmRr1IwQpKZM/G/708ZQZYUIlNsfQHhGBBpRaEFka5QPPIvQwDfRIpWN&#10;+eXvDVlufwI653YNRFbLL3N7iYlCj4iCOC20ePQBNlttxvZ0+7r609Z3cQCFmvZqAvkMhChtD1BF&#10;KRegRqI0M1VDawlzMxDgaFkrXfnbKYaXkpID01qwgnbTupReE+XIfmlaDcn/6qbVxvEIprWC0rcd&#10;0ENFIl63Qrz8eNbcIicroZ2F4dzU7+6lL4ssC9KQeVDVj6uNFfaEMEB7EFZVQTdgZSFLGavxXp4u&#10;hCtiFQbQgRhNptJAl3YMlEOQK3yQMmUc2YyEMMA1lt6saVNJF+YquGYnhmUlAB+0ue4FxOUEYI63&#10;ooLUkRjfsP5UCxjhojg4udeywaKphxPeBc4iySt2dSFw2kgOAVvAitekHDM/lJHTw9yRnF7wIySv&#10;mOf/Ih8sdZK5LHxBdzGoh7PJg3JUAn0hNCRv8HKQXDaPCJW0eV4Lx1EYRRIbUZcIrADLSfN8Yaxx&#10;g7dZOQqSZ87nt2IYSHUThnr1oPgu8wQB37s6rzw6UDkecfhf5mpm4zruSe1JnSRktEh7FFRfaGoA&#10;CS3iPlYtw9UyygdsV3F1D0SoFpRJSXmm7uO90E3IWWaydbjc6tVJ4OhUTaRxqlQzhqZ7hQbTKnZb&#10;BR6BsWcNjEkC5sB9L9yPZvcdpTerRdwgCWnHg0DGBjTKA/JW3HckEtwbePIcjo1D3PcyjLtyOCaz&#10;wbzuo5OGJJpeMDrDIKQAMX9w6AmVDubPOP8gB5BEbozhQbJIuJEEcQVQQMRhstUvncEX9MV1d9Cf&#10;5haG7J4VyAatEXQRRWrvpYCEC6krmyls1W9crhpC2M5Wb4HPQNSU9KhsyxlWsbpHbYyl/4bAFLjg&#10;B9q4nKp2bYzORNbvE9629m8IbTwilIUuKuR+9CZwv/3JtbGNA9oYnQYwjLu0MRzgQ0bJvcoYjD3L&#10;zNCGNAM6+ESMc/toHSosGyQUtw4yUyzgd9poG2TRV8DiIXAyc6WJ/hGWhZCYLB8v2gMhIi1xFrip&#10;OUiweS+dM/jZZt9R503Ga35mqxxajOTfL31UdBegpJHI6t9GXQSpW1A5+PkEm/hiA/r2OPrDz9sf&#10;hjI50MAlCGzWwIAsvetEPS+hga0IQzQwfqzd1Z5cA9s4oIF1GHdp4BqIut65TwPX4FaghlRNRtDO&#10;2ipvUERJgqZvDXBnR7CIeCvIJET11LHyTgV1Ajins07qdvlds/hTPeZKk+VvrRwZPlaHg+gEqJ6c&#10;2ZT6+5BuzJepjhE/5NukfjjbT3UyfYf6BB5V9LNW0UL0PlDRJSPRrqJ77DB1GQFZKGEjVDRCL2ne&#10;a5BF7YHz5CraxqGQBYZxl4o2mTbIwlsS0/5oyHJYsxqUIrLUHyAL9aiRUyOZixjtg2RB/sgR++B8&#10;oPaMyQYMMbKWjYB1LcshIQbJetVqRdTSkS5HB5BF3WCuu/ypRkC1MCALIreFLNDdO7OXFbsHZEFq&#10;KraQBQpB09fG6h618TcFWUgTuQNtXKx7uzaekOuzwPVOyAK1L78LyELGkUMWo3VX9QNwn8OMm2Gs&#10;WRTvoQuF5iWUFAIAZCGDbIQs0IWwVRaJfKsN5ZAF2owq3t0EWbhsC2QB9LzAGy2QRa87qoZg9+LH&#10;OgfNchSGAGRhXcseAFlUKM6Vvz+3RkB8+zwhibJR/RzfgP6aoz/8vP1hHIwDDVwcgHYNDL1hLRHq&#10;OQh/2GLmrw9ZaE+KFLKoro0fgPs0cI3YWYhZc/w0ag2WAQ2FA4ag4XW8lQbsdagcBKifz6GFOqUc&#10;sKg+KH9rZRTzsbqRIniNitH5VDG+QrWYmIEV9aPZTqoT6XvzqJzP3kpQW6/9Ori47NncFSYNOA6U&#10;cwlmm5XziHAd2ZxCIFhnyd8htgvtvAcpFZRTT+m5f/DkaIWNw/zj8W60AsC40mP9CNynnqOPjUv6&#10;YfGnOkboe2g9/YgcmkWrYwzF43Pkr/KnvhIdwm2QONk5RBz9DKWjRBocg6Jo/XTBPSZdS9ClFyBG&#10;WXCwnvNYHkoHvmORpZdoAajx+2vQ3DmHM6L5o1wbmX4auvxYW2HUseRvRbMqK9TFuHMaCv6q0Qbp&#10;3A51W9G3YkltGdAxIQeVorIN1ozMVpS2cdJgtG6RtvL5rokiKbD2Cfyy4ZOjGXIO1WxkkYsmY4ji&#10;AgQ0RLYW40l7EyJbeUYa/2eIVRSsyV2q+XYUTq5iu9gNhCYeLVYA2pH+JgKKWlyLdjf5/KJk0FqB&#10;4dyTtlaxe4Umns8ZUtLecmeEGkmPJXh3TgRBvJzrPGnur44RjjB5L+jTpkr5t0UfAwCYBGoMWbS/&#10;Iy3RcHWU0S2gJogiQY7IOXXoYZavWzRIGOleN4MHrIXLogek4RF8vOj9jpkSjc7nIWSlLVvOKAtZ&#10;gNmkpVGMl69bXGbB98O2ozvbZ2EFK5HpXgwnGiBLGxFmg9xlQPs0lois501oPfkZipZR/L2hozDT&#10;rPan6knBCvMxBG8Sbe9IOhaBlxHouZ6s4SJcCNLFrEY5Yrbz0dY0b4MB8H7IgqnlOrJGlsgFEZWO&#10;D9eDRg+7KkcU+ZNP8jdK+Vfu39TSEXBBCSsYL1WDhjpo4g7WPlDcDwkMQtJcuZcZrTixa0grqCjT&#10;ou5g0J2xa/JTi1nycnzmlYdRL4yDzK9A6zazkbSYq/qYt3ffEVp93tAqoquD6P2BHa6gsy2HjCJP&#10;u8wqonfoUzH2hWsAy+UW/MmjdxuHcA3KMO7iGqgO9O1/X+Rub9owEjy89qeF2frlkJMJ8g93GX+a&#10;LGpwja6xkGbXiFvRPlS8J2gf4uyB2qAOPRRs7ksDZjBqLRWV/lIavDfErS7KvW6YMpie8l0TuMa5&#10;54/urObNI6uWR0toAenB+2b/+fT7U5ch1LVukkyzSsSmxpV7OJsWV3S8EmlbJpLOg1wgYhlDGtWE&#10;LF02o05ii9HNUPlpVLL6QnTbwnHQiYWtz22m7gF+vA4Ptq/50a49b7sGJbW1a4rWNKPSuLNP+gKK&#10;QkJgtOKingNUGvkVSSgqhy4a6D65XbNxiF3rZBh32TWTwZcw2xaSuCyT8eJq2whJyueBULz3IbJT&#10;MXWZEo4K+QZZFPSrIsAdpwRiQ8Bg9hizQDqmb2RxL3cOuQJgc6oLbp/LfQJAmHZVoK5sNg/6XVwO&#10;HD+1F8CJmPMwYP1l9/PZigYi/QxvMDXdsRN8Lx7V8beRJLzVnlAB5nZ1DAadd+BB8ZV2G4kwQ66L&#10;sSrsLZD15OrYxpEmCasn5CfgvkgD/VWA77S5xJuurxRws0HibG/nys+hP9UljgQNlxU0QjWRAIS5&#10;JowkkbjaufXYuOXoxZLrl817qfscoI+Qgnw1/Pv9qfOg39Usx0E85fpgDTjgp39bWrm3jBEJlDzW&#10;+2L/+ZceHeJn7RADVj50iIv/0ayBAZFL6YGoo7uAHkMQvjrQY+N4BKAnVEl+7ELtAZnPtVP0+aTI&#10;bShenNccDglRoMzEqaz3eUkuK5fFDXB4WzE/XDYalFNZkH282SnKlIiuwr0rhgrR/CquWjIPgee6&#10;EQoYyiK5whxl2GBjs1A2MkccaDvIJGXOKNqkap0jTTXf0wA0OXQi1xbluFhl9SFlSeC2EKUoUxWl&#10;mzbSQ5L5yua0fj89Xjqjt0/r0aw9b7MGiPsA5yn7vt2syfV0ipIj3rZeRxFY4M5pCZkV59nVJodP&#10;HljYOArOI8O4E+fRscJA+xG4N7KoksB5yG1kwSiDy0pwnqimk5ZNuVdvX4TRPkgWLZvy94Y5lvZO&#10;uSw0itP1ppl0/tjUSqJnUm4yNu9dcT1frt5qXSUoDaRfetDaQFupm9H9d39uIxYuV1U2LCHhbQb1&#10;gc5WENqQ2GZksrobfd/6lxxV9/NW3XAvD1R3Oa3NqhtdYgc0GNGI5A5MCL2g4BGI6t5iF0+uuqXN&#10;EsaRY0LNvaCWyfoFNfht6PZr+BHHhHSQt+bKz6E/DRPCnXmWraakMSBYRvZrwIS6wRHvBkyoylL/&#10;FTQwy4M34zeteFADzrPt73Rbvx3Oq7qv6O9EHGKVA1GJEFmP/Z128j+zvt9Ohz0h0x2o1eKstKtV&#10;3C9i9Iq7gB4AB1JhUNQqOqW7I/TkatXGIWq1DOMuj1hPiu+A+7zh8Bhd0s+lP1XvBYFbLmXNvbqQ&#10;pZFwcL0pKBQ0YBoLB08o/yibxk3Q4B/tT/143A7l7VUYyhXEZvpBcHkNY+LThAuC1NhTlAv4j4nq&#10;1sjQBXSARTJYfAhOp904tQBamhml9MbUSERwo46zKf2GMV6O8WzCBeoAbFitFLkCx99oR1QUvCDD&#10;wygiBWKQnlc+CSFKEamtaA7O1qFSglSNgzAR+S6owRXgrjwUPVRVfvaOAdCzDoCAKdwy1QVebjbV&#10;AAHAMvUQ6Ev2LbLCUsr01ZMyNo5HSMpEUiI3a7jOG2woUZM41in+YmODJLvnIyRRd0fQdek85X+e&#10;/P16YzrVO1GxSUVDnT9AlOeEBLW3fAzN8wzoGaxLwN+7qSekOaHNMqB5bp472MjuZ1LYsxkDNWtR&#10;gsHzN2bU+Du9BIgb9kqR5aYyRKmprKLUFyt+nRwu6uDBT1X7Tx3WowH8BkNVtNK6ZQCLP9VuALsd&#10;7t/Q9E23ogi1/PomfbPs5ZbvYgDxo9uMJw9WYY5kHGIAyzB+ebA6LnbTz0TyK4IPafq+k6YUWQyE&#10;mAL1IXKeUYPvc+QuqD8N+1ulxEdEJ+mYlr0V0ZLdgL1H17tcFPGamhWQTAiHAhwzFETLCDqpNU7f&#10;iypFy+/0YDvkkwD1b/PVgx2bR/dg5vmdvOhwwGTL0svkLghG8vHW96Ilfe2d7SvgT10JECMMpUGR&#10;L2lFMKCBhZpiWTWybLCpum9mtNvPQyb4nnYd4IxrzfJvi+2AG0cY97nuMmAJeuPOvaXRyM9af1bs&#10;BpT6ZFsSJaHGal7GlVzjOC9W1oYIlrA+0GnbQ3LWkMGcgY0u8lX1p66uyeEQ5yQddPctZ4HP07gz&#10;Js28TqTIdkHRVHnrjC4P+aqGluE7AJRzy0cAYST4GfxXU+sTkKzc2UarBNdJ5TaJbAeA1GUOCVq5&#10;EF0H3qmYp6aTG+8d+oGcxhgv1zQxDz2qCMk81PntuNMf1oH6cNXkUD0eBwFdTNKTqPtbqisaxG6b&#10;pCMq8rxREZyfwwRGsbAPcApR4GN2H2fti45iIP/hcqqvnxi2caSJYegg6xLlh+DeLEa9Stgl3aL4&#10;Uy0L/CcrAsrlolKHtg7Yiy8qepKrEq3TgCiYn7lvEa2AoFvJrRegvcqewWuhslkf8droQGJTT1/5&#10;HPnTfKyl8+CCtsjatEdhnbeAjEg0gOHCIcxH0OOyH7VBVKWjcthCAy6683bHVBTkYuu4DCCNeFe1&#10;Yk34Fqlehx9mtADafQ2rZNadtymLWjxha+X+PqqcrUV1R/39jSzcxnzFYgw4u6QVX9QDokSc+Pvw&#10;c80bQSUISTvgxJhHCsiQtJrqFyTh1Mvp9oSOHRAZfiL+frT9QvCLUvnMKwOIbaEiohMyv+O0WqwI&#10;3iCJvaJF2EhbYyH9Z+2CeGs309w4wFImm3s68d4Z3QnzPRnjxXCJ5x0dJHkLq82N2hQFDOSc45CI&#10;r+GbF0WGtun5kQ9N1tA+qscVE+W9W+aW62Z/qo6Oc8HfWxsIC2qbH2NgoAZe08SlZBjKHFAmktoo&#10;9JMkyWN/I+crVcy2ZXO5IkfD1Xyt8PfVoM/rjsBMMaW0QEM0YyQP8unvABIoCgETSVCe0Ha8gRju&#10;8rUikQbZant540IgLIYILTyBEaeGNjEDymPQHG9qFx7ITFcYeJsnqHDDb27XQ+vzPmYx3gk9OnPs&#10;AAxx2DE5OVOPTGZqIZBwMXQOupfAmUCaTHtwrR/aA5gH6QpQe48N8C1y57X2ReF2siqahpZqniHC&#10;BmL4ieddYN6Ji+nKhrsVqr64W+Nv5M441JemSblvV0kX1Lms60TpGRtfbSGuRCgkFg59GbK5wTri&#10;Fs8ct0BQd0C8LHq1HbeA5VgMeb2LeWke1Fdnc9g4HoHNIdZYvazcHwnfsWcZiWqzaWT7gHgZzqJ5&#10;g/StITog+iOfBUNlADOXrfBOw3vrJAzTytM9BjAgn0SAa1hIy4nw0CtmVwxr6zwgUKmMYtea/jR3&#10;vy4Ff2+sBedJBM7Bw55oO9RQkrtbndZIGSBqXzmjRIArjTgorbMyNfhX1VCCT1aIcufcS5KPpJLz&#10;T389e3twBcjVux///fzqxU8n56jZ1GIFYQacnF++P7F/a17xtYr+8F3Jg+I9ImclDfrKrtSEmtzB&#10;KxV5+XbqHwrvYWuHVQ0/wA4DELQehLDDaAcvixCkErRDl4va1A5PtbPmk5NKbBzFDsswfg2pxKCB&#10;gXRc3PRUXkiL9SCfA+MmwV1tHIQqA2oqLG5dQejLQ0Z0xzRSCbIO5LW1+zLKHBjcMEvncQlbUTpA&#10;uqhFV2fx7ch40flTnSE4OZRbM9j9C4BASQ4VKTAhAWO80v4tD8lj0Qbg3Pl4ETyZN4BrHQhNoaJE&#10;A4rb8qWo2NMA1DjfN/FWQMLkw2q/pRElJzneAUzAONW44oOwhqL3Cm4pInXOsRDjIgBbhohLYKw2&#10;flp7Mg0ADrzPLwD8/L1AdwF8FrSSunublrwzmkum440yGmnRlWN7prewIaFbyYUVW6JtqFp3Cf1p&#10;mc06Zw3vHWZwkMo8oKI2R+UR0NsFG9jnZB5ijRdUtedztumz2wOOS+e3oh/ghSF5zbZO+TJwnYga&#10;caBmxP0/+VFT1xSanGh9lRuAj+Vz6n8ZGom1IYLKUO2F250aJ2nAJQ7599SyIK4/q5bpF3QuSqce&#10;bCjLIXF1H/ce9js0Om18L25dIGq5DhduELF6i+yPYsi6nvTVq/tvPxE2Vi15orZc9wpaeecfr2K3&#10;jcYRS3vmWBqs34EPX5zwdh9+QEMD0/B3YWnPr10dch3IKsppvn1UDq1kyIkGyrV0WGraix3kE+vF&#10;AdWaJ0ck46GHGlYgV9PhrnDgrba2e4Co5FzyKUACxy6nbJCtDVuR2iJAZXzZANpFblbCEYM7xCrP&#10;6j0KHEvbjIHSLqIZLejhhD+8mTOaKQsHmmfVQrahoqw6xQ2ydc64bBwJnuhF/ql2L1xIwi66F8rN&#10;VrnjiLvQ7N6Hx+1eiNSq3z3xaFhlQIWURxGeAyVShCgFIKvoIwKQR5fkW6xVE4zswCUpcdgDXJIV&#10;t4dqUH8XLRn3LQqJVWDFLevpyWFFG0dKS4YNsNvK3Nm4j5YM/gquBOBuCRyy53jRsbc34TfbgfHn&#10;HGZ+0THuePbIjV3dG1d+Uqrtgy469uWCD5fHb3A4LQNGHbPgjNK3Bj0drmkOVEb2mLNMwMO1CB4o&#10;IMHSkFuz6quGi45r2hK/QzAvgLDGiuFuZPCXcCRJuB/vhRNDUtOROuVs2EiHcn5Y3BXSdNGxVXFg&#10;N/CLjo0fxps/B+8MKBXBbIP7Jq5hjmuGUuR8wbiDgfMb4UZaDQjnLD7somN0dC+qmX9bNKnibOOQ&#10;5Rf8RkcrKebNFYlcdKyJDM7rC63H97oZPNhdLhuXDPPxglhvzGA+DyHbctGxv5dzQmO8fN1APPAr&#10;+OheR3GsVU/w/Rv9wBouOq5rzCnaQCItl8GZ33Hetr6VIyP+tKofae9WzgV/L8Ib01GcChJ6kp/j&#10;YCZKOJhDFECdUa8uLhbXk8hKqAeKxkGkH8pUb4CiFx3XGKvBADiHld97gq8pX8Ubs2k8xk+vyX2l&#10;W47xZ8v3cF8Q2QujxVInBBl5L1HjJU/1+jFsGdJmIRwAHPDc7gX/HlkCIlrp99gyOegVjG9aVRik&#10;c8bNDRPtcYsf/WM+4ZnnE3CgDoL3svvag3fYu8Fut7orn4AzACjbOEFxtd+TB+82jsfg5uoX0XxC&#10;ZLxp65bAb+mRhvqxTh0UtgtRqJ88NR6inOMYg+XUyZgD7gXYCmFeOdFT7QWXc0vZ8tetiJR/lFBQ&#10;ir3icxWiFI6tonRdK3WVbhb/fLoBdT6Pqh8k0m+JDgrFfKD6S3blAap/XKV7ayFK3NFOwoqXvzpu&#10;a+N4LNy2lmTfPi7uMWmwFKXbHN2r3RS4aC0NpNVeUb/O89mC7tlCjig5TDk30DqG7nF/HbbCCLS8&#10;iC5QuIYqvlrz35AcraghRyZivLxKM7x7WbU8MRlFH7wCNVDZBsQuKmZ5dS2MoKFa1BjF5uUoRsji&#10;JkTCgot6+wa0AVl4xfIb0IZaBIQ2goSxFWvMvy36W/C1QOtbDcvBkybMrREAWFGbMxru5ESP6hbw&#10;4vha/YK7mwjJYjaiNsffDBlAAiIfp8rxLhX+lzmCX7+cq4469VhbUoC8hQVwk32q6aILCc0QBSoA&#10;nytHa6MMFvooB7DQRhCMB7GvmAySy6l14NgGuTJChsjbzRHm/REVsOKjb69SCPrpwDUs8NUDXEPc&#10;e2q0t7tS+oY6q2sYRuPJUQEbR3ENZRi/vFKoKt/ceaol+AyQi4ITfvQrZZ+6j1E1wIHOqJ6QgpZc&#10;UQWxDeNmfcaqH4KdQXoaRd4bfcyIBgTG4X2gUFqZ62DxWRTu575mZEjwlSTzHbJo40Z8wo0sOnnm&#10;1jXGy7t8xDxwHzYU/ER7z4LoaIA6b6mDjivIS5fMC++4gj7/iqfwrB1qpGzdeNYOd27K9XKCJ1Ha&#10;XFQ28ewavEZ9LXdLTY66xTZM6pa788Qd19pnhYtidNZrgBM3Y564PxzYHyoHyf7GyW3uugN30Eie&#10;KNqDI5OW/NSSRO7pir+pOgEniHT+QQRsHrSka0hqp46XM1xiHhqYM7V8EZYLF0pk8xDrxrEAkbAs&#10;L+tWWHcZNTy+c6mgHoVGsdu29pireua5KuAXB15psZrtXimuMsZVmsUm3JWrWgBWgZJZvNKveoOf&#10;jkO80l95g1/o4NtH5RCsjFv5vtoNfuC3GAWYXXQgFCZdxPyjbDlpou5BN/g5b5XnXnDXnro1NKED&#10;W2qiNFEnoooytd3gp4qcE0XignKYQdKEEaGON2PiN/hV2QZHJC785g4bTJ55TbR8IowfTwOi5S3C&#10;jOI00koPrGurKAylrhrPLgI/0nPAvdbqifK5raJSW537CjEAVq9Wv4qa61olyyEvT65iH+Yw1t0q&#10;4OgCPG8XQGKvAxegABPtLsAy9d6U/S4XANC5XD0oLsCWXfDkwJSN4xHoKlJl0FJngpNpZGoeIkSL&#10;5Yby19VsG1RQDrcj7DLnDCoox0OQ9fNCP+Te8tAH5a9qBamWQvbARBtKWtGeQTVQg2xFTnjWI76s&#10;pfxVLrAq6YGG8leXbSh/rbPL8zmBCgFL4uWvPmdN5a+6bA0Z3rpuvEw1ymO4LAy895MD7ztnUMWR&#10;4ChKHDVsDFb+ilZK5jo0lL/OhuS0lL8WRQc9x9EZ6epuPgl1ilTVbHWnRxr+jJ406mdR/62SqLlH&#10;FKIUS6ui1D0XYEhPmVC0M5jl6JJ8i+WvYl4PXJLiX7e7JODITHbZ+10uCfQUegb9DlAJHccjoBIS&#10;O999VA51xO8AlehQflvOPoLe3HuRHI4a49wfseV8XFRitYQ+RSVQNGNbjaq9gBoeG5WwFpItqISn&#10;BRpQiYoeSOo019MoY7KrXbhJAbhufYB57B5J2wakAURuoxFTo/oQpKHCB9SuVkyAT0KIUru6FSUn&#10;xodKHfN2+KBa9SN8cF6b6h474P70lys0A5abcRFTHNjqoiiabTUaYMp1rhJyUVpLX/GrJ0cPtrQW&#10;GcZdtJZI/bu9urdTRb2bziXdTPvTGM9Vjh5oMNCMi8pFH8B4ru3dOYQRjFzsCcp49lvDHpvx7Hf5&#10;cBYKTIv3PuCxc70jCJEmYcLgi/D1sqE5WySYi7JqOTobNxg0MJ5x86JRZ1FGkJvuTfzOGc/1/kUY&#10;JdK8ONg4D5FtYDzXcoEmxrP5xZxaAi6BNRluYTz7GvNvewjjuZp6zniuFpwznqsJ54zn4u6WvdvA&#10;eNYdxnkgAB/LeUBZ4yNxnis3sAH+86auLaRnt0Sc9BxXOvac9Lw30IuTnmt1B+YsP7ahOngG6Lch&#10;Pcd9YST/9aVhdDN3zC0989wSQM6tc6htg9qdw7XcKZo4h5IE/j1wnmUcR87zhbjFfratwwm4qObe&#10;N3CenePaxHm2jiwtnGfxrWQXNXGezXMSgCRXwbgWCGVJ8l7ubcIbMsJCE+fZZJs4zy7LOc+4RUKz&#10;Dk2cZ5sH7sVCv1tnmibOM/xRmbMGzvMIQEtlOecZJAzljjw659muv+CYzgbYAgCVc1irp8cdUw0m&#10;uGOsctwhdXesQXKHxj2yVlxU4kPLVNEoIuhDj8159qtK0OuL8Y3rlS3/fzjPpsNoV7/fC+dZ9wMt&#10;q27nPOsOpwCHit2GVo6+5jP3NXE8DnzNgpU3+5ozuIdehb+s6Okveem4iUtqOixnKK09nbrw5ECk&#10;jQO+pg7jTiDSQ14/AvfhkBVDcEH33fypPhxMjwbwuRiuA1ELXKLzLKsfxgLQRN6by74XNojmzOKt&#10;VOXEUHGNSu7k1Y/nCGidzu0O8an0p7nFvkT8rRXrkCtf8rG6p4AMazb9KkbnU8X4CvkVkXTZKw51&#10;e3hH1fzMVTPSsgeq+WHtzOHLjZbZ7e5SzSBgQ/cLDLA9eE+vmnUcqWqueWc/Avep5uoUuaDrD38+&#10;SDWL6tDUOD2kUbzIT75+cJNuriWRVDdvxkoV3gOUc53Q7R7xyfSnTmpdJK6cK17OlbOHXXQCGtWz&#10;v48uU4xRNHVmGOqH3950RwX9tRT0q8+X715/fndZruN9d3Vy+f7D6Z9Obk62/4yfP1++Pusv3l+c&#10;vzm7+uH/AAAA//8DAFBLAwQUAAYACAAAACEAKek3rd4AAAAGAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU/DMAyF70j8h8hI3FiaIsZWmk7TBJwmJDYktJvXeG21JqmarO3+PeYENz8/673P+WqyrRio&#10;D413GtQsAUGu9KZxlYav/dvDAkSI6Ay23pGGKwVYFbc3OWbGj+6Thl2sBIe4kKGGOsYukzKUNVkM&#10;M9+RY+/ke4uRZV9J0+PI4baVaZLMpcXGcUONHW1qKs+7i9XwPuK4flSvw/Z82lwP+6eP760ire/v&#10;pvULiEhT/DuGX3xGh4KZjv7iTBCtBn4k8lbNQbCbLhc8HDU8pwpkkcv/+MUPAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJuMQpauLAAAtVABAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACnpN63eAAAABgEAAA8AAAAAAAAAAAAAAAAACC8AAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAATMAAAAAA=&#10;">
+              <v:shape id="Shape 14" style="position:absolute;width:1975;height:1651;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="197501,165116" o:spid="_x0000_s1027" fillcolor="black" stroked="f" strokeweight="0" path="m,l197501,,186682,4053,175866,8809r-10142,5404l156258,20968r-9466,6782l138005,35856r-7437,8134l123131,53473r-6763,9457l110960,73090r-5408,10160l101493,94734r-3378,10835l96086,117749r-2029,12181l94057,142111r,11502l95409,165116,,1026,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4EpPKwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIKXoom2FFmNIqLooT3s1h/w2Dx3FzcvSxJ19dc3hUKPw8w3wyzXvW3FjXxoHGuYThQI&#10;4tKZhisNp+/9eA4iRGSDrWPS8KAA69XgZYmZcXfO6VbESqQSDhlqqGPsMilDWZPFMHEdcfLOzluM&#10;SfpKGo/3VG5bOVPqQ1psOC3U2NG2pvJSXK2GN/T5VzFX79vnKx8Pp9lObT6V1qNhv1mAiNTH//Af&#10;fTSJg98r6QbI1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeBKTysMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,197501,165116"/>
+                <v:path textboxrect="0,0,197501,165116" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 15" o:spid="_x0000_s1028" style="position:absolute;left:1474;top:2544;width:1528;height:1300;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152798,130032" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCcbVT+wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/Yfwl3wRTRVRJZqFFkQtIhg3Q+4NNembnNTmqjVrzeCsI/DzJxh5svO1uJKra8cKxgNExDE&#10;hdMVlwp+j+vBNwgfkDXWjknBnTwsF58fc0y1u/GBrnkoRYSwT1GBCaFJpfSFIYt+6Bri6J1cazFE&#10;2ZZSt3iLcFvLcZJMpcWK44LBhn4MFX/5xSqossfW7A9dlu+S3Xm1yfrT/pqU6n11qxmIQF34D7/b&#10;G61gAq8r8QbIxRMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCcbVT+wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l8113,5415r8790,4736l26369,14888r9466,3383l45298,20979r10142,2029l65583,24361r10816,679l87218,24361,97357,23008r10143,-2029l117642,18271r9455,-3383l135889,10151r8793,-4736l152798,,76733,130032r-668,l,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 15" style="position:absolute;left:1474;top:2544;width:1528;height:1300;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152798,130032" o:spid="_x0000_s1028" fillcolor="black" stroked="f" strokeweight="0" path="m,l8113,5415r8790,4736l26369,14888r9466,3383l45298,20979r10142,2029l65583,24361r10816,679l87218,24361,97357,23008r10143,-2029l117642,18271r9455,-3383l135889,10151r8793,-4736l152798,,76733,130032r-668,l,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCcbVT+wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/Yfwl3wRTRVRJZqFFkQtIhg3Q+4NNembnNTmqjVrzeCsI/DzJxh5svO1uJKra8cKxgNExDE&#10;hdMVlwp+j+vBNwgfkDXWjknBnTwsF58fc0y1u/GBrnkoRYSwT1GBCaFJpfSFIYt+6Bri6J1cazFE&#10;2ZZSt3iLcFvLcZJMpcWK44LBhn4MFX/5xSqossfW7A9dlu+S3Xm1yfrT/pqU6n11qxmIQF34D7/b&#10;G61gAq8r8QbIxRMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCcbVT+wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,152798,130032"/>
+                <v:path textboxrect="0,0,152798,130032" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 16" o:spid="_x0000_s1029" style="position:absolute;left:1474;width:3009;height:2050;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="300862,205041" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDN9SxrwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGLaOqCIl2jqKB4crEVZW+P5tkWm5fSZLXur98sCB6HmfmGmS9bU4k7Na60rGA8ikAQ&#10;Z1aXnCs4pdvhDITzyBory6TgSQ6Wi25njrG2Dz7SPfG5CBB2MSoovK9jKV1WkEE3sjVx8K62MeiD&#10;bHKpG3wEuKnkRxRNpcGSw0KBNW0Kym7Jj1GwvmZPM5js0+Tb7C6/hy+5Ow+kUv1eu/oE4an17/Cr&#10;vdcKJvB/JdwAufgDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzfUsa8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m114937,r9455,l300862,,204849,165116r676,-6766l206202,152260r-677,-8120l204173,136696r-1353,-7444l200115,122486r-3382,-6768l192675,109621r-4031,-6079l183233,98111r-5411,-5404l172412,88654r-6764,-4053l158885,81197r-6763,-2027l144682,77143r-7440,-1351l129126,75116r-6752,676l115613,76467r-6760,2027l102092,80521r-6085,2729l90597,85952r-6084,3377l79781,93383r-3382,2701l81810,96760r5408,675l92626,98813r4732,2027l102092,102867r4731,2702l110882,108946r4055,3377l118318,116395r3380,4059l124392,124515r2029,4737l128450,134667r1353,4736l130479,144815r,6091l130479,155642r-676,5416l128450,166470r-2029,4736l124392,175943r-2694,4061l118995,184066r-3382,4057l112234,191509r-4058,3383l104121,197600r-4734,2029l94655,201658r-4735,1354l84513,204366r-5409,675l76399,205041r-2702,l63554,203690r-9466,-2032l45298,198276r-8113,-4737l29748,188123r-6761,-6090l16903,174592r-4732,-7444l9466,161058,5411,150230,2029,138725,676,127222,,115042r,-7447l676,99489,2705,90681,4735,81197,8113,71739r4735,-9484l17580,52798r6760,-8808l31777,35181r8790,-8782l50709,18941r5408,-2702l62201,12862r6761,-2702l75723,7458,82483,5404,89920,3378,98034,2027,106147,676,114937,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 16" style="position:absolute;left:1474;width:3009;height:2050;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="300862,205041" o:spid="_x0000_s1029" fillcolor="black" stroked="f" strokeweight="0" path="m114937,r9455,l300862,,204849,165116r676,-6766l206202,152260r-677,-8120l204173,136696r-1353,-7444l200115,122486r-3382,-6768l192675,109621r-4031,-6079l183233,98111r-5411,-5404l172412,88654r-6764,-4053l158885,81197r-6763,-2027l144682,77143r-7440,-1351l129126,75116r-6752,676l115613,76467r-6760,2027l102092,80521r-6085,2729l90597,85952r-6084,3377l79781,93383r-3382,2701l81810,96760r5408,675l92626,98813r4732,2027l102092,102867r4731,2702l110882,108946r4055,3377l118318,116395r3380,4059l124392,124515r2029,4737l128450,134667r1353,4736l130479,144815r,6091l130479,155642r-676,5416l128450,166470r-2029,4736l124392,175943r-2694,4061l118995,184066r-3382,4057l112234,191509r-4058,3383l104121,197600r-4734,2029l94655,201658r-4735,1354l84513,204366r-5409,675l76399,205041r-2702,l63554,203690r-9466,-2032l45298,198276r-8113,-4737l29748,188123r-6761,-6090l16903,174592r-4732,-7444l9466,161058,5411,150230,2029,138725,676,127222,,115042r,-7447l676,99489,2705,90681,4735,81197,8113,71739r4735,-9484l17580,52798r6760,-8808l31777,35181r8790,-8782l50709,18941r5408,-2702l62201,12862r6761,-2702l75723,7458,82483,5404,89920,3378,98034,2027,106147,676,114937,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDN9SxrwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGLaOqCIl2jqKB4crEVZW+P5tkWm5fSZLXur98sCB6HmfmGmS9bU4k7Na60rGA8ikAQ&#10;Z1aXnCs4pdvhDITzyBory6TgSQ6Wi25njrG2Dz7SPfG5CBB2MSoovK9jKV1WkEE3sjVx8K62MeiD&#10;bHKpG3wEuKnkRxRNpcGSw0KBNW0Kym7Jj1GwvmZPM5js0+Tb7C6/hy+5Ow+kUv1eu/oE4an17/Cr&#10;vdcKJvB/JdwAufgDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzfUsa8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,300862,205041"/>
+                <v:path textboxrect="0,0,300862,205041" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 17" o:spid="_x0000_s1030" style="position:absolute;left:4503;top:791;width:724;height:806;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,80534" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmXTvxwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KXWjgtrUVUQoeLRqc37Jviah2bdxd02iv94tFHocZuYbZrkeTCM6cr62rGA8SkAQ&#10;F1bXXCo4HT9eFyB8QNbYWCYFV/KwXj0+LDHVtudP6g6hFBHCPkUFVQhtKqUvKjLoR7Yljt63dQZD&#10;lK6U2mEf4aaRkySZSYM1x4UKW9pWVPwcLkbB9O10zvFrmNyyl/ll4fKM9d4o9fw0bN5BBBrCf/iv&#10;vdMKZvB7Jd4AuboDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5l078cMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l25024,,23672,676r-677,1351l22319,4080r676,2027l42582,54819,60843,5431r677,-2053l60843,2027,60167,676,58138,,72341,,69636,2027,68283,5431,38551,80534,22995,44670,6087,5431,3382,2027,2029,676,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 17" style="position:absolute;left:4503;top:791;width:724;height:806;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,80534" o:spid="_x0000_s1030" fillcolor="black" stroked="f" strokeweight="0" path="m,l25024,,23672,676r-677,1351l22319,4080r676,2027l42582,54819,60843,5431r677,-2053l60843,2027,60167,676,58138,,72341,,69636,2027,68283,5431,38551,80534,22995,44670,6087,5431,3382,2027,2029,676,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmXTvxwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KXWjgtrUVUQoeLRqc37Jviah2bdxd02iv94tFHocZuYbZrkeTCM6cr62rGA8SkAQ&#10;F1bXXCo4HT9eFyB8QNbYWCYFV/KwXj0+LDHVtudP6g6hFBHCPkUFVQhtKqUvKjLoR7Yljt63dQZD&#10;lK6U2mEf4aaRkySZSYM1x4UKW9pWVPwcLkbB9O10zvFrmNyyl/ll4fKM9d4o9fw0bN5BBBrCf/iv&#10;vdMKZvB7Jd4AuboDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5l078cMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,72341,80534"/>
+                <v:path textboxrect="0,0,72341,80534" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 18" o:spid="_x0000_s1031" style="position:absolute;left:6105;top:778;width:494;height:805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="49345,80532" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDQHpawwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTe1UEt0FSmUSi82seD1kX1ugtm3Ibsm67/vFgo9DjPzDbPZRduKgXrfOFbwtMhA&#10;EFdON2wUfJ/e568gfEDW2DomBXfysNtOHjaYazdyQUMZjEgQ9jkqqEPocil9VZNFv3AdcfIurrcY&#10;kuyN1D2OCW5bucyyF2mx4bRQY0dvNVXX8mYVtOa4it31yx/Pj8XH8818xj2iUrNp3K9BBIrhP/zX&#10;PmgFK/i9km6A3P4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg0B6WsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m20966,r4058,l29082,r4031,676l37848,2027r4734,2026l43258,20995,41229,16239,39200,13537,37171,11511,34466,8809,31788,7458,27730,6107r-3382,l20966,6107r-2705,676l16232,8134,14879,9485r-1352,2026l12174,12862r-676,4053l12174,19617r676,2054l14203,23697r1353,1351l20290,28425r7440,3378l35819,35181r3381,2042l42582,39931r2706,2704l47316,46696r1353,4062l49345,56170r-676,5415l47316,66322r-2705,4058l41230,73765r-4059,3384l33113,79178r-5383,1354l22319,80532r-6763,-676l9469,78502,4058,77149,676,75119,,55494r2705,6767l4734,65643r2029,2708l9469,71058r3381,2029l16908,74441r4059,l25024,74441r3382,-1354l30435,71734r2029,-2030l34466,67675r676,-2032l35819,60906r-677,-4058l34466,54141,32464,51433,29759,50080,22995,46021,15556,42635,8792,37899,6087,35883,4058,33154,2029,30452,1353,27750,676,25048,,21671,676,16239,2705,11511,5411,8134,8792,4729,12850,2702,16908,1351,20966,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 18" style="position:absolute;left:6105;top:778;width:494;height:805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="49345,80532" o:spid="_x0000_s1031" fillcolor="black" stroked="f" strokeweight="0" path="m20966,r4058,l29082,r4031,676l37848,2027r4734,2026l43258,20995,41229,16239,39200,13537,37171,11511,34466,8809,31788,7458,27730,6107r-3382,l20966,6107r-2705,676l16232,8134,14879,9485r-1352,2026l12174,12862r-676,4053l12174,19617r676,2054l14203,23697r1353,1351l20290,28425r7440,3378l35819,35181r3381,2042l42582,39931r2706,2704l47316,46696r1353,4062l49345,56170r-676,5415l47316,66322r-2705,4058l41230,73765r-4059,3384l33113,79178r-5383,1354l22319,80532r-6763,-676l9469,78502,4058,77149,676,75119,,55494r2705,6767l4734,65643r2029,2708l9469,71058r3381,2029l16908,74441r4059,l25024,74441r3382,-1354l30435,71734r2029,-2030l34466,67675r676,-2032l35819,60906r-677,-4058l34466,54141,32464,51433,29759,50080,22995,46021,15556,42635,8792,37899,6087,35883,4058,33154,2029,30452,1353,27750,676,25048,,21671,676,16239,2705,11511,5411,8134,8792,4729,12850,2702,16908,1351,20966,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDQHpawwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTe1UEt0FSmUSi82seD1kX1ugtm3Ibsm67/vFgo9DjPzDbPZRduKgXrfOFbwtMhA&#10;EFdON2wUfJ/e568gfEDW2DomBXfysNtOHjaYazdyQUMZjEgQ9jkqqEPocil9VZNFv3AdcfIurrcY&#10;kuyN1D2OCW5bucyyF2mx4bRQY0dvNVXX8mYVtOa4it31yx/Pj8XH8818xj2iUrNp3K9BBIrhP/zX&#10;PmgFK/i9km6A3P4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg0B6WsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,49345,80532"/>
+                <v:path textboxrect="0,0,49345,80532" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 19" o:spid="_x0000_s1032" style="position:absolute;left:6694;top:791;width:628;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="62872,78505" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBVXdiWwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;DIbvg76D0aC3xenoRsnqllEY7WGXdYH2qMZaEhrLwXbT5O2nw2BH8ev/pG+9HV2nBgqx9WxgkeWg&#10;iCtvW64NlN8fTytQMSFb7DyTgYkibDezhzUW1t/5i4ZjqpVAOBZooEmpL7SOVUMOY+Z7Ysl+fHCY&#10;ZAy1tgHvAnedfs7zV+2wZbnQYE+7hqrr8eYMXD4XU1qeSqHvCZfdNbycw8WY+eP4/gYq0Zj+l//a&#10;B2tAfhUV0QC9+QUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBVXdiWwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l62872,r,10835l60843,8134,59491,6783,57461,6107r-6087,l38551,5431r,67659l39227,74444r,2029l41933,78505r-20966,l22995,76473r677,-2029l24348,73090r,-67659l11498,6107r-6087,l3382,6783,2029,8134,,10835,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 19" style="position:absolute;left:6694;top:791;width:628;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="62872,78505" o:spid="_x0000_s1032" fillcolor="black" stroked="f" strokeweight="0" path="m,l62872,r,10835l60843,8134,59491,6783,57461,6107r-6087,l38551,5431r,67659l39227,74444r,2029l41933,78505r-20966,l22995,76473r677,-2029l24348,73090r,-67659l11498,6107r-6087,l3382,6783,2029,8134,,10835,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBVXdiWwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;DIbvg76D0aC3xenoRsnqllEY7WGXdYH2qMZaEhrLwXbT5O2nw2BH8ev/pG+9HV2nBgqx9WxgkeWg&#10;iCtvW64NlN8fTytQMSFb7DyTgYkibDezhzUW1t/5i4ZjqpVAOBZooEmpL7SOVUMOY+Z7Ysl+fHCY&#10;ZAy1tgHvAnedfs7zV+2wZbnQYE+7hqrr8eYMXD4XU1qeSqHvCZfdNbycw8WY+eP4/gYq0Zj+l//a&#10;B2tAfhUV0QC9+QUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBVXdiWwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,62872,78505"/>
+                <v:path textboxrect="0,0,62872,78505" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 20" o:spid="_x0000_s1033" style="position:absolute;left:7471;top:791;width:284;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28406,78505" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWJbEFxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq91U0LDZq6Sgy0eCnFKKK3R/Y1CWbfptk1Sf99VxA8DjPzDbNYjaYRPXWutqzgZRqB&#10;IC6srrlUsN99PM9AOI+ssbFMCv7IwWo5eVhgou3AW+pzX4oAYZeggsr7NpHSFRUZdFPbEgfvx3YG&#10;fZBdKXWHQ4CbRr5GUSwN1hwWKmwpq6g45xejwMRvv9/HfHcY1tmI6bk51V+frVJPj2P6DsLT6O/h&#10;W3ujFczheiXcALn8BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFYlsQXEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l28406,r,5431l24348,5431r-6763,l17585,35872r5410,l25701,35872r2705,-540l28406,43993,26377,41963r-1353,-679l22995,41284r-5410,l17585,73090r676,1354l18938,76473r676,678l20967,78505,,78505,2706,76473r676,-2029l3382,73090r,-69712l2705,2027,1353,676,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 20" style="position:absolute;left:7471;top:791;width:284;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28406,78505" o:spid="_x0000_s1033" fillcolor="black" stroked="f" strokeweight="0" path="m,l28406,r,5431l24348,5431r-6763,l17585,35872r5410,l25701,35872r2705,-540l28406,43993,26377,41963r-1353,-679l22995,41284r-5410,l17585,73090r676,1354l18938,76473r676,678l20967,78505,,78505,2706,76473r676,-2029l3382,73090r,-69712l2705,2027,1353,676,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWJbEFxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq91U0LDZq6Sgy0eCnFKKK3R/Y1CWbfptk1Sf99VxA8DjPzDbNYjaYRPXWutqzgZRqB&#10;IC6srrlUsN99PM9AOI+ssbFMCv7IwWo5eVhgou3AW+pzX4oAYZeggsr7NpHSFRUZdFPbEgfvx3YG&#10;fZBdKXWHQ4CbRr5GUSwN1hwWKmwpq6g45xejwMRvv9/HfHcY1tmI6bk51V+frVJPj2P6DsLT6O/h&#10;W3ujFczheiXcALn8BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFYlsQXEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,28406,78505"/>
+                <v:path textboxrect="0,0,28406,78505" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 21" o:spid="_x0000_s1034" style="position:absolute;left:7755;top:791;width:446;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="44611,78505" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDls6OBwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;EIXvBf9DGKGXolk9FFmNIoLSgxVqi3gcN+NucDNZklS3/75zKPQ2w3vz3jeLVe9bdaeYXGADk3EB&#10;irgK1nFt4OtzO5qBShnZYhuYDPxQgtVy8LTA0oYHf9D9mGslIZxKNNDk3JVap6ohj2kcOmLRriF6&#10;zLLGWtuIDwn3rZ4Wxav26FgaGuxo01B1O357A7sJndBWhZu971/oHC8Hd7UHY56H/XoOKlOf/81/&#10;129W8IVefpEB9PIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5bOjgcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l4734,r6763,2027l16232,4080r4031,2703l22968,9484r2029,3378l25674,16239r,2702l25674,23697r-1353,3377l22292,30452r-2705,2702l16232,35197r-3382,2029l9469,37902r-2706,678l9469,39255r2029,678l15556,41963r2029,2707l19587,47375r7439,11505l33113,67678r4058,6090l39200,75798r2706,1353l44611,78505r-14879,l26350,77827,23645,76473,21616,75119,19587,73090,12174,61588,5411,50760,2705,47375,676,44670,,43993,,35332r676,-135l3382,33830,5411,32479,8116,29776,9469,27074r676,-3377l10821,19644r-676,-4080l9469,12862,8116,10835,6087,8809,3382,6783,,5431,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 21" style="position:absolute;left:7755;top:791;width:446;height:785;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="44611,78505" o:spid="_x0000_s1034" fillcolor="black" stroked="f" strokeweight="0" path="m,l4734,r6763,2027l16232,4080r4031,2703l22968,9484r2029,3378l25674,16239r,2702l25674,23697r-1353,3377l22292,30452r-2705,2702l16232,35197r-3382,2029l9469,37902r-2706,678l9469,39255r2029,678l15556,41963r2029,2707l19587,47375r7439,11505l33113,67678r4058,6090l39200,75798r2706,1353l44611,78505r-14879,l26350,77827,23645,76473,21616,75119,19587,73090,12174,61588,5411,50760,2705,47375,676,44670,,43993,,35332r676,-135l3382,33830,5411,32479,8116,29776,9469,27074r676,-3377l10821,19644r-676,-4080l9469,12862,8116,10835,6087,8809,3382,6783,,5431,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDls6OBwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;EIXvBf9DGKGXolk9FFmNIoLSgxVqi3gcN+NucDNZklS3/75zKPQ2w3vz3jeLVe9bdaeYXGADk3EB&#10;irgK1nFt4OtzO5qBShnZYhuYDPxQgtVy8LTA0oYHf9D9mGslIZxKNNDk3JVap6ohj2kcOmLRriF6&#10;zLLGWtuIDwn3rZ4Wxav26FgaGuxo01B1O357A7sJndBWhZu971/oHC8Hd7UHY56H/XoOKlOf/81/&#10;129W8IVefpEB9PIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5bOjgcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,44611,78505"/>
+                <v:path textboxrect="0,0,44611,78505" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 22" o:spid="_x0000_s1035" style="position:absolute;left:8249;top:866;width:334;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33479,71073" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA578zBwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlBG91E0mLRFcRoSBe0qoPMGTHJCY7G3a3Sdqn7xYKvc3H9zvb/WQ6MZDzjWUF6TIBQVxa&#10;3XCl4HZ9e16D8AFZY2eZFHyRh/1u9rTFXNuRP2i4hErEEPY5KqhD6HMpfVmTQb+0PXHk7tYZDBG6&#10;SmqHYww3nVwlyas02HBsqLGnY01le/k0CpJV8X4vXrIpax2evx/pSbaVVWoxnw4bEIGm8C/+c590&#10;nJ/C7y/xALn7AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADnvzMHBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m33479,r,15704l33141,14915,21643,43329r11836,l33479,49419r-13865,l12850,64983r,3383l13527,69720r2029,1353l,71073,3382,67688,5411,64983,22319,25722,33479,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 22" style="position:absolute;left:8249;top:866;width:334;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33479,71073" o:spid="_x0000_s1035" fillcolor="black" stroked="f" strokeweight="0" path="m33479,r,15704l33141,14915,21643,43329r11836,l33479,49419r-13865,l12850,64983r,3383l13527,69720r2029,1353l,71073,3382,67688,5411,64983,22319,25722,33479,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA578zBwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlBG91E0mLRFcRoSBe0qoPMGTHJCY7G3a3Sdqn7xYKvc3H9zvb/WQ6MZDzjWUF6TIBQVxa&#10;3XCl4HZ9e16D8AFZY2eZFHyRh/1u9rTFXNuRP2i4hErEEPY5KqhD6HMpfVmTQb+0PXHk7tYZDBG6&#10;SmqHYww3nVwlyas02HBsqLGnY01le/k0CpJV8X4vXrIpax2evx/pSbaVVWoxnw4bEIGm8C/+c590&#10;nJ/C7y/xALn7AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADnvzMHBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,33479,71073"/>
+                <v:path textboxrect="0,0,33479,71073" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 23" o:spid="_x0000_s1036" style="position:absolute;left:8583;top:764;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42921,81207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqIbA/wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCF6KbkyLSHQVsRTsoQQfeB6zYxLMzobdNab99d1Cobf5+J6zXPemER05X1tWMJ0kIIgL&#10;q2suFZyO7+M5CB+QNTaWScEXeVivBk9LzLR98J66QyhFDGGfoYIqhDaT0hcVGfQT2xJH7mqdwRCh&#10;K6V2+IjhppFpksykwZpjQ4UtbSsqboe7UTA/f+apv7zm+f3t5aNxG/fdPV+UGg37zQJEoD78i//c&#10;Ox3np/D7SzxArn4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaiGwP8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m4396,l36833,75116r2029,3384l42921,81207r-25025,l19925,79853r676,-1353l21278,77146r-677,-2030l14514,59553,,59553,,53463r11836,l,25837,,10133,4396,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 23" style="position:absolute;left:8583;top:764;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42921,81207" o:spid="_x0000_s1036" fillcolor="black" stroked="f" strokeweight="0" path="m4396,l36833,75116r2029,3384l42921,81207r-25025,l19925,79853r676,-1353l21278,77146r-677,-2030l14514,59553,,59553,,53463r11836,l,25837,,10133,4396,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqIbA/wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCF6KbkyLSHQVsRTsoQQfeB6zYxLMzobdNab99d1Cobf5+J6zXPemER05X1tWMJ0kIIgL&#10;q2suFZyO7+M5CB+QNTaWScEXeVivBk9LzLR98J66QyhFDGGfoYIqhDaT0hcVGfQT2xJH7mqdwRCh&#10;K6V2+IjhppFpksykwZpjQ4UtbSsqboe7UTA/f+apv7zm+f3t5aNxG/fdPV+UGg37zQJEoD78i//c&#10;Ox3np/D7SzxArn4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaiGwP8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,42921,81207"/>
+                <v:path textboxrect="0,0,42921,81207" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 24" o:spid="_x0000_s1037" style="position:absolute;left:5679;top:595;width:122;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,12186" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgSAU7wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hBC+LpuoiWo0iguBhL9vdBxibsSk2k9rEtvr0ZmFhb/Px/c5m19tKtNT40rGC6SQBQZw7&#10;XXKh4Of7OF6C8AFZY+WYFDzIw247eNtgql3HX9RmoRAxhH2KCkwIdSqlzw1Z9BNXE0fu4hqLIcKm&#10;kLrBLobbSs6SZCEtlhwbDNZ0MJRfs7tV8HnS5zassrn5qGfv9tm11/NNKjUa9vs1iEB9+Bf/uU86&#10;zp/D7y/xALl9AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOBIBTvBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m6087,l8116,676r2029,1350l11498,3377r676,2702l11498,8133r-1353,2027l8116,11511r-2029,675l4058,11511,2029,10160,676,8133,,6079,676,3377,2029,2026,4058,676,6087,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 24" style="position:absolute;left:5679;top:595;width:122;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,12186" o:spid="_x0000_s1037" fillcolor="black" stroked="f" strokeweight="0" path="m6087,l8116,676r2029,1350l11498,3377r676,2702l11498,8133r-1353,2027l8116,11511r-2029,675l4058,11511,2029,10160,676,8133,,6079,676,3377,2029,2026,4058,676,6087,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgSAU7wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hBC+LpuoiWo0iguBhL9vdBxibsSk2k9rEtvr0ZmFhb/Px/c5m19tKtNT40rGC6SQBQZw7&#10;XXKh4Of7OF6C8AFZY+WYFDzIw247eNtgql3HX9RmoRAxhH2KCkwIdSqlzw1Z9BNXE0fu4hqLIcKm&#10;kLrBLobbSs6SZCEtlhwbDNZ0MJRfs7tV8HnS5zassrn5qGfv9tm11/NNKjUa9vs1iEB9+Bf/uU86&#10;zp/D7y/xALl9AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOBIBTvBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,12174,12186"/>
+                <v:path textboxrect="0,0,12174,12186" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 25" o:spid="_x0000_s1038" style="position:absolute;left:5240;top:866;width:335;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33465,71042" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpPd/3vgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BD8FA&#10;FITvEv9h8yRubBEiZYlICAcHxf2l+7SN7tvqLurfW4nEcTIz32Tmy8aU4km1KywrGPQjEMSp1QVn&#10;Cs6nTW8KwnlkjaVlUvAmB8tFuzXHWNsXH+mZ+EwECLsYFeTeV7GULs3JoOvbijh4V1sb9EHWmdQ1&#10;vgLclHIYRRNpsOCwkGNF65zSW/IwCrYHNzDjpMSDJHzL9Wpy2Sd3pbqdZjUD4anx//CvvdMKxiP4&#10;fgk/QC4+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGk93/e+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m33465,r,15642l33140,14884,21642,43298r11823,l33465,49388r-13851,l12850,64952r,3383l14203,69689r1353,1353l,71042,3382,67657,5411,64952,22319,25691,33465,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 25" style="position:absolute;left:5240;top:866;width:335;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33465,71042" o:spid="_x0000_s1038" fillcolor="black" stroked="f" strokeweight="0" path="m33465,r,15642l33140,14884,21642,43298r11823,l33465,49388r-13851,l12850,64952r,3383l14203,69689r1353,1353l,71042,3382,67657,5411,64952,22319,25691,33465,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpPd/3vgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BD8FA&#10;FITvEv9h8yRubBEiZYlICAcHxf2l+7SN7tvqLurfW4nEcTIz32Tmy8aU4km1KywrGPQjEMSp1QVn&#10;Cs6nTW8KwnlkjaVlUvAmB8tFuzXHWNsXH+mZ+EwECLsYFeTeV7GULs3JoOvbijh4V1sb9EHWmdQ1&#10;vgLclHIYRRNpsOCwkGNF65zSW/IwCrYHNzDjpMSDJHzL9Wpy2Sd3pbqdZjUD4anx//CvvdMKxiP4&#10;fgk/QC4+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGk93/e+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,33465,71042"/>
+                <v:path textboxrect="0,0,33465,71042" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 26" o:spid="_x0000_s1039" style="position:absolute;left:5575;top:764;width:429;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42934,81207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMk7PowQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8ARvmiirSNcosugi60kt7PXRPNti8lKaqPXfbwTB4zAz3zCLVeesuFEbas8axiMFgrjw&#10;puZSQ37aDucgQkQ2aD2ThgcFWC0/egvMjL/zgW7HWIoE4ZChhirGJpMyFBU5DCPfECfv7FuHMcm2&#10;lKbFe4I7KydKzaTDmtNChQ19V1Rcjlen4S+3B1fmvl7L3409/1h12T+U1oN+t/4CEamL7/CrvTMa&#10;pp/w/JJ+gFz+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMyTs+jBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m4410,l36847,75116r2029,3384l42934,81207r-25024,l19939,79853r1352,-1353l21291,77146r-676,-2030l14528,59553,,59553,,53463r11823,l,25807,,10164,4410,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 26" style="position:absolute;left:5575;top:764;width:429;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42934,81207" o:spid="_x0000_s1039" fillcolor="black" stroked="f" strokeweight="0" path="m4410,l36847,75116r2029,3384l42934,81207r-25024,l19939,79853r1352,-1353l21291,77146r-676,-2030l14528,59553,,59553,,53463r11823,l,25807,,10164,4410,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMk7PowQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8ARvmiirSNcosugi60kt7PXRPNti8lKaqPXfbwTB4zAz3zCLVeesuFEbas8axiMFgrjw&#10;puZSQ37aDucgQkQ2aD2ThgcFWC0/egvMjL/zgW7HWIoE4ZChhirGJpMyFBU5DCPfECfv7FuHMcm2&#10;lKbFe4I7KydKzaTDmtNChQ19V1Rcjlen4S+3B1fmvl7L3409/1h12T+U1oN+t/4CEamL7/CrvTMa&#10;pp/w/JJ+gFz+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMyTs+jBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,42934,81207"/>
+                <v:path textboxrect="0,0,42934,81207" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 27" o:spid="_x0000_s1040" style="position:absolute;left:5429;top:595;width:115;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11498,12186" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCy6vcDwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8IReimatKLI1ShVEb1LtocfH5jUb3LwsSVzXf28EocdhZr5hFqveNaKjEK1nBeNRAYK4&#10;8tqyUfBz2g7nIGJC1th4JgU3irBavr4ssNT+yt/UHZMRGcKxRAV1Sm0pZaxqchhHviXO3p8PDlOW&#10;wUgd8JrhrpEfRTGTDi3nhRpb2tRUnY8Xp6DfpTixIRRu/d7hLP6ay8Eapd4G/dcniER9+g8/23ut&#10;YDqFx5f8A+TyDgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALLq9wPBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m5411,l8116,676,9469,2026r1352,1351l11498,6079r-677,2054l9469,10160,8116,11511r-2705,675l3382,11511,1353,10160,,8133,,6079,,3377,1353,2026,3382,676,5411,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 27" style="position:absolute;left:5429;top:595;width:115;height:122;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11498,12186" o:spid="_x0000_s1040" fillcolor="black" stroked="f" strokeweight="0" path="m5411,l8116,676,9469,2026r1352,1351l11498,6079r-677,2054l9469,10160,8116,11511r-2705,675l3382,11511,1353,10160,,8133,,6079,,3377,1353,2026,3382,676,5411,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCy6vcDwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8IReimatKLI1ShVEb1LtocfH5jUb3LwsSVzXf28EocdhZr5hFqveNaKjEK1nBeNRAYK4&#10;8tqyUfBz2g7nIGJC1th4JgU3irBavr4ssNT+yt/UHZMRGcKxRAV1Sm0pZaxqchhHviXO3p8PDlOW&#10;wUgd8JrhrpEfRTGTDi3nhRpb2tRUnY8Xp6DfpTixIRRu/d7hLP6ay8Eapd4G/dcniER9+g8/23ut&#10;YDqFx5f8A+TyDgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALLq9wPBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,11498,12186"/>
+                <v:path textboxrect="0,0,11498,12186" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 28" o:spid="_x0000_s1041" style="position:absolute;left:4564;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80457,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDUCD56vgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmqYo/VKOIIOhR7cHj0qxtabMpTaz17Y0geBxm5htms+tMJVpqXGFZwWQcgSBOrS44&#10;U5DcjqMVCOeRNVaWScGbHOy2/d4GY21ffKH26jMRIOxiVJB7X8dSujQng25sa+LgPWxj0AfZZFI3&#10;+ApwU8lpFC2kwYLDQo41HXJKy+vTKChlckvre4uP+9vN8LIsmc6RUsNBt1+D8NT5f/jXPmkF8wV8&#10;v4QfILcfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANQIPnq+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m39877,r5411,l52051,r6763,1354l65577,3383r6764,2707l73017,24361,70988,18947,67607,14888,64225,11505,60167,9473,56109,7445,52727,6769,47316,6090r-7439,679l33817,8798r-5411,2707l24348,15564r-3381,4736l18261,26391r-2029,6090l16232,39250r,6090l17585,51430r2029,6088l22995,62933r4058,4737l29759,69699r3382,2032l35819,73085r4058,675l43935,74436r4058,678l54080,74436r4734,-1351l62872,71052r,-22329l62196,47369r-1353,-678l59491,45340r20966,l78428,47369r-676,1354l77752,50752r,17596l78428,71052r676,2033l75723,74436r-4735,2031l61520,79175r-9469,1351l43935,81204r-8793,-678l27053,78497,19614,75114,13527,70377,10145,67670,8116,64287,5411,60904,4058,57518,2029,53460,1353,49399,676,45340,,40604,676,33159,2705,25715,6763,18947,8792,15564r2706,-2707l14203,10151,17585,7445,21643,5415,25701,3383,29759,2029,34493,678,39877,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 28" style="position:absolute;left:4564;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80457,81204" o:spid="_x0000_s1041" fillcolor="black" stroked="f" strokeweight="0" path="m39877,r5411,l52051,r6763,1354l65577,3383r6764,2707l73017,24361,70988,18947,67607,14888,64225,11505,60167,9473,56109,7445,52727,6769,47316,6090r-7439,679l33817,8798r-5411,2707l24348,15564r-3381,4736l18261,26391r-2029,6090l16232,39250r,6090l17585,51430r2029,6088l22995,62933r4058,4737l29759,69699r3382,2032l35819,73085r4058,675l43935,74436r4058,678l54080,74436r4734,-1351l62872,71052r,-22329l62196,47369r-1353,-678l59491,45340r20966,l78428,47369r-676,1354l77752,50752r,17596l78428,71052r676,2033l75723,74436r-4735,2031l61520,79175r-9469,1351l43935,81204r-8793,-678l27053,78497,19614,75114,13527,70377,10145,67670,8116,64287,5411,60904,4058,57518,2029,53460,1353,49399,676,45340,,40604,676,33159,2705,25715,6763,18947,8792,15564r2706,-2707l14203,10151,17585,7445,21643,5415,25701,3383,29759,2029,34493,678,39877,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDUCD56vgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmqYo/VKOIIOhR7cHj0qxtabMpTaz17Y0geBxm5htms+tMJVpqXGFZwWQcgSBOrS44&#10;U5DcjqMVCOeRNVaWScGbHOy2/d4GY21ffKH26jMRIOxiVJB7X8dSujQng25sa+LgPWxj0AfZZFI3&#10;+ApwU8lpFC2kwYLDQo41HXJKy+vTKChlckvre4uP+9vN8LIsmc6RUsNBt1+D8NT5f/jXPmkF8wV8&#10;v4QfILcfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANQIPnq+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,80457,81204"/>
+                <v:path textboxrect="0,0,80457,81204" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 29" o:spid="_x0000_s1042" style="position:absolute;left:6511;top:1976;width:643;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="64252,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCe+UXGxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNWv/2LI1ii0t6kGwa7E9PjbP3cXNS0hSd/32jVDocZiZ3zDTeW9acSIfGssKxqMM&#10;BHFpdcOVgs/d+80TiBCRNbaWScGZAsxng6sp5tp2/EGnIlYiQTjkqKCO0eVShrImg2FkHXHyDtYb&#10;jEn6SmqPXYKbVt5m2UQabDgt1OjotabyWPwYBXt391ZstsvdfdG9+P3313rrtFPqetgvnkFE6uN/&#10;+K+90goeHuHyJf0AOfsFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnvlFxsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l64252,r,11502l62223,8795,60194,7441,58841,6766r-6763,l39228,6090r,68346l39904,75789r676,1354l42609,79172r-20966,l22996,78497r676,-1354l24349,75789r676,-1353l25025,6090,12174,6766r-6087,l4058,7441,2706,8795,,11502,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 29" style="position:absolute;left:6511;top:1976;width:643;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="64252,79172" o:spid="_x0000_s1042" fillcolor="black" stroked="f" strokeweight="0" path="m,l64252,r,11502l62223,8795,60194,7441,58841,6766r-6763,l39228,6090r,68346l39904,75789r676,1354l42609,79172r-20966,l22996,78497r676,-1354l24349,75789r676,-1353l25025,6090,12174,6766r-6087,l4058,7441,2706,8795,,11502,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCe+UXGxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNWv/2LI1ii0t6kGwa7E9PjbP3cXNS0hSd/32jVDocZiZ3zDTeW9acSIfGssKxqMM&#10;BHFpdcOVgs/d+80TiBCRNbaWScGZAsxng6sp5tp2/EGnIlYiQTjkqKCO0eVShrImg2FkHXHyDtYb&#10;jEn6SmqPXYKbVt5m2UQabDgt1OjotabyWPwYBXt391ZstsvdfdG9+P3313rrtFPqetgvnkFE6uN/&#10;+K+90goeHuHyJf0AOfsFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnvlFxsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,64252,79172"/>
+                <v:path textboxrect="0,0,64252,79172" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 30" o:spid="_x0000_s1043" style="position:absolute;left:7181;top:2049;width:337;height:718;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33790,71848" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB2bbfrwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNq+4q1bSIIAjuZesqeBuasS02k9JErf9+c1jY4+N9b7LeNOJJnastK4inEQjiwuqa&#10;SwU/p/1kBcJ5ZI2NZVLwJgdZOhxsMNH2xd/0zH0pQgi7BBVU3reJlK6oyKCb2pY4cDfbGfQBdqXU&#10;Hb5CuGnkLIo+pcGaQ0OFLe0qKu75wyhYvq/xhXft9WTn/qtYbOPj4dwoNR712zUIT73/F/+5D1rB&#10;RxgbvoQfINNfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHZtt+vBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m33790,r,15684l22292,44104r11498,l33790,50194r-14203,l13500,66433r-677,2032l12823,69818r1353,1354l16205,71848,,71848,3355,69141,5384,66433,22292,26511,33790,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 30" style="position:absolute;left:7181;top:2049;width:337;height:718;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="33790,71848" o:spid="_x0000_s1043" fillcolor="black" stroked="f" strokeweight="0" path="m33790,r,15684l22292,44104r11498,l33790,50194r-14203,l13500,66433r-677,2032l12823,69818r1353,1354l16205,71848,,71848,3355,69141,5384,66433,22292,26511,33790,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB2bbfrwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNq+4q1bSIIAjuZesqeBuasS02k9JErf9+c1jY4+N9b7LeNOJJnastK4inEQjiwuqa&#10;SwU/p/1kBcJ5ZI2NZVLwJgdZOhxsMNH2xd/0zH0pQgi7BBVU3reJlK6oyKCb2pY4cDfbGfQBdqXU&#10;Hb5CuGnkLIo+pcGaQ0OFLe0qKu75wyhYvq/xhXft9WTn/qtYbOPj4dwoNR712zUIT73/F/+5D1rB&#10;RxgbvoQfINNfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHZtt+vBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,33790,71848"/>
+                <v:path textboxrect="0,0,33790,71848" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 31" o:spid="_x0000_s1044" style="position:absolute;left:7518;top:1955;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDCU7JwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAVfFk0VXLQaRQVxH93WD7g017ba3NQm1rpfbxYWfBxm5gyzXHemEi01rrSsYDyKQBBn&#10;VpecKzil++EMhPPIGivLpOBJDtar3scSY20f/ENt4nMRIOxiVFB4X8dSuqwgg25ka+LgnW1j0AfZ&#10;5FI3+AhwU8lJFH1JgyWHhQJr2hWUXZO7UWBuk7lNNsft4Vh+ple9bdPfS6vUoN9tFiA8df4d/m9/&#10;awXTOfx9CT9Arl4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgwlOycMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m4058,l37199,75789r2028,2708l43259,81204r-24998,l20290,80528r677,-1354l21643,77821r-676,-2032l14203,59550,,59550,,53460r11498,l,25040,,9356,4058,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 31" style="position:absolute;left:7518;top:1955;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:spid="_x0000_s1044" fillcolor="black" stroked="f" strokeweight="0" path="m4058,l37199,75789r2028,2708l43259,81204r-24998,l20290,80528r677,-1354l21643,77821r-676,-2032l14203,59550,,59550,,53460r11498,l,25040,,9356,4058,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDCU7JwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAVfFk0VXLQaRQVxH93WD7g017ba3NQm1rpfbxYWfBxm5gyzXHemEi01rrSsYDyKQBBn&#10;VpecKzil++EMhPPIGivLpOBJDtar3scSY20f/ENt4nMRIOxiVFB4X8dSuqwgg25ka+LgnW1j0AfZ&#10;5FI3+AhwU8lJFH1JgyWHhQJr2hWUXZO7UWBuk7lNNsft4Vh+ple9bdPfS6vUoN9tFiA8df4d/m9/&#10;awXTOfx9CT9Arl4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgwlOycMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,43259,81204"/>
+                <v:path textboxrect="0,0,43259,81204" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 32" o:spid="_x0000_s1045" style="position:absolute;left:8113;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBiI79gwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CG3ib6YZT6Ywisoo7basePD6a16aseSlNtPG/Xw6DHT++3+tttJ240eBbxwqeZxkI4srp&#10;lhsF51PxtALhA7LGzjEpuJOH7WbysMZcu5G/6VaGRqQQ9jkqMCH0uZS+MmTRz1xPnLjaDRZDgkMj&#10;9YBjCredfMmyhbTYcmow2NPeUPVTXq2C4qM8vI/1ssjiZ1lfzHy3fI1fSk0f4+4NRKAY/sV/7qNW&#10;sEjr05f0A+TmFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGIjv2DBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l20967,r-677,1351l18938,2029r-677,2030l18261,5412r,67670l31112,73082r8115,l44638,72406r2706,-1354l48697,69699r1352,-1354l52078,66316,49373,79172,,79172r1353,-675l2706,77143r676,-1354l3382,74436r,-70377l2705,2029,1353,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 32" style="position:absolute;left:8113;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:spid="_x0000_s1045" fillcolor="black" stroked="f" strokeweight="0" path="m,l20967,r-677,1351l18938,2029r-677,2030l18261,5412r,67670l31112,73082r8115,l44638,72406r2706,-1354l48697,69699r1352,-1354l52078,66316,49373,79172,,79172r1353,-675l2706,77143r676,-1354l3382,74436r,-70377l2705,2029,1353,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBiI79gwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CG3ib6YZT6Ywisoo7basePD6a16aseSlNtPG/Xw6DHT++3+tttJ240eBbxwqeZxkI4srp&#10;lhsF51PxtALhA7LGzjEpuJOH7WbysMZcu5G/6VaGRqQQ9jkqMCH0uZS+MmTRz1xPnLjaDRZDgkMj&#10;9YBjCredfMmyhbTYcmow2NPeUPVTXq2C4qM8vI/1ssjiZ1lfzHy3fI1fSk0f4+4NRKAY/sV/7qNW&#10;sEjr05f0A+TmFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGIjv2DBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,52078,79172"/>
+                <v:path textboxrect="0,0,52078,79172" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 33" o:spid="_x0000_s1046" style="position:absolute;left:8722;top:2057;width:341;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="34155,71068" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBrJkRXxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NawIx&#10;FMTvBf+H8ARvNasWldUotigUpAc/Lt4em+fu4uZlSbIf/e8bQehxmJnfMOttbyrRkvOlZQWTcQKC&#10;OLO65FzB9XJ4X4LwAVljZZkU/JKH7WbwtsZU245P1J5DLiKEfYoKihDqVEqfFWTQj21NHL27dQZD&#10;lC6X2mEX4aaS0ySZS4Mlx4UCa/oqKHucG6PgY3Z8tD+3brp3nxfnF7fmKE2j1GjY71YgAvXhP/xq&#10;f2sF8wk8v8QfIDd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGsmRFfEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m34155,r,15694l33817,14904,22319,43324r11836,l34155,49414r-13865,l13527,65653r-677,2032l13527,69038r676,1355l16232,71068,,71068,3382,68361,5411,65653,22995,25731,34155,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 33" style="position:absolute;left:8722;top:2057;width:341;height:710;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="34155,71068" o:spid="_x0000_s1046" fillcolor="black" stroked="f" strokeweight="0" path="m34155,r,15694l33817,14904,22319,43324r11836,l34155,49414r-13865,l13527,65653r-677,2032l13527,69038r676,1355l16232,71068,,71068,3382,68361,5411,65653,22995,25731,34155,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBrJkRXxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NawIx&#10;FMTvBf+H8ARvNasWldUotigUpAc/Lt4em+fu4uZlSbIf/e8bQehxmJnfMOttbyrRkvOlZQWTcQKC&#10;OLO65FzB9XJ4X4LwAVljZZkU/JKH7WbwtsZU245P1J5DLiKEfYoKihDqVEqfFWTQj21NHL27dQZD&#10;lC6X2mEX4aaS0ySZS4Mlx4UCa/oqKHucG6PgY3Z8tD+3brp3nxfnF7fmKE2j1GjY71YgAvXhP/xq&#10;f2sF8wk8v8QfIDd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGsmRFfEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,34155,71068"/>
+                <v:path textboxrect="0,0,34155,71068" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 34" o:spid="_x0000_s1047" style="position:absolute;left:9063;top:1955;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42920,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEfxfxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm9lLoxh1RTVwmVans0euntNftMgtm3IbuJ8d93BcHjMDPfMMv1aBoxUOdqywpm0wgE&#10;cWF1zaWC4+HrbQ7CeWSNjWVScCUH69Xz0xJTbS+8pyH3pQgQdikqqLxvUyldUZFBN7UtcfBOtjPo&#10;g+xKqTu8BLhpZBxFiTRYc1iosKXPiopz3hsFw18eX89ab36S/fvvAvPXXbbtlXqZjNkHCE+jf4Tv&#10;7W+tIInh9iX8ALn6BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMR/F/HEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m4396,l37536,75789r1353,2708l42920,81204r-24997,l19952,80528r1353,-1354l21305,75789,14541,59550,,59550,,53460r11836,l,25829,,10136,4396,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 34" style="position:absolute;left:9063;top:1955;width:430;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42920,81204" o:spid="_x0000_s1047" fillcolor="black" stroked="f" strokeweight="0" path="m4396,l37536,75789r1353,2708l42920,81204r-24997,l19952,80528r1353,-1354l21305,75789,14541,59550,,59550,,53460r11836,l,25829,,10136,4396,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEfxfxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm9lLoxh1RTVwmVans0euntNftMgtm3IbuJ8d93BcHjMDPfMMv1aBoxUOdqywpm0wgE&#10;cWF1zaWC4+HrbQ7CeWSNjWVScCUH69Xz0xJTbS+8pyH3pQgQdikqqLxvUyldUZFBN7UtcfBOtjPo&#10;g+xKqTu8BLhpZBxFiTRYc1iosKXPiopz3hsFw18eX89ab36S/fvvAvPXXbbtlXqZjNkHCE+jf4Tv&#10;7W+tIInh9iX8ALn6BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMR/F/HEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,42920,81204"/>
+                <v:path textboxrect="0,0,42920,81204" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 35" o:spid="_x0000_s1048" style="position:absolute;left:9614;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCbEsgiwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgu+BN1YwZbUTdBC0b7ZTT/gmr1NQrN30+xW49+7BcHHYWbOMOtitJ040eBbxwoW8xQE&#10;ceVMy7WCr/J99gLCB2SDnWNScCEPRf4wWWNm3Jk/6aRDLSKEfYYKmhD6TEpfNWTRz11PHL1vN1gM&#10;UQ61NAOeI9x28ilNV9Jiy3GhwZ7eGqp+9J9VgOXvcZMkz0k51slBb3ea6UMrNX0cN68gAo3hHr61&#10;90bBagn/X+IPkPkVAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmxLIIsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l20290,,62872,51428r,-47369l62196,2029r-676,-678l60194,,73017,,71665,1351r-677,678l70312,4059r-676,1353l69636,82555,41933,49399,22995,27067,14203,16239r,59550l14879,77143r1353,1354l17585,79172r-12850,l6763,77143r677,-1354l7440,74436r,-66995l6763,6090,5411,4737,3382,2704,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 35" style="position:absolute;left:9614;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:spid="_x0000_s1048" fillcolor="black" stroked="f" strokeweight="0" path="m,l20290,,62872,51428r,-47369l62196,2029r-676,-678l60194,,73017,,71665,1351r-677,678l70312,4059r-676,1353l69636,82555,41933,49399,22995,27067,14203,16239r,59550l14879,77143r1353,1354l17585,79172r-12850,l6763,77143r677,-1354l7440,74436r,-66995l6763,6090,5411,4737,3382,2704,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCbEsgiwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgu+BN1YwZbUTdBC0b7ZTT/gmr1NQrN30+xW49+7BcHHYWbOMOtitJ040eBbxwoW8xQE&#10;ceVMy7WCr/J99gLCB2SDnWNScCEPRf4wWWNm3Jk/6aRDLSKEfYYKmhD6TEpfNWTRz11PHL1vN1gM&#10;UQ61NAOeI9x28ilNV9Jiy3GhwZ7eGqp+9J9VgOXvcZMkz0k51slBb3ea6UMrNX0cN68gAo3hHr61&#10;90bBagn/X+IPkPkVAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmxLIIsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,73017,82555"/>
+                <v:path textboxrect="0,0,73017,82555" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 36" o:spid="_x0000_s1049" style="position:absolute;left:10642;top:1976;width:392;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="39214,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkeOqOxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwMx&#10;EMXvQr9DGMGL2Kx7qGXbtJRKUUGE/rl4GzbTzdrNZEliu/XTOwfB2wzvzXu/mS8H36kzxdQGNvA4&#10;LkAR18G23Bg47DcPU1ApI1vsApOBKyVYLkY3c6xsuPCWzrvcKAnhVKEBl3NfaZ1qRx7TOPTEoh1D&#10;9JhljY22ES8S7jtdFsVEe2xZGhz2tHZUn3bf3sDp6+k9li+T5/vNj3v72F/7VYyfxtzdDqsZqExD&#10;/jf/Xb9awS+FVp6RCfTiFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACR46o7HAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l31112,r6736,676l39214,827r,6846l36495,6766,32464,6090r-4058,l17585,6090r,66992l27054,73082r4734,l35819,72406r3395,-567l39214,78687r-3395,485l29759,79172,,79172,2029,77143r677,-1354l2706,74436r,-70377l2029,2029,1353,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 36" style="position:absolute;left:10642;top:1976;width:392;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="39214,79172" o:spid="_x0000_s1049" fillcolor="black" stroked="f" strokeweight="0" path="m,l31112,r6736,676l39214,827r,6846l36495,6766,32464,6090r-4058,l17585,6090r,66992l27054,73082r4734,l35819,72406r3395,-567l39214,78687r-3395,485l29759,79172,,79172,2029,77143r677,-1354l2706,74436r,-70377l2029,2029,1353,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkeOqOxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwMx&#10;EMXvQr9DGMGL2Kx7qGXbtJRKUUGE/rl4GzbTzdrNZEliu/XTOwfB2wzvzXu/mS8H36kzxdQGNvA4&#10;LkAR18G23Bg47DcPU1ApI1vsApOBKyVYLkY3c6xsuPCWzrvcKAnhVKEBl3NfaZ1qRx7TOPTEoh1D&#10;9JhljY22ES8S7jtdFsVEe2xZGhz2tHZUn3bf3sDp6+k9li+T5/vNj3v72F/7VYyfxtzdDqsZqExD&#10;/jf/Xb9awS+FVp6RCfTiFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACR46o7HAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,39214,79172"/>
+                <v:path textboxrect="0,0,39214,79172" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 37" o:spid="_x0000_s1050" style="position:absolute;left:11034;top:1984;width:379;height:778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="37861,77860" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8rZNkwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEbw1GxW0TV2ltgrexLSF9jZkxySYnY27q4n/3hUKvc3jfc582ZtGXMj52rKCUZKCIC6s&#10;rrlU8PW5eXoG4QOyxsYyKbiSh+Xi8WGOmbYd7+mSh1LEEPYZKqhCaDMpfVGRQZ/YljhyB+sMhghd&#10;KbXDLoabRo7TdCoN1hwbKmzpvaLimJ+Ngp9f2br99Huyq0+zj8lqK7t8vVNqOOjfXkEE6sO/+M+9&#10;1XH++AXuz8QL5OIGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPK2TZMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l4721,524r5411,1353l14866,3910r4734,2029l22982,8646r3382,2705l29069,14736r4058,6091l35832,26918r1353,6090l37861,37744r-676,7442l34480,52630r-3382,6769l28392,62781r-2705,3383l22982,68872r-3382,2029l15542,73609r-4058,1353l6750,76316,1339,77670,,77860,,71012r663,-111l4044,69547,7426,68194r2706,-2030l14189,61428r3382,-5415l19600,50601r1353,-6091l21629,37744r-676,-5414l19600,26918,17571,21503,14189,16090,10132,12029,4721,8646,1339,7293,,6846,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 37" style="position:absolute;left:11034;top:1984;width:379;height:778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="37861,77860" o:spid="_x0000_s1050" fillcolor="black" stroked="f" strokeweight="0" path="m,l4721,524r5411,1353l14866,3910r4734,2029l22982,8646r3382,2705l29069,14736r4058,6091l35832,26918r1353,6090l37861,37744r-676,7442l34480,52630r-3382,6769l28392,62781r-2705,3383l22982,68872r-3382,2029l15542,73609r-4058,1353l6750,76316,1339,77670,,77860,,71012r663,-111l4044,69547,7426,68194r2706,-2030l14189,61428r3382,-5415l19600,50601r1353,-6091l21629,37744r-676,-5414l19600,26918,17571,21503,14189,16090,10132,12029,4721,8646,1339,7293,,6846,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8rZNkwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEbw1GxW0TV2ltgrexLSF9jZkxySYnY27q4n/3hUKvc3jfc582ZtGXMj52rKCUZKCIC6s&#10;rrlU8PW5eXoG4QOyxsYyKbiSh+Xi8WGOmbYd7+mSh1LEEPYZKqhCaDMpfVGRQZ/YljhyB+sMhghd&#10;KbXDLoabRo7TdCoN1hwbKmzpvaLimJ+Ngp9f2br99Huyq0+zj8lqK7t8vVNqOOjfXkEE6sO/+M+9&#10;1XH++AXuz8QL5OIGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPK2TZMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,37861,77860"/>
+                <v:path textboxrect="0,0,37861,77860" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 38" o:spid="_x0000_s1051" style="position:absolute;left:11643;top:1969;width:500;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="50022,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMZqVqxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;EIXvhf6HMEJvNauWUlajlNpKwSJoFa9DMt1d3EyWJOr23zuHQm8zvDfvfTNb9L5VF4qpCWxgNCxA&#10;EdvgGq4M7L8/Hl9ApYzssA1MBn4pwWJ+fzfD0oUrb+myy5WSEE4lGqhz7kqtk63JYxqGjli0nxA9&#10;ZlljpV3Eq4T7Vo+L4ll7bFgaauzorSZ72p29gcmB7er9uDytPD+tzzZ+bZrWGvMw6F+noDL1+d/8&#10;d/3pBH8i+PKMTKDnNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMZqVqxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m21616,r4058,l29055,r4735,678l38524,2029r4735,2032l43935,20979,41230,16242,39877,13535,37171,11505,35142,8798,31761,7445,28379,6090r-4058,l20939,6090r-2705,679l16205,8120,14852,9473r-1352,2032l12823,12857r-676,4061l12147,19625r676,2029l14176,23686r1353,1351l20939,28423r6764,3383l35819,35864r4058,2032l42582,39925r3382,3383l47993,46691r1352,4739l50022,56843r-677,5414l47993,66994r-2705,4058l41906,74436r-4058,2707l33113,79850r-4734,676l22968,81204r-7439,-678l9469,79175,4058,77143,676,75789,,56167r676,3383l2706,62257r2028,3383l6764,69024r2705,2028l12824,73085r4058,1351l20939,75114r4058,l28379,73760r2706,-1354l33113,70377r1353,-2029l35142,65640r1353,-4061l35819,57518,34466,54814,32437,52106,29732,50077,22968,46691,15529,42633,8792,38571,6087,35864,4058,33159,2029,31128,1353,27745,676,25037,,21654,676,16242,2705,11505,5411,8120,8792,4737,12823,2708,16882,678,21616,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 38" style="position:absolute;left:11643;top:1969;width:500;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="50022,81204" o:spid="_x0000_s1051" fillcolor="black" stroked="f" strokeweight="0" path="m21616,r4058,l29055,r4735,678l38524,2029r4735,2032l43935,20979,41230,16242,39877,13535,37171,11505,35142,8798,31761,7445,28379,6090r-4058,l20939,6090r-2705,679l16205,8120,14852,9473r-1352,2032l12823,12857r-676,4061l12147,19625r676,2029l14176,23686r1353,1351l20939,28423r6764,3383l35819,35864r4058,2032l42582,39925r3382,3383l47993,46691r1352,4739l50022,56843r-677,5414l47993,66994r-2705,4058l41906,74436r-4058,2707l33113,79850r-4734,676l22968,81204r-7439,-678l9469,79175,4058,77143,676,75789,,56167r676,3383l2706,62257r2028,3383l6764,69024r2705,2028l12824,73085r4058,1351l20939,75114r4058,l28379,73760r2706,-1354l33113,70377r1353,-2029l35142,65640r1353,-4061l35819,57518,34466,54814,32437,52106,29732,50077,22968,46691,15529,42633,8792,38571,6087,35864,4058,33159,2029,31128,1353,27745,676,25037,,21654,676,16242,2705,11505,5411,8120,8792,4737,12823,2708,16882,678,21616,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMZqVqxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;EIXvhf6HMEJvNauWUlajlNpKwSJoFa9DMt1d3EyWJOr23zuHQm8zvDfvfTNb9L5VF4qpCWxgNCxA&#10;EdvgGq4M7L8/Hl9ApYzssA1MBn4pwWJ+fzfD0oUrb+myy5WSEE4lGqhz7kqtk63JYxqGjli0nxA9&#10;ZlljpV3Eq4T7Vo+L4ll7bFgaauzorSZ72p29gcmB7er9uDytPD+tzzZ+bZrWGvMw6F+noDL1+d/8&#10;d/3pBH8i+PKMTKDnNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMZqVqxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,50022,81204"/>
+                <v:path textboxrect="0,0,50022,81204" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 39" o:spid="_x0000_s1052" style="position:absolute;left:12407;top:1976;width:284;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28379,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAAjigfwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f+D+EE/YyNK1jotUoYyDI5kCrvh/N2VSbS2my2v33y2Cwt/v4ft5y3dtadNT6yrGCdJyAIC6c&#10;rrhUcDpuRjMQPiBrrB2Tgm/ysF4NHpaYaXfnA3V5KEUMYZ+hAhNCk0npC0MW/dg1xJG7uNZiiLAt&#10;pW7xHsNtLSdJMpUWK44NBht6M1Tc8i+r4PM6m77vTH4+pfJjvn952na73Cn1OOxfFyAC9eFf/Ofe&#10;6jj/OYXfZ+IFcvUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAI4oH8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l24998,r3381,281l28379,6090r-4058,l17558,6090r,30450l22969,36540r2705,l28379,35999r,8831l26350,43308r-2029,-678l22969,41955r-5411,675l17558,75789r676,1354l19587,78497r1353,675l,79172r1353,-675l2029,77143r677,-1354l2706,74436r,-70377l2029,2029,1353,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 39" style="position:absolute;left:12407;top:1976;width:284;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="28379,79172" o:spid="_x0000_s1052" fillcolor="black" stroked="f" strokeweight="0" path="m,l24998,r3381,281l28379,6090r-4058,l17558,6090r,30450l22969,36540r2705,l28379,35999r,8831l26350,43308r-2029,-678l22969,41955r-5411,675l17558,75789r676,1354l19587,78497r1353,675l,79172r1353,-675l2029,77143r677,-1354l2706,74436r,-70377l2029,2029,1353,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAAjigfwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f+D+EE/YyNK1jotUoYyDI5kCrvh/N2VSbS2my2v33y2Cwt/v4ft5y3dtadNT6yrGCdJyAIC6c&#10;rrhUcDpuRjMQPiBrrB2Tgm/ysF4NHpaYaXfnA3V5KEUMYZ+hAhNCk0npC0MW/dg1xJG7uNZiiLAt&#10;pW7xHsNtLSdJMpUWK44NBht6M1Tc8i+r4PM6m77vTH4+pfJjvn952na73Cn1OOxfFyAC9eFf/Ofe&#10;6jj/OYXfZ+IFcvUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAI4oH8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,28379,79172"/>
+                <v:path textboxrect="0,0,28379,79172" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 40" o:spid="_x0000_s1053" style="position:absolute;left:12691;top:1978;width:453;height:796;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45315,79566" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCXVZqawQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE89a8Mw&#10;EN0L+Q/iAt1qOTaY4kYJIRCaJUPTej+sq+TEOjmW6rj/vioUut3jfd56O7teTDSGzrOCVZaDIG69&#10;7tgo+Hg/PD2DCBFZY++ZFHxTgO1m8bDGWvs7v9F0jkakEA41KrAxDrWUobXkMGR+IE7cpx8dxgRH&#10;I/WI9xTuelnkeSUddpwaLA60t9Rez19OQXNyRVNdpjLfVTeD8vJqD65U6nE5715ARJrjv/jPfdRp&#10;flnA7zPpArn5AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJdVmprBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l4734,395r6764,1353l16232,4456r4058,2704l22995,9868r2029,3382l25701,16636r676,2705l25701,24078r-1353,4061l22319,30846r-2705,2708l16232,36258r-3382,1354l9469,38290r-2705,676l9469,39644r2029,675l15556,43027r2705,2704l19614,47764r7439,11502l33141,68064r4734,6766l39904,76184r2029,2031l45315,78891r-15556,675l27053,78891,23672,77537,21643,76184,19614,74154,12174,62649,5411,51822,2705,48439,676,45056,,44548,,35717r676,-135l3382,34229,5411,32876,7440,30846,9469,27463r676,-3385l10821,20019r-676,-4061l9469,13250,7439,11221,5411,8513,3382,7160,,5809,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 40" style="position:absolute;left:12691;top:1978;width:453;height:796;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45315,79566" o:spid="_x0000_s1053" fillcolor="black" stroked="f" strokeweight="0" path="m,l4734,395r6764,1353l16232,4456r4058,2704l22995,9868r2029,3382l25701,16636r676,2705l25701,24078r-1353,4061l22319,30846r-2705,2708l16232,36258r-3382,1354l9469,38290r-2705,676l9469,39644r2029,675l15556,43027r2705,2704l19614,47764r7439,11502l33141,68064r4734,6766l39904,76184r2029,2031l45315,78891r-15556,675l27053,78891,23672,77537,21643,76184,19614,74154,12174,62649,5411,51822,2705,48439,676,45056,,44548,,35717r676,-135l3382,34229,5411,32876,7440,30846,9469,27463r676,-3385l10821,20019r-676,-4061l9469,13250,7439,11221,5411,8513,3382,7160,,5809,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCXVZqawQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE89a8Mw&#10;EN0L+Q/iAt1qOTaY4kYJIRCaJUPTej+sq+TEOjmW6rj/vioUut3jfd56O7teTDSGzrOCVZaDIG69&#10;7tgo+Hg/PD2DCBFZY++ZFHxTgO1m8bDGWvs7v9F0jkakEA41KrAxDrWUobXkMGR+IE7cpx8dxgRH&#10;I/WI9xTuelnkeSUddpwaLA60t9Rez19OQXNyRVNdpjLfVTeD8vJqD65U6nE5715ARJrjv/jPfdRp&#10;flnA7zPpArn5AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJdVmprBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,45315,79566"/>
+                <v:path textboxrect="0,0,45315,79566" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 41" o:spid="_x0000_s1054" style="position:absolute;left:13292;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaM36OxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NT8JA&#10;EL2b+B82Y8JNtooCqSyEGGv0BBQOHCfdabexO9t0F7r+e9fExNu8vM9ZbaLtxJUG3zpW8DDNQBBX&#10;TrfcKDgdi/slCB+QNXaOScE3edisb29WmGs38oGuZWhECmGfowITQp9L6StDFv3U9cSJq91gMSQ4&#10;NFIPOKZw28nHLJtLiy2nBoM9vRqqvsqLVVB8lu9vY70osrgr67N52i6e416pyV3cvoAIFMO/+M/9&#10;odP82Qx+n0kXyPUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABozfo7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l46667,r,10827l45315,8795,43286,7441,40580,6766,37875,6090r-19614,l18261,33157r17585,l37199,32481r676,-678l39904,29773r,12182l37875,39925r-676,-678l35846,38571r-17585,l18261,73082r14880,l39904,73082r5411,-676l47344,71728r1353,-1354l50725,68345r1353,-2029l50049,79172,,79172,2706,77143r676,-1354l3382,74436r,-70377l2029,2029,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 41" style="position:absolute;left:13292;top:1976;width:521;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52078,79172" o:spid="_x0000_s1054" fillcolor="black" stroked="f" strokeweight="0" path="m,l46667,r,10827l45315,8795,43286,7441,40580,6766,37875,6090r-19614,l18261,33157r17585,l37199,32481r676,-678l39904,29773r,12182l37875,39925r-676,-678l35846,38571r-17585,l18261,73082r14880,l39904,73082r5411,-676l47344,71728r1353,-1354l50725,68345r1353,-2029l50049,79172,,79172,2706,77143r676,-1354l3382,74436r,-70377l2029,2029,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaM36OxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NT8JA&#10;EL2b+B82Y8JNtooCqSyEGGv0BBQOHCfdabexO9t0F7r+e9fExNu8vM9ZbaLtxJUG3zpW8DDNQBBX&#10;TrfcKDgdi/slCB+QNXaOScE3edisb29WmGs38oGuZWhECmGfowITQp9L6StDFv3U9cSJq91gMSQ4&#10;NFIPOKZw28nHLJtLiy2nBoM9vRqqvsqLVVB8lu9vY70osrgr67N52i6e416pyV3cvoAIFMO/+M/9&#10;odP82Qx+n0kXyPUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABozfo7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,52078,79172"/>
+                <v:path textboxrect="0,0,52078,79172" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 42" o:spid="_x0000_s1055" style="position:absolute;left:13975;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80430,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCg5tXDwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NS8NA&#10;EL0L/odlCt7splGLxm6LFZSAJ6MXb0N2zAazs3F32sb++q4geJvH+5zVZvKD2lNMfWADi3kBirgN&#10;tufOwPvb0+UtqCTIFofAZOCHEmzW52crrGw48CvtG+lUDuFUoQEnMlZap9aRxzQPI3HmPkP0KBnG&#10;TtuIhxzuB10WxVJ77Dk3OBzp0VH71ey8gbvdS328GaQuP5rts5RxuXXjtzEXs+nhHpTQJP/iP3dt&#10;8/yra/h9Jl+g1ycAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoObVw8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m39201,r5410,l52051,r6763,1354l65577,3383r6764,2707l73017,24361,70312,18947,66930,14888,63549,11505,59491,9473,56109,7445,52051,6769,46640,6090r-6763,679l33790,8798r-5411,2707l23645,15564r-3382,4736l17558,26391r-1353,6090l15529,39250r676,6090l17558,51430r2029,6088l22292,62933r4735,4737l29732,69699r2705,2032l35819,73085r3382,675l43259,74436r4057,678l54080,74436r4058,-1351l62196,71052r,-22329l61520,47369r-676,-678l59491,45340r20939,l77752,47369r-676,1354l77076,50752r,17596l77752,71052r1352,2033l75047,74436r-4059,2031l60844,79175r-9469,1351l43259,81204r-8117,-678l27027,78497,19587,75114,12823,70377,10118,67670,7413,64287,5384,60904,3382,57518,2029,53460,676,49399,,45340,,40604,676,33159,2705,25715,6060,18947,8765,15564r2706,-2707l14176,10151,17558,7445,20939,5415,24997,3383,29732,2029,34466,678,39201,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 42" style="position:absolute;left:13975;top:1969;width:805;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="80430,81204" o:spid="_x0000_s1055" fillcolor="black" stroked="f" strokeweight="0" path="m39201,r5410,l52051,r6763,1354l65577,3383r6764,2707l73017,24361,70312,18947,66930,14888,63549,11505,59491,9473,56109,7445,52051,6769,46640,6090r-6763,679l33790,8798r-5411,2707l23645,15564r-3382,4736l17558,26391r-1353,6090l15529,39250r676,6090l17558,51430r2029,6088l22292,62933r4735,4737l29732,69699r2705,2032l35819,73085r3382,675l43259,74436r4057,678l54080,74436r4058,-1351l62196,71052r,-22329l61520,47369r-676,-678l59491,45340r20939,l77752,47369r-676,1354l77076,50752r,17596l77752,71052r1352,2033l75047,74436r-4059,2031l60844,79175r-9469,1351l43259,81204r-8117,-678l27027,78497,19587,75114,12823,70377,10118,67670,7413,64287,5384,60904,3382,57518,2029,53460,676,49399,,45340,,40604,676,33159,2705,25715,6060,18947,8765,15564r2706,-2707l14176,10151,17558,7445,20939,5415,24997,3383,29732,2029,34466,678,39201,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCg5tXDwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NS8NA&#10;EL0L/odlCt7splGLxm6LFZSAJ6MXb0N2zAazs3F32sb++q4geJvH+5zVZvKD2lNMfWADi3kBirgN&#10;tufOwPvb0+UtqCTIFofAZOCHEmzW52crrGw48CvtG+lUDuFUoQEnMlZap9aRxzQPI3HmPkP0KBnG&#10;TtuIhxzuB10WxVJ77Dk3OBzp0VH71ey8gbvdS328GaQuP5rts5RxuXXjtzEXs+nhHpTQJP/iP3dt&#10;8/yra/h9Jl+g1ycAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoObVw8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,80430,81204"/>
+                <v:path textboxrect="0,0,80430,81204" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 43" o:spid="_x0000_s1056" style="position:absolute;left:15043;top:1976;width:210;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="20966,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBO5gr/wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/ocwgjfNWrHK1ihWEErtQVcpPQ7JdHdxM1k3Udd/3xQEb/N4nzNftrYSV2p86VjBaJiAINbO&#10;lJwrOB42gxkIH5ANVo5JwZ08LBfdzhxT4268p2sWchFD2KeooAihTqX0uiCLfuhq4sj9usZiiLDJ&#10;pWnwFsNtJV+S5FVaLDk2FFjTuiB9yi5WwU/rz0l2P27DtHrX35pw9zX6VKrfa1dvIAK14Sl+uD9M&#10;nD+ewP8z8QK5+AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBO5gr/wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l20966,,19614,1351r-1353,678l17584,4059r,1353l17584,75789r677,1354l19614,78497r1352,675l,79172r676,-675l2029,77143r676,-1354l2705,74436r,-70377l2029,2029,676,1351,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 43" style="position:absolute;left:15043;top:1976;width:210;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="20966,79172" o:spid="_x0000_s1056" fillcolor="black" stroked="f" strokeweight="0" path="m,l20966,,19614,1351r-1353,678l17584,4059r,1353l17584,75789r677,1354l19614,78497r1352,675l,79172r676,-675l2029,77143r676,-1354l2705,74436r,-70377l2029,2029,676,1351,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBO5gr/wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/ocwgjfNWrHK1ihWEErtQVcpPQ7JdHdxM1k3Udd/3xQEb/N4nzNftrYSV2p86VjBaJiAINbO&#10;lJwrOB42gxkIH5ANVo5JwZ08LBfdzhxT4268p2sWchFD2KeooAihTqX0uiCLfuhq4sj9usZiiLDJ&#10;pWnwFsNtJV+S5FVaLDk2FFjTuiB9yi5WwU/rz0l2P27DtHrX35pw9zX6VKrfa1dvIAK14Sl+uD9M&#10;nD+ewP8z8QK5+AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBO5gr/wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,20966,79172"/>
+                <v:path textboxrect="0,0,20966,79172" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 44" o:spid="_x0000_s1057" style="position:absolute;left:15497;top:1969;width:425;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42582,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQASMskwwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/Q9hCt4029qKbI1ShIJeCuqCehs20+zSzWSbRE3/fSMUvM3jfc58mWwnLuRD61jB07gAQVw7&#10;3bJRUO0/RjMQISJr7ByTgl8KsFw8DOZYanflLV120YgcwqFEBU2MfSllqBuyGMauJ87cl/MWY4be&#10;SO3xmsNtJ5+LYiottpwbGuxp1VD9vTtbBUEfbJWS+Qn+6E+rl83GmM9XpYaP6f0NRKQU7+J/91rn&#10;+ZMp3J7JF8jFHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQASMskwwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m39201,r3381,l42582,6090r-5411,l32437,8120r-4734,2707l23644,14210r-3381,4737l18234,25037r-2029,6091l15529,38571r676,8798l18234,54814r2705,6090l24321,65640r4058,4059l33113,72406r4735,2030l42582,74436r,6712l41906,81204r-8117,-678l25674,77821,18234,74436,12147,69699,6736,63609,4707,60226,2705,56167,1353,52781,677,48723,,43986,,39925,677,32481,2705,25037,6736,18271r4735,-6090l14176,9473,17558,6769,21616,4737,25674,2708,29732,1354,33789,678,39201,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 44" style="position:absolute;left:15497;top:1969;width:425;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="42582,81204" o:spid="_x0000_s1057" fillcolor="black" stroked="f" strokeweight="0" path="m39201,r3381,l42582,6090r-5411,l32437,8120r-4734,2707l23644,14210r-3381,4737l18234,25037r-2029,6091l15529,38571r676,8798l18234,54814r2705,6090l24321,65640r4058,4059l33113,72406r4735,2030l42582,74436r,6712l41906,81204r-8117,-678l25674,77821,18234,74436,12147,69699,6736,63609,4707,60226,2705,56167,1353,52781,677,48723,,43986,,39925,677,32481,2705,25037,6736,18271r4735,-6090l14176,9473,17558,6769,21616,4737,25674,2708,29732,1354,33789,678,39201,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQASMskwwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/Q9hCt4029qKbI1ShIJeCuqCehs20+zSzWSbRE3/fSMUvM3jfc58mWwnLuRD61jB07gAQVw7&#10;3bJRUO0/RjMQISJr7ByTgl8KsFw8DOZYanflLV120YgcwqFEBU2MfSllqBuyGMauJ87cl/MWY4be&#10;SO3xmsNtJ5+LYiottpwbGuxp1VD9vTtbBUEfbJWS+Qn+6E+rl83GmM9XpYaP6f0NRKQU7+J/91rn&#10;+ZMp3J7JF8jFHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQASMskwwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,42582,81204"/>
+                <v:path textboxrect="0,0,42582,81204" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 45" o:spid="_x0000_s1058" style="position:absolute;left:15922;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81148" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXWPqAwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f7B3CGexO01WxszOKOASZIOh8gENzTLo1J6WJtb79Mhjs7nx8v2exGlwjeupC7VnByzgDQVx5&#10;XbNRcP7cjl5BhIissfFMCu4UYLV8fFhgqf2Nj9SfohEphEOJCmyMbSllqCw5DGPfEifu4juHMcHO&#10;SN3hLYW7RuZZNpMOa04NFlvaWKq+T1engMyH3O9pYvLeXi9TmX8V88O7Us9Pw/oNRKQh/ov/3Dud&#10;5k8K+H0mXSCXPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBXWPqAwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l1353,,8792,678r7440,2030l23672,6090r6087,4061l33141,12857r2705,3385l37848,19625r2029,3383l41229,27069r1354,4059l43259,35864r,4740l43259,46016r-676,4061l41229,54814r-2028,4058l37171,62257r-2001,3383l32465,68348r-3382,2704l22320,75789r-6764,3386l7440,80526,,81148,,74436r677,l6087,74436r5411,-2030l15556,69699r4058,-3383l22995,61579r2030,-6090l26377,48723r676,-7444l26377,33835,25025,26391,22995,20300,19614,14888,15556,10827,10822,8120,6087,6090r-5410,l,6090,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 45" style="position:absolute;left:15922;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81148" o:spid="_x0000_s1058" fillcolor="black" stroked="f" strokeweight="0" path="m,l1353,,8792,678r7440,2030l23672,6090r6087,4061l33141,12857r2705,3385l37848,19625r2029,3383l41229,27069r1354,4059l43259,35864r,4740l43259,46016r-676,4061l41229,54814r-2028,4058l37171,62257r-2001,3383l32465,68348r-3382,2704l22320,75789r-6764,3386l7440,80526,,81148,,74436r677,l6087,74436r5411,-2030l15556,69699r4058,-3383l22995,61579r2030,-6090l26377,48723r676,-7444l26377,33835,25025,26391,22995,20300,19614,14888,15556,10827,10822,8120,6087,6090r-5410,l,6090,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXWPqAwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f7B3CGexO01WxszOKOASZIOh8gENzTLo1J6WJtb79Mhjs7nx8v2exGlwjeupC7VnByzgDQVx5&#10;XbNRcP7cjl5BhIissfFMCu4UYLV8fFhgqf2Nj9SfohEphEOJCmyMbSllqCw5DGPfEifu4juHMcHO&#10;SN3hLYW7RuZZNpMOa04NFlvaWKq+T1engMyH3O9pYvLeXi9TmX8V88O7Us9Pw/oNRKQh/ov/3Dud&#10;5k8K+H0mXSCXPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBXWPqAwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,43259,81148"/>
+                <v:path textboxrect="0,0,43259,81148" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 46" o:spid="_x0000_s1059" style="position:absolute;left:16531;top:1976;width:723;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,82555" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmMhzzxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawJB&#10;DIXvBf/DEMFbndWCLaujqFgR7EXtxVvYibuLO5llZ9Tpv28OgreE9/Lel9kiuUbdqQu1ZwOjYQaK&#10;uPC25tLA7+n7/QtUiMgWG89k4I8CLOa9txnm1j/4QPdjLJWEcMjRQBVjm2sdioochqFviUW7+M5h&#10;lLUrte3wIeGu0eMsm2iHNUtDhS2tKyqux5szcDgtfyZxO3aX1T5l6+KcPlebZMygn5ZTUJFSfJmf&#10;1zsr+B9CK8/IBHr+DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACYyHPPEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l19614,,62872,51428r,-47369l62196,2029,60843,1351,59490,,72341,r-676,1351l70312,2029r-677,2030l69635,5412r1,77143l41932,49399,22319,27067,13526,16239r,58197l14203,75789r677,1354l15556,78497r1352,675l4058,79172,6086,77143r677,-1354l7440,74436r,-62258l6763,7441,6086,6090,5411,4737,2705,2704,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 46" style="position:absolute;left:16531;top:1976;width:723;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72341,82555" o:spid="_x0000_s1059" fillcolor="black" stroked="f" strokeweight="0" path="m,l19614,,62872,51428r,-47369l62196,2029,60843,1351,59490,,72341,r-676,1351l70312,2029r-677,2030l69635,5412r1,77143l41932,49399,22319,27067,13526,16239r,58197l14203,75789r677,1354l15556,78497r1352,675l4058,79172,6086,77143r677,-1354l7440,74436r,-62258l6763,7441,6086,6090,5411,4737,2705,2704,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmMhzzxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawJB&#10;DIXvBf/DEMFbndWCLaujqFgR7EXtxVvYibuLO5llZ9Tpv28OgreE9/Lel9kiuUbdqQu1ZwOjYQaK&#10;uPC25tLA7+n7/QtUiMgWG89k4I8CLOa9txnm1j/4QPdjLJWEcMjRQBVjm2sdioochqFviUW7+M5h&#10;lLUrte3wIeGu0eMsm2iHNUtDhS2tKyqux5szcDgtfyZxO3aX1T5l6+KcPlebZMygn5ZTUJFSfJmf&#10;1zsr+B9CK8/IBHr+DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACYyHPPEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,72341,82555"/>
+                <v:path textboxrect="0,0,72341,82555" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 47" o:spid="_x0000_s1060" style="position:absolute;left:17525;top:1976;width:527;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52728,79172" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcAbZgxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NTgMx&#10;DITvSLxDZCRuNLsFoWppWrUVv721ILhaG7NZdeOsktCGt8cHpN5szXjm83xZ/KCOFFMf2EA9qUAR&#10;t8H23Bn4eH+6mYFKGdniEJgM/FKC5eLyYo6NDSfe0XGfOyUhnBo04HIeG61T68hjmoSRWLTvED1m&#10;WWOnbcSThPtBT6vqXnvsWRocjrRx1B72P97AS71+24Z6VW777eErTB+fXSyfxlxfldUDqEwln83/&#10;169W8O8EX56RCfTiDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANwBtmDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l46641,r675,10827l45288,8795,43935,7441,41230,6766,38525,6090r-20263,l18262,33157r17558,l37171,32481r1354,-678l39877,29773r,12182l38525,39925r-1354,-678l35820,38571r-17558,l18262,73082r15528,l40553,73082r4735,-676l47316,71728r2030,-1354l50698,68345r2030,-2029l50023,79172,1,79172,2705,77143r677,-1354l3382,74436r,-70377l2705,2029,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 47" style="position:absolute;left:17525;top:1976;width:527;height:791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="52728,79172" o:spid="_x0000_s1060" fillcolor="black" stroked="f" strokeweight="0" path="m,l46641,r675,10827l45288,8795,43935,7441,41230,6766,38525,6090r-20263,l18262,33157r17558,l37171,32481r1354,-678l39877,29773r,12182l38525,39925r-1354,-678l35820,38571r-17558,l18262,73082r15528,l40553,73082r4735,-676l47316,71728r2030,-1354l50698,68345r2030,-2029l50023,79172,1,79172,2705,77143r677,-1354l3382,74436r,-70377l2705,2029,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcAbZgxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NTgMx&#10;DITvSLxDZCRuNLsFoWppWrUVv721ILhaG7NZdeOsktCGt8cHpN5szXjm83xZ/KCOFFMf2EA9qUAR&#10;t8H23Bn4eH+6mYFKGdniEJgM/FKC5eLyYo6NDSfe0XGfOyUhnBo04HIeG61T68hjmoSRWLTvED1m&#10;WWOnbcSThPtBT6vqXnvsWRocjrRx1B72P97AS71+24Z6VW777eErTB+fXSyfxlxfldUDqEwln83/&#10;169W8O8EX56RCfTiDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANwBtmDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,52728,79172"/>
+                <v:path textboxrect="0,0,52728,79172" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 48" o:spid="_x0000_s1061" style="position:absolute;left:18235;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCa+t9mwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr0E3VhES3QVFUr1pps+wJgdk9DsbJrdavr2riB4m4/vdxar3jbiQp2vHSsYj1IQxIUz&#10;NZcKvvPP4QcIH5ANNo5JwT95WC1fBgvMjLvykS46lCKGsM9QQRVCm0npi4os+pFriSN3dp3FEGFX&#10;StPhNYbbRr6n6VRarDk2VNjStqLiR/9ZBZj/ntZJMkvyvkwOevOlmfZaqbfXfj0HEagPT/HDvTNx&#10;/mQM92fiBXJ5AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJr632bBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l20290,,62872,51428r,-47369l62196,2029r-676,-678l60167,,73017,,71665,1351r-676,678l70312,4059r-676,1353l69636,82555,41906,49399,22995,27067,14203,16239r,59550l14879,77143r1353,1354l17585,79172r-13527,l6763,77143r677,-1354l7440,74436r,-66995l6763,6090,5411,4737,3382,2704,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 48" style="position:absolute;left:18235;top:1976;width:730;height:825;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="73017,82555" o:spid="_x0000_s1061" fillcolor="black" stroked="f" strokeweight="0" path="m,l20290,,62872,51428r,-47369l62196,2029r-676,-678l60167,,73017,,71665,1351r-676,678l70312,4059r-676,1353l69636,82555,41906,49399,22995,27067,14203,16239r,59550l14879,77143r1353,1354l17585,79172r-13527,l6763,77143r677,-1354l7440,74436r,-66995l6763,6090,5411,4737,3382,2704,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCa+t9mwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr0E3VhES3QVFUr1pps+wJgdk9DsbJrdavr2riB4m4/vdxar3jbiQp2vHSsYj1IQxIUz&#10;NZcKvvPP4QcIH5ANNo5JwT95WC1fBgvMjLvykS46lCKGsM9QQRVCm0npi4os+pFriSN3dp3FEGFX&#10;StPhNYbbRr6n6VRarDk2VNjStqLiR/9ZBZj/ntZJMkvyvkwOevOlmfZaqbfXfj0HEagPT/HDvTNx&#10;/mQM92fiBXJ5AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJr632bBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,73017,82555"/>
+                <v:path textboxrect="0,0,73017,82555" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 49" o:spid="_x0000_s1062" style="position:absolute;left:5551;top:1969;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDadfhEwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlhF6K2TQUsdFN0EJpj5r0AYbsmESzs2l2G9M+fVcQvM3H9zubfDKdGGlwrWUFz1EMgriy&#10;uuVawVf5vliBcB5ZY2eZFPySgzybPWww1fbCBxoLX4sQwi5FBY33fSqlqxoy6CLbEwfuaAeDPsCh&#10;lnrASwg3nUzieCkNthwaGuzpraHqXPwYBeY7ebXFdr/72LdP5VnvxvLvNCr1OJ+2axCeJn8X39yf&#10;Osx/SeD6TLhAZv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2nX4RMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m39201,r4058,l43259,6090r-5411,l32437,8120r-4058,2707l24321,14210r-3382,4737l18234,25037r-1352,6091l16205,38571r677,8798l18910,54814r2706,6090l24998,65640r4058,4059l33790,72406r4734,2030l43259,74436r,6712l42582,81204r-8792,-678l26350,77821,18910,74436,12147,69699,7440,63609,5411,60226,3382,56167,2029,52781,676,48723r,-4737l,39925,1353,32481,3382,25037,6764,18271r5383,-6090l14853,9473,18234,6769,21616,4737,25674,2708,29732,1354,34466,678,39201,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 49" style="position:absolute;left:5551;top:1969;width:433;height:812;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43259,81204" o:spid="_x0000_s1062" fillcolor="black" stroked="f" strokeweight="0" path="m39201,r4058,l43259,6090r-5411,l32437,8120r-4058,2707l24321,14210r-3382,4737l18234,25037r-1352,6091l16205,38571r677,8798l18910,54814r2706,6090l24998,65640r4058,4059l33790,72406r4734,2030l43259,74436r,6712l42582,81204r-8792,-678l26350,77821,18910,74436,12147,69699,7440,63609,5411,60226,3382,56167,2029,52781,676,48723r,-4737l,39925,1353,32481,3382,25037,6764,18271r5383,-6090l14853,9473,18234,6769,21616,4737,25674,2708,29732,1354,34466,678,39201,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDadfhEwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlhF6K2TQUsdFN0EJpj5r0AYbsmESzs2l2G9M+fVcQvM3H9zubfDKdGGlwrWUFz1EMgriy&#10;uuVawVf5vliBcB5ZY2eZFPySgzybPWww1fbCBxoLX4sQwi5FBY33fSqlqxoy6CLbEwfuaAeDPsCh&#10;lnrASwg3nUzieCkNthwaGuzpraHqXPwYBeY7ebXFdr/72LdP5VnvxvLvNCr1OJ+2axCeJn8X39yf&#10;Osx/SeD6TLhAZv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2nX4RMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,43259,81204"/>
+                <v:path textboxrect="0,0,43259,81204" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 50" o:spid="_x0000_s1063" style="position:absolute;left:5984;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43286,81148" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqsnkaxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvgf4HsYXeEjnNg+JECSEQyKnFcQ45LtbWMrFWjqX68e+rQKG3XWZ2vtntfrC16Kj1lWMF81kC&#10;grhwuuJSwTU/TT9A+ICssXZMCkbysN+9TLaYatdzRt0llCKGsE9RgQmhSaX0hSGLfuYa4qh9u9Zi&#10;iGtbSt1iH8NtLd+TZC0tVhwJBhs6Girulx8bIdmh/7rlpvg837q7X4Vx9chGpd5eh8MGRKAh/Jv/&#10;rs861l8u4PlMnEDufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBqsnkaxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l1353,,8792,678r7440,2030l23672,6090r6087,4061l32464,12857r2706,3385l37875,19625r2029,3383l41256,27069r1353,4059l43286,35864r,4740l43286,46016r-1353,4061l41256,54814r-2029,4058l37199,62257r-2706,3383l31788,68348r-2705,2704l22319,75789r-7440,3386l7440,80526,,81148,,74436r676,l6087,74436r4734,-2030l15556,69699r4058,-3383l22319,61579r2705,-6090l26377,48723r676,-7444l26377,33835,25024,26391,22995,20300,19614,14888,15556,10827,10821,8120,6087,6090,,6090,,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 50" style="position:absolute;left:5984;top:1969;width:433;height:811;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43286,81148" o:spid="_x0000_s1063" fillcolor="black" stroked="f" strokeweight="0" path="m,l1353,,8792,678r7440,2030l23672,6090r6087,4061l32464,12857r2706,3385l37875,19625r2029,3383l41256,27069r1353,4059l43286,35864r,4740l43286,46016r-1353,4061l41256,54814r-2029,4058l37199,62257r-2706,3383l31788,68348r-2705,2704l22319,75789r-7440,3386l7440,80526,,81148,,74436r676,l6087,74436r4734,-2030l15556,69699r4058,-3383l22319,61579r2705,-6090l26377,48723r676,-7444l26377,33835,25024,26391,22995,20300,19614,14888,15556,10827,10821,8120,6087,6090,,6090,,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqsnkaxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvgf4HsYXeEjnNg+JECSEQyKnFcQ45LtbWMrFWjqX68e+rQKG3XWZ2vtntfrC16Kj1lWMF81kC&#10;grhwuuJSwTU/TT9A+ICssXZMCkbysN+9TLaYatdzRt0llCKGsE9RgQmhSaX0hSGLfuYa4qh9u9Zi&#10;iGtbSt1iH8NtLd+TZC0tVhwJBhs6Girulx8bIdmh/7rlpvg837q7X4Vx9chGpd5eh8MGRKAh/Jv/&#10;rs861l8u4PlMnEDufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBqsnkaxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,43286,81148"/>
+                <v:path textboxrect="0,0,43286,81148" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 51" o:spid="_x0000_s1064" style="position:absolute;left:6058;top:1793;width:115;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11497,11502" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAe7g2KwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH0X9h/CLPgia+qislajLAuFIr54+YChGZuyzaQkUevfG0HwbQ7nOqtNb1txJR8axwom4wwEceV0&#10;w7WC07H4+gERIrLG1jEpuFOAzfpjsMJcuxvv6XqItUghHHJUYGLscilDZchiGLuOOHFn5y3GBH0t&#10;tcdbCret/M6yubTYcGow2NGfoer/cLEKEIu2OvuynI2aYrEzet5nW1Rq+Nn/LkFE6uNb/HKXOs2f&#10;TuH5TLpArh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHu4NisAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m3382,l5411,,8116,,9468,1353r1353,2030l11497,5412r-676,2708l9468,10149r-1352,678l5411,11502,3382,10827,1353,10149,,8120,,5412,,3383,1353,1353,3382,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 51" style="position:absolute;left:6058;top:1793;width:115;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11497,11502" o:spid="_x0000_s1064" fillcolor="black" stroked="f" strokeweight="0" path="m3382,l5411,,8116,,9468,1353r1353,2030l11497,5412r-676,2708l9468,10149r-1352,678l5411,11502,3382,10827,1353,10149,,8120,,5412,,3383,1353,1353,3382,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAe7g2KwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH0X9h/CLPgia+qislajLAuFIr54+YChGZuyzaQkUevfG0HwbQ7nOqtNb1txJR8axwom4wwEceV0&#10;w7WC07H4+gERIrLG1jEpuFOAzfpjsMJcuxvv6XqItUghHHJUYGLscilDZchiGLuOOHFn5y3GBH0t&#10;tcdbCret/M6yubTYcGow2NGfoer/cLEKEIu2OvuynI2aYrEzet5nW1Rq+Nn/LkFE6uNb/HKXOs2f&#10;TuH5TLpArh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHu4NisAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,11497,11502"/>
+                <v:path textboxrect="0,0,11497,11502" arrowok="t"/>
               </v:shape>
-              <v:shape id="Shape 52" o:spid="_x0000_s1065" style="position:absolute;left:5794;top:1793;width:122;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,11502" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD1f+/PwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlBG+6sbQaUjdBSi0ebEXbS29DdkyC2dmYXU38925B6G0e73OWWW9qcaXWVZYVzKYRCOLc&#10;6ooLBT/f60kMwnlkjbVlUnAjB1k6HCwx0bbjPV0PvhAhhF2CCkrvm0RKl5dk0E1tQxy4o20N+gDb&#10;QuoWuxBuavkURXNpsOLQUGJDbyXlp8PFKFh/bGJptzekT3/evZ+/FvFvt1BqPOpXryA89f5f/HBv&#10;dJj//AJ/z4QLZHoHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9X/vz8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m4058,l6087,,8116,r2029,1353l11498,3383r676,2029l11498,8120r-1353,2029l8116,10827r-2029,675l4058,10827,2029,10149,676,8120,,5412,676,3383,2029,1353,4058,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:shape id="Shape 52" style="position:absolute;left:5794;top:1793;width:122;height:115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12174,11502" o:spid="_x0000_s1065" fillcolor="black" stroked="f" strokeweight="0" path="m4058,l6087,,8116,r2029,1353l11498,3383r676,2029l11498,8120r-1353,2029l8116,10827r-2029,675l4058,10827,2029,10149,676,8120,,5412,676,3383,2029,1353,4058,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD1f+/PwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlBG+6sbQaUjdBSi0ebEXbS29DdkyC2dmYXU38925B6G0e73OWWW9qcaXWVZYVzKYRCOLc&#10;6ooLBT/f60kMwnlkjbVlUnAjB1k6HCwx0bbjPV0PvhAhhF2CCkrvm0RKl5dk0E1tQxy4o20N+gDb&#10;QuoWuxBuavkURXNpsOLQUGJDbyXlp8PFKFh/bGJptzekT3/evZ+/FvFvt1BqPOpXryA89f5f/HBv&#10;dJj//AJ/z4QLZHoHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9X/vz8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                <v:path arrowok="t" textboxrect="0,0,12174,11502"/>
+                <v:path textboxrect="0,0,12174,11502" arrowok="t"/>
               </v:shape>
               <w10:wrap anchorx="margin"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Rubrik: Hjärtstoppslarm gråzon</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="32BBB54C" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="2C93BA67" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Dokument-ID: NU10092-2087047004-81</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6626F53C" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="3A62C5C1" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Version: 33.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B5AF4D9" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="3D3F45C5" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="146DE349" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="07CF3EC6" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C291CAE" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="2524F1BB" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DC11A60" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="38503FBF" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-186" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Rubrik: Hjärtstoppslarm gråzon</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="441D856E" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="79AA5F25" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-186" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Dokument-ID: NU10092-2087047004-81</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3B949B69" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="181109B4" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-186" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Version: 33.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56D4FD73" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="0AFF7084" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-186" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Rubrik: Hjärtstoppslarm gråzon</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="440C06C9" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="048C2956" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-186" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Dokument-ID: NU10092-2087047004-81</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1C6D16FA" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="101A7042" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-186" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Version: 33.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C613215" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="0A99A077" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-186" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Rubrik: Hjärtstoppslarm gråzon</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="27CB1683" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="42ADA1D0" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-186" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Dokument-ID: NU10092-2087047004-81</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="352B72FC" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="1A258554" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-186" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Version: 33.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FDC765F" w14:textId="77777777" w:rsidR="00D745F5" w:rsidRDefault="00D745F5"/>
+    <w:p w:rsidR="00824DE2" w:rsidRDefault="00824DE2" w14:paraId="2D707967" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="337B824B" w14:textId="77777777" w:rsidR="00D745F5" w:rsidRDefault="00D745F5">
+    <w:p w:rsidR="00824DE2" w:rsidRDefault="00824DE2" w14:paraId="24A93DB8" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1B95B40D" w14:textId="77777777" w:rsidR="00D745F5" w:rsidRDefault="00D745F5">
+    <w:p w:rsidR="00824DE2" w:rsidRDefault="00824DE2" w14:paraId="3518FFA5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C972287" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="07306AAF" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="272" w:right="0"/>
     </w:pPr>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="C00000"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Papperskopior</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="C00000"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> gäller</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="C00000"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> endast efter verifiering mot publicerad </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="610787A4" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="29211C7C" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt1"/>
       <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="895" w:tblpY="301"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="11916" w:type="dxa"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="18" w:type="dxa"/>
         <w:left w:w="1061" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2694"/>
       <w:gridCol w:w="9222"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004C17BA" w14:paraId="14EB9694" w14:textId="77777777" w:rsidTr="001259BE">
+    <w:tr w:rsidR="001259BE" w:rsidTr="001259BE" w14:paraId="7DCFF222" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="806"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2694" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
             <w:left w:val="nil"/>
-            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-            <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="12" w:space="0"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         </w:tcPr>
-        <w:p w14:paraId="016559C6" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="001259BE">
+        <w:p w:rsidR="001259BE" w:rsidP="001259BE" w:rsidRDefault="001259BE" w14:paraId="0A5E7291" w14:textId="77777777">
           <w:pPr>
             <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">Bilaga 3 - 4 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9222" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         </w:tcPr>
-        <w:p w14:paraId="2831ADF7" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA" w:rsidP="001259BE">
+        <w:p w:rsidR="001259BE" w:rsidP="001259BE" w:rsidRDefault="001259BE" w14:paraId="645DCEB5" w14:textId="77777777">
           <w:pPr>
             <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="1104"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">Geografisk plan över gråzoner gällande vuxen– Uddevalla  </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2CFC7370" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRPr="00C53026" w:rsidRDefault="004C17BA" w:rsidP="00C53026">
+  <w:p w:rsidRPr="00C53026" w:rsidR="00092190" w:rsidP="000B2072" w:rsidRDefault="00092190" w14:paraId="3B4C052E" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7215"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="585B8E3B" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="4F2D418A" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CC9F8D4" w14:textId="77777777" w:rsidR="000E12D5" w:rsidRDefault="000E12D5">
+  <w:p w:rsidR="000E12D5" w:rsidRDefault="000E12D5" w14:paraId="7CC9F8D4" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5D20639F" w14:textId="77777777" w:rsidR="000E12D5" w:rsidRDefault="000E12D5">
+  <w:p w:rsidR="000E12D5" w:rsidRDefault="000E12D5" w14:paraId="5D20639F" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3E9AA5CD" w14:textId="77777777" w:rsidR="000E12D5" w:rsidRDefault="000E12D5">
+  <w:p w:rsidR="000E12D5" w:rsidRDefault="000E12D5" w14:paraId="3E9AA5CD" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7278F695" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="3AFBFC7F" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="272" w:right="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AEC1507" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="541EC69B" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72B7D3E9" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="689FB712" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BA9E364" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="5C352A6B" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00829027" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="260D6FFE" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6F1DA6D6" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="4545E50E" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26420E9B" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="00F4C758" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="350CCACA" w14:textId="77777777" w:rsidR="004C17BA" w:rsidRDefault="004C17BA">
+  <w:p w:rsidR="00092190" w:rsidRDefault="00092190" w14:paraId="06293F13" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="17">
+    <w:nsid w:val="41d14693"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01972546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DD62924"/>
     <w:lvl w:ilvl="0" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1437" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2157" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2877" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3597" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4317" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5037" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5757" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6477" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7197" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="035D3C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67965876"/>
     <w:lvl w:ilvl="0" w:tplc="368E37EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1541"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BDF633CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2336"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F048ADD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3056"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="72BAE8F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3776"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="4EFEEB5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4496"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="981E606C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5216"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="73B453B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5936"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4BA80286">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6656"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="19E01A78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7376"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08182914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1AA8F4E"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -31370,912 +25816,799 @@
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AF63FC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="36445CEC"/>
-    <w:lvl w:ilvl="0" w:tplc="23526BB4">
+    <w:tmpl w:val="C5CCDF92"/>
+    <w:lvl w:ilvl="0" w:tplc="62607B80">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="843"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:bCs/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6E0A1832">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B3508888">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="61347428">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B48832BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="081A51BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E7E0164A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6D70F95C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C36CC326">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BAC6DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7324B982"/>
     <w:lvl w:ilvl="0" w:tplc="2D6CEB6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7DB05CF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1063"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9D22A674">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2249"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="27F2D496">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2486"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="181AE9B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3206"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3364F734">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3926"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="29EEFADA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4646"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="3FF4F170">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5366"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EFF67840">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6086"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C72ECBA6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24E76058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="954ACE1E"/>
     <w:lvl w:ilvl="0" w:tplc="F7B6ADBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1819"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8F8C66CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1561"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F5F2F85C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2281"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8E700390">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3001"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F452879C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3721"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F5148120">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4441"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="10107200">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5161"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0504E6EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5881"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9C747926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6601"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25E171E7"/>
-[...110 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32076D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D08FAD0"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1213" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1933" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -32317,164 +26650,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5533" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6253" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6973" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33576129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="768AE6BE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33FB62B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1941DE6"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1203" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1923" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -32516,842 +26849,718 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5523" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6243" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6963" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="341B7D19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0F87A04"/>
     <w:lvl w:ilvl="0" w:tplc="56CA19E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="49D02EB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="93E2C12A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F4645DCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="63BEC7E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="9D44C0E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="AC5A6808">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="67B29030">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="230CEBE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...123 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E5C5766"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46B46430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AA081AA"/>
     <w:lvl w:ilvl="0" w:tplc="C1CAF2E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C49403EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B1488500">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B05AF334">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9872CF04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="44E8EFB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="339A1ACA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="11C618C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EEFC00FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60752883"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA6C7348"/>
     <w:lvl w:ilvl="0" w:tplc="FC1E8E54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A8BA87DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1819"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CA2C7C5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2076"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="62362C6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2796"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="48460D4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3516"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C4BA9CBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4236"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="738E8C08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4956"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="AA50288A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5676"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A3EAD1BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6396"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="664DA36A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2B847BA"/>
     <w:lvl w:ilvl="0" w:tplc="3A3A4692">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D4B82DC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1090AA4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
@@ -33393,536 +27602,389 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A0B4A5A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="386835DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...123 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E7B0C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0152EF7C"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="176279D8"/>
+    <w:lvl w:ilvl="0" w:tplc="804EB84A">
+      <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1563" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2283" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3003" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3723" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4443" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5163" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5883" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6603" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7323" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1100105862">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="17"/>
   </w:num>
+  <w:num w:numId="1" w16cid:durableId="1100105862">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
   <w:num w:numId="2" w16cid:durableId="968166692">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1121917322">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2033652130">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1620646385">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="503322385">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="21135271">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="77022336">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="951395524">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2049839269">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1597783177">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1547135481">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="359404452">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="705570018">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1934822959">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1552689492">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1634750560">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="801844077">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1065225034">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1881242320">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="254632626">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="900333873">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="22" w16cid:durableId="20399070">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1517883351">
+  <w:num w:numId="23" w16cid:durableId="1565943036">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="000068D4"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="000276AA"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="0004441E"/>
     <w:rsid w:val="00046968"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
-    <w:rsid w:val="00062726"/>
     <w:rsid w:val="000651E1"/>
     <w:rsid w:val="000655CC"/>
-    <w:rsid w:val="00066DA1"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00075ED6"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00092190"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="0009609A"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A53B4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B2072"/>
     <w:rsid w:val="000B4536"/>
-    <w:rsid w:val="000B6B7B"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E12D5"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00121E62"/>
     <w:rsid w:val="001259BE"/>
     <w:rsid w:val="0012726E"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00135C87"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="00193F49"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001F6AAE"/>
+    <w:rsid w:val="00202233"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002347A4"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00240622"/>
     <w:rsid w:val="00246E90"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="00264EA7"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00291C84"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B3712"/>
-    <w:rsid w:val="002B7ACE"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D11E9"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="003001E5"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003131D9"/>
     <w:rsid w:val="00315240"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="003208FD"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00393DD2"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
@@ -33945,574 +28007,580 @@
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00441CE6"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00494146"/>
     <w:rsid w:val="00495132"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B1131"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B58BA"/>
     <w:rsid w:val="004C0826"/>
-    <w:rsid w:val="004C17BA"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C3933"/>
+    <w:rsid w:val="004C65AD"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004D7DB5"/>
     <w:rsid w:val="004E774A"/>
     <w:rsid w:val="004F41F9"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00500CF7"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00506B78"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00512E1F"/>
     <w:rsid w:val="005158F7"/>
     <w:rsid w:val="00517529"/>
     <w:rsid w:val="00525B2E"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="0054141E"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="0054215A"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005573C1"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="0058645B"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A0053"/>
+    <w:rsid w:val="005A2099"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A3767"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5658"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C4F69"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E67B3"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00641CAA"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="0068197E"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B09C5"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E1984"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F3894"/>
     <w:rsid w:val="00703E53"/>
     <w:rsid w:val="00705592"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00713B99"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
-    <w:rsid w:val="007365E9"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00745D99"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007742E1"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007961E0"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B5D5F"/>
     <w:rsid w:val="007D3E3F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="008126C4"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="00824DE2"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="0085510C"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00860678"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00872FC2"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F3DE7"/>
+    <w:rsid w:val="008F43EB"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00910F5B"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
-    <w:rsid w:val="00950414"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00954773"/>
+    <w:rsid w:val="009553D6"/>
     <w:rsid w:val="00961DFC"/>
     <w:rsid w:val="00963B9A"/>
     <w:rsid w:val="00966CAC"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009806BA"/>
     <w:rsid w:val="00996A78"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B60EB"/>
     <w:rsid w:val="009B783B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009C69A5"/>
     <w:rsid w:val="009D0872"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E2D6B"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A150D9"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A31C3E"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A4209F"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A547F3"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A67E2A"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90231"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A9378F"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC40BA"/>
+    <w:rsid w:val="00AC5426"/>
     <w:rsid w:val="00AD58EF"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF5B98"/>
     <w:rsid w:val="00B04087"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B476AC"/>
     <w:rsid w:val="00B57D97"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B72A31"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB5F8B"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC4EED"/>
     <w:rsid w:val="00BC5176"/>
     <w:rsid w:val="00BE56A0"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF4C66"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C143CF"/>
     <w:rsid w:val="00C14764"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C537A9"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C71E6D"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C74311"/>
+    <w:rsid w:val="00C759CD"/>
     <w:rsid w:val="00C824AB"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C87BEF"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C912AE"/>
     <w:rsid w:val="00C9779D"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB001A"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB1160"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB67E2"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE39B1"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE6012"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D3109D"/>
     <w:rsid w:val="00D3172D"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D44FEE"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D745F5"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2313"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E04CCA"/>
     <w:rsid w:val="00E059D9"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E148BE"/>
     <w:rsid w:val="00E408B6"/>
-    <w:rsid w:val="00E47023"/>
+    <w:rsid w:val="00E43F1D"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E76601"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E80C1B"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E95D54"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EB7F3E"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC4328"/>
     <w:rsid w:val="00EC488A"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED3C34"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE06B8"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F04F85"/>
     <w:rsid w:val="00F12449"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F82432"/>
     <w:rsid w:val="00F82F0B"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F949AA"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC039F"/>
     <w:rsid w:val="00FC58E1"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE5182"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0C692159"/>
     <w:rsid w:val="1071D631"/>
     <w:rsid w:val="13011AF8"/>
     <w:rsid w:val="149CEB59"/>
     <w:rsid w:val="19CE32DD"/>
+    <w:rsid w:val="32C90CCE"/>
     <w:rsid w:val="376A3D86"/>
     <w:rsid w:val="376C9DE7"/>
     <w:rsid w:val="3CFAA0B5"/>
     <w:rsid w:val="4344C2BC"/>
     <w:rsid w:val="4D9A9FFE"/>
     <w:rsid w:val="55E9485A"/>
     <w:rsid w:val="55E979E2"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="71644C3B"/>
     <w:rsid w:val="7B442AB7"/>
     <w:rsid w:val="7C73C823"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{7BA0A2E3-C445-47F4-AA9C-94AC0E0C8EA3}"/>
+  <w15:docId w15:val="{8710ABBC-28E9-42FC-87C0-8EC0F75AC064}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -34537,75 +28605,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -34640,57 +28708,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -34748,726 +28816,726 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -35531,610 +29599,610 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -36143,94 +30211,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -36239,495 +30307,495 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -36782,163 +30850,163 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="00135C87"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
     <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004C17BA"/>
+    <w:rsid w:val="003001E5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt1">
+  <w:style w:type="table" w:styleId="Tabellrutnt1" w:customStyle="1">
     <w:name w:val="Tabellrutnät1"/>
     <w:rsid w:val="003F5DFC"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A31C3E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
@@ -36991,63 +31059,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="884869813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="788354151">
+        <w:div w:id="548764862">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="548764862">
+        <w:div w:id="788354151">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -37087,51 +31155,51 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1323041305">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/34560?a=false&amp;guest=true" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-986315719-20/surrogate/Larmrutin%20Barnkliniken%20(N%c3%a4l).pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-36/surrogate/Hj%C3%A4rtstopp%20p%C3%A5%20gravid%20kvinna%20fr%20o%20m%20vecka%2020%20(livmodern%20palperas%20i%20navelplanet).pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/34560?a=false&amp;guest=true" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId43" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/34560?a=false&amp;guest=true" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-986315719-20/surrogate/Larmrutin%20Barnkliniken%20(N%c3%a4l).pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-36/surrogate/Hj%C3%A4rtstopp%20p%C3%A5%20gravid%20kvinna%20fr%20o%20m%20vecka%2020%20(livmodern%20palperas%20i%20navelplanet).pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/34560?a=false&amp;guest=true" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/34560?a=false&amp;guest=true" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId43" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -37415,60 +31483,54 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Hjärtstoppslarm gråzon</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
+  <dc:description/>
   <lastModifiedBy>Sara Johansson</lastModifiedBy>
-  <revision>114</revision>
-  <lastPrinted>2025-02-28T07:32:00.0000000Z</lastPrinted>
+  <revision>3</revision>
+  <lastPrinted>2026-04-30T11:58:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>