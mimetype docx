--- v0 (2025-12-13)
+++ v1 (2026-10-06)
@@ -1,1545 +1,1868 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="346A92BD" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00091B50" w:rsidRDefault="00A82D3A" w:rsidP="00091B50">
+    <w:p w14:paraId="33416617" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00091B50" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-      <w:r w:rsidRPr="00091B50">
-        <w:t>Screening avseende multiresistenta bakterier (MRB)</w:t>
+      <w:r w:rsidRPr="00E545A5">
+        <w:t>Screening avseende multiresistenta organismer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E545A5">
+        <w:t>(MRB-screening)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778C3479" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRDefault="00A82D3A" w:rsidP="00A82D3A">
+    <w:p w14:paraId="6EF65971" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="2" w:name="_Toc198028344"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="58C601AA" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRDefault="00A82D3A" w:rsidP="00091B50">
-[...4 lines deleted...]
-        <w:t>Mindre språklig revidering.</w:t>
+    <w:p w14:paraId="7BD24320" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t>Ersätter tidigare dokument om screening avseende multiresistenta bakterier (MRB). Uppdaterade provtagningsindikationer för såväl vilka patientgrupper som ingår, screeningssammanhang samt vilka mikroorganismer som omfattas jämfört med föregående rutin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3AAC67" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRDefault="00A82D3A" w:rsidP="00A82D3A">
+    <w:p w14:paraId="4C662539" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="4" w:name="_Toc198028346"/>
-      <w:r>
+      <w:r w:rsidRPr="36AC08AB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r>
+      <w:r w:rsidRPr="36AC08AB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F4B67F" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRDefault="00A82D3A" w:rsidP="003E1CB2">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="05AEECA1" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="003E1CB2" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0F60DF0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>MRB (multiresistenta bakterier) avser mikroorganismer med ökad resistens jämfört med normalt, och inkluderar även svamp. Begreppet är kopplat till antimikrobiell resistens (AMR) och används som ett praktiskt fokusområde för att övervaka och förebygga smittspridning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0A0020" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00626F10" w:rsidRDefault="00A82D3A" w:rsidP="003E1CB2">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">De vanligaste MRB idag är </w:t>
+    <w:p w14:paraId="22B885B3" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="003E1CB2" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Screening innebär att undersöka en utvald grupp patienter för att upptäcka sjukdom utan symtom. Syftet med MRB-screening är att identifiera patienter som bär på MRB när detta har betydelse för vård och smittförebyggande arbete. Screening riktas mot specifika mikroorganismer och patientgrupper där kännedom om bärarskap påverkar handläggning och kräver särskilda vårdhygieniska rutiner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEDFA1F" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="003E1CB2" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:before="210" w:after="210" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Uppdateringen är gjord utifrån nya och förändrade förutsättningar i vården samt mikroorganismernas epidemiologi. Uppdateringen baseras på rekommendationer gjorda av Folkhälsomyndigheten och Världshälsoorganisationen med hänsyn tagen till kloka kliniska val och regional samsyn i VGR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A145CA" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="003E1CB2" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0F60DF0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mikroorganismer som ingår:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFF17A6" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00E545A5" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>-MRSA (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00626F10">
-        <w:t>Meticillinresistenta</w:t>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>meticillinresistenta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00626F10">
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00626F10">
-        <w:t>Staphylococcus</w:t>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>staphylococcus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00626F10">
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00626F10">
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
         <w:t>aureus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00626F10">
-        <w:t xml:space="preserve"> (MRSA), </w:t>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>-VRE (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00626F10">
-        <w:t>Vancomycinresistenta</w:t>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>vancomycinresistenta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00626F10">
-        <w:t xml:space="preserve"> enterokocker (VRE), samt </w:t>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enterokocker)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>-ESBL-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00626F10">
-        <w:t>Extended</w:t>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>carba</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00626F10">
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>karbapenemasbildande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bakterier tillhörande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Enterobacterales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Candidozyma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00626F10">
-        <w:t>Spectrum</w:t>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>auris</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00626F10">
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (jästsvamp) ((tillägg för specifik patientgrupp))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513AF6CC" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00E545A5" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Utgår:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ESBL-A/M (”Vanlig ESBL” med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Extended-spectrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Beta-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00626F10">
-        <w:t>Lactamase</w:t>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>lactamases</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00626F10">
-        <w:t xml:space="preserve">-bildande gramnegativa stavar (ESBL). </w:t>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB3AB3B" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00626F10" w:rsidRDefault="00A82D3A" w:rsidP="003E1CB2">
-[...4 lines deleted...]
-        <w:t>Den vanligaste orsaken till spridning av multiresistenta bakterier är via personalens händer. Dessa koloniseras genom kontakt med bärare/infekterade patienter samt genom hantering av förorenat material och ytor. Den patient som vi inte har kännedom om, som bärare av MRB, utgör en särskild risk för smittöverföring till andra patienter.</w:t>
+    <w:p w14:paraId="5E1AD27D" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00E545A5" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Candidozyma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>auris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BCEDF2" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="003E1CB2" w:rsidRDefault="00A82D3A" w:rsidP="003E1CB2">
-[...4 lines deleted...]
-        <w:t>Screening för multiresistenta bakterier är tillsammans med noggrann följsamhet till basala hygienrutiner av mycket stor vikt för att bekämpa spridningen av dessa bakterier.</w:t>
+    <w:p w14:paraId="4609F235" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00E545A5" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>En jästsvamp som haft mycket snabb spridning i vården på kort tid. Svampen är resistent och svårbehandlad samt har mycket hög mortalitet. Den koloniserar lätt vårdmiljön och fäster särskilt bra på tex katetrar och utrustning och har blivit ett allvarligt problem inom intensivvård i många länder. I Sverige har hittills endast enstaka importfall upptäckts men Folkhälsomyndigheten har uttalat behov av att införa screening och rutiner för att förhindra smittspridning på svenska sjukhus. Screening för CA omfattar endast en liten riskpopulation av patienter och innebär särskild provtagning, se nedan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B012BF8" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="003E1CB2" w:rsidRDefault="00A82D3A" w:rsidP="003E1CB2">
-[...4 lines deleted...]
-        <w:t>Syftet med en rutin för screening av MRB är att tidigt upptäcka bärare av olika multiresistenta bakterier så att smittspridning förebyggs.</w:t>
+    <w:p w14:paraId="069DAB35" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="003E1CB2" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="36AC08AB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Avgränsningar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47006E68" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRDefault="00A82D3A" w:rsidP="00A82D3A">
+    <w:p w14:paraId="69BDBC76" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="003E1CB2" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Screening för multiresistenta mikroorganismer kan fylla andra syften än att minska risken för smittspridning, Till exempel kan det ge underlag vid val av antibiotikabehandling. Sådan screening ligger utanför Vårdhygiens område och bör upprättas av klinikerna själva om behov finns. Denna rutin avser vara standardrutin som gäller för all vård, därutöver kan det finnas patientgrupper med särskilda behov där man lokalt kan behöva egna rutiner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF3DB27" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00AF6C32" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc198028347"/>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Arbetsbeskrivning</w:t>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="76987727" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00AF6C32" w:rsidRDefault="00A82D3A" w:rsidP="00A82D3A">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00AF6C32">
+    <w:p w14:paraId="5C2B2A4D" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00AF6C32" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vid planerad och akut inläggning på sjukhus</w:t>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00AF6C32">
+      </w:pPr>
+      <w:r w:rsidRPr="0F60DF0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vid mottagningsbesök</w:t>
+        <w:t>Provta patienter som vårdats utomlands* de senaste 6 månaderna</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C0764F">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F02C295" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00AF6C32" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Samtliga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t xml:space="preserve"> patienter som ska läggas in eller planeras för inläggning i slutenvården.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EFBC93" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00AF6C32" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Samtliga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t xml:space="preserve"> patienter som planeras för avancerad öppenvård/dagsjukvård**.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3322235A" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t>*Vård utomlands inkluderar exempelvis slutenvård eller liknande riskmiljö som ex. Vårdboende, dialysmottagning, kirurgiska ingrepp inklusive tand- och kosmetiska ingrepp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB30644" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00AF6C32" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t xml:space="preserve">**Avancerad öppenvård/dagsjukvård inkluderar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6E43">
+        <w:t>större polikliniska behandlingar, tex dialys, dagsjukvård, dagkirurgi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52043EFC" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00AF6C32" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t>Om patienten behandlas med antibiotika vid provtagningen och får ett negativt provsvar, ska proverna tas på nytt tidigast en vecka efter avslutad antibiotikabehandling, då antibiotika kan ge ett falskt negativt provsvar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F1330D" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00AF6C32" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Överväg provtagning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B40239B" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Vid förekomst av riskfaktorer som diarré, långvariga sår/eksem samt in- och utfarter och där patienten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A2DFC0" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="367B1E" w:themeColor="accent2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>- vårdats utomlands för mer än 6 månader sedan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616EBEE9" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="367B1E" w:themeColor="accent2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>-vistats utanför Norden i mer än 1 månad sammanhängande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709EDBB7" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0F60DF0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- patienten uppger sig ha en hushållskontakt med känt MRB-bärarskap </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195FEAFA" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-patienten har utfört vårdarbete utanför Norden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC63717" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00354BB0" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="423C1EA9" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Vid behov av hjälp med bedömning av patient och riskfaktorer tas kontakt med Vårdhygien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177100CE" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65389648" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00AF6C32" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="36AC08AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patienter som ska provtas för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="36AC08AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Candidozyma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="36AC08AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C0764F">
-        <w:t>screenodlas</w:t>
+      <w:r w:rsidRPr="36AC08AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>auris</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C0764F">
-        <w:t xml:space="preserve"> de patienter som ska genomgå större/återkommande polikliniska behandlingar (till exempel såromläggning, cytostatikabehandling, endoskopisk åtgärd, inskrivning för dagvård) enligt tabell nedan.</w:t>
+    </w:p>
+    <w:p w14:paraId="46EA31E1" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00AF6C32" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="36AC08AB">
+        <w:t>Provta patienter som direktöverflyttas från annan slutenvård utanför Norden eller som erhållit krigssjukvård de senaste 6 månaderna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7059BF26" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="003E1CB2">
-[...4 lines deleted...]
-        <w:t>Patienter som har återkommande besök/inläggningar odlas vid första vårdtillfället, därefter när nya riskfaktorer tillkommer. Detta gäller även behandlande dagvårdsverksamheter, till exempel inom dialys, onkologi, hematologi eller barn.</w:t>
+    <w:p w14:paraId="218869E5" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00AF6C32" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="567"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095331EA" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vårdplats i väntan på provsvar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E071ADA" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="003E1CB2">
-[...4 lines deleted...]
-        <w:t>Om patienten står på antibiotika ska proverna tas om tidigast en vecka efter avslutad antibiotikabehandling.</w:t>
+    <w:p w14:paraId="57AE8891" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00AF6C32" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>I väntan på provsvar rekommenderas i första hand enkelrum med eget hygienutrymme. Vid diarré och/eller omläggningskrävande och vätskande sår vårdas patienten utifrån rutiner som “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="595D08E3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vård vid diarré</w:t>
+      </w:r>
+      <w:r>
+        <w:t>” samt “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="595D08E3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vårdhygieniska riskfaktorer för smittspridning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="595D08E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Som grundregel bör patienten ha egen toalett, men detta kan behöva anpassas till lokala förutsättningar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319DF563" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00AF6C32" w:rsidRDefault="00A82D3A" w:rsidP="00A82D3A">
+    <w:p w14:paraId="5DBA031B" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00AF6C32" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="36AC08AB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Undantag från eget rum och egen toalett kan göras vid förväntad kort vårdtid (&lt;12 h) och frånvaro av riskfaktorer vid inskrivning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44161A3F" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00AF6C32" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AF6C32">
+      </w:pPr>
+      <w:r>
         <w:t>Provtagningsanvisningar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DBA8CA" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="00EF5488">
+    <w:p w14:paraId="1EF9AAE5" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C0764F">
-        <w:t>Se</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Se </w:t>
       </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="595D08E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>MRSA, VRE, ESBL screening (NU-sjukvården)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6B1DDC05" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="006E7E04" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:r>
+        <w:t>Glöm inte att ange under kliniska data att provtagningen avser screening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738E9AEF" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="7143CE25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Candida</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="7143CE25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="7143CE25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>auris</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="7143CE25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> - NU-sjukvården</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="40DAAB0D" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Använd remiss </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SU’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> remiss ”Remiss Bakteriologi”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE0DEAD" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">CA analyseras på laboratoriet på Sahlgrenska Universitetssjukhuset. Fyll i under ”önskad undersökning”, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Candidozyma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-      </w:hyperlink>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>.</w:t>
+        <w:t>auris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och under klinisk data att det gäller screening och vilken indikation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE70E58" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="00EF5488">
-[...7 lines deleted...]
-    <w:p w14:paraId="771E3250" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00AF6C32" w:rsidRDefault="00A82D3A" w:rsidP="00A82D3A">
+    <w:p w14:paraId="10CB5B3B" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00AF6C32" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF6C32">
         <w:t>Personal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7D1A13" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="00EF5488">
+    <w:p w14:paraId="6477ABBE" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C0764F">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>.</w:t>
+        <w:t>Personal som har arbetat eller vårdats utomlands screenas enbart avseende MRSA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465E4436" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRDefault="00A82D3A" w:rsidP="00EF5488">
+    <w:p w14:paraId="5E047289" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C0764F">
+      <w:r>
         <w:t xml:space="preserve">Se särskild rutin </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE648D">
+      <w:r w:rsidRPr="36AC08AB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Screening av personal avseende MRSA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C0764F">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
-        <w:tblW w:w="9662" w:type="dxa"/>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="23"/>
+        <w:tblW w:w="8919" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2624"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2555"/>
+        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="1880"/>
+        <w:gridCol w:w="1941"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A82D3A" w14:paraId="5EB73301" w14:textId="77777777" w:rsidTr="008819F1">
+      <w:tr w:rsidR="000131A2" w14:paraId="52130E5B" w14:textId="77777777" w:rsidTr="000131A2">
         <w:trPr>
-          <w:tblHeader/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2624" w:type="dxa"/>
+            <w:tcW w:w="8919" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C85F879" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00FE648D" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="6D14CD40" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="000131A2">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="36AC08AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Agens och provlokaler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000131A2" w14:paraId="7B732227" w14:textId="77777777" w:rsidTr="00B422C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="401A8782" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="000131A2">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="36AC08AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Agens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54CD66E2" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="000131A2">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE648D">
+            <w:r w:rsidRPr="36AC08AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Patientkategorier</w:t>
+              <w:t>MRSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1345" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9A16CC" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00FE648D" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="66F0D214" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="000131A2">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE648D">
+            <w:r w:rsidRPr="2EFC8C93">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>MRSA</w:t>
+              <w:t>ESBL- CARBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1569" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2469459C" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00FE648D" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="3FB82B46" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="000131A2">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE648D">
+            <w:r w:rsidRPr="36AC08AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
-[...26 lines deleted...]
-                <w:iCs/>
               </w:rPr>
               <w:t>VRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2555" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB786B3" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00FE648D" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="1760E663" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="000131A2">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE648D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="2EFC8C93">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>Rumsplacering i väntan på provsvar</w:t>
+              <w:t>Candidozyma</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="2EFC8C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="2EFC8C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>auris</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82D3A" w14:paraId="13B8689C" w14:textId="77777777" w:rsidTr="008819F1">
+      <w:tr w:rsidR="000131A2" w14:paraId="06958288" w14:textId="77777777" w:rsidTr="00B422C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2624" w:type="dxa"/>
+            <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="352C8D1F" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00FE648D" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="0AF2293C" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="000131A2">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Lokal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0724880A" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="000131A2">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE648D">
+            <w:r w:rsidRPr="2EFC8C93">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>Vård utomlands</w:t>
-[...18 lines deleted...]
-              <w:t>vårdad på sjukhus/fött barn, eller genomgått avancerad poliklinisk behandling, till exempel dialysbehandling, endoskopiska undersökningar, cytostatikabehandling, såromläggningar, katetrisering eller större tandingrepp.</w:t>
+              <w:t>Alltid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1345" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6122C610" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="1F83A5AD" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
+            <w:r>
+              <w:t>Näsa,</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0E153FA3" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="1877A09D" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C0764F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00C0764F">
+            <w:r>
               <w:t>Svalg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BC5F5C1" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="40595471" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Perineum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E094FBD" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="000131A2">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C0764F">
-              <w:t>Perineum</w:t>
+            <w:r>
+              <w:t>Feces</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...13 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1569" w:type="dxa"/>
+            <w:tcW w:w="1880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42DE9628" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
-[...5 lines deleted...]
-          <w:p w14:paraId="7033529F" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="0644D397" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="000131A2">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C0764F">
-              <w:t>Faeces</w:t>
+            <w:r>
+              <w:t>Feces</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="7BF592A6" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1975F7BD" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2EFC8C93">
+              <w:t>Näsa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DADC3C2" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2EFC8C93">
+              <w:t>Axill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E3BC8DC" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2EFC8C93">
+              <w:t>Ljumske</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000131A2" w14:paraId="5BD9D328" w14:textId="77777777" w:rsidTr="00B422C5">
+        <w:trPr>
+          <w:trHeight w:val="1828"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BD5062" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="000131A2">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Urin vid: </w:t>
+            <w:r>
+              <w:t>Riskfaktor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="220D7965" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
-[...136 lines deleted...]
-          <w:p w14:paraId="0BB743F8" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00FE648D" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="69C1832F" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="000131A2">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C0764F">
+            <w:r w:rsidRPr="2EFC8C93">
               <w:rPr>
-                <w:b/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>Det senaste året</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> vårdad på sjukhus eller genomgått avancerad poliklinisk behandling, till exempel operation, dialysbehandling eller såromläggningar.</w:t>
+              <w:t>Vid behov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1345" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10B744FB" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="3FD29C22" w14:textId="0E88A0E8" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="008F37EF">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Näsa</w:t>
+            <w:r>
+              <w:t>Sår, eksem eller liknande</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4971EEDB" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="0DBC9A13" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="008F37EF">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C0764F">
-              <w:t>Svalg</w:t>
+            <w:r>
+              <w:t>In- eller utfart</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32E535B4" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="176F7697" w14:textId="38366459" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="008F37EF">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
+            <w:r>
+              <w:t>Tub/</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C0764F">
-              <w:t>Perineum</w:t>
+            <w:r>
+              <w:t>tracheal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...6 lines deleted...]
-              <w:t>Eventuella sår, eksem eller liknande</w:t>
+            <w:r>
+              <w:t>-sekret</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1569" w:type="dxa"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B082C55" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="2A252E5D" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
+            <w:r>
+              <w:t>Sår, eksem eller liknande</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2399798B" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="6F705F67" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
-          </w:p>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C0764F">
+            <w:r>
               <w:t xml:space="preserve">Urin vid: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AA272EF" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
-[...8 lines deleted...]
-          <w:p w14:paraId="052018CA" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="4508E668" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
             </w:pPr>
+            <w:r>
+              <w:t>KAD, RIK eller annan urinvägs-katetrisering</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="017C0485" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>In- eller utfart</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC6028A" w14:textId="19B48E4A" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Tub/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tracheal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-sekret</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1569" w:type="dxa"/>
+            <w:tcW w:w="1880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B63A851" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="454D16E5" w14:textId="77777777" w:rsidR="00C54A7D" w:rsidRDefault="00C54A7D" w:rsidP="00C54A7D">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
+            <w:r>
+              <w:t>Sår, eksem eller liknande</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="793D0855" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="3974364B" w14:textId="77777777" w:rsidR="00C54A7D" w:rsidRDefault="00C54A7D" w:rsidP="00C54A7D">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0" w:right="0"/>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
-          </w:p>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C0764F">
+            <w:r>
               <w:t xml:space="preserve">Urin vid: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50CCDF62" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
-[...8 lines deleted...]
-          <w:p w14:paraId="5EA28C24" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="3A53B2B0" w14:textId="77777777" w:rsidR="00C54A7D" w:rsidRDefault="00C54A7D" w:rsidP="00C54A7D">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
             </w:pPr>
+            <w:r>
+              <w:t>KAD, RIK eller annan urinvägs-katetrisering</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37FAE2CE" w14:textId="77777777" w:rsidR="00C54A7D" w:rsidRDefault="00C54A7D" w:rsidP="00C54A7D">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>In- eller utfart</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E789957" w14:textId="3EC36C33" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Tub/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tracheal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-sekret</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2555" w:type="dxa"/>
+            <w:tcW w:w="1941" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE71D3E" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="739F8A93" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0" w:right="-142"/>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-              <w:t>I första hand rekommenderas enkelrum med eget hygienutrymme.</w:t>
+            <w:r>
+              <w:t>Sår, eksem eller liknande.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D0400FF" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
-[...5 lines deleted...]
-          <w:p w14:paraId="0DA7107B" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00C0764F" w:rsidRDefault="00A82D3A" w:rsidP="008819F1">
+          <w:p w14:paraId="4A941FDD" w14:textId="1B787BD6" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C0764F">
-              <w:t xml:space="preserve">Vid diarré och/eller omläggningskrävande sår, (undantag operationssår) </w:t>
+            <w:r>
+              <w:t>Urin vid: KAD, RIK eller annan urinvägs-katetrisering</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C0764F">
-[...3 lines deleted...]
-              <w:t>ska</w:t>
+          </w:p>
+          <w:p w14:paraId="2F9741DE" w14:textId="77777777" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>In- eller utfart</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C0764F">
-              <w:t xml:space="preserve"> patienten vårdas på enkelrum med eget hygienutrymme. </w:t>
+          </w:p>
+          <w:p w14:paraId="58C6C0A8" w14:textId="6A1AA6A8" w:rsidR="000131A2" w:rsidRDefault="000131A2" w:rsidP="00C54A7D">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Tub/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tracheal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-sekret</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12308EAA" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRDefault="00A82D3A" w:rsidP="00A82D3A">
-[...1 lines deleted...]
-        <w:ind w:right="-143"/>
+    <w:p w14:paraId="651F46EF" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc100327193"/>
       <w:bookmarkStart w:id="7" w:name="_Toc198028348"/>
     </w:p>
-    <w:p w14:paraId="6BDDDDFB" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRPr="00AE52E5" w:rsidRDefault="00A82D3A" w:rsidP="00A82D3A">
+    <w:p w14:paraId="7BF11883" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...3 lines deleted...]
-        <w:t>Relaterad information</w:t>
+        <w:t xml:space="preserve">Relaterad information </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="3999D84D" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRDefault="00A82D3A" w:rsidP="00EF5488">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6B4643B0" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="0092398C" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092398C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tillämpliga lagar och föreskrifter </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019F9893" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
       <w:r>
-        <w:t xml:space="preserve">Folkhälsomyndigheten. (2014) Kunskapsunderlag med förslag till handläggning för att begränsa spridningen av </w:t>
+        <w:t xml:space="preserve">Smittskyddslag (2004:168) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62ACE697" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:r>
+        <w:t>Smittskyddsförordning (2004:255)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1708A0" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00697F94" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697F94">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kunskapsöversikt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B291ED" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t xml:space="preserve">-Folkhälsomyndigheten. Screening för antibiotikaresistenta bakterier. Stockholm: Folkhälsomyndigheten; 2017. Tillgänglig från: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="2EFC8C93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Screening för antibiotikaresistenta bakterier</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="01952CF5" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t xml:space="preserve">-Folkhälsomyndigheten. Sjukdomsinformation om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Enterobacteriaceae</w:t>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t>Candidozyma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...55 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="2EFC8C93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Staphylococcus</w:t>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t>auris</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t>-infektion [Internet]. Stockholm: Folkhälsomyndigheten; [citerad 2026-05-29]. Tillgänglig från:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="2EFC8C93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sjukdomsinformation om </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="2EFC8C93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Candidozyma</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="2EFC8C93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="2EFC8C93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>auris</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="2EFC8C93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>-infektion — Folkhälsomyndigheten</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="52EA7038" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRPr="00E545A5" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-World Health Organization. Global antimicrobial resistance and use surveillance system (GLASS) report. Geneva: World Health Organization; [2023].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DFFD8C" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E545A5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-World Health Organization. WHO guidelines on core components of infection prevention and control programmes at the national and acute health care facility level. </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>aureus</w:t>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t>Geneva</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve">: a </w:t>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t xml:space="preserve">: World Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>comparative</w:t>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t>Organization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> – 2014</w:t>
+      <w:r w:rsidRPr="2EFC8C93">
+        <w:t>; 2016.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB9615A" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRDefault="00A82D3A" w:rsidP="00EF5488">
+    <w:p w14:paraId="5A0EA3B2" w14:textId="77777777" w:rsidR="005D17B8" w:rsidRDefault="005D17B8" w:rsidP="005D17B8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:ind w:right="424"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:right="424"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BD8A79D" w14:textId="77777777" w:rsidR="00A82D3A" w:rsidRDefault="00A82D3A" w:rsidP="00EF5488">
-[...199 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="40AA233F" w14:textId="24D5A5AB" w:rsidR="009C6C0C" w:rsidRPr="005D17B8" w:rsidRDefault="009C6C0C" w:rsidP="005D17B8"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="005D17B8" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AA6E42E" w14:textId="77777777" w:rsidR="00DD3929" w:rsidRDefault="00DD3929">
+    <w:p w14:paraId="00336E6B" w14:textId="77777777" w:rsidR="009C1272" w:rsidRDefault="009C1272">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5009EF72" w14:textId="77777777" w:rsidR="00DD3929" w:rsidRDefault="00DD3929">
+    <w:p w14:paraId="6C9C3FE6" w14:textId="77777777" w:rsidR="009C1272" w:rsidRDefault="009C1272">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="63A7952E" w14:textId="77777777" w:rsidR="00DD3929" w:rsidRDefault="00DD3929">
+    <w:p w14:paraId="256002F9" w14:textId="77777777" w:rsidR="009C1272" w:rsidRDefault="009C1272">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1583,109 +1906,114 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="202AFF24" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1714,51 +2042,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1792,73 +2120,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="177C18E9" w14:textId="77777777" w:rsidR="00DD3929" w:rsidRDefault="00DD3929"/>
+    <w:p w14:paraId="61ABD0A5" w14:textId="77777777" w:rsidR="009C1272" w:rsidRDefault="009C1272"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="071D6537" w14:textId="77777777" w:rsidR="00DD3929" w:rsidRDefault="00DD3929">
+    <w:p w14:paraId="48079410" w14:textId="77777777" w:rsidR="009C1272" w:rsidRDefault="009C1272">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3427BD07" w14:textId="77777777" w:rsidR="00DD3929" w:rsidRDefault="00DD3929">
+    <w:p w14:paraId="477FD579" w14:textId="77777777" w:rsidR="009C1272" w:rsidRDefault="009C1272">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1936,51 +2264,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="73014C83" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="13E138ED">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
@@ -2063,51 +2391,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2451,50 +2779,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FF13979"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4EBAA118"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -2563,51 +3004,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2676,51 +3117,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14AF2B98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91F60E2C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C72ECBA6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2790,51 +3344,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2903,51 +3457,390 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27967132"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="727435F2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29042687"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6830501C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29251846"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="302EC7AC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3043,51 +3936,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38BB2EFC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3DE8765E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E5C5766"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3157,51 +4163,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3270,51 +4276,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3411,51 +4417,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="517C4144"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75B40A18"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3524,51 +4643,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3638,51 +4757,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3751,51 +4870,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3864,51 +4983,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A98739D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A7231DA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3977,51 +5096,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4090,51 +5209,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4204,169 +5323,192 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2009864795">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="841555270">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="611790909">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1565674760">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="220796731">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1628317511">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2127238196">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1458185412">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="321281816">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="651642027">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1221552655">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="418258550">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="267198918">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="138697557">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="939725530">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="125008308">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1668828139">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1123307509">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="836581974">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="668872274">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="816461284">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="935483402">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1020353762">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="674648385">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1095201933">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1569414237">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1245191344">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="539362752">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1004355895">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="952245843">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="267198918">
-[...8 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="125008308">
+  <w:num w:numId="31" w16cid:durableId="1755980102">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="000131A2"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030832"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00091B50"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
@@ -4376,169 +5518,176 @@
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="001E3A40"/>
     <w:rsid w:val="001F5689"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00245B5D"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="002576FF"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C66B7"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
+    <w:rsid w:val="002F0145"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
+    <w:rsid w:val="00342811"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00346A85"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E1CB2"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="00446601"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="0048364C"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C1ECA"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D2062"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F2FDE"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="00576BDE"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00596C1E"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D17B8"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00651981"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00685993"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
@@ -4580,194 +5729,201 @@
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F37EF"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00927BEB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
+    <w:rsid w:val="009C1272"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A82D3A"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92111"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AC2995"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE52E5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF67D3"/>
     <w:rsid w:val="00B01BA3"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B422C5"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF3EC0"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C0764F"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
+    <w:rsid w:val="00C54A7D"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC231F"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D079BE"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D37844"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D83BF6"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD3929"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
+    <w:rsid w:val="00E545A5"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E66295"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E92257"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF5488"/>
     <w:rsid w:val="00F22264"/>
@@ -4806,51 +5962,51 @@
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7355,51 +8511,51 @@
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002576FF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11527,51 +12683,51 @@
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1146240462">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nusjukvarden.se/om-nu-sjukvarden/vardgivare/regional-laboratoriemedicin/laboratoriemedicin/analyslista/provtagningsanvisningar2/klinisk-mikrobiologi/multiresistenta-bakterier-mrsa-vre-esbl-mrgs/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nusjukvarden.se/om-nu-sjukvarden/vardgivare/regional-laboratoriemedicin/laboratoriemedicin/analyslista/provtagningsanvisningar2/klinisk-mikrobiologi/skickeprov-till-su/candidozyma-auris/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nusjukvarden.se/om-nu-sjukvarden/vardgivare/regional-laboratoriemedicin/laboratoriemedicin/analyslista/provtagningsanvisningar2/klinisk-mikrobiologi/multiresistenta-bakterier-mrsa-vre-esbl-mrgs/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/smittsam-sjukdom/sjukdomsinformation-om-candidozyma-auris-infektion/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/contentassets/8f56681b343b46b9a48f13c0b1774e82/screening-resistenta-bakterier-02307-2017.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -11858,71 +13014,71 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4474</Characters>
+  <Pages>5</Pages>
+  <Words>1172</Words>
+  <Characters>6212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5308</CharactersWithSpaces>
+  <CharactersWithSpaces>7370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Screening avseende multiresistenta bakterier (MRB)</dc:title>
+  <dc:title>Screening avseende multiresistenta organismer (MRB-screening)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>