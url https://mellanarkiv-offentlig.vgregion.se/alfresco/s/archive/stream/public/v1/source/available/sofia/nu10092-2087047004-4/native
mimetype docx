--- v1 (2026-01-09)
+++ v2 (2026-08-05)
@@ -1,1087 +1,3597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...47 lines deleted...]
-        <w:t>Revidering i denna version</w:t>
+    <w:p w14:paraId="0FEED321" w14:textId="18F9C90C" w:rsidR="00BB6422" w:rsidRDefault="00BB6422" w:rsidP="00E3089A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8061"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082655A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mässling – vårdhygieniska aspekter </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="682B05C5" w14:textId="636A0924">
+    <w:p w14:paraId="1A8C5F06" w14:textId="77777777" w:rsidR="00AA18FA" w:rsidRPr="0082655A" w:rsidRDefault="00AA18FA" w:rsidP="00E3089A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8061"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F40E8AD" w14:textId="427E61AC" w:rsidR="00EC3507" w:rsidRPr="00DB3229" w:rsidRDefault="008101FA" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc235099717"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="74FAC629" w14:textId="56F570F5" w:rsidR="004A3CF4" w:rsidRDefault="00EC3507" w:rsidP="005C4626">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:rPr/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002608BA">
+        <w:t xml:space="preserve">Ersätter tidigare version </w:t>
+      </w:r>
+      <w:r w:rsidR="00C109F3" w:rsidRPr="002608BA">
+        <w:t xml:space="preserve">från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002608BA">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00471" w:rsidRPr="002608BA">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00414A32" w:rsidRPr="002608BA">
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2C3E" w:rsidRPr="002608BA">
+        <w:t xml:space="preserve">, rutinen </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16635" w:rsidRPr="002608BA">
+        <w:t>förlängd</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2C3E" w:rsidRPr="002608BA">
+        <w:t>es tillfälligt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16635" w:rsidRPr="002608BA">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00065F15" w:rsidRPr="002608BA">
+        <w:t>6-01-3</w:t>
+      </w:r>
+      <w:r w:rsidR="002608BA">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002608BA">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00275737">
+        <w:t xml:space="preserve"> Förtydli</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7CEA">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA546A">
+        <w:t>ande av text</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05CB9">
+        <w:t xml:space="preserve"> och kompletterat med</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7577">
+        <w:t xml:space="preserve"> innehållsförteckning</w:t>
+      </w:r>
+      <w:r w:rsidR="00222848">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00FE7577">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0019220B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">I övrigt </w:t>
+      </w:r>
+      <w:r w:rsidR="007A73E5">
+        <w:t>redaktionella förändringar</w:t>
+      </w:r>
+      <w:r w:rsidR="00877629">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="55893700" w14:textId="77777777">
+    <w:p w14:paraId="4F79BDD7" w14:textId="5D541AC6" w:rsidR="00E3089A" w:rsidRDefault="00B534AE" w:rsidP="09F09A55">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Bakgrund</w:t>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC3507" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="0C0FCC13" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normalefterlista"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="213698242"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EC3507">
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7DA4F60C" w14:textId="350576FD" w:rsidR="0082655A" w:rsidRDefault="0082655A" w:rsidP="00406745">
+          <w:pPr>
+            <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
+            <w:ind w:left="567"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0082655A">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+            <w:t>Innehållsförteckning</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3630F43D" w14:textId="77777777" w:rsidR="0082655A" w:rsidRPr="0082655A" w:rsidRDefault="0082655A" w:rsidP="0082655A"/>
+        <w:p w14:paraId="4503591D" w14:textId="5243D878" w:rsidR="00D635E6" w:rsidRDefault="0082655A">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc235099717" w:history="1">
+            <w:r w:rsidR="00D635E6" w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Förändringar sedan föregående version</w:t>
+            </w:r>
+            <w:r w:rsidR="00D635E6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00D635E6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00D635E6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099717 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00D635E6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D635E6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00D635E6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D635E6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2C7E9995" w14:textId="612F5006" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099718" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Syfte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099718 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0FD6C020" w14:textId="6B14A42F" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099719" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bakgrund</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099719 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3C953AAE" w14:textId="17B1B3E3" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099720" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Smittsamhet och smittvägar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099720 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="43F901BF" w14:textId="44BD812D" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099721" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Immunitet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099721 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="42C4E2BD" w14:textId="7BBACDBC" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099722" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Utförande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099722 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="163B4B26" w14:textId="143438C5" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099723" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Akutmottagningen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099723 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7BBEA626" w14:textId="70DCBD09" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099724" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Skyddsutrustning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099724 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5BF90C98" w14:textId="266224C8" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099725" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Kvarstående misstanke om mässling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099725 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7C6508BE" w14:textId="43FBBBAB" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099726" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Smittspårning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099726 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4B0D65F2" w14:textId="6D3552C5" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099727" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Vård på vårdavdelning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099727 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5C0CD7BE" w14:textId="108ECF40" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099728" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Undersökning och behandling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099728 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="73BD8443" w14:textId="21003C71" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099729" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Rengöring/städning och slutstädning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099729 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4888024A" w14:textId="391AACC9" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099730" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Disk, tvätt och avfall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099730 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="24CCA5C7" w14:textId="36A380CB" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099731" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Besökare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099731 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5A00956A" w14:textId="7E4167F8" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099732" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Transport av patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099732 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6370E058" w14:textId="2F549491" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099733" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Städning och rengöring av ambulans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099733 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7C5B6BD4" w14:textId="1BC55AA0" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099734" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Arbetsgrupp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099734 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5A449861" w14:textId="10C6C5E8" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099735" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Källförteckning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099735 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="14969E87" w14:textId="6C0CDDBC" w:rsidR="00D635E6" w:rsidRDefault="00D635E6">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235099736" w:history="1">
+            <w:r w:rsidRPr="00DA780E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Läs mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235099736 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="47F688D7" w14:textId="714C59FC" w:rsidR="0082655A" w:rsidRDefault="0082655A">
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="690F4D2C" w14:textId="77777777" w:rsidR="00A940F1" w:rsidRPr="00A940F1" w:rsidRDefault="00A940F1" w:rsidP="005C4626"/>
+    <w:p w14:paraId="32D643BB" w14:textId="77777777" w:rsidR="004A3CF4" w:rsidRPr="00DB3229" w:rsidRDefault="004A3CF4" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc235099718"/>
+      <w:r w:rsidRPr="00DB3229">
+        <w:lastRenderedPageBreak/>
+        <w:t>Syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="7FD894ED" w14:textId="18F74A96" w:rsidR="004A3CF4" w:rsidRPr="004A3CF4" w:rsidRDefault="004A3CF4" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3229">
+        <w:t>Att ge vägledning för verksamheter att handlägga patient med misstänkt eller konstaterad mässling så att smittspridning i vårdmiljön undviks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55893700" w14:textId="77777777" w:rsidR="00EC3507" w:rsidRPr="00DB3229" w:rsidRDefault="00EC3507" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc235099719"/>
+      <w:r w:rsidRPr="00DB3229">
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="0C0FCC13" w14:textId="65A8B9CD" w:rsidR="00EC3507" w:rsidRPr="00CC28DD" w:rsidRDefault="00EC3507" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mässlingsinfektion orsakas av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C4626">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>orbillivirus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006115F6">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är en luftburen smittsam sjukdom</w:t>
+      </w:r>
+      <w:r w:rsidR="003139D1">
+        <w:t xml:space="preserve">. Mässling cirkulerar i många länder, även inom Europa. Begränsad </w:t>
+      </w:r>
+      <w:r w:rsidR="00F85057">
+        <w:t>smitt</w:t>
+      </w:r>
+      <w:r w:rsidR="003139D1">
+        <w:t xml:space="preserve">spridning har skett i Sverige senaste åren, oftast efter fall som smittats utomlands. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0C8F">
+        <w:t xml:space="preserve">Sjukdomen kan ge svår sjukdomsbild med risk för allvarliga komplikationer, framför allt hos </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0C8F" w:rsidRPr="00D86472">
+        <w:t>icke-immuna spädbarn</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2862" w:rsidRPr="00D86472">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008079FD" w:rsidRPr="00D86472">
+        <w:t>gravida</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2862" w:rsidRPr="00D86472">
+        <w:t xml:space="preserve"> utan immunitet</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65D18" w:rsidRPr="00D86472">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D2862" w:rsidRPr="00D86472">
+        <w:t xml:space="preserve">för mässling </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35877" w:rsidRPr="00D86472">
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0C8F" w:rsidRPr="00D86472">
+        <w:t xml:space="preserve"> personer med nedsatt immunförsvar</w:t>
+      </w:r>
+      <w:r w:rsidR="003139D1" w:rsidRPr="00D86472">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003139D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86472">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="111D6296" w:rsidRPr="00FB17FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Insjuknandet vid mässling är akut med hög feber, ögonirritation och tilltagande besvärlig torrhosta. Efter några dagar uppträder röda och ofta sammanflytande utslag som först brukar ses på huvudet och i ansiktet</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB17FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002270D7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="111D6296" w:rsidRPr="00FB17FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sedan sprider </w:t>
+      </w:r>
+      <w:r w:rsidR="002270D7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utslagen </w:t>
+      </w:r>
+      <w:r w:rsidR="111D6296" w:rsidRPr="00FB17FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2E55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arm, ben och </w:t>
+      </w:r>
+      <w:r w:rsidR="111D6296" w:rsidRPr="00FB17FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>resten av kroppen</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2E55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="111D6296" w:rsidRPr="00FB17FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Ett annat tidigt symtom vid mässling är små blå-vita fläckar på munslemhinnorna (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="111D6296" w:rsidRPr="00FB17FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Kopliks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="111D6296" w:rsidRPr="00FB17FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fläckar).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00AE0C8F">
+        <w:t xml:space="preserve">Mässling är </w:t>
+      </w:r>
+      <w:r w:rsidR="007450F4">
+        <w:t xml:space="preserve">enligt Smittskyddslagen en </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0C8F">
+        <w:t>anmälnings- och smittspårningspliktig sjukdom</w:t>
+      </w:r>
+      <w:r w:rsidR="007450F4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC1250D" w14:textId="27FD8C5A" w:rsidR="00EC3507" w:rsidRPr="00DB3229" w:rsidRDefault="00EC3507" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc235099720"/>
+      <w:r w:rsidRPr="00DB3229">
+        <w:t>Smittsamhet</w:t>
+      </w:r>
+      <w:r w:rsidR="00664FB9">
+        <w:t xml:space="preserve"> och smittvägar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="1D9E2A8A" w14:textId="23D1A094" w:rsidR="00AA5F12" w:rsidRDefault="002840D1" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mässlingvirus sprids som droppsmitta och med luftströmmar inomhus</w:t>
+      </w:r>
+      <w:r w:rsidR="6D409D96">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00185541">
+        <w:t xml:space="preserve"> men</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7FA5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidR="0027117C">
+        <w:t>via kontakt med sekret från den sjuke</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0F56">
+        <w:t>. D</w:t>
+      </w:r>
+      <w:r w:rsidR="0027117C">
+        <w:t xml:space="preserve">et räcker med några minuters exposition i samma rum, till exempel i ett väntrum, för att bli smittad. Viruset kan finnas kvar i luften upp till 2 timmar efter att den smittsamma personen lämnat lokalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D8E056" w14:textId="2F0A1010" w:rsidR="0027117C" w:rsidRPr="00DB3229" w:rsidRDefault="002D3287" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3287">
+        <w:t>Inkubationstiden är oftast 10–12 dygn men kan</w:t>
+      </w:r>
+      <w:r w:rsidR="00B021E4">
+        <w:t xml:space="preserve"> variera från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3287">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B021E4" w:rsidRPr="002D3287">
+        <w:t>7–</w:t>
+      </w:r>
+      <w:r w:rsidR="00B021E4">
+        <w:t xml:space="preserve">21 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B021E4" w:rsidRPr="002D3287">
+        <w:t>dygn</w:t>
+      </w:r>
+      <w:r w:rsidR="00B021E4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B021E4" w:rsidRPr="002D3287">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541043A3" w14:textId="77777777" w:rsidR="0070285E" w:rsidRDefault="00227C7E" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hudutslaget kommer oftast 2-4 dygn efter symtomdebut. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3507">
+        <w:t>Smittsamhet</w:t>
+      </w:r>
+      <w:r w:rsidR="00510E45">
+        <w:t xml:space="preserve">sperioden är från 4 dygn före till och med </w:t>
+      </w:r>
+      <w:r w:rsidR="002D54D6">
+        <w:t>ca 4 dygn efter utslagsdebut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8A6EFC" w14:textId="605C680A" w:rsidR="00EC3507" w:rsidRPr="0070285E" w:rsidRDefault="00EC3507" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc235099721"/>
+      <w:r w:rsidRPr="0070285E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Immunitet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="0DD83E9E" w14:textId="5A8D47BF" w:rsidR="00613745" w:rsidRDefault="008229A8" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De flesta friska vuxna födda i Sverige är immuna mot mässling.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F127E7">
+        <w:t xml:space="preserve"> De har </w:t>
+      </w:r>
+      <w:r w:rsidR="00F84018">
+        <w:t xml:space="preserve">fått 2 doser mässlingsvaccin </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43045">
+        <w:t xml:space="preserve">eller </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4AC2">
+        <w:t>haft</w:t>
+      </w:r>
+      <w:r w:rsidR="00F127E7">
+        <w:t xml:space="preserve"> mässling</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43045">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00655200">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00671D63" w:rsidRPr="00147304">
+        <w:t>Sedan 198</w:t>
+      </w:r>
+      <w:r w:rsidR="00014143" w:rsidRPr="00147304">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00671D63" w:rsidRPr="00147304">
+        <w:t xml:space="preserve"> erbjuds alla barn i Sverige</w:t>
+      </w:r>
+      <w:r w:rsidR="001A532D" w:rsidRPr="00147304">
+        <w:t xml:space="preserve"> 2 doser</w:t>
+      </w:r>
+      <w:r w:rsidR="00671D63" w:rsidRPr="00147304">
+        <w:t xml:space="preserve"> vaccin</w:t>
+      </w:r>
+      <w:r w:rsidR="001A532D" w:rsidRPr="00147304">
+        <w:t xml:space="preserve"> mot mässling.</w:t>
+      </w:r>
+      <w:r w:rsidR="00671D63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BE0B97" w14:textId="09761497" w:rsidR="00EC3507" w:rsidRPr="00DB3229" w:rsidRDefault="00EC3507" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00147304">
+        <w:t>Arbetsgivaren ska tillse att personalen har immunitet mot mässling och vid behov erbjuda vaccination.</w:t>
+      </w:r>
+      <w:r w:rsidR="00620CF6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00620CF6" w:rsidRPr="00620CF6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Hälsodeklaration och vaccinationsenkät NU-sjukvården</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4ACF74F9" w14:textId="4A1968AE" w:rsidR="00EC3507" w:rsidRPr="00DB3229" w:rsidRDefault="00EB4715" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3507" w:rsidRPr="00DB3229">
+        <w:t xml:space="preserve">ersoner som är vaccinerade </w:t>
+      </w:r>
+      <w:r w:rsidR="00A157AA">
+        <w:t xml:space="preserve">mot mässling kan vid massiv </w:t>
+      </w:r>
+      <w:r w:rsidR="005448BC">
+        <w:t>exposition</w:t>
+      </w:r>
+      <w:r w:rsidR="00A157AA">
+        <w:t xml:space="preserve"> för mässlingvirus</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3507" w:rsidRPr="00DB3229">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>insjukna</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85E9A">
+        <w:t xml:space="preserve"> i en</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3507" w:rsidRPr="00DB3229">
+        <w:t xml:space="preserve"> lindrigare </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85E9A">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="005448BC">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85E9A">
+        <w:t xml:space="preserve"> av </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3507" w:rsidRPr="00DB3229">
+        <w:t>mässling</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB25FD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3507" w:rsidRPr="00DB3229">
+        <w:t xml:space="preserve">Det är då troligen inte samma risk att sprida smitta vidare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C75B7D" w14:textId="77777777" w:rsidR="00EC3507" w:rsidRPr="00DB3229" w:rsidRDefault="00EC3507" w:rsidP="005C4626">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="-2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5846C5" w14:textId="056B248C" w:rsidR="00EC3507" w:rsidRPr="00DB3229" w:rsidRDefault="007C3D73" w:rsidP="0054236E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc235099722"/>
+      <w:r>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="2D36244E" w14:textId="24FAF812" w:rsidR="0079074A" w:rsidRPr="00626581" w:rsidRDefault="00EC3507" w:rsidP="0054236E">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8061"/>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00626581">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Stoppa risk för vidare smittspridning genom att isolera</w:t>
+      </w:r>
+      <w:r w:rsidR="00626581">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626581">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>patienten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC4E638" w14:textId="77B39502" w:rsidR="00746439" w:rsidRPr="00882D0E" w:rsidRDefault="0079074A" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc235099723"/>
+      <w:r w:rsidRPr="00882D0E">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Akutmottagningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00746439" w:rsidRPr="00882D0E">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B38D526" w14:textId="2096877F" w:rsidR="00236067" w:rsidRPr="0010705C" w:rsidRDefault="00746439" w:rsidP="0093102B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0010705C">
+        <w:t xml:space="preserve">Patient med misstänkt mässling </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B69" w:rsidRPr="0010705C">
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidR="00236067" w:rsidRPr="0010705C">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B69" w:rsidRPr="0010705C">
+        <w:t xml:space="preserve">rsökts i första hand i </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3078E" w:rsidRPr="0010705C">
+        <w:t xml:space="preserve">mottagningsrum </w:t>
+      </w:r>
+      <w:r w:rsidR="00236067" w:rsidRPr="0010705C">
+        <w:t>på infektionsmottagningen</w:t>
+      </w:r>
+      <w:r w:rsidR="008438F3" w:rsidRPr="0010705C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3078E" w:rsidRPr="0010705C">
+        <w:t xml:space="preserve">med direktingång utifrån. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C883D16" w14:textId="7027EA1A" w:rsidR="00B77608" w:rsidRPr="0010705C" w:rsidRDefault="00236067" w:rsidP="0093102B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0010705C">
+        <w:t xml:space="preserve">I andra hand </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC269B" w:rsidRPr="0010705C">
+        <w:t>akutmottagningens</w:t>
+      </w:r>
+      <w:r w:rsidR="00746439" w:rsidRPr="0010705C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4FF0" w:rsidRPr="0010705C">
+        <w:t>mottagnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00746439" w:rsidRPr="0010705C">
+        <w:t xml:space="preserve">rum med direktingång </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC269B" w:rsidRPr="0010705C">
+        <w:t>utifrån</w:t>
+      </w:r>
+      <w:r w:rsidR="00303DF8" w:rsidRPr="0010705C">
+        <w:t>, d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77608" w:rsidRPr="0010705C">
+        <w:t>är patienten kan vistas kortvarigt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00746439" w:rsidRPr="0010705C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B77608" w:rsidRPr="0010705C">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00746439" w:rsidRPr="0010705C">
+        <w:t xml:space="preserve">edömning ska ske snarast. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D635E6">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00327AD7" w:rsidRPr="0010705C">
+        <w:t>OBS! Öka ventilationsflödet när patienten tas in på rummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AB9C34" w14:textId="77777777" w:rsidR="005043CF" w:rsidRPr="0010705C" w:rsidRDefault="00746439" w:rsidP="0093102B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0010705C">
+        <w:t>I avvaktan på vidare undersökning, om fortsatt misstanke om luftburen smitta kvarstår, ska patienten flyttas till lokal anpassad för luftburen smitta med direktingång till rummet och med anpassad ventilation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A942CFD" w14:textId="412CF272" w:rsidR="005043CF" w:rsidRPr="00882D0E" w:rsidRDefault="00F16EEF" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc235099724"/>
+      <w:r>
+        <w:t>Skyddsutrustning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="018EC54C" w14:textId="77777777" w:rsidR="005043CF" w:rsidRPr="0093102B" w:rsidRDefault="005043CF" w:rsidP="0093102B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0093102B">
+        <w:t>Endast personal med immunitet ska vårda patienter med misstänkt eller konstaterad mässling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D33B0DA" w14:textId="77777777" w:rsidR="005043CF" w:rsidRPr="0093102B" w:rsidRDefault="005043CF" w:rsidP="0093102B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0093102B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Skyddsutrustning, använd andningsskydd FFP3 tillsammans med visir vid vistelse i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0093102B">
+        <w:t>vårdrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0093102B">
+        <w:t xml:space="preserve"> samt vid transport. Kom ihåg att ta på andningsskyddet utanför vårdrummet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23147689" w14:textId="77777777" w:rsidR="005043CF" w:rsidRPr="0010705C" w:rsidRDefault="005043CF" w:rsidP="00FB3B29">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:right="140"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="0010705C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Instruktion för användning av andningsskydd</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0010705C">
+        <w:t xml:space="preserve">. Andningsskyddet är avsett för engångsbruk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28609F9A" w14:textId="0B22F304" w:rsidR="00901734" w:rsidRPr="00882D0E" w:rsidRDefault="00901734" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="1077" w:right="-2" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6036C5D6" w14:textId="77777777" w:rsidR="00FE3AAF" w:rsidRDefault="00FE4066" w:rsidP="00B32B8B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc235099725"/>
+      <w:r>
+        <w:t>Kvarstående misstanke om mässling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="4DF81B7D" w14:textId="2E8CBD46" w:rsidR="00EF0884" w:rsidRPr="00EF0884" w:rsidRDefault="00FE3AAF" w:rsidP="00B32B8B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="1077" w:right="-2" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Mässlingsinfektion som orsakas av </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EC3507">
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7505" w:rsidRPr="00F62FAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>nsvarig läkare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3AAF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kontaktar</w:t>
+      </w:r>
+      <w:r w:rsidR="002A15B9">
+        <w:t xml:space="preserve"> via </w:t>
+      </w:r>
+      <w:r w:rsidR="0081478A">
+        <w:t>NU-sjukvårdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00335565">
+        <w:t xml:space="preserve"> växel</w:t>
+      </w:r>
+      <w:r w:rsidR="000443F1">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62867824" w14:textId="614C7A2E" w:rsidR="000C5F0A" w:rsidRPr="000C5F0A" w:rsidRDefault="000C5F0A" w:rsidP="00B32B8B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>morbillivirus</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EC3507">
+      </w:pPr>
+      <w:r w:rsidRPr="00687151">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Infektion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00687151">
+        <w:t xml:space="preserve">släkare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5126C3B2" w14:textId="4E31FD46" w:rsidR="000C5F0A" w:rsidRDefault="000C5F0A" w:rsidP="00B32B8B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> är en luftburen mycket smittsam sjukdom. Vid misstanke om mässlingssmitta ska vård bedrivas i rum med ventilation avsedd för luftburen smitta.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00687151">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smittskyddsläkare i beredskap omgående </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="5514BCE8" w14:textId="77777777">
+    <w:p w14:paraId="572E74A8" w14:textId="649D6723" w:rsidR="000C5F0A" w:rsidRPr="000C5F0A" w:rsidRDefault="000C5F0A" w:rsidP="00B32B8B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tjänsteman i beredskap</w:t>
+      </w:r>
+      <w:r w:rsidR="000628E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>- TIB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6415F7" w14:textId="2C3E2793" w:rsidR="000C5F0A" w:rsidRPr="000C5F0A" w:rsidRDefault="000C5F0A" w:rsidP="00B32B8B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00687151">
+        <w:t xml:space="preserve">Vårdhygien helgfria vardagar. Övrig tid mail till vårdhygiens funktionsbrevlåda: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00BE7F1B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>vardhygien.nu@vgregion.se</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1379C576" w14:textId="69C12394" w:rsidR="00124CA9" w:rsidRPr="00882D0E" w:rsidRDefault="00124CA9" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="717" w:right="-2"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42ABDCC5" w14:textId="77777777" w:rsidR="00B21E49" w:rsidRDefault="00D5124D" w:rsidP="00B21E49">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik3Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc235099726"/>
+      <w:r w:rsidRPr="00FB3B29">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik3Char"/>
+        </w:rPr>
+        <w:t>Smittspårning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="564D4375" w14:textId="08A873B1" w:rsidR="00EC3507" w:rsidRPr="00D5124D" w:rsidRDefault="002D72D8" w:rsidP="0014004D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D72D8">
+        <w:t xml:space="preserve">Syftet med smittspårningen är att snabbt identifiera exponerade och mottagliga individer för att hindra smittspridning från sekundärfall och ge eventuell postexpositionsprofylax så snart som möjligt efter exposition. Den kan ske med vaccin (inom 3 dygn) eller immunglobulin (inom 6 dygn). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="002D72D8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Mässling- Vårdgivarwebben</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002D72D8">
+        <w:t xml:space="preserve"> utbrottshantering och smittspårning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9701B4" w14:textId="77777777" w:rsidR="00D5124D" w:rsidRDefault="00D5124D" w:rsidP="005C4626">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D21BD16" w14:textId="03CAF6DD" w:rsidR="00EC3507" w:rsidRDefault="00CC50CB" w:rsidP="009244CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Behandlande läkare är ansvarig för s</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3507">
+        <w:t>mittspårning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som ska ske i samråd med infektionsläkare</w:t>
+      </w:r>
+      <w:r w:rsidR="004353B4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004353B4">
+        <w:t>Vårdhygien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004353B4">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="0090284D">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="004353B4">
+        <w:t>mittskydd.</w:t>
+      </w:r>
+      <w:r w:rsidR="009244CF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00EC6911" w:rsidRPr="00EC6911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Smittskyddsblad Mässling läkarinformation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B965B1">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009244CF">
+        <w:t xml:space="preserve">Använd </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00223FAD" w:rsidRPr="00083344">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Mässling inventeringslista</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B965B1">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F84BE7" w14:textId="77777777" w:rsidR="009162E7" w:rsidRPr="00DB3229" w:rsidRDefault="009162E7" w:rsidP="005C4626">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E9C725F" w14:textId="6D0270AA" w:rsidR="00D26622" w:rsidRDefault="00882D0E" w:rsidP="001528D6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="567"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc235099727"/>
+      <w:r w:rsidRPr="00882D0E">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="006021CB" w:rsidRPr="00882D0E">
+        <w:t>ård</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882D0E">
+        <w:t xml:space="preserve"> på vårdavdelning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="2C5E4976" w14:textId="117B3492" w:rsidR="00EC3507" w:rsidRDefault="00EF1091" w:rsidP="0054236E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="567" w:right="-2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF1091">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3507" w:rsidRPr="00EF1091">
+        <w:t xml:space="preserve"> lokal</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3507" w:rsidRPr="00DB3229">
+        <w:t xml:space="preserve"> anpassad för luftburen smitta med direktingång till rummet och med anpassad ventilation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4F9243" w14:textId="77777777" w:rsidR="00FF3CE0" w:rsidRPr="00DB3229" w:rsidRDefault="00FF3CE0" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc235099728"/>
+      <w:r w:rsidRPr="00DB3229">
+        <w:lastRenderedPageBreak/>
+        <w:t>Undersökning och behandling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="20AB094E" w14:textId="0F02360E" w:rsidR="00FF3CE0" w:rsidRPr="00DB3229" w:rsidRDefault="00FF3CE0" w:rsidP="005C4626">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C948CE">
+        <w:t>Överväg om undersökning och behandling kan genomföras på vårdrum alternativt senareläggas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till dess att patienten inte är smittsam längre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C948CE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C948CE">
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> Om undersökning eller behandling inte kan senareläggas, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C948CE">
+        <w:t>kontakta Vårdhygien</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0D04">
+        <w:t xml:space="preserve"> dagt</w:t>
+      </w:r>
+      <w:r w:rsidR="0088715F">
+        <w:t>id</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C948CE">
+        <w:t>/bakjour Infektion (jourtid) för planering.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C90BDA4" w14:textId="77777777" w:rsidR="00FF3CE0" w:rsidRPr="00D26622" w:rsidRDefault="00FF3CE0" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26622">
+        <w:t>Efter genomförd undersökning och behandling på annan enhet ska rummet stå tomt i 2 timmar med stängda dörrar och fönster (för att ventilation ska fungera) innan nästa patient kan undersökas på rummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C82148" w14:textId="77777777" w:rsidR="00FF3CE0" w:rsidRPr="00D26622" w:rsidRDefault="00FF3CE0" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26622">
+        <w:t xml:space="preserve">Enbart personal som är immun mot mässling ska vistas i undersökningsrummet och ska använda skyddsutrustning enligt ovan.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE61AA7" w14:textId="77777777" w:rsidR="00FF3CE0" w:rsidRDefault="00FF3CE0" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc235099729"/>
       <w:r w:rsidRPr="00DB3229">
+        <w:t>Rengöring/städning och slutstädning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="65992865" w14:textId="77777777" w:rsidR="00FF3CE0" w:rsidRDefault="00FF3CE0" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="1077" w:right="-2" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAF9F94" w14:textId="77777777" w:rsidR="00FF3CE0" w:rsidRPr="009236C3" w:rsidRDefault="00FF3CE0" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="009236C3">
+        <w:t xml:space="preserve">Säkerställ att personal som utför rengöring och städning har immunitet för mässling. Skyddsutrustning enligt ovan ska användas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F89D864" w14:textId="77777777" w:rsidR="00FF3CE0" w:rsidRPr="009236C3" w:rsidRDefault="00FF3CE0" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="009236C3">
+        <w:t xml:space="preserve">Rum med vanlig ventilation ska stå tomt i två timmar med stängda dörrar och fönster (för att ventilation ska fungera) innan slutstädning och rengöring utförs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC1EE03" w14:textId="381D9448" w:rsidR="00FF3CE0" w:rsidRPr="009236C3" w:rsidRDefault="00FF3CE0" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="009236C3">
+        <w:t xml:space="preserve">Städning utförs enligt ordinarie rutin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD4C014" w14:textId="77777777" w:rsidR="00FF3CE0" w:rsidRPr="00025CC6" w:rsidRDefault="00FF3CE0" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc235099730"/>
+      <w:r>
+        <w:t>Disk, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025CC6">
+        <w:t>vätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025CC6">
+        <w:t>avfall</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="13E997E6" w14:textId="29AC0E5F" w:rsidR="00FF3CE0" w:rsidRPr="00C854AD" w:rsidRDefault="00FF3CE0" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00025CC6">
+        <w:t xml:space="preserve">Hanteras enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ordinarie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025CC6">
+        <w:t xml:space="preserve"> rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="00C854AD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0375128C" w14:textId="77777777" w:rsidR="00FF3CE0" w:rsidRPr="00DB3229" w:rsidRDefault="00FF3CE0" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc235099731"/>
+      <w:r w:rsidRPr="00DB3229">
+        <w:t>Besökare</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="0A774030" w14:textId="1D1B8AE5" w:rsidR="00FF3CE0" w:rsidRPr="00DB3229" w:rsidRDefault="00FF3CE0" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Besökare med immunitet kan besöka patienten. Skyddsutrustning enligt ovan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269AFF14" w14:textId="77777777" w:rsidR="00882D0E" w:rsidRPr="00E65FA2" w:rsidRDefault="00EC3507" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc235099732"/>
+      <w:r w:rsidRPr="00E65FA2">
+        <w:lastRenderedPageBreak/>
+        <w:t>Transport av patient</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00E65FA2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383503D1" w14:textId="013C1E33" w:rsidR="00EC3507" w:rsidRPr="00882D0E" w:rsidRDefault="00882D0E" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3507" w:rsidRPr="00882D0E">
+        <w:t>nom sjukhusområdet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E03B7F" w14:textId="77777777" w:rsidR="00EC3507" w:rsidRPr="00011234" w:rsidRDefault="00EC3507" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00011234">
+        <w:t>Undvik onödiga transporter. Transport bör om möjligt ske utomhus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04489675" w14:textId="49EE8852" w:rsidR="00EA1F9A" w:rsidRPr="00011234" w:rsidRDefault="00EA1F9A" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00011234">
+        <w:t xml:space="preserve">Transport av patient med misstänkt eller konstaterad mässling utförs av personal med immunitet. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A44A1" w:rsidRPr="00011234">
+        <w:t>Anv</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84C86" w:rsidRPr="00011234">
+        <w:t>änd skyddsrustning enligt ovan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A13F19" w14:textId="7E55BD4D" w:rsidR="005F4F97" w:rsidRPr="00011234" w:rsidRDefault="00EC3507" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00011234">
+        <w:t xml:space="preserve">Om transport utomhus inte är möjligt, planera transportväg och tidpunkt för att minska risken för exponering av andra patienter eller personal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504B8ADE" w14:textId="77777777" w:rsidR="00711972" w:rsidRPr="00011234" w:rsidRDefault="00312A90" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00011234">
+        <w:t>Patient som tolererar munskydd kan använda det</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9066D" w:rsidRPr="00011234">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3869" w:rsidRPr="00011234">
+        <w:t xml:space="preserve"> Alternativt</w:t>
+      </w:r>
+      <w:r w:rsidR="0056661E" w:rsidRPr="00011234">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3869" w:rsidRPr="00011234">
+        <w:t xml:space="preserve">ge </w:t>
+      </w:r>
+      <w:r w:rsidR="0056661E" w:rsidRPr="00011234">
+        <w:t>patienten</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3869" w:rsidRPr="00011234">
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="0056661E" w:rsidRPr="00011234">
+        <w:t>ngångs-näsdukar att hålla för munnen samt plastpåse</w:t>
+      </w:r>
+      <w:r w:rsidR="0085569D" w:rsidRPr="00011234">
+        <w:t xml:space="preserve"> att slänga näsdukarna i</w:t>
+      </w:r>
+      <w:r w:rsidR="0056661E" w:rsidRPr="00011234">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAD1E15" w14:textId="19D64977" w:rsidR="009A05C5" w:rsidRDefault="00882D0E" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00934036">
+        <w:t>tanför sjukhusområdet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7174AC5F" w14:textId="7C318E74" w:rsidR="00AE02BF" w:rsidRDefault="006F2AD6" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>I första hand ambulanst</w:t>
+      </w:r>
+      <w:r w:rsidR="00934036">
+        <w:t>ransport</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Alternativt </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40A0F">
+        <w:t xml:space="preserve">privat </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">transportmedel </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA36E3">
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r w:rsidR="009A05C5">
+        <w:t xml:space="preserve">immun </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA36E3">
+        <w:t>förare</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE02BF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2199860D" w14:textId="77777777" w:rsidR="00E65FA2" w:rsidRDefault="00AE02BF" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Använd inte</w:t>
+      </w:r>
+      <w:r w:rsidR="009A05C5">
+        <w:t xml:space="preserve"> allmänna kommunikationer</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2BCF">
+        <w:t>, till</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40A0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2BCF">
+        <w:t>exempel</w:t>
+      </w:r>
+      <w:r w:rsidR="009A05C5">
+        <w:t xml:space="preserve"> taxi, buss</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2BCF">
+        <w:t xml:space="preserve"> eller tåg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720A19B7" w14:textId="35ED2996" w:rsidR="00E86CE3" w:rsidRPr="00E86CE3" w:rsidRDefault="009C5E19" w:rsidP="00FC715B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc235099733"/>
+      <w:r w:rsidRPr="00FF3CE0">
+        <w:t>Städning och rengöring av ambulans</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="495491F8" w14:textId="2FEB841A" w:rsidR="00055BF3" w:rsidRPr="00FA21E1" w:rsidRDefault="6BBCB5F1" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">En liten mängd virus kan orsaka infektion om man saknar immunitet. Smittspridning sker via luft och via kontakt med sekret från den sjuke och det räcker med några minuters exposition i samma rum, till exempel i ett väntrum, för att bli smittad. Viruset kan finnas kvar i luften upp till 2 timmar efter att den smittsamma personen lämnat lokalen. </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Innan städning ska a</w:t>
+      </w:r>
+      <w:r w:rsidR="4EBCC460">
+        <w:t xml:space="preserve">mbulansen vädras under minst </w:t>
+      </w:r>
+      <w:r w:rsidR="00216D05">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="4EBCC460">
+        <w:t>15 minuter med öppna dörrar</w:t>
+      </w:r>
+      <w:r w:rsidR="00013FF8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="28A5AB5A" w:rsidRPr="00FA21E1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utomhus. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="179FFF7A" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1BE71F7D" w14:textId="042A8576" w:rsidR="00055BF3" w:rsidRDefault="009A05C5" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB3229">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Sedan 1983 erbjuds alla barn i Sverige 2 doser vaccin. Efter 1990 rapporteras endast få fall av mässling i Sverige tack vare hög vaccinationstäckning. Mässlingsutbrott de senaste åren har dock förekommit där ofta dessa orsakats av att indexpatienten (den först insjuknade patienten) vistats i område med hög mässlingsförekomst utomlands. </w:t>
+        <w:t xml:space="preserve">Vädring ska inte ske vid ingång till vårdinrättning eller vid </w:t>
+      </w:r>
+      <w:r w:rsidR="00831B39">
+        <w:t>frisk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3229">
+        <w:t>luftsintag.</w:t>
+      </w:r>
+      <w:r w:rsidR="00227E87">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="7018B413" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1E0005B7" w14:textId="4C70BBF2" w:rsidR="009A05C5" w:rsidRPr="00DB3229" w:rsidRDefault="00227E87" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB3229">
-        <w:rPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> och barn under 5 års ålder. </w:t>
+        <w:t>Ambulansen rengörs enligt lokal rutin för smittsam patient.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="7EC1250D" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t>Smittsamhet</w:t>
+    <w:p w14:paraId="34F43F71" w14:textId="2809FFF6" w:rsidR="005328D8" w:rsidRDefault="005328D8" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005328D8">
+        <w:t xml:space="preserve">Enbart personal som är immun mot mässling ska vistas i undersökningsrummet och ska använda </w:t>
+      </w:r>
+      <w:r w:rsidR="003D06B3">
+        <w:t xml:space="preserve">skyddsutrustning enligt ovan. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="52B75025" w14:textId="77777777">
-[...21 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6DD0E526" w14:textId="77777777" w:rsidR="0063296C" w:rsidRDefault="0063296C" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="1712" w:right="-2"/>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="5D8A6EFC" w14:textId="77777777">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6F460F96" w14:textId="060AD592" w:rsidR="0063296C" w:rsidRPr="00EA461B" w:rsidRDefault="0063296C" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc235099734"/>
+      <w:r w:rsidRPr="00EA461B">
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="22D0A7B2" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:t>Personer som genomgått mässlingsinfektion eller har erhållit 2 sprutor mässlingsvaccin (MPR eller MMR) räknas som immuna.</w:t>
+    <w:p w14:paraId="72771524" w14:textId="69272F4A" w:rsidR="00B3335A" w:rsidRDefault="00B3335A" w:rsidP="005C4626">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="567" w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lisa Jensen</w:t>
+      </w:r>
+      <w:r w:rsidR="004C50DE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hygiensjuksköterska</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="39BE0B97" w14:textId="77777777">
-[...18 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+    <w:p w14:paraId="761C85A5" w14:textId="71329EFC" w:rsidR="00EC3507" w:rsidRPr="00DB3229" w:rsidRDefault="00B3335A" w:rsidP="00A7623F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="567" w:right="-2"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:t>Elisabeth Eriksson Gebring</w:t>
+      </w:r>
+      <w:r w:rsidR="004C50DE">
+        <w:t>, hygiensjuksköterska</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="620D7485" w14:textId="77777777">
+    <w:p w14:paraId="3F3FFB8F" w14:textId="4ECCC6C6" w:rsidR="00EC3507" w:rsidRDefault="00945FC1" w:rsidP="005C4626">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc235099735"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="393BEF4E" w14:textId="77777777">
-[...519 lines deleted...]
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="14A27717" w14:textId="77777777">
+    <w:p w14:paraId="6B082285" w14:textId="77777777" w:rsidR="00406745" w:rsidRDefault="006B6B4F" w:rsidP="00406745">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>AFS 2005:01 – Mikrobiologiska arbetsmiljörisker – smitta, toxinpåverkan, överkänslighet.</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1134" w:right="-2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00E21F47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Hälsodeklaration och vaccinationsenkät NU-sjukvården</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003759F7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D615AC">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="37BF748A" w14:textId="77777777">
+    <w:p w14:paraId="5A987600" w14:textId="2A6475CE" w:rsidR="006B6B4F" w:rsidRPr="006B6B4F" w:rsidRDefault="006B6B4F" w:rsidP="00406745">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1134" w:right="-2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00A35A65">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Instruktion för användning av andningsskydd</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="46E69B0A" w14:textId="77777777">
+    <w:p w14:paraId="46E69B0A" w14:textId="7361FD07" w:rsidR="00EC3507" w:rsidRDefault="00EC3507" w:rsidP="00406745">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB3229">
         <w:t>Patientsäkerhetslag (2010:659)</w:t>
       </w:r>
+      <w:r w:rsidR="003759F7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003759F7" w:rsidRPr="003759F7">
+        <w:t>Socialdepartementet</w:t>
+      </w:r>
+      <w:r w:rsidR="003759F7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="17D69E5C" w14:textId="77777777">
+    <w:p w14:paraId="50409E0F" w14:textId="6A5E3C95" w:rsidR="006B6B4F" w:rsidRDefault="006B6B4F" w:rsidP="00406745">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Smittskyddsenheten, Mässling-utbrottshantering och smittspårning.2015</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00DE32F3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Sjukdomsinformation om mässling — Folkhälsomyndigheten</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006610F1">
+        <w:t xml:space="preserve">. Folkhälsomyndigheten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="1F85ED17" w14:textId="77777777">
+    <w:p w14:paraId="7CEA3756" w14:textId="1FC7B7C8" w:rsidR="00783DBF" w:rsidRDefault="00783DBF" w:rsidP="00406745">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Socialstyrelsen, Mässling och röda hund – ett kunskapsunderlag till nationell handlingsplan. 2014</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00783DBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Smittskyddsblad Mässling läkarinformation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D078A1">
+        <w:t xml:space="preserve">. Smittskydd Västra Götaland. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="6FE551A3" w14:textId="77777777">
+    <w:p w14:paraId="59837F32" w14:textId="64C738E3" w:rsidR="00083344" w:rsidRDefault="003128F3" w:rsidP="00406745">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> edition</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="003128F3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Mässling </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003128F3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>inveringslista</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> – Smittspårningslista av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vårdhygien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> NU-sjukvården</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="4B79C297" w14:textId="77777777">
+    <w:p w14:paraId="07A1BBAC" w14:textId="32FE86A6" w:rsidR="00BC0989" w:rsidRDefault="007E20C8" w:rsidP="00406745">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-        <w:rPr>
-[...59 lines deleted...]
-      <w:r w:rsidRPr="00DB3229">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="007E20C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Mässling - Vårdgivarwebben Västra Götalandsregionen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D078A1">
+        <w:t xml:space="preserve">. Vårdgivarwebben Mässling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD4B89E" w14:textId="364CC1BF" w:rsidR="00FB17FA" w:rsidRPr="00406745" w:rsidRDefault="00886F0A" w:rsidP="00406745">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc235099736"/>
+      <w:r w:rsidRPr="00406745">
+        <w:t>Läs</w:t>
+      </w:r>
+      <w:r w:rsidR="00406745" w:rsidRPr="00406745">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...22 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00406745">
+        <w:t>mer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="192AF5BF" w14:textId="77777777">
+    <w:p w14:paraId="1AAF246F" w14:textId="77777777" w:rsidR="0063296C" w:rsidRPr="00536A5A" w:rsidRDefault="0063296C" w:rsidP="005C4626">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1077" w:right="-2" w:hanging="360"/>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DB3229" w:rsidR="00EC3507" w:rsidP="00EC3507" w:rsidRDefault="00EC3507" w14:paraId="20226087" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="40AA233F" w14:textId="2BC7D575" w:rsidR="009C6C0C" w:rsidRDefault="0002007D" w:rsidP="00406745">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Information om Andningsskydd, se Vårdhygiens hemsida</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="0002007D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>smittskyddsatgarder-vid-massling-handlaggning-och-smittsparning.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D078A1">
+        <w:t xml:space="preserve">. Smittskyddsläkarföreningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00EC3507" w:rsidP="00CC7A0C" w:rsidRDefault="00EC3507" w14:paraId="181175EB" w14:textId="26C1CE73">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="5BDCF7DD" w14:textId="42E0C135" w:rsidR="0002007D" w:rsidRPr="00EC3507" w:rsidRDefault="009065FA" w:rsidP="00406745">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:t>Epidemiberedskap i NU-sjukvården.2018</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="009065FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Handläggning av mässlingsfall i Västra Götalandsregionen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D078A1">
+        <w:t xml:space="preserve">. Smittskydd Västra Götaland. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC3507" w:rsidR="009C6C0C" w:rsidP="00EC3507" w:rsidRDefault="009C6C0C" w14:paraId="40AA233F" w14:textId="1C46013D"/>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="0002007D" w:rsidRPr="00EC3507" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00027744" w:rsidRDefault="00027744" w14:paraId="0C855FD8" w14:textId="77777777">
+    <w:p w14:paraId="5AD7ADD9" w14:textId="77777777" w:rsidR="00855091" w:rsidRDefault="00855091">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00027744" w:rsidRDefault="00027744" w14:paraId="5727A2A3" w14:textId="77777777">
+    <w:p w14:paraId="58B986BD" w14:textId="77777777" w:rsidR="00855091" w:rsidRDefault="00855091">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00027744" w:rsidRDefault="00027744" w14:paraId="11C74623" w14:textId="77777777">
+    <w:p w14:paraId="3517C56D" w14:textId="77777777" w:rsidR="00855091" w:rsidRDefault="00855091">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1110,281 +3620,282 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="66F4EBFA">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00B965B1" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="12" name="Bildobjekt 12">
@@ -1414,2347 +3925,3340 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00027744" w:rsidRDefault="00027744" w14:paraId="35C6D99E" w14:textId="77777777"/>
+    <w:p w14:paraId="0236A0F3" w14:textId="77777777" w:rsidR="00855091" w:rsidRDefault="00855091"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00027744" w:rsidRDefault="00027744" w14:paraId="50F6EAA0" w14:textId="77777777">
+    <w:p w14:paraId="358CBB39" w14:textId="77777777" w:rsidR="00855091" w:rsidRDefault="00855091">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00027744" w:rsidRDefault="00027744" w14:paraId="63336300" w14:textId="77777777">
+    <w:p w14:paraId="12C5D49F" w14:textId="77777777" w:rsidR="00855091" w:rsidRDefault="00855091">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="381154CD">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+          <w:pict>
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="68BE26DB">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+          <w:pict>
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C063CDC"/>
+    <w:tmpl w:val="98F095D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="007C366F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E60E3BE0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7557" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B47647D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63483FA6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1437" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2157" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2877" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3597" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4317" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5037" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5757" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6477" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7197" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A043B5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E6B67E8A"/>
-    <w:lvl w:ilvl="0" w:tplc="041D000F">
+    <w:tmpl w:val="BE3C7A9C"/>
+    <w:lvl w:ilvl="0" w:tplc="4B6CD252">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23D966AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BEB6E0DE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1437" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2157" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2877" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3597" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4317" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5037" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5757" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6477" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7197" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24881DA1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE3C7A9C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DDF0BC38"/>
+    <w:tmpl w:val="0D84F99A"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E97567C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D12C27B2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FD04658"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6FF45A0E"/>
+    <w:lvl w:ilvl="0" w:tplc="CD50F5DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="472E7D5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="79F4281C"/>
+    <w:lvl w:ilvl="0" w:tplc="4118B994">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1116C82E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="27203AF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="969C5324">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1944A4B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1B90B022">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7E3E9212">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2F28994E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F578BDBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B636920"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F94901A"/>
+    <w:lvl w:ilvl="0" w:tplc="BD42226A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C1DEDB90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C21C6802">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="878A5B58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B5FC20A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="285A5E5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="48DCA96E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4B985F3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E5AEF414">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583A6ED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34B68180"/>
     <w:lvl w:ilvl="0" w:tplc="E398FEB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="33049D20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5F829748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="28CA3646" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="7D163302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="6598D590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A366EEDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20D27728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D13807DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A6653B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="433265D2"/>
+    <w:lvl w:ilvl="0" w:tplc="86921920">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="321E128E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="23921C32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1C1485A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="19E24BC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6B9C9E7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F8440C7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BF465AE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="ABEAA658">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7588251D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9916695A"/>
     <w:lvl w:ilvl="0" w:tplc="6038CF32">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="54E07F40" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3BD4999A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3796,978 +7300,1714 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4ABEBB00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="95DEF160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CEE77CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD42DD34"/>
+    <w:lvl w:ilvl="0" w:tplc="8C8C61E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F9DE3C6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B798D272">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FD86BF1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CF547264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D5268B3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3112FE76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="833644A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D1287ECC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909921896">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1367871050">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="861477783">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1280868239">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="444931515">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="739910959">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="391579451">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1296368398">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="689646344">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1979215945">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="830874331">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="36130748">
+  <w:num w:numId="15" w16cid:durableId="560679449">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="560679449">
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1634024053">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1358703059">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="437261242">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1420566503">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="23" w16cid:durableId="2115322034">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="256527698">
+  <w:num w:numId="24" w16cid:durableId="2139568398">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1921477832">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1745100561">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="794829847">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1254510427">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1090539201">
+  <w:num w:numId="29" w16cid:durableId="293146417">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1869178347">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1846439597">
-[...5 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="1358703059">
+  <w:num w:numId="31" w16cid:durableId="385303872">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="437261242">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="32" w16cid:durableId="1479344945">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
+    <w:rsid w:val="00008FF5"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00011234"/>
+    <w:rsid w:val="00013FF8"/>
+    <w:rsid w:val="00014143"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="0002007D"/>
+    <w:rsid w:val="00025CC6"/>
     <w:rsid w:val="00027744"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="000405D6"/>
+    <w:rsid w:val="000443F1"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00055BF3"/>
     <w:rsid w:val="0005691C"/>
+    <w:rsid w:val="00056E61"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="000605DD"/>
+    <w:rsid w:val="000607B1"/>
+    <w:rsid w:val="00060FDE"/>
     <w:rsid w:val="00061969"/>
+    <w:rsid w:val="000628E3"/>
+    <w:rsid w:val="0006333C"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="00065F15"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00083344"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="00090008"/>
+    <w:rsid w:val="000903FF"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="000911AF"/>
+    <w:rsid w:val="00094398"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="00095E8A"/>
+    <w:rsid w:val="00096DA1"/>
+    <w:rsid w:val="00097F7A"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B3102"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C0241"/>
+    <w:rsid w:val="000C2B5D"/>
+    <w:rsid w:val="000C5F0A"/>
+    <w:rsid w:val="000D134D"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="00100ED3"/>
+    <w:rsid w:val="001028FB"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="0010705C"/>
     <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="001110C7"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="0011461E"/>
+    <w:rsid w:val="00124CA9"/>
+    <w:rsid w:val="00130E96"/>
     <w:rsid w:val="00131B08"/>
+    <w:rsid w:val="00132339"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
+    <w:rsid w:val="001336A6"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="00134345"/>
     <w:rsid w:val="0013580F"/>
+    <w:rsid w:val="001361A1"/>
     <w:rsid w:val="00137B6D"/>
+    <w:rsid w:val="0014004D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00145D01"/>
+    <w:rsid w:val="00147304"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="001528D6"/>
     <w:rsid w:val="00152AD5"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
+    <w:rsid w:val="00163DEF"/>
     <w:rsid w:val="00164C3D"/>
+    <w:rsid w:val="0016635A"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00173996"/>
     <w:rsid w:val="0017508E"/>
+    <w:rsid w:val="00176AD7"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
+    <w:rsid w:val="00185541"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="001900E0"/>
+    <w:rsid w:val="0019220B"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A0A4E"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001A532D"/>
+    <w:rsid w:val="001B139A"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001B7AA5"/>
+    <w:rsid w:val="001C436F"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D5560"/>
+    <w:rsid w:val="001D6498"/>
+    <w:rsid w:val="001D7CA3"/>
     <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="001F19C7"/>
+    <w:rsid w:val="001F6216"/>
+    <w:rsid w:val="001F6266"/>
+    <w:rsid w:val="0020556B"/>
+    <w:rsid w:val="00207A57"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00216AB0"/>
+    <w:rsid w:val="00216D05"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00220184"/>
+    <w:rsid w:val="00222848"/>
+    <w:rsid w:val="00223FAD"/>
+    <w:rsid w:val="00225F47"/>
+    <w:rsid w:val="002270D7"/>
+    <w:rsid w:val="00227C7E"/>
+    <w:rsid w:val="00227E87"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00236067"/>
+    <w:rsid w:val="00236D76"/>
+    <w:rsid w:val="00240D35"/>
+    <w:rsid w:val="00250F15"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
+    <w:rsid w:val="0025351B"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="002608BA"/>
     <w:rsid w:val="00262F3D"/>
+    <w:rsid w:val="0026316A"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="002670CC"/>
+    <w:rsid w:val="00267CB6"/>
     <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="0027117C"/>
+    <w:rsid w:val="00275737"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="002834B8"/>
+    <w:rsid w:val="002840D1"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="002842C3"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A15B9"/>
     <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A2121"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3CD2"/>
     <w:rsid w:val="002C0C02"/>
+    <w:rsid w:val="002C0D04"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C3869"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D3287"/>
+    <w:rsid w:val="002D54D6"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002D7255"/>
+    <w:rsid w:val="002D72D8"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E2BCF"/>
+    <w:rsid w:val="002E392A"/>
+    <w:rsid w:val="002E5BFA"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00303DF8"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="00306BD4"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="003128F3"/>
+    <w:rsid w:val="00312A90"/>
+    <w:rsid w:val="003139D1"/>
+    <w:rsid w:val="00315826"/>
     <w:rsid w:val="003203D7"/>
+    <w:rsid w:val="003206D5"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="00323EA7"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="0032726C"/>
+    <w:rsid w:val="00327AD7"/>
+    <w:rsid w:val="00333758"/>
+    <w:rsid w:val="00335565"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="003438CF"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="003518BF"/>
+    <w:rsid w:val="003522DA"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="0036108A"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00366046"/>
     <w:rsid w:val="00367D19"/>
+    <w:rsid w:val="0037132B"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="003750DB"/>
+    <w:rsid w:val="003759F7"/>
+    <w:rsid w:val="0037753D"/>
     <w:rsid w:val="00377992"/>
+    <w:rsid w:val="003813A6"/>
+    <w:rsid w:val="00383589"/>
+    <w:rsid w:val="00383E01"/>
     <w:rsid w:val="00384019"/>
+    <w:rsid w:val="0038447A"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
+    <w:rsid w:val="003A074B"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A44A1"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C1ABE"/>
+    <w:rsid w:val="003C7988"/>
+    <w:rsid w:val="003C7E77"/>
+    <w:rsid w:val="003D06B3"/>
     <w:rsid w:val="003D099E"/>
+    <w:rsid w:val="003D0F56"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D3FF1"/>
+    <w:rsid w:val="003D5A90"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E5651"/>
+    <w:rsid w:val="003E6921"/>
+    <w:rsid w:val="003E713D"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F511C"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="00406172"/>
+    <w:rsid w:val="00406745"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="004113FE"/>
+    <w:rsid w:val="00412390"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00414A32"/>
+    <w:rsid w:val="0041545E"/>
+    <w:rsid w:val="00417933"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="004314BF"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="004353B4"/>
+    <w:rsid w:val="00435FB3"/>
+    <w:rsid w:val="0044399B"/>
+    <w:rsid w:val="004456CB"/>
+    <w:rsid w:val="00445D0B"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="00447224"/>
+    <w:rsid w:val="00447807"/>
+    <w:rsid w:val="004508D6"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00452D88"/>
+    <w:rsid w:val="00453117"/>
+    <w:rsid w:val="004569BF"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00463AB9"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="0047017D"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
+    <w:rsid w:val="00475378"/>
+    <w:rsid w:val="004759E7"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00481FA8"/>
+    <w:rsid w:val="00483852"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="0049329B"/>
+    <w:rsid w:val="00493EAA"/>
     <w:rsid w:val="004A355D"/>
+    <w:rsid w:val="004A3CF4"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004A7044"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004B7460"/>
     <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004C50DE"/>
+    <w:rsid w:val="004D2862"/>
+    <w:rsid w:val="004D657E"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F6438"/>
+    <w:rsid w:val="004F6767"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00501CB4"/>
+    <w:rsid w:val="0050264F"/>
+    <w:rsid w:val="005038C0"/>
+    <w:rsid w:val="005043CF"/>
+    <w:rsid w:val="00510E45"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00511DB1"/>
+    <w:rsid w:val="00512DEB"/>
+    <w:rsid w:val="00516387"/>
+    <w:rsid w:val="00517345"/>
+    <w:rsid w:val="00523A21"/>
+    <w:rsid w:val="005261DD"/>
+    <w:rsid w:val="00527C52"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="005328D8"/>
+    <w:rsid w:val="005329C0"/>
+    <w:rsid w:val="005367B9"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="0054236E"/>
+    <w:rsid w:val="005448BC"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00546186"/>
+    <w:rsid w:val="00551CA6"/>
+    <w:rsid w:val="0055217A"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
+    <w:rsid w:val="0056661E"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
+    <w:rsid w:val="00575FDA"/>
     <w:rsid w:val="005770AD"/>
+    <w:rsid w:val="00580C09"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="0058587B"/>
+    <w:rsid w:val="0059611B"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
+    <w:rsid w:val="005A5A46"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B3253"/>
+    <w:rsid w:val="005B4946"/>
+    <w:rsid w:val="005B74ED"/>
+    <w:rsid w:val="005B7D51"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C0D25"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C4626"/>
+    <w:rsid w:val="005C5104"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D2F08"/>
+    <w:rsid w:val="005D5549"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E7FA5"/>
+    <w:rsid w:val="005F2FF4"/>
+    <w:rsid w:val="005F4439"/>
+    <w:rsid w:val="005F4F97"/>
+    <w:rsid w:val="006021CB"/>
+    <w:rsid w:val="006029C4"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="006115F6"/>
+    <w:rsid w:val="00613745"/>
     <w:rsid w:val="00614E64"/>
+    <w:rsid w:val="00615E37"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
+    <w:rsid w:val="00620CF6"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="00621F93"/>
+    <w:rsid w:val="00622E19"/>
+    <w:rsid w:val="0062364D"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00624FAA"/>
+    <w:rsid w:val="00626581"/>
     <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="006304A9"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="0063296C"/>
+    <w:rsid w:val="00650C93"/>
+    <w:rsid w:val="00652766"/>
+    <w:rsid w:val="00655200"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
+    <w:rsid w:val="00656F5F"/>
+    <w:rsid w:val="00657DE1"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="006610F1"/>
+    <w:rsid w:val="00662BCE"/>
+    <w:rsid w:val="00664FB9"/>
+    <w:rsid w:val="006658F0"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00670C0F"/>
+    <w:rsid w:val="00671D63"/>
     <w:rsid w:val="00673C92"/>
+    <w:rsid w:val="00673F39"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00680955"/>
+    <w:rsid w:val="00684919"/>
     <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00685EBF"/>
+    <w:rsid w:val="00687151"/>
+    <w:rsid w:val="006948A1"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A64D3"/>
     <w:rsid w:val="006A7261"/>
+    <w:rsid w:val="006A7CEA"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B6B4F"/>
+    <w:rsid w:val="006C07DC"/>
+    <w:rsid w:val="006C3D4D"/>
     <w:rsid w:val="006C5048"/>
+    <w:rsid w:val="006C5C36"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
+    <w:rsid w:val="006D150A"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E326A"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E5613"/>
+    <w:rsid w:val="006E56E8"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F2AD6"/>
+    <w:rsid w:val="006F4076"/>
+    <w:rsid w:val="006F58E4"/>
+    <w:rsid w:val="0070285E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00711972"/>
     <w:rsid w:val="007155D5"/>
+    <w:rsid w:val="00715822"/>
+    <w:rsid w:val="007203CE"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="00733F20"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="0074048E"/>
+    <w:rsid w:val="007450F4"/>
+    <w:rsid w:val="00746439"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="00764FE3"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="007821E4"/>
+    <w:rsid w:val="00783DBF"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="0079074A"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007979DD"/>
     <w:rsid w:val="007A334E"/>
+    <w:rsid w:val="007A59C8"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007A73E5"/>
+    <w:rsid w:val="007B3F2A"/>
+    <w:rsid w:val="007C3D73"/>
+    <w:rsid w:val="007D2509"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E20C8"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00802258"/>
+    <w:rsid w:val="008079FD"/>
+    <w:rsid w:val="008101FA"/>
+    <w:rsid w:val="0081152B"/>
+    <w:rsid w:val="00814352"/>
+    <w:rsid w:val="0081478A"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="008229A8"/>
     <w:rsid w:val="008262E9"/>
+    <w:rsid w:val="0082655A"/>
+    <w:rsid w:val="00827CCB"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="008307B6"/>
+    <w:rsid w:val="00831B39"/>
     <w:rsid w:val="00831C35"/>
+    <w:rsid w:val="00833E2F"/>
+    <w:rsid w:val="00835B8F"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00841C40"/>
+    <w:rsid w:val="008438F3"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00847980"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00855091"/>
+    <w:rsid w:val="0085569D"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="008620F4"/>
+    <w:rsid w:val="00864C0C"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="008726C1"/>
     <w:rsid w:val="00873419"/>
+    <w:rsid w:val="00875120"/>
+    <w:rsid w:val="00877629"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00882D0E"/>
+    <w:rsid w:val="008859A1"/>
+    <w:rsid w:val="00886F0A"/>
+    <w:rsid w:val="0088715F"/>
+    <w:rsid w:val="0089172A"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="0089782F"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A2637"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
+    <w:rsid w:val="008B09ED"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B5BF5"/>
+    <w:rsid w:val="008C2DC9"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D1B4D"/>
     <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008D593F"/>
+    <w:rsid w:val="008D655D"/>
+    <w:rsid w:val="008D7505"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
+    <w:rsid w:val="008E763B"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00901734"/>
+    <w:rsid w:val="00902204"/>
+    <w:rsid w:val="0090284D"/>
+    <w:rsid w:val="00903739"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="009065FA"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
+    <w:rsid w:val="00912EB9"/>
+    <w:rsid w:val="009132FF"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="00914F79"/>
+    <w:rsid w:val="009162E7"/>
+    <w:rsid w:val="009168C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="009236C3"/>
+    <w:rsid w:val="009244CF"/>
+    <w:rsid w:val="009267CA"/>
+    <w:rsid w:val="00927203"/>
     <w:rsid w:val="0093085B"/>
+    <w:rsid w:val="0093102B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="00934036"/>
+    <w:rsid w:val="00934154"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00945FC1"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
+    <w:rsid w:val="00951A8F"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="009643B4"/>
+    <w:rsid w:val="009675A0"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="0097410A"/>
+    <w:rsid w:val="0098668D"/>
+    <w:rsid w:val="009901AF"/>
+    <w:rsid w:val="0099372D"/>
+    <w:rsid w:val="009969D0"/>
+    <w:rsid w:val="009A05C5"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="009A6222"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B70D2"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C405E"/>
+    <w:rsid w:val="009C5E19"/>
     <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009D2FFC"/>
+    <w:rsid w:val="009D4B7F"/>
+    <w:rsid w:val="009D4FF0"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E3324"/>
     <w:rsid w:val="009E531B"/>
+    <w:rsid w:val="009E532A"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F3E70"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F6F9C"/>
+    <w:rsid w:val="009F7C75"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A157AA"/>
+    <w:rsid w:val="00A23B15"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A35877"/>
+    <w:rsid w:val="00A35A65"/>
+    <w:rsid w:val="00A37D26"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
+    <w:rsid w:val="00A40A0F"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A458E5"/>
+    <w:rsid w:val="00A4745C"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A554DB"/>
+    <w:rsid w:val="00A56EF2"/>
+    <w:rsid w:val="00A6134C"/>
+    <w:rsid w:val="00A6510E"/>
+    <w:rsid w:val="00A65D18"/>
+    <w:rsid w:val="00A65EC4"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A704DC"/>
+    <w:rsid w:val="00A704E4"/>
+    <w:rsid w:val="00A755C7"/>
+    <w:rsid w:val="00A7623F"/>
+    <w:rsid w:val="00A7713D"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A82167"/>
+    <w:rsid w:val="00A8246A"/>
+    <w:rsid w:val="00A8545B"/>
+    <w:rsid w:val="00A85E9A"/>
+    <w:rsid w:val="00A87559"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A940F1"/>
+    <w:rsid w:val="00A94792"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA1472"/>
+    <w:rsid w:val="00AA18FA"/>
+    <w:rsid w:val="00AA3444"/>
+    <w:rsid w:val="00AA546A"/>
+    <w:rsid w:val="00AA5F12"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AC269B"/>
+    <w:rsid w:val="00AC3374"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AC71C7"/>
+    <w:rsid w:val="00AD00A0"/>
+    <w:rsid w:val="00AD2D74"/>
+    <w:rsid w:val="00AD44B2"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE02BF"/>
+    <w:rsid w:val="00AE0C8F"/>
+    <w:rsid w:val="00AE4955"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF092D"/>
+    <w:rsid w:val="00AF3AA6"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B010B8"/>
+    <w:rsid w:val="00B021E4"/>
+    <w:rsid w:val="00B03630"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B06B60"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B21E49"/>
+    <w:rsid w:val="00B30DAC"/>
+    <w:rsid w:val="00B32B8B"/>
+    <w:rsid w:val="00B3335A"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B40319"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B44311"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B50A4C"/>
+    <w:rsid w:val="00B534AE"/>
+    <w:rsid w:val="00B565AC"/>
     <w:rsid w:val="00B60C6C"/>
+    <w:rsid w:val="00B613FD"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B673A3"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B77608"/>
+    <w:rsid w:val="00B77807"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
+    <w:rsid w:val="00B85C56"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B958D8"/>
+    <w:rsid w:val="00B965B1"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB1C8E"/>
+    <w:rsid w:val="00BB25FD"/>
+    <w:rsid w:val="00BB5E3F"/>
+    <w:rsid w:val="00BB6422"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC0989"/>
     <w:rsid w:val="00BC322E"/>
+    <w:rsid w:val="00BC3E1C"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BC682A"/>
+    <w:rsid w:val="00BC6A4C"/>
+    <w:rsid w:val="00BD20A0"/>
+    <w:rsid w:val="00BD6872"/>
+    <w:rsid w:val="00BE22D3"/>
+    <w:rsid w:val="00BE655D"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF585A"/>
     <w:rsid w:val="00C01F0D"/>
+    <w:rsid w:val="00C03B67"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C109F3"/>
+    <w:rsid w:val="00C14F16"/>
+    <w:rsid w:val="00C17087"/>
+    <w:rsid w:val="00C17A0D"/>
+    <w:rsid w:val="00C2634E"/>
+    <w:rsid w:val="00C30531"/>
+    <w:rsid w:val="00C36C62"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C43045"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C46E87"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C56A1F"/>
+    <w:rsid w:val="00C57E1D"/>
+    <w:rsid w:val="00C61E11"/>
+    <w:rsid w:val="00C6652B"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C76D40"/>
+    <w:rsid w:val="00C854AD"/>
     <w:rsid w:val="00C85DA1"/>
+    <w:rsid w:val="00C8786D"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C931D3"/>
+    <w:rsid w:val="00C948CE"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA68BB"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB37D5"/>
+    <w:rsid w:val="00CB54A8"/>
+    <w:rsid w:val="00CB57A9"/>
+    <w:rsid w:val="00CB5896"/>
+    <w:rsid w:val="00CC0B13"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC1A3E"/>
+    <w:rsid w:val="00CC28DD"/>
+    <w:rsid w:val="00CC2C3E"/>
+    <w:rsid w:val="00CC50CB"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC6EC4"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE0206"/>
+    <w:rsid w:val="00CE3C4C"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF0C84"/>
+    <w:rsid w:val="00CF2E55"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D019F8"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D078A1"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D140E0"/>
+    <w:rsid w:val="00D16635"/>
     <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D21CB1"/>
+    <w:rsid w:val="00D25612"/>
+    <w:rsid w:val="00D26622"/>
+    <w:rsid w:val="00D32D8C"/>
+    <w:rsid w:val="00D37319"/>
+    <w:rsid w:val="00D379AF"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D40985"/>
+    <w:rsid w:val="00D423D0"/>
+    <w:rsid w:val="00D43003"/>
     <w:rsid w:val="00D47AD7"/>
+    <w:rsid w:val="00D5124D"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D54B2B"/>
+    <w:rsid w:val="00D566BC"/>
+    <w:rsid w:val="00D615AC"/>
     <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D635E6"/>
+    <w:rsid w:val="00D672E3"/>
+    <w:rsid w:val="00D678E6"/>
     <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D76817"/>
+    <w:rsid w:val="00D8044E"/>
+    <w:rsid w:val="00D8136D"/>
+    <w:rsid w:val="00D81CE7"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D86472"/>
+    <w:rsid w:val="00D86A83"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D94581"/>
     <w:rsid w:val="00DA299D"/>
+    <w:rsid w:val="00DA2F7E"/>
+    <w:rsid w:val="00DA4B69"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB3164"/>
+    <w:rsid w:val="00DB4BFB"/>
+    <w:rsid w:val="00DB776B"/>
+    <w:rsid w:val="00DC2A85"/>
+    <w:rsid w:val="00DE32F3"/>
+    <w:rsid w:val="00DE4202"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF1366"/>
+    <w:rsid w:val="00DF660E"/>
+    <w:rsid w:val="00E008D4"/>
+    <w:rsid w:val="00E023E0"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E0308B"/>
+    <w:rsid w:val="00E06031"/>
+    <w:rsid w:val="00E06797"/>
     <w:rsid w:val="00E07B1B"/>
+    <w:rsid w:val="00E10E3A"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E11E35"/>
+    <w:rsid w:val="00E13245"/>
+    <w:rsid w:val="00E21F47"/>
+    <w:rsid w:val="00E2378E"/>
+    <w:rsid w:val="00E25280"/>
+    <w:rsid w:val="00E2556E"/>
+    <w:rsid w:val="00E3089A"/>
+    <w:rsid w:val="00E402CA"/>
     <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E453A5"/>
     <w:rsid w:val="00E52A86"/>
+    <w:rsid w:val="00E52B4B"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E55DC1"/>
+    <w:rsid w:val="00E57784"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E6462F"/>
+    <w:rsid w:val="00E65FA2"/>
+    <w:rsid w:val="00E70CA7"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E7759F"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E86CE3"/>
     <w:rsid w:val="00E86CE8"/>
+    <w:rsid w:val="00E8798C"/>
+    <w:rsid w:val="00E904D9"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E928E8"/>
+    <w:rsid w:val="00E97BCD"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00EA1F75"/>
+    <w:rsid w:val="00EA1F9A"/>
+    <w:rsid w:val="00EA36E3"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA461B"/>
+    <w:rsid w:val="00EB4715"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC1B2E"/>
+    <w:rsid w:val="00EC346A"/>
     <w:rsid w:val="00EC3507"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC6911"/>
+    <w:rsid w:val="00EC7952"/>
+    <w:rsid w:val="00EC7A44"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE0DC7"/>
+    <w:rsid w:val="00EE1ED7"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF0884"/>
+    <w:rsid w:val="00EF1091"/>
+    <w:rsid w:val="00F00471"/>
+    <w:rsid w:val="00F02E91"/>
+    <w:rsid w:val="00F05CB9"/>
+    <w:rsid w:val="00F127E7"/>
+    <w:rsid w:val="00F16EEF"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F24DEB"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F3078E"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F46EA3"/>
+    <w:rsid w:val="00F50872"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F52082"/>
+    <w:rsid w:val="00F57D77"/>
+    <w:rsid w:val="00F6003D"/>
+    <w:rsid w:val="00F62FAE"/>
     <w:rsid w:val="00F64FC5"/>
+    <w:rsid w:val="00F654B5"/>
+    <w:rsid w:val="00F84018"/>
+    <w:rsid w:val="00F84C86"/>
+    <w:rsid w:val="00F85057"/>
     <w:rsid w:val="00F86F47"/>
+    <w:rsid w:val="00F9066D"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F95165"/>
+    <w:rsid w:val="00F96274"/>
+    <w:rsid w:val="00FA21E1"/>
+    <w:rsid w:val="00FA6DB4"/>
+    <w:rsid w:val="00FB12CA"/>
+    <w:rsid w:val="00FB17FA"/>
+    <w:rsid w:val="00FB2C95"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB3B29"/>
+    <w:rsid w:val="00FB3CF0"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FB6B5A"/>
     <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC715B"/>
+    <w:rsid w:val="00FD2ECA"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE3AAF"/>
+    <w:rsid w:val="00FE4066"/>
+    <w:rsid w:val="00FE7577"/>
+    <w:rsid w:val="00FF3CE0"/>
+    <w:rsid w:val="00FF4AC2"/>
+    <w:rsid w:val="00FF70C8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="09C78130"/>
-    <w:rsid w:val="40B93FCE"/>
+    <w:rsid w:val="0548C159"/>
+    <w:rsid w:val="09F09A55"/>
+    <w:rsid w:val="111D6296"/>
+    <w:rsid w:val="1523859D"/>
+    <w:rsid w:val="1BFA8988"/>
+    <w:rsid w:val="1EB3E6FE"/>
+    <w:rsid w:val="20723520"/>
+    <w:rsid w:val="2254FEF3"/>
+    <w:rsid w:val="26FCC676"/>
+    <w:rsid w:val="28A5AB5A"/>
+    <w:rsid w:val="2E0EA871"/>
+    <w:rsid w:val="2FA41D69"/>
+    <w:rsid w:val="354C9F19"/>
+    <w:rsid w:val="3606F621"/>
+    <w:rsid w:val="3CE3C3AC"/>
+    <w:rsid w:val="402684E6"/>
+    <w:rsid w:val="4B2F8BB6"/>
+    <w:rsid w:val="4B330306"/>
+    <w:rsid w:val="4EBCC460"/>
+    <w:rsid w:val="5306C8AD"/>
+    <w:rsid w:val="5968A46A"/>
+    <w:rsid w:val="608EE8BE"/>
+    <w:rsid w:val="642C084D"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="6A5E0AD7"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6BBCB5F1"/>
+    <w:rsid w:val="6D409D96"/>
+    <w:rsid w:val="6E95BD39"/>
+    <w:rsid w:val="746259AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{41C7597B-552F-41B0-8243-55168E84650A}"/>
+  <w15:docId w15:val="{A228B320-E7A9-497B-8E7B-CB208880A82E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4792,75 +9032,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4895,57 +9135,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5003,729 +9243,728 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00831C35"/>
+    <w:rsid w:val="0027117C"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
     <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
@@ -5792,609 +10031,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -6403,94 +10642,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -6499,496 +10738,495 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
-      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -7055,203 +11293,329 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0026316A"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0026316A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0026316A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0026316A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026316A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00323EA7"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0082655A"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="538863336">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1230919038">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1645427042">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU3254-254677362-291/SURROGATE/H%c3%a4lsodeklaration%20och%20vaccinationsenk%c3%a4t%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu7912-869150034-280/surrogate/M%c3%a4ssling%20inventeringslista.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu7912-869150034-280/surrogate/M%c3%a4ssling%20inventeringslista.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk11021-737247678-20/surrogate/Handl%c3%a4ggning%20av%20m%c3%a4sslingsfall%20i%20V%c3%a4stra%20G%c3%b6talandsregionen.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-182/surrogate/Smittskyddsblad%20M%c3%a4ssling%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-182/surrogate/Smittskyddsblad%20M%c3%a4ssling%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/smittsam-sjukdom/sjukdomsinformation-om-massling/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/smittskyddslakarforeningen/app/uploads/2025/10/smittskyddsatgarder-vid-massling-handlaggning-och-smittsparning.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/massling/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vardhygien.nu@vgregion.se" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/massling/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU3254-254677362-291/SURROGATE/H%c3%a4lsodeklaration%20och%20vaccinationsenk%c3%a4t%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -7535,52 +11899,171 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>8</Pages>
+  <Words>1014</Words>
+  <Characters>10714</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>89</Lines>
+  <Paragraphs>23</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>11705</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="36" baseType="variant">
+      <vt:variant>
+        <vt:i4>6422569</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://slf.se/smittskyddslakarforeningen/app/uploads/2024/04/massling-lakarinformation-2024-04-04.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621484</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/massling/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048681</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:vardhygien.nu@vgregion.se</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion f%c3%b6r anv%c3%a4ndning av andningsskydd.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7078004</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU3254-254677362-291/SURROGATE/H%c3%a4lsodeklaration och vaccinationsenk%c3%a4t NU-sjukv%c3%a5rden.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242967</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-192/native/Smittsp%c3%a5rningslista MANUELL pdf.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mässling</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Eva Bohmies</dc:creator>
   <keywords/>
-  <lastModifiedBy>Jenny Sjöholm</lastModifiedBy>
-  <revision>2</revision>
+  <lastModifiedBy>Eva Bohmies</lastModifiedBy>
+  <revision>8</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>