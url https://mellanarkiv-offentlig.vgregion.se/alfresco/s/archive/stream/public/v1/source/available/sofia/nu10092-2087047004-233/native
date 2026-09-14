--- v0 (2025-12-13)
+++ v1 (2026-09-14)
@@ -4,1912 +4,1871 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AC0C96" w:rsidP="00AC0C96" w:rsidRDefault="00AC0C96" w14:paraId="61DF181C" w14:textId="77777777">
+    <w:p w14:paraId="7F951033" w14:textId="77777777" w:rsidR="00237556" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk136416565" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk136416565"/>
     </w:p>
-    <w:p w:rsidR="00AC0C96" w:rsidP="00AC0C96" w:rsidRDefault="00AC0C96" w14:paraId="46ACDEAF" w14:textId="77777777">
+    <w:p w14:paraId="149B69CB" w14:textId="77777777" w:rsidR="00237556" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC0C96" w:rsidP="00AC0C96" w:rsidRDefault="00AC0C96" w14:paraId="70E7CAB8" w14:textId="77777777">
+    <w:p w14:paraId="29364E90" w14:textId="77777777" w:rsidR="00237556" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:bCs w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
-          <w:szCs w:val="48"/>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B9A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
-          <w:szCs w:val="48"/>
-[...1 lines deleted...]
-        <w:t>Administrativa kringuppgifter kopplat till taligenkänning i NU-sjukvården</w:t>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Administrativa kringuppgifter kopplat till journalföring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via realtidsdokumentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B9A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i NU-sjukvården</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC0C96" w:rsidP="00AC0C96" w:rsidRDefault="00AC0C96" w14:paraId="0758EB4F" w14:textId="77777777">
+    <w:p w14:paraId="2370BE89" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00E152A9" w:rsidRDefault="00237556" w:rsidP="00237556"/>
+    <w:p w14:paraId="374A478A" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00E54349" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B9A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Förändring i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00670F90" w:rsidR="00AC0C96" w:rsidP="00AC0C96" w:rsidRDefault="00AC0C96" w14:paraId="7947EFEA" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:t>Omfattande förändring. Nytt arbetssätt under rubrik, förmedling av administrativa kringuppgifter.</w:t>
+    <w:p w14:paraId="37A754B2" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="003318FE" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BFEA3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rutinen har tidigare omfattat administrativa arbetsuppgifter kopplade till taligenkänning. Eftersom NU-sjukvården nu även använder andra metoder (digital assistent och skriva själv) har rutinen reviderats för att omfatta samtliga arbetssätt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC0C96" w:rsidP="00AC0C96" w:rsidRDefault="00AC0C96" w14:paraId="57CBE961" w14:textId="6630ECAD">
+    <w:p w14:paraId="29690928" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="003318FE" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BFEA3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Avsnittet om kvalitetsgranskning har omfattande revidering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D910ADD" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00E54349" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E54349">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Förmedling av administrativa kringuppgifter</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC0C96" w:rsidP="00363BEF" w:rsidRDefault="00AC0C96" w14:paraId="44C5145E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">I samband med att journalföring med taligenkänning (TIK) sker ska eventuella administrativa kringuppgifter kommuniceras till medicinska sekreterare/vårdadministrativa sekreterare. </w:t>
+    <w:p w14:paraId="005A9722" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00D34DC3" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D34DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I samband med att journalföring sker på andra sätt än genom diktering ska eventuella administrativa kringuppgifter kommuniceras till medicinska sekreterare/vårdadministrativa sekreterare. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00642038" w:rsidP="00363BEF" w:rsidRDefault="00642038" w14:paraId="7AD474A9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2E649479" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00D34DC3" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D34DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För att meddela administrativa uppgifter används sökordet "Administrativ uppgift" i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D34DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D34DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00670F90" w:rsidR="00AC0C96" w:rsidP="00363BEF" w:rsidRDefault="00AC0C96" w14:paraId="57AB23BA" w14:textId="2B33BC88">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="63A0A45F" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00E54349" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D34DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...1 lines deleted...]
-        <w:t>För att meddela administrativa uppgifter används sökordet "Administrativ uppgift"</w:t>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>På sökordet väljs en prioriteringsgrad. Det finns tre prioriteringsgrader för uppgifter som ska utföras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> i Melior.</w:t>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00642038" w:rsidP="00363BEF" w:rsidRDefault="00642038" w14:paraId="6C8AFDB3" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="24CEC481" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00F0699C" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0699C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">På sökordet </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inom 7 dagar - motsvarar prioritet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...1 lines deleted...]
-        <w:t>väljs</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00670F90">
-        <w:rPr>
+      <w:r w:rsidRPr="00F0699C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> en prioriteringsgrad. Det finns tre prioriteringsgrader för uppgifter som ska utföras.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">åg i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F0699C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Medspeech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F0699C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (gröna diktat)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00642038" w:rsidP="00363BEF" w:rsidRDefault="00642038" w14:paraId="3B38132D" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2B55433C" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00F0699C" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0699C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inom 3 dagar - motsvarar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F0699C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prioritet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0699C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>edel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F0699C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F0699C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Medspeech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F0699C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (gula diktat)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00670F90" w:rsidR="00AC0C96" w:rsidP="00363BEF" w:rsidRDefault="00AC0C96" w14:paraId="36F9EB8B" w14:textId="46F4DFBC">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="01011B62" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00F0699C" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0699C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inom 24 timmar - motsvarar prioritet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0699C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ög i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F0699C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Medspeech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F0699C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (röda diktat)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22843620" w14:textId="77777777" w:rsidR="00237556" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00670F90">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00670F90" w:rsidR="00AC0C96" w:rsidP="00363BEF" w:rsidRDefault="00AC0C96" w14:paraId="2CCDFC2E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="451D33F4" w14:textId="77777777" w:rsidR="00237556" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00670F90">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00670F90" w:rsidR="00AC0C96" w:rsidP="00363BEF" w:rsidRDefault="00AC0C96" w14:paraId="75502B87" w14:textId="4A915E04">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0C5F042E" w14:textId="77777777" w:rsidR="00237556" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00670F90" w:rsidR="00AC0C96">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00670F90" w:rsidR="00AC0C96" w:rsidP="00363BEF" w:rsidRDefault="00AC0C96" w14:paraId="1FA2CA70" w14:textId="719EA288">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="342FFD21" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00E54349" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00670F90" w:rsidR="00AC0C96" w:rsidP="00363BEF" w:rsidRDefault="00AC0C96" w14:paraId="433CEFD9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="300E991B" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00E54349" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E54349">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...22 lines deleted...]
-        <w:t>"Ingen uppgift".</w:t>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Om ingen uppgift ska utföras väljs: "Ingen uppgift".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00670F90" w:rsidR="00AC0C96" w:rsidP="00AC0C96" w:rsidRDefault="00AC0C96" w14:paraId="4CE39C0C" w14:textId="77777777">
+    <w:p w14:paraId="3B146A8A" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00E54349" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00670F90">
-        <w:rPr>
+      <w:r w:rsidRPr="00E54349">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Se exempel nedan:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="52E65246" w14:textId="77777777">
+    <w:p w14:paraId="1947FFC9" w14:textId="77777777" w:rsidR="00237556" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="260ABC47" wp14:editId="04E5AFEF">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2128D614" wp14:editId="36A98174">
+            <wp:extent cx="3532947" cy="2321781"/>
+            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="4" name="Bildobjekt 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill>
+                  <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
+                    <a:srcRect b="5958"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3547852" cy="2479296"/>
+                      <a:ext cx="3547852" cy="2331576"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC0C96" w:rsidP="00AC0C96" w:rsidRDefault="00AC0C96" w14:paraId="68EF2011" w14:textId="77777777">
+    <w:p w14:paraId="7A2C78B7" w14:textId="77777777" w:rsidR="00237556" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="38AE27CF" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:t>Uppgiften skrivs/tikas sedan i fritext i textrutan under, se exempel nedan:</w:t>
+    <w:p w14:paraId="171FF540" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="003A36E2" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E54349">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Uppgiften anges sedan i fritext i textrutan, se exempel nedan:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="0C39FECD" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00AC0C96" w:rsidRDefault="00AC0C96" w14:paraId="27F0C6B5" w14:textId="77777777">
+    <w:p w14:paraId="401059F6" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="002304F3" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="567"/>
+        <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002304F3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A9B29E1" wp14:editId="2DA29693">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FD7FDDC" wp14:editId="3C3295AC">
             <wp:extent cx="4974590" cy="1562185"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Bildobjekt 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4987083" cy="1566108"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00AC0C96" w:rsidRDefault="00AC0C96" w14:paraId="5B03C520" w14:textId="77777777">
+    <w:p w14:paraId="4E5817AB" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="002304F3" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002304F3">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="3AAE3F62" w14:textId="755AC617">
-[...51 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="2490EB24" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="003A36E2" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E54349">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Det ser ut så här i journalen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00AC0C96" w:rsidRDefault="00AC0C96" w14:paraId="49C25583" w14:textId="77777777">
+    <w:p w14:paraId="66998CC2" w14:textId="77777777" w:rsidR="00237556" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="002304F3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5177465D" wp14:editId="67D34A21">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BA4BC86" wp14:editId="79E16719">
+            <wp:extent cx="5616013" cy="326003"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="2" name="Bildobjekt 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect t="54069"/>
-                    <a:stretch/>
+                    <a:srcRect l="3369" t="54753" b="17893"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5669915" cy="534035"/>
+                      <a:ext cx="5674336" cy="329389"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00AC0C96" w:rsidRDefault="00AC0C96" w14:paraId="16AF8C0E" w14:textId="77777777">
+    <w:p w14:paraId="2BB9CFA9" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="002715A2" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006625E8" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="679CC3C2" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1260506D" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="002715A2" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:strike/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002304F3">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="002715A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Bara uppgifter som skrivs under sökordet Administrativ uppgift kommer utföras.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="040EDF0B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="13FA2AC2" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="002715A2" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-        <w:t>Sekreterarna ser uppgifter genom ett system som söker av Melior efter sökordet "Administrativ uppgif</w:t>
+      <w:r w:rsidRPr="002715A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sekreterarna ser uppgifter genom </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...1 lines deleted...]
-        <w:t>t”</w:t>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>en PBI-rapport</w:t>
       </w:r>
-      <w:r w:rsidRPr="002304F3">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. Har "Ingen uppgift" eller "Utförd" </w:t>
+      <w:r w:rsidRPr="002715A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som söker av </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">valts </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002715A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
       </w:r>
-      <w:r w:rsidRPr="002304F3">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> väljs om en administrativ uppgift ska bli utförd.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002715A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> efter sökordet "Administrativ uppgift”. Har "Ingen uppgift" eller "Utförd" valts syns det inte i sekreterarnas system, så det är mycket viktigt att prioritering väljs om en administrativ uppgift ska bli utförd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="1BD2C005" w14:textId="77777777">
-[...16 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7F47210D" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="002715A2" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:strike/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002304F3">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002715A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sekreterarna går sedan in i journalen och markerar "Utförd" på sökordet när de gjort uppgiften och anteckningen ska signeras på nytt.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00AC0C96" w:rsidRDefault="00AC0C96" w14:paraId="200EA15B" w14:textId="77777777">
+    <w:p w14:paraId="66CBE1FC" w14:textId="77777777" w:rsidR="00237556" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002304F3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FCFC6DB" wp14:editId="510C847E">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="573D2530" wp14:editId="5FC88D0F">
+            <wp:extent cx="5327374" cy="335650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="1" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill>
+                  <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
+                    <a:srcRect l="3927" t="2264" b="1"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5669915" cy="351155"/>
+                      <a:ext cx="5530376" cy="348440"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="6C50F673" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="36A980E6" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="002304F3" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:pStyle w:val="Normalwebb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002304F3">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="790B842C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1FC2D72A" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00D3680E" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002304F3">
-[...27 lines deleted...]
-        <w:t>lägga till saker i fritexten efter att en uppgift är utförd.</w:t>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Uppgiften försvinner då ur sekreterarnas system. Det går därför inte att lägga till saker i fritexten efter att en uppgift är utförd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="49DA897D" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:color w:val="242424"/>
+    <w:p w14:paraId="10C53769" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00322996" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002304F3">
-[...3 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om man bara har en uppgift som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322996">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ska göras utan att man gör en annan anteckning, som att </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00322996">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00322996">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skicka ett brev, så öppnar man en läkaranteckning och skriver uppgiften där.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="5FD963D7" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:t>Om man bara har en uppgift som ska göras utan att man gör en annan anteckning, som att t.ex. skicka ett brev, så öppnar man en Läkaranteckning och skriver uppgiften där. </w:t>
+    <w:p w14:paraId="78EB5FC1" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00D3680E" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:strike/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322996">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>En uppgift som skrivs under "Administrativa uppgifter</w:t>
       </w:r>
-      <w:r w:rsidRPr="002304F3">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" ska inte upprepas under att annat sökord. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="31D80A5F" w14:textId="77777777">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="78C55A2F" w14:textId="77777777" w:rsidR="00237556" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DA3BE3" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="48129B21" w14:textId="77777777">
-[...64 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4621ACA4" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00D3680E" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
-        </w:rPr>
-[...14 lines deleted...]
-      <w:r>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Administrativa uppgifter som behöver utföras inom 24 timmar på jourtid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002D7B12" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="3174CAD1" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">I de fall administrativa uppgifter behöver utföras inom 24 timmar på jourtid för läkare som inte tjänstgör på akuten/barnakuten kontaktar läkaren akutensekretariatet och anger vilken patient det gäller och vad som ska utföras. Akutensekreteraren markerar i Melior när uppgiften är utförd. </w:t>
+    <w:p w14:paraId="14E8FB41" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00D3680E" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I de fall administrativa uppgifter behöver utföras inom 24 timmar på jourtid för läkare som inte tjänstgör på akuten/barnakuten kontaktar läkaren </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>akutensekretariatet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och anger vilken patient det gäller och vad som ska utföras. Akutensekreteraren markerar i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> när uppgiften är utförd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="4AEE1B13" w14:textId="77777777">
+    <w:p w14:paraId="48FBA0C3" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00D3680E" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Ny öppenvårdskontakt/öppenvårdsjournal i Melior</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ny öppenvårdskontakt/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">öppenvårdsjournal i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="785342DC" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00D3680E" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Öppenvårdskontakt i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hanteras på olika sätt beroende på databas, NU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>somatik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), BUP och Psyk. För mer info se Handbok </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00800D18" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="2B918C4F" w14:textId="39538C03">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2D38F2F3" w14:textId="77777777" w:rsidR="00237556" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00800D18" w:rsidRDefault="00800D18" w14:paraId="552F2448" w14:textId="77777777">
+    <w:p w14:paraId="7CCD2605" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="002304F3" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="52D7BBFC" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00AC0C96" w:rsidRDefault="00AC0C96" w14:paraId="376703A3" w14:textId="77777777">
+    <w:p w14:paraId="65389489" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00D3680E" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:left="567"/>
-[...2 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
-          <w:szCs w:val="40"/>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
-          <w:szCs w:val="40"/>
-        </w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Diagnoskodning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002304F3" w:rsidR="00AC0C96" w:rsidP="00AC0C96" w:rsidRDefault="00AC0C96" w14:paraId="060360E8" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="46A73C63" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="003A36E2" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Medarbetare anger huvuddiagnos i klartext under </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D836D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Öppenvård/slutenvård</w:t>
+        <w:t>sökord diagnos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D836D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>. I förekommande fall anges även bidiagnoser och åtgärder under detta sökord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>I vissa verksamheter skriver medarbetaren in huvuddiagnos och eventuell bidiagnos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00800D18" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="4AA94BD8" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="18C47C08" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="000B1A39" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00800D18">
-        <w:rPr>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medarbetare TIK:ar huvuddiagnos, i klartext, och i förekommande fall bidiagnoser och åtgärder under sökord diagnos.* </w:t>
+        <w:t xml:space="preserve">För att uppmärksamma anteckningar som behöver kodas kan detta ske på olika sätt i olika verksamheter. Exempelvis kan sekretariatet dra ut lista ur Elvis ”Ej diagnosregistrerade” och sätta diagnoskod och åtgärdskod i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och på rätt vårdkontakt i Elvis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00800D18" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="5BCF73B6" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="44D6FF1F" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="000B1A39" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00800D18">
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Sekreterare justerar efter kodning fritextfältet vid sökordet diagnos till ordet “registrerad”. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="788BB225" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002304F3">
+    <w:p w14:paraId="0706154B" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="000B1A39" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6B873C" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="000B1A39" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vid behov: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00800D18" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="48ED1D7B" w14:textId="77777777">
+    <w:p w14:paraId="2B2FC9FC" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="000B1A39" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
-        <w:rPr>
+        <w:ind w:left="993" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00800D18">
-        <w:rPr>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Sekreterare rättar om sjuksköterskebesök har ändrats till läkarbesök</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00800D18" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="4B90E1A2" w14:textId="77777777">
+    <w:p w14:paraId="6364A36F" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="000B1A39" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
-        <w:rPr>
+        <w:ind w:left="993" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00800D18">
-        <w:rPr>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Sekreterare besöksregistrerar/kassaregistrerar icke fysiska besök</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00800D18" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="102CD78D" w14:textId="77777777">
+    <w:p w14:paraId="26DEBFD4" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="000B1A39" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
-        <w:rPr>
+        <w:ind w:left="993" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00800D18">
-        <w:rPr>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Sekreterare kontrollerar att op/åtg som är bokad på inneliggande patienter stämmer i Orbit.</w:t>
+        <w:t xml:space="preserve">Sekreterare kontrollerar att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>åtg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som är bokad på inneliggande patienter stämmer i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Orbit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00800D18" w:rsidR="00AC0C96" w:rsidP="0CE44BD0" w:rsidRDefault="00AC0C96" w14:paraId="2355EB94" w14:textId="0AEDB24D">
+    <w:p w14:paraId="4A71EE13" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00E55C38" w:rsidRDefault="00237556" w:rsidP="00237556">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:ind w:left="993" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0CE44BD0" w:rsidR="00AC0C96">
-[...3 lines deleted...]
-        <w:t>Kontrollerar att anteckningen ligger i rätt vårdtillfälle i Melior</w:t>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sekreterare kontrollerar att anteckningen ligger i rätt vårdtillfälle i </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="323B5ED0" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>* Om medarbetaren innan införandet av TIK skrev in diagnoskoden själva kan de fortsätta med detta under sökordet huvuddiagnos och eventuell bidiagnos.</w:t>
+    <w:p w14:paraId="0FC72260" w14:textId="77777777" w:rsidR="00237556" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3680E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>valitetsgranskning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00800D18" w:rsidP="00800D18" w:rsidRDefault="00800D18" w14:paraId="6B7D04D0" w14:textId="77777777"/>
-[...14 lines deleted...]
-        <w:t>Kvalitetsgranskning</w:t>
+    <w:p w14:paraId="657E7DB0" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00553B81" w:rsidRDefault="00237556" w:rsidP="00237556">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enligt Patientdatalagen ansvarar varje legitimerad yrkesutövare för att relevanta och korrekta uppgifter dokumenteras i patientjournalen i nära anslutning till </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>vårdkontakten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>. Verksamhetschef ansvarar för att bedöma behovet av eventuella verksamhetsspecifika rutiner för kvalitetsgranskning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F52E6" w:rsidR="00AC0C96" w:rsidP="00800D18" w:rsidRDefault="00AC0C96" w14:paraId="694286F1" w14:textId="77777777">
-[...403 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="40A8A759" w14:textId="77777777" w:rsidR="00237556" w:rsidRPr="00F97BFF" w:rsidRDefault="00237556" w:rsidP="00237556"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:sectPr w:rsidR="00AC0C96" w:rsidSect="00AC0C96">
+    <w:p w14:paraId="338E382A" w14:textId="26F77D77" w:rsidR="00AC0C96" w:rsidRPr="00237556" w:rsidRDefault="00AC0C96" w:rsidP="00237556"/>
+    <w:sectPr w:rsidR="00AC0C96" w:rsidRPr="00237556" w:rsidSect="00AC0C96">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006A79BB" w:rsidRDefault="006A79BB" w14:paraId="34456FBA" w14:textId="77777777">
+    <w:p w14:paraId="1314B5EF" w14:textId="77777777" w:rsidR="009214A8" w:rsidRDefault="009214A8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006A79BB" w:rsidRDefault="006A79BB" w14:paraId="222B5173" w14:textId="77777777">
+    <w:p w14:paraId="7F2ACD07" w14:textId="77777777" w:rsidR="009214A8" w:rsidRDefault="009214A8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="006A79BB" w:rsidRDefault="006A79BB" w14:paraId="262005B1" w14:textId="77777777">
+    <w:p w14:paraId="6BC8CDA5" w14:textId="77777777" w:rsidR="009214A8" w:rsidRDefault="009214A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="000D4C76" w:rsidP="00C43BDD" w:rsidRDefault="000D4C76" w14:paraId="13CADD06" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13CADD06" w14:textId="77777777" w:rsidR="000D4C76" w:rsidRDefault="000D4C76" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000D4C76" w:rsidP="00C43BDD" w:rsidRDefault="000D4C76" w14:paraId="688DF589" w14:textId="77777777">
+  <w:p w14:paraId="688DF589" w14:textId="77777777" w:rsidR="000D4C76" w:rsidRDefault="000D4C76" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidRPr="00EC0A68" w:rsidR="000D4C76" w:rsidP="00EC0A68" w:rsidRDefault="000D4C76" w14:paraId="1E39C73B" w14:textId="77777777">
+      <w:p w14:paraId="1E39C73B" w14:textId="77777777" w:rsidR="000D4C76" w:rsidRPr="00EC0A68" w:rsidRDefault="000D4C76" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -1922,1426 +1881,1539 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006A79BB" w:rsidRDefault="006A79BB" w14:paraId="533231FC" w14:textId="77777777"/>
+    <w:p w14:paraId="355618E9" w14:textId="77777777" w:rsidR="009214A8" w:rsidRDefault="009214A8"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006A79BB" w:rsidRDefault="006A79BB" w14:paraId="6DEF5A51" w14:textId="77777777">
+    <w:p w14:paraId="6B8A9B27" w14:textId="77777777" w:rsidR="009214A8" w:rsidRDefault="009214A8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="006A79BB" w:rsidRDefault="006A79BB" w14:paraId="59F53D60" w14:textId="77777777">
+    <w:p w14:paraId="21B44DD2" w14:textId="77777777" w:rsidR="009214A8" w:rsidRDefault="009214A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="000D4C76" w:rsidP="00DA65C4" w:rsidRDefault="000D4C76" w14:paraId="0855E478" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0855E478" w14:textId="77777777" w:rsidR="000D4C76" w:rsidRPr="00DA65C4" w:rsidRDefault="000D4C76" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="738BD193" wp14:editId="55F3ECD0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Text Box 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="000D4C76" w:rsidP="00DA65C4" w:rsidRDefault="000D4C76" w14:paraId="6843B3CE" w14:textId="77777777">
+                        <w:p w14:paraId="6843B3CE" w14:textId="77777777" w:rsidR="000D4C76" w:rsidRDefault="000D4C76" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="738BD193">
+            <v:shapetype w14:anchorId="738BD193" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="000D4C76" w:rsidP="00DA65C4" w:rsidRDefault="000D4C76" w14:paraId="6843B3CE" w14:textId="77777777">
+                  <w:p w14:paraId="6843B3CE" w14:textId="77777777" w:rsidR="000D4C76" w:rsidRDefault="000D4C76" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="000D4C76" w:rsidP="00413A60" w:rsidRDefault="000D4C76" w14:paraId="01AFF2D8" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01AFF2D8" w14:textId="77777777" w:rsidR="000D4C76" w:rsidRDefault="000D4C76" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="033112C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E664057C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DEB47DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="206E5F64"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40070F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FF8F0AC"/>
     <w:lvl w:ilvl="0" w:tplc="B9880C92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8F28669E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1052853A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="70ACD0C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -3373,871 +3445,871 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="60BA39E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4D5C1CF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="521C4921"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51A6DB5C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B8C4C74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25406148"/>
     <w:lvl w:ilvl="0" w:tplc="A720EA92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="83503CE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5D4E11E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C090E8D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C4A0DAD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="8CB46200">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08D8C0DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5192B9B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2FD43D48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C711463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8064230E"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4279,717 +4351,720 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64C829FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6723B18"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4952" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7832" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="715EB93E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79A2DB7A"/>
     <w:lvl w:ilvl="0" w:tplc="766C6850">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5D46DDF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5C3CC4C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C492AAD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="332432D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E50EDC2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="005412BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7B3AFD1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A446A16E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="111898793">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="34232241">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="217590380">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2085763817">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1146094539">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="367682923">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1402365106">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1866013258">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="178737335">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="464812320">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="187304805">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="717046691">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1439791106">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1772504882">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="244341613">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1663073223">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1293368169">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1941140234">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1006202141">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1786466052">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="554508799">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1006202141">
+  <w:num w:numId="22" w16cid:durableId="1612937589">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1786466052">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="23" w16cid:durableId="1522814714">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1033267249">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2057074482">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1938321200">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="409304920">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00004011"/>
     <w:rsid w:val="000051D5"/>
@@ -5028,50 +5103,51 @@
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E6744"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00237556"/>
     <w:rsid w:val="00241684"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B5402"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D57EB"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
@@ -5164,50 +5240,51 @@
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00624B27"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00642038"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
+    <w:rsid w:val="00657FB1"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00675B2C"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A0E2C"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006A79BB"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D3113"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
@@ -5245,50 +5322,51 @@
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3187"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009214A8"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00925A4B"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00962F50"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00971F9E"/>
     <w:rsid w:val="009A6EE6"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E3CD6"/>
     <w:rsid w:val="009E531B"/>
@@ -5455,168 +5533,168 @@
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="1E3BAB79"/>
     <w:rsid w:val="51F965EA"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{994EC5F3-8EDA-4FA9-A857-9C5B781AA32F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5641,75 +5719,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5744,57 +5822,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5852,700 +5930,700 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -6609,609 +6687,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -7220,94 +7298,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -7316,496 +7394,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -7872,115 +7950,115 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009A6EE6"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="009A6EE6"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="009A6EE6"/>
   </w:style>
-  <w:style w:type="character" w:styleId="spellingerror" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="spellingerror">
     <w:name w:val="spellingerror"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="009A6EE6"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="xmsonormal" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
     <w:name w:val="x_msonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="000D4C76"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC0C96"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="241985917">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10821,53 +10899,60 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>531</Words>
+  <Characters>3389</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>109</Lines>
+  <Paragraphs>49</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3871</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Administrativa kringuppgifter kopplat till taligengkännng inom NU-sjukvården</dc:title>
+  <dc:title>Administrativa kringuppgifter kopplat till journalföring via realtidsdokumentation i NU-sjukvården</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Jenny Sjöholm</lastModifiedBy>
-  <revision>60</revision>
+  <lastModifiedBy>Kristian Nilsson</lastModifiedBy>
+  <revision>61</revision>
   <lastPrinted>2016-04-01T04:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>