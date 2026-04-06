--- v0 (2026-01-09)
+++ v1 (2026-04-06)
@@ -9,1447 +9,1480 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5F6F3C87" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRPr="005C1BD3" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...1 lines deleted...]
-        <w:ind w:right="-284"/>
+    <w:p w14:paraId="77F994B0" w14:textId="77777777" w:rsidR="001829C3" w:rsidRDefault="001829C3" w:rsidP="00ED032B">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...8 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4971F7F6" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="330E5005" w14:textId="1B9F2BE1" w:rsidR="007B68E1" w:rsidRPr="007B68E1" w:rsidRDefault="001829C3" w:rsidP="2B2C470A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>RS-virus – vårdhygieniska aspekter</w:t>
+      </w:r>
+      <w:r w:rsidR="00A264BE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:tbl>
-[...39 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="11BC1DCA" w14:textId="1C3D06FE" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00ED032B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc225510753"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="1E8AF2DC" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...4 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="78CF957D" w14:textId="0FF7BFFA" w:rsidR="00CF5352" w:rsidRDefault="008E107D" w:rsidP="00ED032B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Avsnitt som inte längre är relevanta har tagits bort. </w:t>
+      </w:r>
+      <w:r w:rsidR="001829C3" w:rsidRPr="001829C3">
+        <w:t>Inkubationstid samt avsnitt om smittsamhet har uppdaterats. I övrigt redaktionella förtydliganden</w:t>
+      </w:r>
+      <w:r w:rsidR="00481F9E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53939D6A" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRDefault="00D6155D" w:rsidP="00D6155D"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="29B03EF5" w14:textId="3BEE859F" w:rsidR="009A32ED" w:rsidRPr="008A6417" w:rsidRDefault="009A32ED" w:rsidP="00F77622">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc225510755"/>
+      <w:r w:rsidRPr="008A6417">
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00D640FC" w:rsidRPr="008A6417">
+        <w:t xml:space="preserve"> och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="008A6417">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACD4135" w14:textId="77777777" w:rsidR="00190C76" w:rsidRDefault="001829C3" w:rsidP="00190C76">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001829C3">
+        <w:t>RS-virus (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001829C3">
+        <w:t>Respiratory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001829C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001829C3">
+        <w:t>Syncytial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001829C3">
+        <w:t xml:space="preserve"> Virus) orsakar akut luftvägsinfektion med symtom från lindrig förkylning till allvarlig lunginflammation eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001829C3">
+        <w:t>bronkiolit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001829C3">
+        <w:t xml:space="preserve">. En vanlig infektion vintertid </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1712">
+        <w:t>där antalet fall varierar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001829C3">
+        <w:t xml:space="preserve"> från år</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1712">
+        <w:t xml:space="preserve"> till år</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001829C3">
+        <w:t>. Nästan alla barn infekteras under de första två levnadsåren</w:t>
+      </w:r>
+      <w:r w:rsidR="02B34EB6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006064E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504085">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001829C3">
+        <w:t xml:space="preserve">enomgången infektion ger ingen bestående immunitet. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC650A">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00F36D7E">
+        <w:t xml:space="preserve"> övrigt</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8033E">
+        <w:t xml:space="preserve"> friska vuxna </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC650A">
+        <w:t>får</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8033E">
+        <w:t xml:space="preserve"> ofta en lindrigare luftvägsinfektion som sällan </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF510D">
+        <w:t>ger behov av sjukhusvård</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97404">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF510D">
+        <w:t xml:space="preserve"> men som kan smitta. </w:t>
+      </w:r>
+      <w:r w:rsidR="00190C76">
+        <w:t>Syftet med rutinen är att förhindra spridning av RS-virus inom vård och omsorg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5521AE7B" w14:textId="77777777" w:rsidR="00750662" w:rsidRPr="00750662" w:rsidRDefault="00750662" w:rsidP="00DA6CB4">
+      <w:pPr>
+        <w:ind w:right="-143"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D6155D">
+      <w:r w:rsidRPr="00750662">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Förtydligande relaterat till pågående covid-19 pandemi</w:t>
+        <w:t>Riskgrupper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76896A42" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRPr="00A845CC" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2F8DF70B" w14:textId="7BD70B5A" w:rsidR="00DA6CB4" w:rsidRDefault="001829C3" w:rsidP="657A6F2F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>SARS CoV-2</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> smitta parallellt med RS</w:t>
+        <w:t xml:space="preserve">Prematura barn, barn under </w:t>
+      </w:r>
+      <w:r w:rsidR="578D3DE0">
+        <w:t>3 måna</w:t>
       </w:r>
       <w:r>
-        <w:t>-</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00D6155D">
+        <w:t xml:space="preserve">der, </w:t>
+      </w:r>
+      <w:r w:rsidR="6EDDDB3A">
+        <w:t>person</w:t>
+      </w:r>
+      <w:r w:rsidR="2D523715">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="6EDDDB3A">
+        <w:t xml:space="preserve"> över 75 år </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">samt personer med nedsatt immunförsvar eller </w:t>
+      </w:r>
+      <w:r w:rsidR="3EE89D45">
+        <w:t xml:space="preserve">nedsatt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hjärt-/lungfunktion </w:t>
+      </w:r>
+      <w:r w:rsidR="75992554">
+        <w:t xml:space="preserve">har en ökad risk att få en allvarlig RS-virusinfektion. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6CB4">
+        <w:t>Se</w:t>
+      </w:r>
+      <w:r w:rsidR="00D640FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A845CC">
+      <w:r w:rsidR="36258547">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidR="36258547" w:rsidRPr="657A6F2F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          </w:rPr>
+          <w:t>Sjukdomsinformation om RS-virusinfektion — Folkhälsomyndigheten</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10BE5C4B" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRPr="00A845CC" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00D6155D">
+    <w:p w14:paraId="25774168" w14:textId="4CBF7D0A" w:rsidR="00FA1984" w:rsidRPr="001829C3" w:rsidRDefault="00FA1984" w:rsidP="00FA1984">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001829C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Smittväg:</w:t>
+        <w:t>Inkubationstid</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Smitta sker </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00D6155D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Inkubationstid:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1984">
+        <w:t>3-5 dagar</w:t>
+      </w:r>
+      <w:r w:rsidR="00190C76">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEB58E0" w14:textId="5A558298" w:rsidR="001829C3" w:rsidRPr="001829C3" w:rsidRDefault="001829C3" w:rsidP="00FA1984">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0" w:right="-143" w:firstLine="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001829C3">
+        <w:lastRenderedPageBreak/>
+        <w:t>Smittvä</w:t>
+      </w:r>
+      <w:r w:rsidR="0055528D">
+        <w:t>g</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AF917F" w14:textId="5D61EB73" w:rsidR="00945599" w:rsidRDefault="75E9B423" w:rsidP="00190C76">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sprids</w:t>
+      </w:r>
+      <w:r w:rsidR="001829C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00945599">
+        <w:t>främst</w:t>
+      </w:r>
+      <w:r w:rsidR="001829C3">
+        <w:t xml:space="preserve"> via drop</w:t>
+      </w:r>
+      <w:r w:rsidR="31B16C76">
+        <w:t>par av olika storlek</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1046A">
+        <w:t xml:space="preserve"> som</w:t>
+      </w:r>
+      <w:r w:rsidR="001829C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00945599">
+        <w:t>bildas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81A71">
+        <w:t xml:space="preserve"> i samband</w:t>
+      </w:r>
+      <w:r w:rsidR="00297443">
+        <w:t xml:space="preserve"> med hosta och nysning</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1046A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00026E55">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001829C3">
+        <w:t>Smittan överförs sedan till luftvägarna via näsa, mun och</w:t>
+      </w:r>
+      <w:r w:rsidR="0051162F">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001829C3">
+        <w:t>eller ögon.</w:t>
+      </w:r>
+      <w:r w:rsidR="45FE8523">
+        <w:t xml:space="preserve"> Tänk på att arbetsmoment med aerosolbildning kan utgöra en smittrisk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37ECCC9F" w14:textId="5CF9C3EF" w:rsidR="00BC4C8D" w:rsidRDefault="45FE8523" w:rsidP="00190C76">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kan också spridas genom direk</w:t>
+      </w:r>
+      <w:r w:rsidR="001829C3">
+        <w:t xml:space="preserve">t eller indirekt kontaktsmitta via händer </w:t>
+      </w:r>
+      <w:r w:rsidR="00550F2C">
+        <w:t xml:space="preserve">eller </w:t>
+      </w:r>
+      <w:r w:rsidR="001829C3">
+        <w:t xml:space="preserve">kontaminerade </w:t>
+      </w:r>
+      <w:r w:rsidR="00190C76">
+        <w:t xml:space="preserve">ytor och </w:t>
+      </w:r>
+      <w:r w:rsidR="001829C3">
+        <w:t xml:space="preserve">föremål. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AC1AD8" w14:textId="45AAE3BF" w:rsidR="001829C3" w:rsidRPr="00E8004A" w:rsidRDefault="001829C3" w:rsidP="0011578E">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3C246270">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Smittsamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Smittsamheten är störst vid insjuknandet</w:t>
+      </w:r>
+      <w:r w:rsidR="0088559D">
+        <w:t>, därefter avtar smittsamheten.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> En person kan betraktas som smittfri 5 dagar efter symtomdebut </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB18E2">
+        <w:t>med</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> minst ett feberfritt dygn samt påtaglig allmän förbättring.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8EC32F" w14:textId="67902D64" w:rsidR="001829C3" w:rsidRPr="001829C3" w:rsidRDefault="001829C3" w:rsidP="0011578E">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Barn, särskilt spädbarn, och personer med nedsatt immunförsvar kan utsöndra virus och vara smittsamma under en längre period, därav rekommenderas smittförebyggande åtgärder under hela sjukhusvistelsen för </w:t>
+      </w:r>
+      <w:r w:rsidR="00F765E2">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="3D1992F8">
+        <w:t>ssa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> patientgrupp</w:t>
+      </w:r>
+      <w:r w:rsidR="6169B33A">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B82C78" w14:textId="77777777" w:rsidR="006C7D6E" w:rsidRPr="00065A6B" w:rsidRDefault="006C7D6E" w:rsidP="006C7D6E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc181866761"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc225510756"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="7BC14540" w14:textId="4C55CE10" w:rsidR="00D87D0B" w:rsidRDefault="00D87D0B" w:rsidP="00D87D0B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handläggning av patient</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149923C0" w14:textId="592002C5" w:rsidR="008C4766" w:rsidRDefault="0007567C" w:rsidP="00ED032B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Arbeta </w:t>
+      </w:r>
+      <w:r w:rsidR="272432AB">
+        <w:t>efter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...179 lines deleted...]
-        <w:r w:rsidRPr="004D080A">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidR="008C4766" w:rsidRPr="2E0E46CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>smittsamhet</w:t>
-[...735 lines deleted...]
-          <w:t>Städning, rengöring</w:t>
+          <w:t>Basala hygienrutiner, arbetskläder och skyddsutrustning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...2 lines deleted...]
-        <w:ind w:right="-284"/>
+    <w:p w14:paraId="474F31BA" w14:textId="255E2BC1" w:rsidR="00157B42" w:rsidRDefault="001829C3" w:rsidP="00ED032B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Den dagliga städningen/rengöringen med mekanisk bearbetning är ytterst viktig för att hålla nere nivåerna av smittämnen. RS-virus kan överleva 12 timmar på hårda ytor.</w:t>
+        <w:t>Patient vistas på eget rum med eget hygienutrymme under smittsam period</w:t>
+      </w:r>
+      <w:r w:rsidR="48991D79">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0019690C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Vid flera verifierade fall av RS-virus hos patienter på </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4304">
+        <w:t>enheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan dessa samvårdas</w:t>
+      </w:r>
+      <w:r w:rsidR="001C57EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0EDE">
+        <w:t>förutsatt</w:t>
+      </w:r>
+      <w:r w:rsidR="00283D0C">
+        <w:t xml:space="preserve"> att annan smitta inte förekommer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD341DD" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...1 lines deleted...]
-        <w:ind w:right="-284"/>
+    <w:p w14:paraId="4A6320A4" w14:textId="77777777" w:rsidR="00801230" w:rsidRDefault="001829C3" w:rsidP="00ED032B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001829C3">
+        <w:t xml:space="preserve">Mobilisering kan ske utanför </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4304">
+        <w:t>vård</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001829C3">
+        <w:t>rummet</w:t>
+      </w:r>
+      <w:r w:rsidR="006757D9">
+        <w:t xml:space="preserve"> förutsatt a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92497">
+        <w:t>tt ingen annan person utsätts för smitta</w:t>
+      </w:r>
+      <w:r w:rsidR="00906C8D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001829C3">
+        <w:t xml:space="preserve">Patienten förses med munskydd, om detta tolereras, vid vistelse utanför vårdrum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68137289" w14:textId="77777777" w:rsidR="00E80AFD" w:rsidRDefault="00801230" w:rsidP="00ED032B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Då stor mängd virus utsöndras vid hosta och nysning är det viktigt att de patientnära ytorna som sängbord, sänggrindar och eventuell skärm mellan sängarna </w:t>
-[...5 lines deleted...]
-        <w:t>frekvent</w:t>
+        <w:t xml:space="preserve">Vid flytt </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80AFD">
+        <w:t xml:space="preserve">till annan enhet, informera om pågående infektion och när personen bedöms vara smittfri. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508FF313" w14:textId="6E0F9D53" w:rsidR="001829C3" w:rsidRDefault="001829C3" w:rsidP="00ED032B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF24CD">
+        <w:t>Bedömning av smittsamhet och expositionsrisk görs av medicinskt ansvarig läkare, vid behov i samråd med infektion</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05C3E" w:rsidRPr="00DF24CD">
+        <w:t>släkare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF24CD">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001829C3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA2CF37" w14:textId="77777777" w:rsidR="00D053A6" w:rsidRDefault="00D053A6" w:rsidP="00D053A6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skyddsutrustning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F4589B" w14:textId="38CDD8BE" w:rsidR="00D053A6" w:rsidRPr="00ED032B" w:rsidRDefault="00D053A6" w:rsidP="0011578E">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED032B">
+        <w:t xml:space="preserve">Skyddsutrustning nedan används, av alla, så länge patient bedöms </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4516">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED032B">
+        <w:t>smittsam.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622A71A3" w14:textId="7F23C7C3" w:rsidR="00D053A6" w:rsidRPr="00ED032B" w:rsidRDefault="00D053A6" w:rsidP="0011578E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED032B">
+        <w:t>Vätskeavvisande munskydd (IIR) i kombination med antingen skyddsglasögon eller heltäckande visir används vid</w:t>
+      </w:r>
+      <w:r w:rsidR="008A17DF">
+        <w:t xml:space="preserve"> v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED032B">
+        <w:t>årdnära arbete (inom 2 meter).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11566704" w14:textId="77777777" w:rsidR="00D053A6" w:rsidRPr="00ED032B" w:rsidRDefault="00D053A6" w:rsidP="0011578E">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED032B">
+        <w:t>Andningsskydd (FFP2 eller FFP3) med heltäckande visir används:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABAAE0A" w14:textId="78F2B2CB" w:rsidR="00D053A6" w:rsidRPr="00ED032B" w:rsidRDefault="00D053A6" w:rsidP="004A45DA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED032B">
+        <w:t>tifrån</w:t>
+      </w:r>
+      <w:r w:rsidR="00A179F6">
+        <w:t xml:space="preserve"> vårdhygienisk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED032B">
+        <w:t xml:space="preserve"> riskbedömning som ersättning till </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1487">
+        <w:t>vät</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00A3C">
+        <w:t xml:space="preserve">skeavisande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED032B">
+        <w:t>munskydd</w:t>
+      </w:r>
+      <w:r w:rsidR="00394A5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00A3C">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00394A5E">
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1487">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00A3C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED032B">
+        <w:t xml:space="preserve">. Exempelvis vid längre vårdinsats, kraftig hosta, nyinsjuknad patient särskilt i trångt utrymme eller när flera </w:t>
+      </w:r>
+      <w:r w:rsidR="005143F8">
+        <w:t>patienter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED032B">
+        <w:t xml:space="preserve"> vårdas på samma rum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294763A5" w14:textId="77777777" w:rsidR="00836445" w:rsidRDefault="00D053A6" w:rsidP="004A45DA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED032B">
+        <w:t xml:space="preserve">id arbetsmoment med ökad risk för aerosolbildning </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3E8B" w:rsidRPr="00ED032B">
+        <w:t>till exempel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED032B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED032B">
+        <w:t>trakeotomering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED032B">
+        <w:t xml:space="preserve">, intubering, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE34F9">
+        <w:t>extubering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE34F9">
+        <w:t>, bronkoskopi, sugning från nedre luftvägar. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE34F9" w:rsidRPr="00EE34F9">
+        <w:t>Efter avslutad procedur behöver vård- /behandlingsrum inte stå tomt eller vädras, utan kan användas direkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507D132C" w14:textId="2FAD5FF7" w:rsidR="00D053A6" w:rsidRPr="00EE34F9" w:rsidRDefault="00D053A6" w:rsidP="004A45DA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE34F9">
+        <w:t xml:space="preserve">Andningsskydd sätts på och tas av utanför </w:t>
+      </w:r>
+      <w:r w:rsidR="00422ADE" w:rsidRPr="00EE34F9">
+        <w:t>vård</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE34F9">
+        <w:t>rum</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00BE0" w:rsidRPr="00EE34F9">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE34F9">
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00EE34F9" w:rsidRPr="00EE34F9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Andningsskydd - Instruktion för användning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EE34F9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCE59AC" w14:textId="5B81C25A" w:rsidR="009A32ED" w:rsidRDefault="02A1918A" w:rsidP="00ED032B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc100327188"/>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED032B">
+        <w:t xml:space="preserve">ransport </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="2008230B" w14:textId="5155A037" w:rsidR="009A32ED" w:rsidRDefault="00ED032B" w:rsidP="004A45DA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personal använder skyddsutrustning enligt ovan vid transport av patient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E67ED27" w14:textId="6ACF6126" w:rsidR="009A32ED" w:rsidRDefault="26DBD0D9" w:rsidP="004A45DA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Minimera risk att exponera andra personer för smitta, t.ex. ska väntetider minimeras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135305BC" w14:textId="54A36F03" w:rsidR="009A32ED" w:rsidRDefault="00ED032B" w:rsidP="004A45DA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Patient som tolererar munskydd kan förses med detta. Patienten instrueras även i att hosta/nysa i engångsnäsdukar som efter användning samlas i plastpåse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730FC6A6" w14:textId="7EAFEDD6" w:rsidR="009A32ED" w:rsidRPr="005218AA" w:rsidRDefault="00ED032B" w:rsidP="00ED032B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc100327189"/>
+      <w:r>
+        <w:t>Städning</w:t>
+      </w:r>
+      <w:r w:rsidR="00022028">
+        <w:t>, tvätt och avfall</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D0786">
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="79F1C63C" w14:textId="40D7C712" w:rsidR="00ED032B" w:rsidRPr="00E3663A" w:rsidRDefault="00182900" w:rsidP="000D64F1">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3663A">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED032B" w:rsidRPr="00E3663A">
+        <w:t xml:space="preserve">aglig </w:t>
+      </w:r>
+      <w:r w:rsidR="000261D8" w:rsidRPr="00E3663A">
+        <w:t xml:space="preserve">patientnära </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED032B" w:rsidRPr="00E3663A">
+        <w:t>städning och slutstädning utförs enligt ordinarie rutin. Tvätt och avfall hanteras enligt ordinarie rutin.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F350EE" w14:textId="6362519A" w:rsidR="00D053A6" w:rsidRDefault="005426D2" w:rsidP="001856CC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> och desinfekteras under dagen.</w:t>
+        <w:t>Smittspårning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6592768D" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRPr="000C7E71" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Punktdesinfektion av ytor och föremål utförs omedelbart vid förorening av kroppsvätskor. Ta rikligt med desinfektionsmedel och bearbeta ytan väl. </w:t>
+    <w:p w14:paraId="31E6FD46" w14:textId="13270541" w:rsidR="00D053A6" w:rsidRDefault="00D053A6" w:rsidP="2B2C470A">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sjukdomen är inte smittspårningspliktig</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7E2E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0389">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52C32">
+        <w:t>Kartläggning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av exponerade </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0389">
+        <w:t xml:space="preserve">patienter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i slutenvård är ändå relevant för att förhindra smittspridning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDAF310" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRPr="000C7E71" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> efter aerosolgenererande procedur. </w:t>
+    <w:p w14:paraId="4E27B2D0" w14:textId="72BBB85B" w:rsidR="00B22990" w:rsidRPr="00855AA9" w:rsidRDefault="005426D2" w:rsidP="00F52C32">
+      <w:pPr>
+        <w:ind w:right="-285"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6CA7B90B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Expo</w:t>
+      </w:r>
+      <w:r w:rsidR="00855AA9" w:rsidRPr="6CA7B90B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nerad patient</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70AB7F9B" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRPr="001309D5" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...4 lines deleted...]
-        <w:t>Utskrivning</w:t>
+    <w:p w14:paraId="4C52A4B1" w14:textId="4DA28706" w:rsidR="00D053A6" w:rsidRDefault="7136CFC8" w:rsidP="2B2C470A">
+      <w:pPr>
+        <w:ind w:right="-285"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Exponerade p</w:t>
+      </w:r>
+      <w:r w:rsidR="175314EA">
+        <w:t>ersoner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är i första hand de som är vårdade på samma rum, men ta även hänsyn till lång och nära vistelse i gemensamt utrymme.  </w:t>
+      </w:r>
+      <w:r w:rsidR="000A605F">
+        <w:t xml:space="preserve">Vuxna exponerade </w:t>
+      </w:r>
+      <w:r w:rsidR="00D053A6">
+        <w:t>kan samvårdas</w:t>
+      </w:r>
+      <w:r w:rsidR="61DBC098">
+        <w:t xml:space="preserve"> med andra</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11A9F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="071AAD9B">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidR="78D770B0">
+        <w:t xml:space="preserve"> vårdplatsen kan</w:t>
+      </w:r>
+      <w:r w:rsidR="243A3B75">
+        <w:t xml:space="preserve"> då</w:t>
+      </w:r>
+      <w:r w:rsidR="78D770B0">
+        <w:t xml:space="preserve"> tillfälligt avgränsas med avtorkningsbar skärm. Exponerade </w:t>
+      </w:r>
+      <w:r w:rsidR="00D053A6">
+        <w:t>observeras under inkubationstiden för att upptäcka tidiga tecken på sjukdom som föranleder vård på eget rum med eget hygienutrymme.</w:t>
+      </w:r>
+      <w:r w:rsidR="40DB4F7E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0067643F">
+        <w:t>Mobilisering av symtomfri person kan ske</w:t>
+      </w:r>
+      <w:r w:rsidR="000277EE">
+        <w:t xml:space="preserve"> utanför rum under kontrollerade former. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1400E">
+        <w:t xml:space="preserve">Vid byte av vårdform informera mottagande enhet. Planerade undersökningar kan genomföras så länge personen är symtomfri. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4B527E" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...1 lines deleted...]
-        <w:ind w:right="-284"/>
+    <w:p w14:paraId="12B0A422" w14:textId="5CDEE7F9" w:rsidR="00D053A6" w:rsidRDefault="00A36E71" w:rsidP="6CA7B90B">
+      <w:pPr>
+        <w:ind w:right="-285"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Om patient fortfarande </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Individuella bedömning</w:t>
+      </w:r>
+      <w:r w:rsidR="008C44ED">
+        <w:t>ar bör ske</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC21FD">
+        <w:t xml:space="preserve"> av personer i riskgrupper för allvarlig sjukdom</w:t>
+      </w:r>
+      <w:r w:rsidR="00750662">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF383D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8D5C37" w14:textId="19774FCC" w:rsidR="00EA180E" w:rsidRPr="002B3085" w:rsidRDefault="00EA180E" w:rsidP="00A1400E">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-285" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B3085">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Anhopning av fal</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3A45" w:rsidRPr="002B3085">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>l/utbrott</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273030F6" w14:textId="275CD688" w:rsidR="4E9E4DE9" w:rsidRDefault="4E9E4DE9" w:rsidP="2E0E46CD">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> smitta till personer i riskgrupper som spädbarn och immunnedsatta. </w:t>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="57E24318">
+        <w:t>tbrott s</w:t>
+      </w:r>
+      <w:r w:rsidR="1AC62A0A">
+        <w:t>ka</w:t>
+      </w:r>
+      <w:r w:rsidR="57E24318">
+        <w:t xml:space="preserve"> misstänkas om två eller fler patienter insjuknar med symtom på RS</w:t>
+      </w:r>
+      <w:r w:rsidR="5C5E6511">
+        <w:t xml:space="preserve">-virusinfektion </w:t>
+      </w:r>
+      <w:r w:rsidR="48197712">
+        <w:t xml:space="preserve">inom sju dagar. </w:t>
+      </w:r>
+      <w:r w:rsidR="2406FDEF">
+        <w:t>Flera enstaka fall som inkommit med symtom på RS-virusinf</w:t>
+      </w:r>
+      <w:r w:rsidR="3F46A642">
+        <w:t xml:space="preserve">ektion bedöms inte som ett utbrott. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA8AF46" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRPr="001309D5" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...4 lines deleted...]
-        <w:t>Personal</w:t>
+    <w:p w14:paraId="6C7F42DA" w14:textId="69EADC7A" w:rsidR="1EAA0B35" w:rsidRDefault="1EAA0B35" w:rsidP="00D3204E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uppskatta utbrottets omfattning och dokumentera fall (misstänkta och konstaterade) i </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="33EF886B" w:rsidRPr="657A6F2F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          </w:rPr>
+          <w:t>Loggbok vid virusorsakad luftvägsinfektion</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="33EF886B" w:rsidRPr="657A6F2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="33EF886B">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2458E1E1" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="315F1D2B" w14:textId="2469560A" w:rsidR="33EF886B" w:rsidRDefault="33EF886B" w:rsidP="00D3204E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> pågående</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C03F0E">
+        <w:t xml:space="preserve">Säkerställ att regional rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="657A6F2F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          </w:rPr>
+          <w:t>Generella åtgärder mot smittspridning av virusorsakade luftvägsinfektioner inom vård och omsorg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="657A6F2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är känd och efterlevs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1876B54B" w14:textId="43C208BC" w:rsidR="33EF886B" w:rsidRDefault="33EF886B" w:rsidP="00D3204E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="657A6F2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Ta ställning till behov av information/kommunikation internt samt till övriga berörda verksamheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1A8047" w14:textId="7E67EDC4" w:rsidR="258A53DD" w:rsidRDefault="258A53DD" w:rsidP="00D3204E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Informera samtliga patienter och besökare om uppmärksamhet på symtom på RS-virus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD85497" w14:textId="3A371805" w:rsidR="258A53DD" w:rsidRDefault="258A53DD" w:rsidP="00D3204E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="657A6F2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Begränsa vistelse i gemensamma utrymmen </w:t>
+      </w:r>
+      <w:r w:rsidR="004A45DA" w:rsidRPr="657A6F2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>till exempel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="657A6F2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> matsal/dagrum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FA2FE1" w14:textId="77777777" w:rsidR="00843B40" w:rsidRDefault="00843B40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc100327191"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc100327193"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc225510757"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476528F7" w14:textId="7A1580C6" w:rsidR="00E235C2" w:rsidRPr="00E235C2" w:rsidRDefault="009A32ED" w:rsidP="00E235C2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B2C470A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Relaterad information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="433AE9CC" w14:textId="3AE4EAAA" w:rsidR="3DBC2B01" w:rsidRDefault="3DBC2B01" w:rsidP="2E0E46CD">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="657A6F2F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Basala hygienrutiner, arbetskläder och skyddsutrustning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="026C2D04">
+        <w:t xml:space="preserve"> Rutin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3495D40A" w14:textId="1344BC77" w:rsidR="3DBC2B01" w:rsidRDefault="3DBC2B01" w:rsidP="2E0E46CD">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="2E0E46CD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          </w:rPr>
+          <w:t>Loggbok vid virusorsakad luftvägsinfektion</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="25901F3B" w:rsidRPr="2E0E46CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Loggbok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790DB2DF" w14:textId="7BB8244B" w:rsidR="3D04FC58" w:rsidRDefault="3D04FC58" w:rsidP="2E0E46CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="2E0E46CD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+            <w:color w:val="006298" w:themeColor="accent1"/>
+          </w:rPr>
+          <w:t>Munskydd - Praktisk hantering</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="287DD16E" w:rsidRPr="2E0E46CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="006298" w:themeColor="accent1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F212F5">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> arbeta.</w:t>
+      <w:r w:rsidR="287DD16E" w:rsidRPr="2E0E46CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Instruktion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DE393A" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="49D63A3D" w14:textId="699216D4" w:rsidR="00CF5352" w:rsidRPr="00CF5352" w:rsidRDefault="00190BD1" w:rsidP="00CF5352">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="657A6F2F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Andningsskydd - Instruktion för användning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CF5352" w:rsidRPr="657A6F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5352">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="42403999">
+        <w:t>Instruktion</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="68461A4B" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3A850390" w14:textId="3C3D1C2B" w:rsidR="00CF5352" w:rsidRPr="00CF5352" w:rsidRDefault="00CF5352" w:rsidP="00CF5352">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="2E0E46CD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Regional rutin - generella åtgärder mot smittspridning av virusorsakade luftvägsinfektion i vård och omsorg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="685C5499">
+        <w:t xml:space="preserve"> Rutin</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="646BA03D" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1BE67724" w14:textId="0A617DF1" w:rsidR="00CF5352" w:rsidRPr="00CF5352" w:rsidRDefault="00CF5352" w:rsidP="00CF5352">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="2E0E46CD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Virusorsakade luftvägsinfektioner hos vuxna – initial handläggning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="776D4687">
+        <w:t xml:space="preserve"> Rutin</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0FEF262B" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7A89D15D" w14:textId="324D7DC1" w:rsidR="00E235C2" w:rsidRDefault="00CF5352" w:rsidP="00E235C2">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="2E0E46CD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Städning, rengöring - Vårdhandboken</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="64980993" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="188AE2C8" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00E235C2" w:rsidRDefault="009A32ED" w:rsidP="00ED032B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc216426931"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc225510758"/>
+      <w:r w:rsidRPr="00E235C2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="37B430F5" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...1 lines deleted...]
-        <w:ind w:left="142" w:right="-284"/>
+    <w:p w14:paraId="048F11A5" w14:textId="77777777" w:rsidR="00F77622" w:rsidRDefault="00F77622" w:rsidP="00E235C2">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16C6F7B4" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRPr="00D6155D" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...10 lines deleted...]
-        <w:ind w:right="-284"/>
+    <w:p w14:paraId="429BCEC7" w14:textId="54B0A577" w:rsidR="00E235C2" w:rsidRDefault="00F77622" w:rsidP="00F77622">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Folkhälsomyndigheten</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>Läkemedelsverket</w:t>
-[...5 lines deleted...]
-        <w:ind w:right="-284"/>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77622">
         <w:rPr>
+          <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>tgärder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77622">
         <w:rPr>
+          <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Regionala rutiner gällande förebyggande åtgärder vid Covid-19 </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> mot smittspridning av virusorsakade luftvägsinfektioner inom vård och omsorg.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77622">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77622">
+        <w:t xml:space="preserve">ppdaterad </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024-10-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77622">
+        <w:t xml:space="preserve">25 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00843B40">
+        <w:t xml:space="preserve">Hämtad från: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidR="00E235C2" w:rsidRPr="657A6F2F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Åtgärder mot smittspridning av virusorsakade luftvägsinfektioner inom vård och omsorg</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="687C442C" w14:textId="77777777" w:rsidR="00D6155D" w:rsidRPr="00266161" w:rsidRDefault="00D6155D" w:rsidP="00D6155D">
-[...2 lines deleted...]
-        <w:ind w:right="-284"/>
+    <w:p w14:paraId="48D86E8E" w14:textId="174C4AF5" w:rsidR="0FDAB02C" w:rsidRPr="00F77622" w:rsidRDefault="00F77622" w:rsidP="00F77622">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Folkhälsomyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F77622">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>Städning, rengöring</w:t>
+        <w:t>Sjukdomsinformation om RS-virusinfektion.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, RS-virus </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:br/>
+        <w:t>Uppdaterad: 2025-08-25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77622">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00843B40">
+        <w:t xml:space="preserve">Hämtad från: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidR="0FDAB02C" w:rsidRPr="00F77622">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          </w:rPr>
+          <w:t>Sjukdomsinformation om RS-virusinfektion — Folkhälsomyndigheten</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="40AA233F" w14:textId="202BB237" w:rsidR="009C6C0C" w:rsidRPr="00843B40" w:rsidRDefault="00F77622" w:rsidP="00805584">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Folkhälsomyndigheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00843B40">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Personal med RS-virus</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>Allvarlig RS-virusinfektion bland barn och vuxna i Sverige – Sammanfattande kunskapsunderlag för riskgruppsdefinition och förebyggande insatser.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77622">
+        <w:br/>
+        <w:t xml:space="preserve">Publicerad 9 september 2024. </w:t>
+      </w:r>
+      <w:r w:rsidR="00843B40">
+        <w:br/>
+        <w:t xml:space="preserve">Hämtad från: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="000874CC" w:rsidRPr="000874CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Allvarlig RS-virusinfektion bland barn och vuxna i Sverige – Sammanfattande kunskapsunderlag för riskgruppsdefinition och förebyggande insatser</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40AA233F" w14:textId="755BD7B5" w:rsidR="009C6C0C" w:rsidRPr="00D6155D" w:rsidRDefault="009C6C0C" w:rsidP="00D6155D"/>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="00843B40" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53FAC19E" w14:textId="77777777" w:rsidR="00032EE0" w:rsidRDefault="00032EE0">
+    <w:p w14:paraId="34233FCF" w14:textId="77777777" w:rsidR="00E26733" w:rsidRDefault="00E26733">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7202F27E" w14:textId="77777777" w:rsidR="00032EE0" w:rsidRDefault="00032EE0">
+    <w:p w14:paraId="70793723" w14:textId="77777777" w:rsidR="00E26733" w:rsidRDefault="00E26733">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="71381B5A" w14:textId="77777777" w:rsidR="00032EE0" w:rsidRDefault="00032EE0">
+    <w:p w14:paraId="77569188" w14:textId="77777777" w:rsidR="00E26733" w:rsidRDefault="00E26733">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1478,90 +1511,89 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
@@ -1709,51 +1741,51 @@
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="12" name="Bildobjekt 12">
@@ -1783,85 +1815,85 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="766D7C5F" w14:textId="77777777" w:rsidR="00032EE0" w:rsidRDefault="00032EE0"/>
+    <w:p w14:paraId="4CE1FF0F" w14:textId="77777777" w:rsidR="00E26733" w:rsidRDefault="00E26733"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54351DB1" w14:textId="77777777" w:rsidR="00032EE0" w:rsidRDefault="00032EE0">
+    <w:p w14:paraId="2799168E" w14:textId="77777777" w:rsidR="00E26733" w:rsidRDefault="00E26733">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4832B673" w14:textId="77777777" w:rsidR="00032EE0" w:rsidRDefault="00032EE0">
+    <w:p w14:paraId="087B6817" w14:textId="77777777" w:rsidR="00E26733" w:rsidRDefault="00E26733">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1891,100 +1923,100 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2017,51 +2049,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
@@ -2214,50 +2246,163 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="048EDF8B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7E8F2C6"/>
+    <w:lvl w:ilvl="0" w:tplc="2EC6B800">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5434E5E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7B12FFBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E4841990">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="005E8C6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FB0EDCE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6DC24040">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4EA46EEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7B701A6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -2326,51 +2471,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="064C22D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2EA2334"/>
+    <w:lvl w:ilvl="0" w:tplc="0B587972">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7ADA6F1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1BF4D664">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="741AAC10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="51361A88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3A0E9422">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="860C13F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2E1658B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="158C1B16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2439,51 +2697,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09E4E839"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FBC2F19E"/>
+    <w:lvl w:ilvl="0" w:tplc="BB60F3D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8EAA815A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D0CCDA56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9A52DDEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="00F8725C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="97AABBA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8F0413E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A90E24A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="91AE6726">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -2552,51 +2923,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2665,51 +3036,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2779,51 +3150,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2892,51 +3263,575 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207B37E7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="41DCF4FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1004"/>
+        </w:tabs>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33533359"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="69F8B480"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33C1EA76"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D12E84D2"/>
+    <w:lvl w:ilvl="0" w:tplc="062C3CB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AE8CDAE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="997EF2D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="180619C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="647C5366">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E230D286">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EA8C80EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7DE4FB70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8326B37A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="355D3935"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="0A1C3E58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20CECB64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5C0241A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5DD640FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="951830D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="21562072">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="39D4D790">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="26806A16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6B8091B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3032,55 +3927,55 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DDF0BC38"/>
-    <w:lvl w:ilvl="0" w:tplc="34668BAA">
+    <w:tmpl w:val="2DD6DE8C"/>
+    <w:lvl w:ilvl="0" w:tplc="4830B82C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
@@ -3146,51 +4041,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B85DB65"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="79345D72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="55B8017C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3A4E35F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2F52B1FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="736A329C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EF32E4CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="07328950">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2B605C96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="441AF2D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D68461B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50A07CEC"/>
+    <w:lvl w:ilvl="0" w:tplc="FAB23FB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C1ECEF6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="09C64030">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F9386190">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5C882AC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9E989430">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9FA401B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="768C4C26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D5022DB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3259,51 +4380,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3400,51 +4521,277 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4711653D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="871CE6AA"/>
+    <w:lvl w:ilvl="0" w:tplc="C76AA254">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="17F45D08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="76483E0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="575CD708">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E472AE2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7E40EEAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F2AC68C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="55F86844">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="90EC102E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E59DD8C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70A282EC"/>
+    <w:lvl w:ilvl="0" w:tplc="06DC8A40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2B6E7170">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="57026C2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F46A183A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E9087406">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7A72E142">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4E46527E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="18700880">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="89DAD07C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3513,51 +4860,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53148F32"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FBA6967C"/>
+    <w:lvl w:ilvl="0" w:tplc="9EFA63B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3A866FA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BBC279F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="80B422A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F9D61B86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="265AC35E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6F1AD438">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08DC3BB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2A1E3A88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3627,51 +5087,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3740,277 +5200,665 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AF86EE3"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="578071DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4460998A"/>
-    <w:lvl w:ilvl="0" w:tplc="9732F186">
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="DD523F40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="366AD498" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FEB6454C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F222C8DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C7D619DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DB26D03E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="98964292">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3E940AAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D70CA4BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="33E64788">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57A51F82"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E3804F08"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58906523"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A123480"/>
+    <w:lvl w:ilvl="0" w:tplc="893096EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64A02718"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96D4C6A0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67823E64" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B804FB9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="883CDCA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4079,51 +5927,539 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260649"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B60A2162"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="739568F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B10ED24E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="757210AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="DF8EEBCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2500F51E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2E0AAEB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="76D8AAB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6E2619EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B4D60B7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="60507ABC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1848D2CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7538891A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77B96007"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="0936CC8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B8D07C5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="01B839FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5470B8E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BCCEBC50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DABCEF6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DF1EFE32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="929E4344">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E7EC0064">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4192,51 +6528,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C95564A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1DA6AE12"/>
+    <w:lvl w:ilvl="0" w:tplc="98FA1824">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="647093F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F7E818E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BF689856">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="84D09680">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="461C203E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="560EDEAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FE78EDCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B61E559A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4305,622 +6754,1388 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1909921896">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F761536"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C310D0B0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1513103877">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1454052833">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1221136327">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="64375857">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="479351351">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="670914024">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="588852833">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1607808522">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="386076949">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1090783770">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2116947343">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1675954771">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="430128163">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="299304470">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1367871050">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="33" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="164058872">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="34" w16cid:durableId="1059010885">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="861477783">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="35" w16cid:durableId="184253803">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1280868239">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="36" w16cid:durableId="2102792696">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="444931515">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="37" w16cid:durableId="1473865284">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="739910959">
+  <w:num w:numId="38" w16cid:durableId="243732637">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="391579451">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="39" w16cid:durableId="876232804">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1296368398">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="40" w16cid:durableId="522012666">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="689646344">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="41" w16cid:durableId="1674141231">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1979215945">
-[...30 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="42" w16cid:durableId="1857884042">
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="00003FCE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="00022028"/>
+    <w:rsid w:val="0002235B"/>
+    <w:rsid w:val="0002589C"/>
+    <w:rsid w:val="000261D8"/>
+    <w:rsid w:val="00026E55"/>
+    <w:rsid w:val="000277EE"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
-    <w:rsid w:val="00032EE0"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="000439FB"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="000530F2"/>
+    <w:rsid w:val="00053298"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
+    <w:rsid w:val="00061EE7"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00072B21"/>
+    <w:rsid w:val="0007567C"/>
+    <w:rsid w:val="000810A4"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="000845A3"/>
+    <w:rsid w:val="000853EB"/>
+    <w:rsid w:val="00085907"/>
+    <w:rsid w:val="000874CC"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000970EB"/>
+    <w:rsid w:val="000A2AC8"/>
+    <w:rsid w:val="000A605F"/>
     <w:rsid w:val="000A611A"/>
+    <w:rsid w:val="000A6EA8"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B75FB"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D4568"/>
+    <w:rsid w:val="000D64F1"/>
+    <w:rsid w:val="000E384C"/>
+    <w:rsid w:val="000E3E8B"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000F0389"/>
+    <w:rsid w:val="000F0C8D"/>
+    <w:rsid w:val="000F1227"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
+    <w:rsid w:val="0010339B"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="00107D18"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
+    <w:rsid w:val="00112657"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="0011578E"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
+    <w:rsid w:val="00137784"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="001426DC"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="0015577F"/>
+    <w:rsid w:val="00157B42"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
+    <w:rsid w:val="0016634F"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
+    <w:rsid w:val="00176423"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00182900"/>
+    <w:rsid w:val="001829C3"/>
+    <w:rsid w:val="001839DA"/>
+    <w:rsid w:val="001840C0"/>
     <w:rsid w:val="00184167"/>
+    <w:rsid w:val="0018471A"/>
+    <w:rsid w:val="001856CC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="00190BD1"/>
+    <w:rsid w:val="00190C76"/>
+    <w:rsid w:val="001917C6"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="0019690C"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001A55B4"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C1B33"/>
     <w:rsid w:val="001C4D0A"/>
+    <w:rsid w:val="001C4ED0"/>
+    <w:rsid w:val="001C57EF"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D0825"/>
+    <w:rsid w:val="001D31FC"/>
+    <w:rsid w:val="001D5184"/>
+    <w:rsid w:val="001D5424"/>
+    <w:rsid w:val="001E2FF5"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00221B7E"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00241E2E"/>
+    <w:rsid w:val="00247B11"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
+    <w:rsid w:val="0025336F"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="002555DF"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="00281D6F"/>
+    <w:rsid w:val="00283D0C"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="00296693"/>
+    <w:rsid w:val="00296A48"/>
+    <w:rsid w:val="00297443"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3085"/>
+    <w:rsid w:val="002B42FE"/>
+    <w:rsid w:val="002B66E0"/>
+    <w:rsid w:val="002C00CE"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C1712"/>
+    <w:rsid w:val="002C2693"/>
+    <w:rsid w:val="002C446A"/>
+    <w:rsid w:val="002C4E3C"/>
+    <w:rsid w:val="002C5C49"/>
     <w:rsid w:val="002C60AD"/>
+    <w:rsid w:val="002C67BB"/>
+    <w:rsid w:val="002C6994"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
+    <w:rsid w:val="002E7595"/>
+    <w:rsid w:val="002E7D6A"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
+    <w:rsid w:val="002F3A84"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="0031168D"/>
+    <w:rsid w:val="00316262"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="003231B1"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="0033418C"/>
+    <w:rsid w:val="00335A37"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="003533C3"/>
+    <w:rsid w:val="00357AA4"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="003618FE"/>
+    <w:rsid w:val="0036241D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00373741"/>
     <w:rsid w:val="00377992"/>
+    <w:rsid w:val="00383B8A"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="003876F4"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00393802"/>
+    <w:rsid w:val="00393B59"/>
+    <w:rsid w:val="00394A5E"/>
+    <w:rsid w:val="00395DB4"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B492C"/>
+    <w:rsid w:val="003C2CC5"/>
+    <w:rsid w:val="003C4EAE"/>
+    <w:rsid w:val="003C6B50"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D3C67"/>
+    <w:rsid w:val="003D62E0"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E35AD"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F2D3D"/>
+    <w:rsid w:val="003F351D"/>
+    <w:rsid w:val="004042A5"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="004129DE"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="004170D4"/>
+    <w:rsid w:val="004177B8"/>
+    <w:rsid w:val="00422ADE"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00444175"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00456408"/>
+    <w:rsid w:val="00457BC2"/>
+    <w:rsid w:val="004607F2"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00461A47"/>
+    <w:rsid w:val="004633DB"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="00466944"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00481F9E"/>
     <w:rsid w:val="004876F6"/>
+    <w:rsid w:val="004905BF"/>
+    <w:rsid w:val="00491D82"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00494FD1"/>
+    <w:rsid w:val="00497C96"/>
+    <w:rsid w:val="004A213B"/>
     <w:rsid w:val="004A355D"/>
+    <w:rsid w:val="004A45DA"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004B0841"/>
+    <w:rsid w:val="004B0EDE"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004D5D72"/>
+    <w:rsid w:val="004D63F0"/>
+    <w:rsid w:val="004D7973"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E577C"/>
+    <w:rsid w:val="004F1F11"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="005006B6"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00504085"/>
+    <w:rsid w:val="00506896"/>
+    <w:rsid w:val="0051162F"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="005143F8"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="005346A6"/>
+    <w:rsid w:val="00534B93"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="005426D2"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550F2C"/>
+    <w:rsid w:val="0055485E"/>
+    <w:rsid w:val="0055528D"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00560670"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00582753"/>
+    <w:rsid w:val="00587D45"/>
+    <w:rsid w:val="00587E58"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B3253"/>
+    <w:rsid w:val="005B7497"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C1DA6"/>
+    <w:rsid w:val="005C3474"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C758B"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D7F03"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F0CC4"/>
     <w:rsid w:val="0060596B"/>
+    <w:rsid w:val="00605B32"/>
+    <w:rsid w:val="006064E2"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
+    <w:rsid w:val="00615084"/>
+    <w:rsid w:val="006175EE"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="0066469B"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="006667B6"/>
+    <w:rsid w:val="006674D1"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006757D9"/>
+    <w:rsid w:val="0067643F"/>
     <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00687138"/>
+    <w:rsid w:val="00691784"/>
+    <w:rsid w:val="00693998"/>
+    <w:rsid w:val="00696A7C"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006C4729"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
+    <w:rsid w:val="006C7D6E"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D4E91"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E6061"/>
+    <w:rsid w:val="006F0961"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F214F"/>
+    <w:rsid w:val="00700D68"/>
+    <w:rsid w:val="007043A1"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00714B25"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="007251EE"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="0073213D"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="00734A55"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00741AF6"/>
+    <w:rsid w:val="00745474"/>
+    <w:rsid w:val="00747CEF"/>
+    <w:rsid w:val="00750662"/>
+    <w:rsid w:val="00751266"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="00755554"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="00764EE4"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="0077197B"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00777746"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007941FC"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007A7DEF"/>
+    <w:rsid w:val="007B68E1"/>
+    <w:rsid w:val="007C1BAD"/>
+    <w:rsid w:val="007D1541"/>
+    <w:rsid w:val="007D2D6A"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E1463"/>
+    <w:rsid w:val="007E3CB3"/>
+    <w:rsid w:val="007F02D0"/>
+    <w:rsid w:val="007F1046"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00801230"/>
+    <w:rsid w:val="00801729"/>
+    <w:rsid w:val="00806C9D"/>
+    <w:rsid w:val="0081195B"/>
+    <w:rsid w:val="0081211D"/>
+    <w:rsid w:val="00813AD6"/>
+    <w:rsid w:val="00814FB2"/>
+    <w:rsid w:val="00815C50"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00836445"/>
+    <w:rsid w:val="00837C32"/>
+    <w:rsid w:val="00842A55"/>
+    <w:rsid w:val="00843B40"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="008465F8"/>
+    <w:rsid w:val="00846722"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00855AA9"/>
+    <w:rsid w:val="00856596"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00857C4F"/>
+    <w:rsid w:val="008638A6"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
+    <w:rsid w:val="008737C3"/>
+    <w:rsid w:val="00875BA9"/>
+    <w:rsid w:val="008802F6"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00882D6B"/>
+    <w:rsid w:val="00882E52"/>
+    <w:rsid w:val="0088559D"/>
+    <w:rsid w:val="0088786C"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A17DF"/>
+    <w:rsid w:val="008A2084"/>
+    <w:rsid w:val="008A2294"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
+    <w:rsid w:val="008A514F"/>
+    <w:rsid w:val="008A6417"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B3A45"/>
+    <w:rsid w:val="008C44ED"/>
+    <w:rsid w:val="008C4766"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C5F6F"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4A59"/>
     <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008E107D"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008E7DF6"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="00906C8D"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
+    <w:rsid w:val="009148E0"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="00915FC8"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="0092468F"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="00932838"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00945599"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="009552F8"/>
     <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="00967AB3"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00982652"/>
+    <w:rsid w:val="00985FEE"/>
+    <w:rsid w:val="00992B59"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="009A5746"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2CBB"/>
     <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C548C"/>
     <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009C7F7E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
+    <w:rsid w:val="009D75D7"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E425C"/>
     <w:rsid w:val="009E531B"/>
+    <w:rsid w:val="009E53C4"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F3963"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
+    <w:rsid w:val="00A05C3E"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A1400E"/>
+    <w:rsid w:val="00A179F6"/>
+    <w:rsid w:val="00A21122"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A32D4F"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A36E71"/>
+    <w:rsid w:val="00A37845"/>
+    <w:rsid w:val="00A37F1D"/>
+    <w:rsid w:val="00A37FA7"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A46BFA"/>
     <w:rsid w:val="00A514B7"/>
+    <w:rsid w:val="00A51AF8"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A75BE8"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A93806"/>
+    <w:rsid w:val="00A9662F"/>
+    <w:rsid w:val="00A967E5"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA2A29"/>
+    <w:rsid w:val="00AA5365"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB1F1F"/>
+    <w:rsid w:val="00AB4974"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD2D48"/>
+    <w:rsid w:val="00AD366E"/>
+    <w:rsid w:val="00AD6EB5"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AE6DB1"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF683C"/>
     <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B0414C"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B05E20"/>
+    <w:rsid w:val="00B07986"/>
+    <w:rsid w:val="00B1046A"/>
+    <w:rsid w:val="00B10A72"/>
+    <w:rsid w:val="00B1169D"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B20CDD"/>
+    <w:rsid w:val="00B2179D"/>
+    <w:rsid w:val="00B21805"/>
+    <w:rsid w:val="00B22990"/>
+    <w:rsid w:val="00B25B19"/>
+    <w:rsid w:val="00B31C7C"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B47D6E"/>
+    <w:rsid w:val="00B53F94"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B625C5"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B674A9"/>
+    <w:rsid w:val="00B7400E"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B8033E"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97404"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA4645"/>
+    <w:rsid w:val="00BB18E2"/>
+    <w:rsid w:val="00BB593D"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC145E"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC4C8D"/>
     <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD110C"/>
+    <w:rsid w:val="00BD4304"/>
+    <w:rsid w:val="00BD70AF"/>
+    <w:rsid w:val="00BD7148"/>
+    <w:rsid w:val="00BE5D98"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BE7E2E"/>
+    <w:rsid w:val="00BF1FC2"/>
+    <w:rsid w:val="00BF6718"/>
+    <w:rsid w:val="00BF6A03"/>
+    <w:rsid w:val="00BF6F53"/>
+    <w:rsid w:val="00C00A3C"/>
+    <w:rsid w:val="00C00BE0"/>
     <w:rsid w:val="00C01F0D"/>
+    <w:rsid w:val="00C0210B"/>
+    <w:rsid w:val="00C03773"/>
+    <w:rsid w:val="00C0635A"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C10BB4"/>
+    <w:rsid w:val="00C13D67"/>
+    <w:rsid w:val="00C14FDA"/>
+    <w:rsid w:val="00C36F46"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C62BB4"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C84F0C"/>
     <w:rsid w:val="00C85DA1"/>
+    <w:rsid w:val="00C87327"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C92497"/>
+    <w:rsid w:val="00C978D7"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA2B1F"/>
+    <w:rsid w:val="00CA2C0D"/>
+    <w:rsid w:val="00CA31FA"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA66DE"/>
+    <w:rsid w:val="00CA7FD2"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB5655"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC39AA"/>
+    <w:rsid w:val="00CC5093"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC575D"/>
+    <w:rsid w:val="00CC6003"/>
+    <w:rsid w:val="00CD3123"/>
+    <w:rsid w:val="00CD4459"/>
+    <w:rsid w:val="00CD4C1E"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF0F5E"/>
+    <w:rsid w:val="00CF3E2F"/>
+    <w:rsid w:val="00CF510D"/>
+    <w:rsid w:val="00CF5352"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00CF75AD"/>
     <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D053A6"/>
+    <w:rsid w:val="00D06BCD"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D11A9F"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D172B1"/>
     <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D20DBB"/>
+    <w:rsid w:val="00D31877"/>
+    <w:rsid w:val="00D31C8A"/>
+    <w:rsid w:val="00D3204E"/>
+    <w:rsid w:val="00D343A0"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D466D3"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D6155D"/>
+    <w:rsid w:val="00D565C9"/>
     <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D640FC"/>
+    <w:rsid w:val="00D662E1"/>
     <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D756FF"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D87D0B"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D97011"/>
     <w:rsid w:val="00DA299D"/>
+    <w:rsid w:val="00DA645A"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DA6CB4"/>
+    <w:rsid w:val="00DB44AA"/>
+    <w:rsid w:val="00DB5889"/>
+    <w:rsid w:val="00DC1082"/>
+    <w:rsid w:val="00DC1487"/>
+    <w:rsid w:val="00DC21FD"/>
+    <w:rsid w:val="00DC6A53"/>
+    <w:rsid w:val="00DC778A"/>
+    <w:rsid w:val="00DD1B33"/>
+    <w:rsid w:val="00DD2744"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF24CD"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E029C7"/>
+    <w:rsid w:val="00E04530"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E231B9"/>
+    <w:rsid w:val="00E235C2"/>
+    <w:rsid w:val="00E25B4C"/>
+    <w:rsid w:val="00E26733"/>
+    <w:rsid w:val="00E31734"/>
+    <w:rsid w:val="00E33B26"/>
+    <w:rsid w:val="00E3663A"/>
     <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E439FA"/>
+    <w:rsid w:val="00E45D3A"/>
+    <w:rsid w:val="00E51DCF"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E55F81"/>
+    <w:rsid w:val="00E57FCE"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E63D10"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E8004A"/>
+    <w:rsid w:val="00E80AFD"/>
+    <w:rsid w:val="00E85050"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E919E8"/>
+    <w:rsid w:val="00E9294A"/>
+    <w:rsid w:val="00E94ED3"/>
     <w:rsid w:val="00EA00CB"/>
+    <w:rsid w:val="00EA180E"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB3AB6"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC606C"/>
+    <w:rsid w:val="00EC650A"/>
+    <w:rsid w:val="00ED032B"/>
+    <w:rsid w:val="00ED04F4"/>
     <w:rsid w:val="00ED49C3"/>
+    <w:rsid w:val="00ED6A0B"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE0C39"/>
     <w:rsid w:val="00EE2A56"/>
+    <w:rsid w:val="00EE34F9"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F11CC1"/>
+    <w:rsid w:val="00EF1D8B"/>
+    <w:rsid w:val="00EF3669"/>
+    <w:rsid w:val="00EF5219"/>
+    <w:rsid w:val="00F10668"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F26EEF"/>
+    <w:rsid w:val="00F27F88"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F36D7E"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F4400D"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F52916"/>
+    <w:rsid w:val="00F52C32"/>
+    <w:rsid w:val="00F672CE"/>
+    <w:rsid w:val="00F765E2"/>
+    <w:rsid w:val="00F77622"/>
+    <w:rsid w:val="00F77AEC"/>
+    <w:rsid w:val="00F80A3E"/>
+    <w:rsid w:val="00F81A71"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F9226F"/>
+    <w:rsid w:val="00FA1984"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE4516"/>
+    <w:rsid w:val="00FF383D"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="01CECFAB"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="026C2D04"/>
+    <w:rsid w:val="02A1918A"/>
+    <w:rsid w:val="02B34EB6"/>
+    <w:rsid w:val="031222A4"/>
+    <w:rsid w:val="038DFC79"/>
+    <w:rsid w:val="04D82AF8"/>
+    <w:rsid w:val="053206A7"/>
+    <w:rsid w:val="056336E7"/>
+    <w:rsid w:val="061F6D59"/>
+    <w:rsid w:val="071AAD9B"/>
+    <w:rsid w:val="071E77E7"/>
+    <w:rsid w:val="095FE451"/>
+    <w:rsid w:val="09FDF281"/>
+    <w:rsid w:val="0C13CC21"/>
+    <w:rsid w:val="0C6114EF"/>
+    <w:rsid w:val="0FB3EDF7"/>
+    <w:rsid w:val="0FDAB02C"/>
+    <w:rsid w:val="1069A05B"/>
+    <w:rsid w:val="10A514B7"/>
+    <w:rsid w:val="10A7DD99"/>
+    <w:rsid w:val="10ADD496"/>
+    <w:rsid w:val="10BFB46E"/>
+    <w:rsid w:val="111A687B"/>
+    <w:rsid w:val="13820717"/>
+    <w:rsid w:val="14496E06"/>
+    <w:rsid w:val="14B2F47B"/>
+    <w:rsid w:val="15521371"/>
+    <w:rsid w:val="175314EA"/>
+    <w:rsid w:val="1ABAB4C2"/>
+    <w:rsid w:val="1AC62A0A"/>
+    <w:rsid w:val="1AF03BFD"/>
+    <w:rsid w:val="1C886F59"/>
+    <w:rsid w:val="1CA5908D"/>
+    <w:rsid w:val="1CC1479C"/>
+    <w:rsid w:val="1D30B0CD"/>
+    <w:rsid w:val="1EAA0B35"/>
+    <w:rsid w:val="1F407308"/>
+    <w:rsid w:val="1FCDD733"/>
+    <w:rsid w:val="208832B0"/>
+    <w:rsid w:val="20CD73D2"/>
+    <w:rsid w:val="20D3D9D5"/>
+    <w:rsid w:val="210F7114"/>
+    <w:rsid w:val="219F6532"/>
+    <w:rsid w:val="21B77CD7"/>
+    <w:rsid w:val="2379F0E6"/>
+    <w:rsid w:val="23FACF93"/>
+    <w:rsid w:val="2406FDEF"/>
+    <w:rsid w:val="243A3B75"/>
+    <w:rsid w:val="25013E65"/>
+    <w:rsid w:val="258A53DD"/>
+    <w:rsid w:val="258CB36E"/>
+    <w:rsid w:val="25901F3B"/>
+    <w:rsid w:val="26DBD0D9"/>
+    <w:rsid w:val="272432AB"/>
+    <w:rsid w:val="287DD16E"/>
+    <w:rsid w:val="28E9363F"/>
+    <w:rsid w:val="290D729B"/>
+    <w:rsid w:val="291F54C5"/>
+    <w:rsid w:val="29C16854"/>
+    <w:rsid w:val="29CC0CED"/>
+    <w:rsid w:val="2B2C470A"/>
+    <w:rsid w:val="2D523715"/>
+    <w:rsid w:val="2D83BA37"/>
+    <w:rsid w:val="2E0E46CD"/>
+    <w:rsid w:val="2E893918"/>
+    <w:rsid w:val="2EE9D62D"/>
+    <w:rsid w:val="3077A5E7"/>
+    <w:rsid w:val="3154A11A"/>
+    <w:rsid w:val="31B16C76"/>
+    <w:rsid w:val="334F7EC0"/>
+    <w:rsid w:val="33EF886B"/>
+    <w:rsid w:val="345FC1CC"/>
+    <w:rsid w:val="34C5C85D"/>
+    <w:rsid w:val="36258547"/>
+    <w:rsid w:val="3960765A"/>
+    <w:rsid w:val="39C1A86A"/>
+    <w:rsid w:val="3A6BDD6D"/>
+    <w:rsid w:val="3BBFD26F"/>
+    <w:rsid w:val="3C246270"/>
+    <w:rsid w:val="3C76908A"/>
+    <w:rsid w:val="3D04FC58"/>
+    <w:rsid w:val="3D1992F8"/>
+    <w:rsid w:val="3D246B6F"/>
+    <w:rsid w:val="3D7DE836"/>
+    <w:rsid w:val="3DBC2B01"/>
+    <w:rsid w:val="3E378D31"/>
+    <w:rsid w:val="3EE89D45"/>
+    <w:rsid w:val="3F46A642"/>
+    <w:rsid w:val="409C5808"/>
+    <w:rsid w:val="40A342BE"/>
+    <w:rsid w:val="40A722E5"/>
+    <w:rsid w:val="40DB4F7E"/>
+    <w:rsid w:val="410D90EE"/>
+    <w:rsid w:val="4228DA47"/>
+    <w:rsid w:val="42403999"/>
+    <w:rsid w:val="428F5AE1"/>
+    <w:rsid w:val="446D43A5"/>
+    <w:rsid w:val="45FE8523"/>
+    <w:rsid w:val="47DF7FD1"/>
+    <w:rsid w:val="48197712"/>
+    <w:rsid w:val="482F820A"/>
+    <w:rsid w:val="48991D79"/>
+    <w:rsid w:val="498C7E58"/>
+    <w:rsid w:val="4AB3D64F"/>
+    <w:rsid w:val="4D08FAE5"/>
+    <w:rsid w:val="4DC4A724"/>
+    <w:rsid w:val="4E9E4DE9"/>
+    <w:rsid w:val="4F15A646"/>
+    <w:rsid w:val="4F945A62"/>
+    <w:rsid w:val="4FD07AB1"/>
+    <w:rsid w:val="4FD87DFA"/>
+    <w:rsid w:val="50025045"/>
+    <w:rsid w:val="50429157"/>
+    <w:rsid w:val="50702745"/>
+    <w:rsid w:val="521301BB"/>
+    <w:rsid w:val="53916F88"/>
+    <w:rsid w:val="54187D07"/>
+    <w:rsid w:val="569A5114"/>
+    <w:rsid w:val="56D0A0ED"/>
+    <w:rsid w:val="57176B7A"/>
+    <w:rsid w:val="578D3DE0"/>
+    <w:rsid w:val="57C24830"/>
+    <w:rsid w:val="57E24318"/>
+    <w:rsid w:val="580EDA51"/>
+    <w:rsid w:val="5898A128"/>
+    <w:rsid w:val="58F54222"/>
+    <w:rsid w:val="59651536"/>
+    <w:rsid w:val="5C4EB9AC"/>
+    <w:rsid w:val="5C5E6511"/>
+    <w:rsid w:val="5C91E4ED"/>
+    <w:rsid w:val="5CD18B23"/>
+    <w:rsid w:val="5F7C9079"/>
+    <w:rsid w:val="5F88CC26"/>
+    <w:rsid w:val="6000A69F"/>
+    <w:rsid w:val="6169B33A"/>
+    <w:rsid w:val="61DBC098"/>
+    <w:rsid w:val="61E4E436"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="654B0859"/>
+    <w:rsid w:val="657A6F2F"/>
+    <w:rsid w:val="6647F4E1"/>
+    <w:rsid w:val="685C5499"/>
+    <w:rsid w:val="68BE7026"/>
+    <w:rsid w:val="6B0FCC89"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6CA7B90B"/>
+    <w:rsid w:val="6D485D5A"/>
+    <w:rsid w:val="6DAAF26F"/>
+    <w:rsid w:val="6E3CD01F"/>
+    <w:rsid w:val="6EDDDB3A"/>
+    <w:rsid w:val="7056B8FE"/>
+    <w:rsid w:val="70724103"/>
+    <w:rsid w:val="70C6AC61"/>
+    <w:rsid w:val="7136CFC8"/>
+    <w:rsid w:val="7153222E"/>
+    <w:rsid w:val="73A960A9"/>
+    <w:rsid w:val="756E843D"/>
+    <w:rsid w:val="75992554"/>
+    <w:rsid w:val="75E9B423"/>
+    <w:rsid w:val="76828CB3"/>
+    <w:rsid w:val="776D4687"/>
+    <w:rsid w:val="78D770B0"/>
+    <w:rsid w:val="7A7AFC5F"/>
+    <w:rsid w:val="7AB7835C"/>
+    <w:rsid w:val="7ABA2A04"/>
+    <w:rsid w:val="7B01E52A"/>
+    <w:rsid w:val="7B6A9B83"/>
+    <w:rsid w:val="7C36ADC2"/>
+    <w:rsid w:val="7C3A625A"/>
+    <w:rsid w:val="7C605507"/>
+    <w:rsid w:val="7EA0D7D2"/>
+    <w:rsid w:val="7EEC291F"/>
+    <w:rsid w:val="7FB8113F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
@@ -5064,51 +8279,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5725,51 +8940,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="18"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -5875,55 +9090,54 @@
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="27"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
@@ -6235,51 +9449,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
@@ -7170,51 +10384,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="28"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -7419,115 +10633,1428 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="UnderrubrikChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="001829C3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
+    <w:rsid w:val="001829C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001829C3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E51DCF"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E51DCF"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E51DCF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E51DCF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E51DCF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="187187766">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="239993356">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="405880139">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="294993892">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="482309452">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="542252446">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="732460876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="982810404">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1087111785">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1283413541">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="339040367">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="999700056">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1470368279">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1775706259">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="532108577">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="745305115">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1327712914">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1350178621">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1350988265">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1778334202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="606929515">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="398330515">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="696737442">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="612438369">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="36125397">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1263221274">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="616988392">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="519201406">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1284774254">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="671570818">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="261962160">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="365060651">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="876159958">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1157069441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1434789630">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2113892974">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="728189152">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="907883896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1162313534">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1269891667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1643079445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="787700737">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1556550799">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="790514169">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="734669418">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="798450982">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1353649517">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2099213375">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="821240755">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="590507948">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="889460081">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="964510065">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1045981794">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1459445194">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1587684930">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="941760149">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1085154044">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="982540074">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="695082969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1164591760">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1519732179">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1077166004">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="542710687">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="975258936">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1094520092">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1130243149">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1618439868">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1142766934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1110392775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1254120129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1155993171">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="447553422">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="676466498">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1034386868">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1868331556">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1920477872">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1167986644">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2023505826">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1300069108">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1563441935">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1355307397">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1650288625">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="234055009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="888957799">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2053730379">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1691831223">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="251934489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1590652101">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1684015659">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1825119902">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="625963939">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="698973671">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="878321640">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1122726744">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nusjukvarden.se/om-nu-sjukvarden/vardgivare/vardhygien/kontaktpersoner/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nusjukvarden.se/om-nu-sjukvarden/vardgivare/vardhygien/kontaktpersoner/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-9/surrogate/Basala%20hygienrutiner%2c%20arbetskl%c3%a4der%20och%20skyddsutrustning.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-518/native/Loggbok%20vid%20virusorsakad%20luftv%c3%a4gsinfektion.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/contentassets/a94c2f64405f4cc39a1ee241b4748e15/allvarlig-rs-virusinfektion-bland-barn-och-vuxna-i-sverige-sammanfattande-kunskapsunderlag.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/sjukdomsinformation-om-rs-virusinfektion/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-9/surrogate/Basala%20hygienrutiner%2c%20arbetskl%c3%a4der%20och%20skyddsutrustning.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-428297896-4/surrogate/Virusorsakade%20luftv%C3%A4gsinfektioner%20hos%20vuxna%20%E2%80%93%20initial%20handl%C3%A4ggning.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-519/surrogate/Generella%20%c3%a5tg%c3%a4rder%20mot%20smittspridning%20av%20virusorsakade%20luftv%c3%a4gsinfektioner%20inom%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/sjukdomsinformation-om-rs-virusinfektion/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-519/surrogate/Generella%20%c3%a5tg%c3%a4rder%20mot%20smittspridning%20av%20virusorsakade%20luftv%c3%a4gsinfektioner%20inom%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-518/native/Loggbok%20vid%20virusorsakad%20luftv%c3%a4gsinfektion.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/contentassets/b65793b1afd54b18b083631a125a8992/atgader-smittspridning-virusorsakade-luftvagsinfektioner-vard-och-omsorg.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1075/surrogate/Munskydd%20%20Praktisk%20hantering.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -7814,71 +12341,71 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>7294</Characters>
+  <Pages>5</Pages>
+  <Words>1571</Words>
+  <Characters>8329</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8653</CharactersWithSpaces>
+  <CharactersWithSpaces>9881</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>RS-virus - vårdhygieniska aspekter</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>