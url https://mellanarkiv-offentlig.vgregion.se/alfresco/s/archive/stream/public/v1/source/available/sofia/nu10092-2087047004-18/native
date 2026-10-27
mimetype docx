--- v0 (2026-01-09)
+++ v1 (2026-10-27)
@@ -1,813 +1,756 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6C09602E" w14:textId="77777777" w:rsidR="00EA67C4" w:rsidRDefault="00EA67C4" w:rsidP="00F35B05">
+    <w:p w14:paraId="7648916F" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00EA67C4" w:rsidSect="00EA67C4">
+        <w:sectPr w:rsidR="00651BD0" w:rsidSect="00651BD0">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="394E38F7" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00C27499" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="590054D8" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00C27499" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc151388496"/>
       <w:bookmarkStart w:id="2" w:name="_Toc155857519"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">Preoperativ helkroppsdesinfektion </w:t>
       </w:r>
       <w:r w:rsidRPr="00C27499">
         <w:t>och helkroppstvätt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EC23D1" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="7CC3D6AE" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:spacing w:before="160" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B055FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Regiongemensam vårdhygienisk rutin</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6626B25C" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="000FC6DA" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="4" w:name="_Toc106874287"/>
-      <w:r w:rsidRPr="00403D56">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> sedan föregående version</w:t>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="75955E6B" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="784C5390" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
+      <w:r>
+        <w:t xml:space="preserve">Produktnamnet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hibiscrub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> är ändrat till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hibiwash</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7E541765" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="232EA843" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="7" w:name="_Toc106874289"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B126683" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00C27499" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="4FF9D7A6" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00C27499" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:bookmarkStart w:id="8" w:name="_Toc100327187"/>
       <w:bookmarkStart w:id="9" w:name="_Toc106874290"/>
       <w:r>
         <w:t xml:space="preserve">Ett operativt ingrepp innebär alltid en risk att drabbas av postoperativ sårinfektion. Det finns en rad olika åtgärder som är av vikt för att minimera detta. Infektionsrisken varierar inte bara på grund av typ och mängd bakterier som når såret utan också beroende av ingreppets art, operationsteknik, operationsmiljö, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>peroperativ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antibiotikabehandling och patientens tillstånd före, under och efter operationen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF3B44B" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00A46611" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="3ED2D5D2" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00A46611" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:r>
         <w:t xml:space="preserve">Avsikten med preoperativ helkroppsdesinfektion med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>klorhexidintvål</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> är att reducera den mikrobiologiska floran på huden. Om detta leder till färre postoperativa infektioner är svårvärderat då studier visar på olika resultat. Det finns dock studier som påvisar ökad infektionsfrekvens om patogena bakterier finns på huden vid operationsstart.</w:t>
       </w:r>
       <w:r w:rsidRPr="715E6D63">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5848BC" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="39619CF3" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:r w:rsidRPr="715E6D63">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Syftet med rutinen är att ge rekom</w:t>
       </w:r>
       <w:r>
         <w:t>mendation om preoperativ helkroppsdesinfektion och helkroppstvätt, samt ge information om utförande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EB2393" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="70CEF0F0" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="371DE990">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="0FC078A0" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00A46611" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="4DFE1F26" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00A46611" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:bookmarkStart w:id="10" w:name="_Toc100327188"/>
       <w:r w:rsidRPr="00403D56">
         <w:t xml:space="preserve">Före operationen ska patienten tvätta hela kroppen med flytande tvål och hårschampo eller med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00403D56">
         <w:t>klorhexidintvål</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00403D56">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E710DD">
         <w:t xml:space="preserve"> Vid kirurgi där hudbakterier är en vanlig orsak till postoperativa infektioner och där infektioner kan få allvarliga konsekvenser, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E710DD">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E710DD">
-        <w:t xml:space="preserve"> ortopedisk kirurgi och implantatkirurgi, </w:t>
-[...3 lines deleted...]
-        <w:t>rekommenderas preoperativ helkroppsdesinfektion minst två gånger före operation</w:t>
+        <w:t xml:space="preserve"> ortopedisk kirurgi och implantatkirurgi, rekommenderas preoperativ helkroppsdesinfektion minst två gånger före operation</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E04AC5" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="28FDC74D" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:r>
         <w:t xml:space="preserve">Preoperativ helkroppsdesinfektion kan även tillämpas vid annan typ av kirurgi där hudsnitt läggs. Detta avgörs av Verksamhetschef efter riskanalys. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A14DB1" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="2AD3AE4A" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc100327189"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="005218AA">
         <w:t>Förberedelser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="0F2E6F3F" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00E710DD" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="15D21424" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00E710DD" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc100327190"/>
       <w:r w:rsidRPr="00E710DD">
         <w:t>Informera patienten om varför och hur preoperativ helkroppstvätt/ helkroppsdesinfektion utförs. Vid helkroppsdesinfektion följs tillverkarens instruktioner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>klorhexidintvål</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E710DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036E859A" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="375B78F4" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00E710DD">
         <w:t xml:space="preserve">Effekten av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E710DD">
         <w:t>klorhexidin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E710DD">
         <w:t xml:space="preserve"> kan reduceras av vanlig tvål, schampo, hårbalsam och hudlotion som därför inte ska användas i samband med helkroppsdesinfektion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420823E3" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00E710DD" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="4B3BF43E" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00E710DD" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A46611">
         <w:t xml:space="preserve">Smycken ska tas av innan </w:t>
       </w:r>
       <w:r>
         <w:t>dusch</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46611">
         <w:t xml:space="preserve"> påbörjas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D55851E" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="5615D2ED" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00E710DD">
         <w:t xml:space="preserve">Rakning/hårborttagning vid och i närheten av operationsområdet ska inte ske inom en vecka före operation – små sår/hudskador där bakterier </w:t>
       </w:r>
       <w:r w:rsidRPr="00A46611">
         <w:t>kan växa till uppstår ofta, vilket ökar risken för sårinfektion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E0BEF1" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="1E49B739" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A46611">
         <w:t>Beakta att patienten kan behöva hjälp för att genomföra en korrekt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> helkroppstvätt/</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46611">
         <w:t xml:space="preserve"> helkroppsdesinfektion. Pall eller duschvagn kan behövas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0A04BC" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="0D06D97B" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00E710DD">
         <w:t>Patientens medicinska tillstånd avgör hur duschen genomförs. Alternativt kan tvätt eventuellt utföras i sängen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24646A54" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="5AD1FA01" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00A46611" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E710DD">
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Efter dusch används ren handduk, rena kläder och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E710DD">
+      <w:r>
         <w:t>renbäddad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E710DD">
+      <w:r>
         <w:t xml:space="preserve"> säng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4FDDAD" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00A46611" w:rsidRDefault="004549D5" w:rsidP="004549D5">
-[...6 lines deleted...]
-    <w:p w14:paraId="01F8026E" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00065A6B" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="4470ECA7" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00065A6B" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc100327192"/>
       <w:bookmarkStart w:id="14" w:name="_Toc106874291"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="2281DB81" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00403D56" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="3B3398E9" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00403D56" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00403D56">
         <w:t>Genomförande helkroppsdesinfektion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACE976A" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00A46611" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="457DFF1B" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00A46611" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:r>
         <w:t>Helkroppsdesinfektion påbörjas dagen före operation och fullföljs på operationsdagen. Kan detta inte följas bör det gå minst 2 timmar mellan duscharna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1293AD27" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00A46611" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="0DB08E32" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00A46611" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Utförs enligt </w:t>
       </w:r>
       <w:r w:rsidRPr="00E710DD">
         <w:t>tillverkarens instruktioner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>klorhexidintvål</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46667D85" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="494BD068" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Efter dusch ska patienten använda en ren handduk, ta på rena kläder samt ha </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>renbäddad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> säng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EA34AD" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00856257" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="7C87011E" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00856257" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Produkt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F3B721" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00A46611" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="6242C5D8" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00A46611" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Klorhexidintvål</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 40 mg/ml = 4 % ex. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Descutan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">® svamp eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Hibiscrub</w:t>
+        <w:t>Hibiwash</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">® tvållösning. En fördoserad svamp kan underlätta och säkerställa att tillräcklig mängd </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>klorhexidintvål</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> används.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC51E25" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="008E4BFE" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="36ACE9AD" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="008E4BFE" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="008E4BFE">
         <w:t>Akut kirurgi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44222AE9" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00A46611" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="228D7581" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00A46611" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:r w:rsidRPr="00A46611">
         <w:t>Preoperativ helkroppsdesinfektion utförs i den utsträckning patientens tillstånd medger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD512B2" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="008E4BFE" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="27E19FAB" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="008E4BFE" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="008E4BFE">
         <w:t>Uppskjuten operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223B1FA4" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="15B739BE" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="00A46611">
         <w:t xml:space="preserve">Ny operationstid </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51399C7C" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00A46611" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="312EE09A" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00A46611" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A46611">
         <w:t>inom 7 dagar – en ny dusch på operationsdagens morgon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A352CF2" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="6E6B3EB9" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A46611">
         <w:t>efter 7 dagar – ny omgång preoperativ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A46611">
         <w:t>helkroppsdesinfektion med minst två duschar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550A08F8" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="0055188C" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="235223B0" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="0055188C" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid överkänslighet/allergi mot </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>klorhexidin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7D06EFC0" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="212FE0BE" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:ind w:right="707"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A46611">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Efter dusch ska patienten använda en ren handduk, ta på rena kläder samt ha </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Patienten utför en vanlig dusch med flytande tvål och hårschampo i syfte att bli synligt ren, detta utförs kvällen innan eller på operationsdagens morgon. Efter dusch ska patienten använda en ren handduk, ta på rena kläder samt ha </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>renbäddad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> säng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E289AE7" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5"/>
-    <w:p w14:paraId="46CB5706" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00403D56" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="44CDAFA4" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00403D56" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00403D56">
         <w:t>Genomförande helkroppstvätt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D6697C" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="006B2929" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="21D7FF85" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="006B2929" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:ind w:right="707"/>
       </w:pPr>
       <w:r w:rsidRPr="006B2929">
         <w:t xml:space="preserve">Patienten utför en vanlig dusch </w:t>
       </w:r>
       <w:r w:rsidRPr="00D22285">
         <w:t>med flytande tvål och hårschampo</w:t>
       </w:r>
       <w:r w:rsidRPr="006B2929">
         <w:t xml:space="preserve"> i syfte att bli synligt ren. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19996788" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="000C588B" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="76725C18" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="000C588B" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="006B2929">
         <w:t>Dusch utförs kvällen innan eller på operationsdagens morgon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2589B4" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="006B2929" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="1C43E933" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="006B2929" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Efter dusch ska patienten använda en ren handduk, ta på rena kläder samt ha </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>renbäddad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> säng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142078D6" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00403D56" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="74561354" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00403D56" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00403D56">
         <w:t>Akut kirurgi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC8774B" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="006B2929" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="25307A7F" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="006B2929" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:ind w:right="707"/>
       </w:pPr>
       <w:r w:rsidRPr="006B2929">
         <w:t>Preoperativ helkroppstvätt utförs i den utsträckning patientens tillstånd medger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71955202" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00403D56" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="4FD83313" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00403D56" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00403D56">
         <w:t>Uppskjuten operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087807CC" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="006B2929" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="342C510C" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="006B2929" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="006B2929">
         <w:t>En ny dusch enligt ovan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCFD454" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00FF5191" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="232DF77A" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00FF5191" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3763"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="631195B2" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00403D56" w:rsidRDefault="004549D5" w:rsidP="004549D5">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="357BCD0D" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc100327193"/>
       <w:bookmarkStart w:id="16" w:name="_Toc156397183"/>
       <w:bookmarkStart w:id="17" w:name="_Toc156397210"/>
       <w:bookmarkStart w:id="18" w:name="_Toc156401296"/>
-      <w:r w:rsidRPr="00403D56">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="34A8BF2E" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00A46611" w:rsidRDefault="004549D5" w:rsidP="004549D5">
-[...36 lines deleted...]
-    <w:p w14:paraId="7093CE9D" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="004D43C0" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="69763B5F" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="004D43C0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="004D43C0">
         <w:t>Relaterad</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e dokument </w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00A3580D">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>och</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kunskapsöversikt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="716A59DD" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="77D08892" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:ind w:right="707"/>
       </w:pPr>
       <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="32131D0A">
+        <w:r w:rsidRPr="4862253A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>FASS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Descutan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">® </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Hibiscrub</w:t>
+        <w:t>Hibiwash</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">® Läkemedelsindustriföreningen, LIF </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180664CE" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00A46611" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="161439CF" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00A46611" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:ind w:right="707"/>
       </w:pPr>
       <w:r>
         <w:t>Att förebygga vårdrelaterade infektioner. Ett kunskapsunderlag. Socialstyrelsen 2006 (art nr 2006-123-12)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4855ED81" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00A46611" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="20FA7BEA" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00A46611" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:ind w:right="707"/>
       </w:pPr>
       <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="32131D0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Operationssjukvård, preoperativ vård.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Vårdhandboken</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23855052" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00A46611" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="44707EF3" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00A46611" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:ind w:right="707"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Webster J and Osborne S. Preoperative </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bathing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>showering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>with</w:t>
@@ -851,51 +794,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Cochrane</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Database</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Systematic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Review. 2015; 20 (2). CD004985</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C672731" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="2AC2F9EF" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:ind w:right="707"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tanner J et al. A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>fresh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> look at preoperative </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>body</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>washing</w:t>
@@ -904,393 +847,381 @@
       <w:r>
         <w:t xml:space="preserve">. Journal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Infection</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Prevention. 2012; 13 (1): </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>11-15</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2C574EA1" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="14FB0E82" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C70496F" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="000D04ED" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="7E684C0B" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="000D04ED" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc100327194"/>
       <w:bookmarkStart w:id="20" w:name="_Toc106874294"/>
-      <w:r w:rsidRPr="000D04ED">
+      <w:r>
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="6ABE0415" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="023A3265" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:bookmarkStart w:id="21" w:name="_Hlk168312877"/>
       <w:r>
-        <w:t xml:space="preserve">Linda Hallberg, Maria Nelson, </w:t>
+        <w:t xml:space="preserve">Nathalie Allegra Högfeldt, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Vårdhygien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> SÄS</w:t>
+        <w:t xml:space="preserve"> NU-sjukvården</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AF94E4" w14:textId="77777777" w:rsidR="004549D5" w:rsidRDefault="004549D5" w:rsidP="004549D5">
-[...25 lines deleted...]
-    <w:p w14:paraId="4B0A4954" w14:textId="77777777" w:rsidR="004549D5" w:rsidRPr="00487218" w:rsidRDefault="004549D5" w:rsidP="004549D5">
+    <w:p w14:paraId="0DABEB7E" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00487218" w:rsidRDefault="00651BD0" w:rsidP="00651BD0">
       <w:r>
         <w:t xml:space="preserve">Marlene van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Doesburg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Vårdhygien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Sahlgrenska</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
+    <w:p w14:paraId="1775E6FE" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00536A5A" w:rsidRDefault="00651BD0" w:rsidP="00651BD0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="77941410" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="004549D5"/>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="004549D5">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="even" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CFA2B9F" w14:textId="77777777" w:rsidR="00D634DB" w:rsidRDefault="00D634DB">
+    <w:p w14:paraId="25702567" w14:textId="77777777" w:rsidR="00EA3E5F" w:rsidRDefault="00EA3E5F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FB4489B" w14:textId="77777777" w:rsidR="00D634DB" w:rsidRDefault="00D634DB">
+    <w:p w14:paraId="6FD10755" w14:textId="77777777" w:rsidR="00EA3E5F" w:rsidRDefault="00EA3E5F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="70E41FA8" w14:textId="77777777" w:rsidR="00D634DB" w:rsidRDefault="00D634DB">
+    <w:p w14:paraId="17C4AD37" w14:textId="77777777" w:rsidR="00EA3E5F" w:rsidRDefault="00EA3E5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C9C1818" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w14:paraId="6B55436F" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w14:paraId="0B20DE01" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00EC0A68" w:rsidRDefault="00651BD0" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="162E423B" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666439" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E3752E4" wp14:editId="5B73EBD0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
@@ -1312,89 +1243,89 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F74F20C" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="34767394" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="175C69B0" w14:textId="77777777" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-917018501"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1418,106 +1349,106 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidR="00483573">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00483573">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00483573">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00483573">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00483573">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00483573">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00483573">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0618D23A" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660295" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FC4F6A7" wp14:editId="72376AF0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1551,405 +1482,325 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F6CC49F" w14:textId="77777777" w:rsidR="00D634DB" w:rsidRDefault="00D634DB"/>
+    <w:p w14:paraId="70D05FC5" w14:textId="77777777" w:rsidR="00EA3E5F" w:rsidRDefault="00EA3E5F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="013E203E" w14:textId="77777777" w:rsidR="00D634DB" w:rsidRDefault="00D634DB">
+    <w:p w14:paraId="1340A8F1" w14:textId="77777777" w:rsidR="00EA3E5F" w:rsidRDefault="00EA3E5F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6B3F6D87" w14:textId="77777777" w:rsidR="00D634DB" w:rsidRDefault="00D634DB">
+    <w:p w14:paraId="6CDDD03D" w14:textId="77777777" w:rsidR="00EA3E5F" w:rsidRDefault="00EA3E5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39BA8965" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRPr="00DA65C4" w:rsidRDefault="00651BD0" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668487" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75E0956A" wp14:editId="43D0F613">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="212B5AD1" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r w:rsidR="00367D19">
+                          <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="75E0956A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251668487;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="212B5AD1" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidR="00367D19">
+                    <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B7FB8BA" w14:textId="6866F030" w:rsidR="00651BD0" w:rsidRDefault="00651BD0" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667463" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="427D0667" wp14:editId="516B6C8B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w14:paraId="1747D4C7" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r w:rsidR="00367D19">
+                          <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="427D0667" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251667463;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w14:paraId="1747D4C7" w14:textId="77777777" w:rsidR="00651BD0" w:rsidRDefault="00651BD0">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidR="00367D19">
+                    <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
-[...79 lines deleted...]
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1445F1F5" w14:textId="77777777" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663367" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A657599" wp14:editId="515D51DD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1829625529" name="Textruta 1829625529"/>
@@ -2027,52 +1878,52 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2D032E61" w14:textId="77777777" w:rsidR="008A4EB9" w:rsidRDefault="00000000" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D032E61" w14:textId="77777777" w:rsidR="008A4EB9" w:rsidRDefault="00483573" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661319" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="041A6414" wp14:editId="037E101D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2234,51 +2085,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2964,51 +2815,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8580F2B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E104E4E6"/>
+    <w:tmpl w:val="C72ECBA6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3935,51 +3786,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DDF0BC38"/>
+    <w:tmpl w:val="5E5C5766"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -6378,70 +6229,74 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1448769423">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="121387961">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1565216775">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1952281536">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1844199365">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="995232532">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="865141595">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="947397998">
     <w:abstractNumId w:val="33"/>
   </w:num>
+  <w:num w:numId="36" w16cid:durableId="1527794496">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="215044193">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:documentProtection w:formatting="1" w:enforcement="0"/>
-[...1 lines deleted...]
-  <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -6482,50 +6337,51 @@
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A7A3C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="002165C8"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="0029792E"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
@@ -6557,124 +6413,128 @@
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="004549D5"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00483573"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00631436"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00651BD0"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006D7E68"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="007341B7"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
@@ -6809,122 +6669,141 @@
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D634DB"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00EA3E5F"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA67C4"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD391A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="04156668"/>
+    <w:rsid w:val="07CC18FB"/>
+    <w:rsid w:val="0AC53D34"/>
+    <w:rsid w:val="18C4F1C0"/>
+    <w:rsid w:val="233F1465"/>
+    <w:rsid w:val="238B1500"/>
+    <w:rsid w:val="31FD3CDB"/>
+    <w:rsid w:val="3750778A"/>
+    <w:rsid w:val="3C3A67D1"/>
     <w:rsid w:val="3D0AC2D1"/>
+    <w:rsid w:val="4862253A"/>
+    <w:rsid w:val="4E6820F7"/>
+    <w:rsid w:val="502A9339"/>
+    <w:rsid w:val="527B163A"/>
     <w:rsid w:val="5824D9F6"/>
+    <w:rsid w:val="585B55A4"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="6ADA4D66"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="702BCB09"/>
+    <w:rsid w:val="71EC07E5"/>
+    <w:rsid w:val="74B46F2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6957,51 +6836,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7070,51 +6949,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
     <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
     <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -7262,174 +7141,202 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002165C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
@@ -7592,153 +7499,153 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="002165C8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00617710"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="37"/>
       </w:numPr>
       <w:spacing w:after="40"/>
-      <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F86F47"/>
+    <w:rsid w:val="002165C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
@@ -7752,197 +7659,195 @@
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="002165C8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="002165C8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="002165C8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="002165C8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="002165C8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
@@ -8023,118 +7928,119 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="002165C8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -9101,71 +9007,70 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00B33FDD"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="36"/>
       </w:numPr>
-      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -9268,97 +9173,167 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00404948"/>
+    <w:rsid w:val="002165C8"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="001A7A3C"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="001A7A3C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="001A7A3C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="002165C8"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="UnderrubrikVGR"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="002165C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="002165C8"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="002165C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002165C8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9390,63 +9365,59 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/Uppsala-lan/vardhygien-infektioner-och-smittspridning/operationssjukvard/preoperativ-vard/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/startpage" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -9734,56 +9705,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>880</Words>
-  <Characters>4664</Characters>
+  <Words>637</Words>
+  <Characters>4268</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>109</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5533</CharactersWithSpaces>
+  <CharactersWithSpaces>4845</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Preoperativ helkroppsdesinfektion - vårdhygieniska aspekter</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Jenny Sjöholm</lastModifiedBy>
-  <revision>11</revision>
+  <lastModifiedBy>Sara Johansson</lastModifiedBy>
+  <revision>15</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>